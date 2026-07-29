--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1643,51 +1643,51 @@
       </c>
       <c r="O13">
         <v>11000.0</v>
       </c>
       <c r="P13">
         <v>11000.0</v>
       </c>
       <c r="Q13">
         <v>11000.0</v>
       </c>
       <c r="R13">
         <v>21000.0</v>
       </c>
       <c r="S13">
         <v>21000.0</v>
       </c>
       <c r="T13">
         <v>21000.0</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
-        <v>37559807.0</v>
+        <v>45956579.0</v>
       </c>
       <c r="C14">
         <v>37927000.0</v>
       </c>
       <c r="D14">
         <v>37619095.0</v>
       </c>
       <c r="E14">
         <v>35531149.0</v>
       </c>
       <c r="F14">
         <v>33688256.0</v>
       </c>
       <c r="G14">
         <v>33859775.0</v>
       </c>
       <c r="H14">
         <v>34578292.0</v>
       </c>
       <c r="I14">
         <v>34715852.0</v>
       </c>
       <c r="J14">
         <v>37306632.0</v>
       </c>
@@ -3582,51 +3582,51 @@
       </c>
       <c r="P51">
         <v>96079000.0</v>
       </c>
       <c r="Q51">
         <v>5897332.0</v>
       </c>
       <c r="R51">
         <v>81873000.0</v>
       </c>
       <c r="S51">
         <v>119998000.0</v>
       </c>
       <c r="T51">
         <v>25000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
         <v>8138000.0</v>
       </c>
       <c r="C52">
-        <v>63699000.0</v>
+        <v>56279000.0</v>
       </c>
       <c r="D52">
         <v>197138000.0</v>
       </c>
       <c r="E52">
         <v>60628000.0</v>
       </c>
       <c r="F52">
         <v>158533000.0</v>
       </c>
       <c r="G52">
         <v>147823000.0</v>
       </c>
       <c r="H52">
         <v>114786000.0</v>
       </c>
       <c r="I52">
         <v>158182000.0</v>
       </c>
       <c r="J52">
         <v>147294000.0</v>
       </c>
       <c r="K52">
         <v>414557000.0</v>
       </c>
@@ -6426,51 +6426,51 @@
       </c>
       <c r="BU13">
         <v>21000.0</v>
       </c>
       <c r="BV13">
         <v>21000.0</v>
       </c>
       <c r="BW13">
         <v>21000.0</v>
       </c>
       <c r="BX13">
         <v>21000.0</v>
       </c>
       <c r="BY13">
         <v>21000.0</v>
       </c>
     </row>
     <row r="14" spans="1:77">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
         <v>41900000.0</v>
       </c>
       <c r="C14">
-        <v>37823832.0</v>
+        <v>45956579.0</v>
       </c>
       <c r="D14">
         <v>38583747.0</v>
       </c>
       <c r="E14">
         <v>38618000.0</v>
       </c>
       <c r="F14">
         <v>38448000.0</v>
       </c>
       <c r="G14">
         <v>38357000.0</v>
       </c>
       <c r="H14">
         <v>37818000.0</v>
       </c>
       <c r="I14">
         <v>37752682.0</v>
       </c>
       <c r="J14">
         <v>37779412.0</v>
       </c>
       <c r="K14">
         <v>37744257.0</v>
       </c>
@@ -13512,51 +13512,51 @@
         <v>25000000.0</v>
       </c>
       <c r="BX51"/>
       <c r="BY51"/>
     </row>
     <row r="52" spans="1:77">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
         <v>7979000.0</v>
       </c>
       <c r="C52">
         <v>8138000.0</v>
       </c>
       <c r="D52">
         <v>170725000.0</v>
       </c>
       <c r="E52">
         <v>171044000.0</v>
       </c>
       <c r="F52">
         <v>161832000.0</v>
       </c>
       <c r="G52">
-        <v>63699000.0</v>
+        <v>56279000.0</v>
       </c>
       <c r="H52">
         <v>167159000.0</v>
       </c>
       <c r="I52">
         <v>176639000.0</v>
       </c>
       <c r="J52">
         <v>198218000.0</v>
       </c>
       <c r="K52">
         <v>197138000.0</v>
       </c>
       <c r="L52">
         <v>111538000.0</v>
       </c>
       <c r="M52">
         <v>148578000.0</v>
       </c>
       <c r="N52">
         <v>139818000.0</v>
       </c>
       <c r="O52">
         <v>60628000.0</v>
       </c>
@@ -15891,51 +15891,51 @@
       </c>
       <c r="K4">
         <v>-4287000.0</v>
       </c>
       <c r="L4">
         <v>22618000.0</v>
       </c>
       <c r="M4">
         <v>7937000.0</v>
       </c>
       <c r="N4">
         <v>17110000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>141</v>
       </c>
       <c r="B5">
-        <v>-44602000.0</v>
+        <v>-48846000.0</v>
       </c>
       <c r="C5">
         <v>181567000.0</v>
       </c>
       <c r="D5">
         <v>110745000.0</v>
       </c>
       <c r="E5">
         <v>84251000.0</v>
       </c>
       <c r="F5">
         <v>103016000.0</v>
       </c>
       <c r="G5">
         <v>-6270000.0</v>
       </c>
       <c r="H5">
         <v>56198000.0</v>
       </c>
       <c r="I5">
         <v>7217000.0</v>
       </c>
       <c r="J5">
         <v>22232000.0</v>
       </c>
@@ -15953,51 +15953,51 @@
       </c>
       <c r="O5">
         <v>44546000.0</v>
       </c>
       <c r="P5">
         <v>22289000.0</v>
       </c>
       <c r="Q5">
         <v>3811395.0</v>
       </c>
       <c r="R5">
         <v>3684000.0</v>
       </c>
       <c r="S5">
         <v>-26285000.0</v>
       </c>
       <c r="T5">
         <v>15541000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>142</v>
       </c>
       <c r="B6">
-        <v>-43154000.0</v>
+        <v>-47398000.0</v>
       </c>
       <c r="C6">
         <v>203220000.0</v>
       </c>
       <c r="D6">
         <v>134211000.0</v>
       </c>
       <c r="E6">
         <v>107224000.0</v>
       </c>
       <c r="F6">
         <v>127453000.0</v>
       </c>
       <c r="G6">
         <v>11308000.0</v>
       </c>
       <c r="H6">
         <v>69767000.0</v>
       </c>
       <c r="I6">
         <v>19813000.0</v>
       </c>
       <c r="J6">
         <v>52224000.0</v>
       </c>
@@ -16083,51 +16083,51 @@
       </c>
       <c r="K8">
         <v>-4287000.0</v>
       </c>
       <c r="L8">
         <v>10953000.0</v>
       </c>
       <c r="M8">
         <v>3582000.0</v>
       </c>
       <c r="N8">
         <v>17110000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>145</v>
       </c>
       <c r="B9">
-        <v>2560000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="C9">
         <v>1201647000.0</v>
       </c>
       <c r="D9">
         <v>1047237000.0</v>
       </c>
       <c r="E9">
         <v>945147000.0</v>
       </c>
       <c r="F9">
         <v>873502000.0</v>
       </c>
       <c r="G9">
         <v>573403000.0</v>
       </c>
       <c r="H9">
         <v>594449000.0</v>
       </c>
       <c r="I9">
         <v>473731000.0</v>
       </c>
       <c r="J9">
         <v>579804000.0</v>
       </c>
@@ -16421,51 +16421,51 @@
       </c>
       <c r="K14">
         <v>7018000.0</v>
       </c>
       <c r="L14">
         <v>84854000.0</v>
       </c>
       <c r="M14">
         <v>6294000.0</v>
       </c>
       <c r="N14">
         <v>25617000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>151</v>
       </c>
       <c r="B15">
-        <v>-38911000.0</v>
+        <v>34927000.0</v>
       </c>
       <c r="C15">
         <v>53367000.0</v>
       </c>
       <c r="D15">
         <v>13951000.0</v>
       </c>
       <c r="E15">
         <v>-8274000.0</v>
       </c>
       <c r="F15">
         <v>38132000.0</v>
       </c>
       <c r="G15">
         <v>-29158000.0</v>
       </c>
       <c r="H15">
         <v>18361000.0</v>
       </c>
       <c r="I15">
         <v>23933000.0</v>
       </c>
       <c r="J15">
         <v>3604000.0</v>
       </c>
@@ -16707,51 +16707,51 @@
       </c>
       <c r="K20">
         <v>-29701000.0</v>
       </c>
       <c r="L20">
         <v>-25350000.0</v>
       </c>
       <c r="M20">
         <v>-18662000.0</v>
       </c>
       <c r="N20">
         <v>-17517000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>157</v>
       </c>
       <c r="B21">
-        <v>-44602000.0</v>
+        <v>-46724000.0</v>
       </c>
       <c r="C21">
         <v>149319000.0</v>
       </c>
       <c r="D21">
         <v>83053000.0</v>
       </c>
       <c r="E21">
         <v>54011000.0</v>
       </c>
       <c r="F21">
         <v>65342000.0</v>
       </c>
       <c r="G21">
         <v>-38852000.0</v>
       </c>
       <c r="H21">
         <v>29139000.0</v>
       </c>
       <c r="I21">
         <v>-19796000.0</v>
       </c>
       <c r="J21">
         <v>-13787000.0</v>
       </c>
@@ -16801,51 +16801,51 @@
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>159</v>
       </c>
       <c r="B23">
-        <v>47162000.0</v>
+        <v>47212000.0</v>
       </c>
       <c r="C23">
         <v>1893535000.0</v>
       </c>
       <c r="D23">
         <v>1565978000.0</v>
       </c>
       <c r="E23">
         <v>1343741000.0</v>
       </c>
       <c r="F23">
         <v>1135172000.0</v>
       </c>
       <c r="G23">
         <v>849153000.0</v>
       </c>
       <c r="H23">
         <v>735991000.0</v>
       </c>
       <c r="I23">
         <v>645622000.0</v>
       </c>
       <c r="J23">
         <v>593591000.0</v>
       </c>
@@ -17127,51 +17127,51 @@
         <v>-5909000.0</v>
       </c>
       <c r="J29">
         <v>-12562000.0</v>
       </c>
       <c r="K29">
         <v>10978000.0</v>
       </c>
       <c r="L29">
         <v>-753000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>166</v>
       </c>
       <c r="B30">
-        <v>47162000.0</v>
+        <v>47212000.0</v>
       </c>
       <c r="C30">
         <v>1052328000.0</v>
       </c>
       <c r="D30">
         <v>964184000.0</v>
       </c>
       <c r="E30">
         <v>891136000.0</v>
       </c>
       <c r="F30">
         <v>808160000.0</v>
       </c>
       <c r="G30">
         <v>612255000.0</v>
       </c>
       <c r="H30">
         <v>565310000.0</v>
       </c>
       <c r="I30">
         <v>493527000.0</v>
       </c>
       <c r="J30">
         <v>593591000.0</v>
       </c>
@@ -17189,51 +17189,51 @@
       </c>
       <c r="O30">
         <v>61146000.0</v>
       </c>
       <c r="P30">
         <v>10070000.0</v>
       </c>
       <c r="Q30">
         <v>30255441.0</v>
       </c>
       <c r="R30">
         <v>12153000.0</v>
       </c>
       <c r="S30">
         <v>44271000.0</v>
       </c>
       <c r="T30">
         <v>-2625000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>167</v>
       </c>
       <c r="B31">
-        <v>-7813000.0</v>
+        <v>2122000.0</v>
       </c>
       <c r="C31">
         <v>-1283987000.0</v>
       </c>
       <c r="D31">
         <v>-166205000.0</v>
       </c>
       <c r="E31">
         <v>-133355000.0</v>
       </c>
       <c r="F31">
         <v>-667325000.0</v>
       </c>
       <c r="G31">
         <v>-38852000.0</v>
       </c>
       <c r="H31">
         <v>9017000.0</v>
       </c>
       <c r="I31">
         <v>-19796000.0</v>
       </c>
       <c r="J31">
         <v>10457000.0</v>
       </c>
@@ -17249,51 +17249,51 @@
       <c r="N31">
         <v>14437000.0</v>
       </c>
       <c r="O31">
         <v>31135000.0</v>
       </c>
       <c r="P31">
         <v>13434000.0</v>
       </c>
       <c r="Q31">
         <v>40559.0</v>
       </c>
       <c r="R31">
         <v>-10682000.0</v>
       </c>
       <c r="S31">
         <v>-8794000.0</v>
       </c>
       <c r="T31"/>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>168</v>
       </c>
       <c r="B32">
-        <v>2560000.0</v>
+        <v>488000.0</v>
       </c>
       <c r="C32">
         <v>2042854000.0</v>
       </c>
       <c r="D32">
         <v>1649031000.0</v>
       </c>
       <c r="E32">
         <v>1397752000.0</v>
       </c>
       <c r="F32">
         <v>1200514000.0</v>
       </c>
       <c r="G32">
         <v>810301000.0</v>
       </c>
       <c r="H32">
         <v>765130000.0</v>
       </c>
       <c r="I32">
         <v>625826000.0</v>
       </c>
       <c r="J32">
         <v>579804000.0</v>
       </c>
@@ -17580,51 +17580,51 @@
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
         <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>136</v>
       </c>
       <c r="BY1" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="2" spans="1:77">
       <c r="A2" t="s">
         <v>138</v>
       </c>
       <c r="B2">
         <v>6762000.0</v>
       </c>
       <c r="C2">
-        <v>-764190000.0</v>
+        <v>-798034000.0</v>
       </c>
       <c r="D2">
         <v>362249000.0</v>
       </c>
       <c r="E2">
         <v>226472000.0</v>
       </c>
       <c r="F2">
         <v>209313000.0</v>
       </c>
       <c r="G2">
         <v>196126000.0</v>
       </c>
       <c r="H2">
         <v>203442000.0</v>
       </c>
       <c r="I2">
         <v>233975000.0</v>
       </c>
       <c r="J2">
         <v>207664000.0</v>
       </c>
       <c r="K2">
         <v>158419000.0</v>
       </c>
@@ -18219,51 +18219,51 @@
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4"/>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" t="s">
         <v>141</v>
       </c>
       <c r="B5">
         <v>-8292000.0</v>
       </c>
       <c r="C5">
-        <v>-8690000.0</v>
+        <v>-197096000.0</v>
       </c>
       <c r="D5">
         <v>48966000.0</v>
       </c>
       <c r="E5">
         <v>63574000.0</v>
       </c>
       <c r="F5">
         <v>35710000.0</v>
       </c>
       <c r="G5">
         <v>50522000.0</v>
       </c>
       <c r="H5">
         <v>44395000.0</v>
       </c>
       <c r="I5">
         <v>48661000.0</v>
       </c>
       <c r="J5">
         <v>37989000.0</v>
       </c>
       <c r="K5">
         <v>37532000.0</v>
       </c>
@@ -18450,51 +18450,51 @@
       <c r="BT5">
         <v>9000.0</v>
       </c>
       <c r="BU5">
         <v>1975000.0</v>
       </c>
       <c r="BV5">
         <v>2178000.0</v>
       </c>
       <c r="BW5">
         <v>-3042000.0</v>
       </c>
       <c r="BX5">
         <v>8534000.0</v>
       </c>
       <c r="BY5"/>
     </row>
     <row r="6" spans="1:77">
       <c r="A6" t="s">
         <v>142</v>
       </c>
       <c r="B6">
         <v>-7936000.0</v>
       </c>
       <c r="C6">
-        <v>-22306000.0</v>
+        <v>-210712000.0</v>
       </c>
       <c r="D6">
         <v>54225000.0</v>
       </c>
       <c r="E6">
         <v>68498000.0</v>
       </c>
       <c r="F6">
         <v>40591000.0</v>
       </c>
       <c r="G6">
         <v>55921000.0</v>
       </c>
       <c r="H6">
         <v>49790000.0</v>
       </c>
       <c r="I6">
         <v>53952000.0</v>
       </c>
       <c r="J6">
         <v>43557000.0</v>
       </c>
       <c r="K6">
         <v>43523000.0</v>
       </c>
@@ -19037,51 +19037,51 @@
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8"/>
     </row>
     <row r="9" spans="1:77">
       <c r="A9" t="s">
         <v>145</v>
       </c>
       <c r="B9">
         <v>705000.0</v>
       </c>
       <c r="C9">
-        <v>-72000.0</v>
+        <v>-748550000.0</v>
       </c>
       <c r="D9">
         <v>161150000.0</v>
       </c>
       <c r="E9">
         <v>300502000.0</v>
       </c>
       <c r="F9">
         <v>287386000.0</v>
       </c>
       <c r="G9">
         <v>306946000.0</v>
       </c>
       <c r="H9">
         <v>290604000.0</v>
       </c>
       <c r="I9">
         <v>313418000.0</v>
       </c>
       <c r="J9">
         <v>297069000.0</v>
       </c>
       <c r="K9">
         <v>287799000.0</v>
       </c>
@@ -19270,51 +19270,51 @@
       </c>
       <c r="BU9">
         <v>3791000.0</v>
       </c>
       <c r="BV9">
         <v>4834000.0</v>
       </c>
       <c r="BW9">
         <v>6216000.0</v>
       </c>
       <c r="BX9">
         <v>6124000.0</v>
       </c>
       <c r="BY9">
         <v>288000.0</v>
       </c>
     </row>
     <row r="10" spans="1:77">
       <c r="A10" t="s">
         <v>146</v>
       </c>
       <c r="B10">
         <v>-8292000.0</v>
       </c>
       <c r="C10">
-        <v>-8690000.0</v>
+        <v>-160940000.0</v>
       </c>
       <c r="D10">
         <v>38276000.0</v>
       </c>
       <c r="E10">
         <v>52712000.0</v>
       </c>
       <c r="F10">
         <v>25350000.0</v>
       </c>
       <c r="G10">
         <v>42193000.0</v>
       </c>
       <c r="H10">
         <v>36781000.0</v>
       </c>
       <c r="I10">
         <v>40646000.0</v>
       </c>
       <c r="J10">
         <v>29699000.0</v>
       </c>
       <c r="K10">
         <v>30065000.0</v>
       </c>
@@ -19503,51 +19503,51 @@
       </c>
       <c r="BU10">
         <v>1975000.0</v>
       </c>
       <c r="BV10">
         <v>2178000.0</v>
       </c>
       <c r="BW10">
         <v>-3042000.0</v>
       </c>
       <c r="BX10">
         <v>8534000.0</v>
       </c>
       <c r="BY10">
         <v>5025000.0</v>
       </c>
     </row>
     <row r="11" spans="1:77">
       <c r="A11" t="s">
         <v>147</v>
       </c>
       <c r="B11">
         <v>-1153000.0</v>
       </c>
       <c r="C11">
-        <v>616000.0</v>
+        <v>-62347000.0</v>
       </c>
       <c r="D11">
         <v>22666000.0</v>
       </c>
       <c r="E11">
         <v>21608000.0</v>
       </c>
       <c r="F11">
         <v>12382000.0</v>
       </c>
       <c r="G11">
         <v>12853000.0</v>
       </c>
       <c r="H11">
         <v>16308000.0</v>
       </c>
       <c r="I11">
         <v>18673000.0</v>
       </c>
       <c r="J11">
         <v>13818000.0</v>
       </c>
       <c r="K11">
         <v>13937000.0</v>
       </c>
@@ -19733,51 +19733,53 @@
       </c>
       <c r="BT11">
         <v>3547000.0</v>
       </c>
       <c r="BU11">
         <v>1316000.0</v>
       </c>
       <c r="BV11">
         <v>1719000.0</v>
       </c>
       <c r="BW11">
         <v>-6668000.0</v>
       </c>
       <c r="BX11">
         <v>4820000.0</v>
       </c>
       <c r="BY11">
         <v>9474000.0</v>
       </c>
     </row>
     <row r="12" spans="1:77">
       <c r="A12" t="s">
         <v>148</v>
       </c>
       <c r="B12"/>
-      <c r="C12"/>
+      <c r="C12">
+        <v>31912000.0</v>
+      </c>
       <c r="D12">
         <v>10690000.0</v>
       </c>
       <c r="E12">
         <v>10862000.0</v>
       </c>
       <c r="F12">
         <v>10360000.0</v>
       </c>
       <c r="G12">
         <v>8329000.0</v>
       </c>
       <c r="H12">
         <v>7614000.0</v>
       </c>
       <c r="I12">
         <v>8015000.0</v>
       </c>
       <c r="J12">
         <v>8290000.0</v>
       </c>
       <c r="K12">
         <v>7467000.0</v>
       </c>
       <c r="L12">
@@ -20325,51 +20327,51 @@
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14"/>
     </row>
     <row r="15" spans="1:77">
       <c r="A15" t="s">
         <v>151</v>
       </c>
       <c r="B15">
         <v>14246000.0</v>
       </c>
       <c r="C15">
-        <v>-9306000.0</v>
+        <v>3911000.0</v>
       </c>
       <c r="D15">
         <v>6421000.0</v>
       </c>
       <c r="E15">
         <v>18960000.0</v>
       </c>
       <c r="F15">
         <v>5635000.0</v>
       </c>
       <c r="G15">
         <v>19551000.0</v>
       </c>
       <c r="H15">
         <v>11915000.0</v>
       </c>
       <c r="I15">
         <v>12851000.0</v>
       </c>
       <c r="J15">
         <v>9050000.0</v>
       </c>
       <c r="K15">
         <v>6871000.0</v>
       </c>
@@ -21447,51 +21449,51 @@
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20"/>
     </row>
     <row r="21" spans="1:77">
       <c r="A21" t="s">
         <v>157</v>
       </c>
       <c r="B21">
         <v>-8292000.0</v>
       </c>
       <c r="C21">
-        <v>-8690000.0</v>
+        <v>-163062000.0</v>
       </c>
       <c r="D21">
         <v>38276000.0</v>
       </c>
       <c r="E21">
         <v>52712000.0</v>
       </c>
       <c r="F21">
         <v>25350000.0</v>
       </c>
       <c r="G21">
         <v>42193000.0</v>
       </c>
       <c r="H21">
         <v>36781000.0</v>
       </c>
       <c r="I21">
         <v>40646000.0</v>
       </c>
       <c r="J21">
         <v>29699000.0</v>
       </c>
       <c r="K21">
         <v>30065000.0</v>
       </c>
@@ -21854,54 +21856,54 @@
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22"/>
     </row>
     <row r="23" spans="1:77">
       <c r="A23" t="s">
         <v>159</v>
       </c>
       <c r="B23">
-        <v>8997000.0</v>
+        <v>15759000.0</v>
       </c>
       <c r="C23">
-        <v>8618000.0</v>
+        <v>1383522000.0</v>
       </c>
       <c r="D23">
         <v>485123000.0</v>
       </c>
       <c r="E23">
         <v>474262000.0</v>
       </c>
       <c r="F23">
         <v>471349000.0</v>
       </c>
       <c r="G23">
         <v>460879000.0</v>
       </c>
       <c r="H23">
         <v>457265000.0</v>
       </c>
       <c r="I23">
         <v>506747000.0</v>
       </c>
       <c r="J23">
         <v>475034000.0</v>
       </c>
       <c r="K23">
         <v>416153000.0</v>
       </c>
@@ -23110,51 +23112,51 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
     </row>
     <row r="30" spans="1:77">
       <c r="A30" t="s">
         <v>166</v>
       </c>
       <c r="B30">
         <v>8997000.0</v>
       </c>
       <c r="C30">
-        <v>8618000.0</v>
+        <v>-585488000.0</v>
       </c>
       <c r="D30">
         <v>122874000.0</v>
       </c>
       <c r="E30">
         <v>247790000.0</v>
       </c>
       <c r="F30">
         <v>262036000.0</v>
       </c>
       <c r="G30">
         <v>264753000.0</v>
       </c>
       <c r="H30">
         <v>253823000.0</v>
       </c>
       <c r="I30">
         <v>272772000.0</v>
       </c>
       <c r="J30">
         <v>267370000.0</v>
       </c>
       <c r="K30">
         <v>257734000.0</v>
       </c>
@@ -23343,51 +23345,51 @@
       </c>
       <c r="BU30">
         <v>1816000.0</v>
       </c>
       <c r="BV30">
         <v>2656000.0</v>
       </c>
       <c r="BW30">
         <v>9258000.0</v>
       </c>
       <c r="BX30">
         <v>-2410000.0</v>
       </c>
       <c r="BY30">
         <v>-4737000.0</v>
       </c>
     </row>
     <row r="31" spans="1:77">
       <c r="A31" t="s">
         <v>167</v>
       </c>
       <c r="B31">
         <v>705000.0</v>
       </c>
       <c r="C31">
-        <v>691000.0</v>
+        <v>2122000.0</v>
       </c>
       <c r="D31">
         <v>-344111000.0</v>
       </c>
       <c r="E31">
         <v>-10862000.0</v>
       </c>
       <c r="F31">
         <v>4810000.0</v>
       </c>
       <c r="G31">
         <v>-314992000.0</v>
       </c>
       <c r="H31">
         <v>-309884000.0</v>
       </c>
       <c r="I31">
         <v>-350263000.0</v>
       </c>
       <c r="J31">
         <v>-50808000.0</v>
       </c>
       <c r="K31">
         <v>-45531000.0</v>
       </c>
@@ -23573,54 +23575,54 @@
       </c>
       <c r="BT31">
         <v>-3547000.0</v>
       </c>
       <c r="BU31">
         <v>-1316000.0</v>
       </c>
       <c r="BV31">
         <v>-1719000.0</v>
       </c>
       <c r="BW31">
         <v>0.0</v>
       </c>
       <c r="BX31">
         <v>-4820000.0</v>
       </c>
       <c r="BY31">
         <v>-5025000.0</v>
       </c>
     </row>
     <row r="32" spans="1:77">
       <c r="A32" t="s">
         <v>168</v>
       </c>
       <c r="B32">
-        <v>705000.0</v>
+        <v>7467000.0</v>
       </c>
       <c r="C32">
-        <v>-72000.0</v>
+        <v>-1546584000.0</v>
       </c>
       <c r="D32">
         <v>523399000.0</v>
       </c>
       <c r="E32">
         <v>526974000.0</v>
       </c>
       <c r="F32">
         <v>496699000.0</v>
       </c>
       <c r="G32">
         <v>503072000.0</v>
       </c>
       <c r="H32">
         <v>494046000.0</v>
       </c>
       <c r="I32">
         <v>547393000.0</v>
       </c>
       <c r="J32">
         <v>504733000.0</v>
       </c>
       <c r="K32">
         <v>446218000.0</v>
       </c>
@@ -24977,51 +24979,51 @@
       <c r="L21">
         <v>251163000.0</v>
       </c>
       <c r="M21">
         <v>-121229000.0</v>
       </c>
       <c r="N21">
         <v>194050000.0</v>
       </c>
       <c r="O21">
         <v>-1223000.0</v>
       </c>
       <c r="P21">
         <v>14281000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>151</v>
       </c>
       <c r="B22">
-        <v>-38911000.0</v>
+        <v>34927000.0</v>
       </c>
       <c r="C22">
         <v>87667000.0</v>
       </c>
       <c r="D22">
         <v>39997000.0</v>
       </c>
       <c r="E22">
         <v>3561000.0</v>
       </c>
       <c r="F22">
         <v>44051000.0</v>
       </c>
       <c r="G22">
         <v>-25225000.0</v>
       </c>
       <c r="H22">
         <v>20122000.0</v>
       </c>
       <c r="I22">
         <v>29883000.0</v>
       </c>
       <c r="J22">
         <v>5234000.0</v>
       </c>
@@ -25039,51 +25041,51 @@
       </c>
       <c r="O22">
         <v>-510000.0</v>
       </c>
       <c r="P22">
         <v>16534000.0</v>
       </c>
       <c r="Q22">
         <v>3751838.0</v>
       </c>
       <c r="R22">
         <v>-2826000.0</v>
       </c>
       <c r="S22">
         <v>-30806000.0</v>
       </c>
       <c r="T22">
         <v>-1557000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>189</v>
       </c>
       <c r="B23">
-        <v>-50632000.0</v>
+        <v>-44032000.0</v>
       </c>
       <c r="C23">
         <v>501000.0</v>
       </c>
       <c r="D23">
         <v>-16270000.0</v>
       </c>
       <c r="E23">
         <v>2461981000.0</v>
       </c>
       <c r="F23">
         <v>-3646000.0</v>
       </c>
       <c r="G23">
         <v>-6705000.0</v>
       </c>
       <c r="H23">
         <v>-4110000.0</v>
       </c>
       <c r="I23">
         <v>1766000.0</v>
       </c>
       <c r="J23">
         <v>-216541000.0</v>
       </c>
@@ -25159,51 +25161,51 @@
         <v>-589059000.0</v>
       </c>
       <c r="N24">
         <v>-546623000.0</v>
       </c>
       <c r="O24">
         <v>299000.0</v>
       </c>
       <c r="P24">
         <v>29539000000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
         <v>98039000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
         <v>46459000.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>191</v>
       </c>
       <c r="B25">
-        <v>202997000.0</v>
+        <v>124396000.0</v>
       </c>
       <c r="C25">
         <v>935513000.0</v>
       </c>
       <c r="D25">
         <v>-24837000.0</v>
       </c>
       <c r="E25">
         <v>2341231000.0</v>
       </c>
       <c r="F25">
         <v>3790331000.0</v>
       </c>
       <c r="G25">
         <v>3104407000.0</v>
       </c>
       <c r="H25">
         <v>1962455000.0</v>
       </c>
       <c r="I25">
         <v>1507538000.0</v>
       </c>
       <c r="J25">
         <v>1614724000.0</v>
       </c>
@@ -29827,57 +29829,57 @@
       <c r="A23" t="s">
         <v>189</v>
       </c>
       <c r="B23">
         <v>23427000.0</v>
       </c>
       <c r="C23">
         <v>-44032000.0</v>
       </c>
       <c r="D23">
         <v>-6566000.0</v>
       </c>
       <c r="E23">
         <v>-189000.0</v>
       </c>
       <c r="F23">
         <v>-4876000.0</v>
       </c>
       <c r="G23">
         <v>-7736000.0</v>
       </c>
       <c r="H23">
         <v>-154000.0</v>
       </c>
       <c r="I23">
-        <v>-240000.0</v>
+        <v>-220000.0</v>
       </c>
       <c r="J23">
         <v>8611000.0</v>
       </c>
       <c r="K23">
-        <v>-101168000.0</v>
+        <v>-2341000.0</v>
       </c>
       <c r="L23">
         <v>345346000.0</v>
       </c>
       <c r="M23">
         <v>360151000.0</v>
       </c>
       <c r="N23">
         <v>364132000.0</v>
       </c>
       <c r="O23">
         <v>248981000.0</v>
       </c>
       <c r="P23">
         <v>-4228000.0</v>
       </c>
       <c r="Q23">
         <v>-11651000.0</v>
       </c>
       <c r="R23">
         <v>1852000.0</v>
       </c>
       <c r="S23">
         <v>-2200000.0</v>
       </c>
@@ -30266,51 +30268,51 @@
       </c>
       <c r="BS24">
         <v>23438000.0</v>
       </c>
       <c r="BT24">
         <v>729000.0</v>
       </c>
       <c r="BU24">
         <v>39595000.0</v>
       </c>
       <c r="BV24">
         <v>-9517000.0</v>
       </c>
       <c r="BW24">
         <v>-34038000.0</v>
       </c>
       <c r="BX24">
         <v>10994000.0</v>
       </c>
     </row>
     <row r="25" spans="1:76">
       <c r="A25" t="s">
         <v>191</v>
       </c>
       <c r="B25">
-        <v>-8561000.0</v>
+        <v>-8864000.0</v>
       </c>
       <c r="C25">
         <v>127022999.0</v>
       </c>
       <c r="D25">
         <v>232685000.0</v>
       </c>
       <c r="E25">
         <v>246287000.0</v>
       </c>
       <c r="F25">
         <v>206126000.0</v>
       </c>
       <c r="G25">
         <v>252589000.0</v>
       </c>
       <c r="H25">
         <v>255047000.0</v>
       </c>
       <c r="I25">
         <v>229525000.0</v>
       </c>
       <c r="J25">
         <v>1837000.0</v>
       </c>