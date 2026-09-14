--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3204,53 +3207,59 @@
       </c>
       <c r="L44">
         <v>1.61</v>
       </c>
       <c r="M44">
         <v>10000.0</v>
       </c>
       <c r="N44">
         <v>31000.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>63</v>
       </c>
-      <c r="B45"/>
-[...1 lines deleted...]
-      <c r="D45"/>
+      <c r="B45">
+        <v>14563000.0</v>
+      </c>
+      <c r="C45">
+        <v>17850000.0</v>
+      </c>
+      <c r="D45">
+        <v>61093000.0</v>
+      </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45">
         <v>43089000.0</v>
       </c>
       <c r="H45">
         <v>36137000.0</v>
       </c>
       <c r="I45">
         <v>6122000.0</v>
       </c>
       <c r="J45">
         <v>4304000.0</v>
       </c>
       <c r="K45">
         <v>5936000.0</v>
       </c>
       <c r="L45">
         <v>7024000.0</v>
       </c>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45">
         <v>118827000.0</v>
       </c>
@@ -4173,1004 +4182,1011 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY62"/>
+  <dimension ref="A1:BZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BY1" t="s">
         <v>137</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
-      <c r="D2">
+      <c r="D2"/>
+      <c r="E2">
         <v>596374000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>569478000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>458115000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>529063000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>560750000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>585591000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>620872000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>675224000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>569182000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>568321000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>472507000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>424530000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>461357000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>411668000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>444277000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>265569000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>404231000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>391208000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>336409000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>224660000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>348536000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>307235000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>237874000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>143869000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>225663000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>204848000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>115029000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>192914000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>183770000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>153680000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>152258000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>165440000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>147171000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>156338000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>89736000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>154348000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>149444000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>130603000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>173377000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>142922000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8823000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6904000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9950000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11670000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>18390000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>71068000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>30760000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>11479000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>47120000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1743000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1621000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1833000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1689000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2170000.0</v>
       </c>
       <c r="BG2">
         <v>2170000.0</v>
       </c>
       <c r="BH2">
+        <v>2170000.0</v>
+      </c>
+      <c r="BI2">
         <v>1742000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1561000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1988000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>835473.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2605000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2520000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2110000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2245000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2614000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6029000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5944000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1625000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1534000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>746000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>823000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1509000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2026000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1521000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
+      <c r="AC3"/>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
+        <v>4999.0</v>
+      </c>
+      <c r="C5">
         <v>-19727000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-7496000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-7756000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11623000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-19557000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-27750000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15171000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-29216000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-27928000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-26073000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-40577000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-33226000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-33093000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39429000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-47670000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-30966000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23106000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2685000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1157000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2689000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2592000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5674000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5662000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5827000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2030000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1698000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1916000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1389000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>251000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2058000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3042000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2399000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1483000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>966000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1223000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1332000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1062000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>555000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1031000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1667000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1277000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-111000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>594000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-265000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1034000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-49000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>107000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>172000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>93000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>33000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>290000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
         <v>-8015000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-7139000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4540000.0</v>
       </c>
       <c r="BG5">
         <v>-4540000.0</v>
       </c>
       <c r="BH5">
+        <v>-4540000.0</v>
+      </c>
+      <c r="BI5">
         <v>-3637000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2845000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2069000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-194980.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-517000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5998000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-5239000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4481000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3722000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2963000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2217000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1414000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-987000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-43000.0</v>
       </c>
-      <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
+        <v>0.0</v>
+      </c>
+      <c r="AG6">
         <v>2162891.28</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>623274.42</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>294678000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>295582000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>296476000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>296282000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>297268000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>297391000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>297274000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>296428000.0</v>
       </c>
-      <c r="AP6">
-[...1 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -5184,277 +5200,285 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
+        <v>7627000.0</v>
+      </c>
+      <c r="C7">
         <v>8139000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8654000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>35220000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>36785000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>37086000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>36588000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>37790000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>38924000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>38800000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>40403000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>39900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>38471000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>40036000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>38031000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>39826000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>41171000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>33185000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>29396000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>30407000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>31725000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>32700000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>32914000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>26233000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>27384000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>28963000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>29491000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>31329000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>32701000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>31473000.0</v>
       </c>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
-        <v>38000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="C8">
         <v>38000.0</v>
       </c>
       <c r="D8">
         <v>38000.0</v>
       </c>
       <c r="E8">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="F8">
         <v>37000.0</v>
       </c>
       <c r="G8">
         <v>37000.0</v>
       </c>
       <c r="H8">
         <v>37000.0</v>
       </c>
       <c r="I8">
         <v>37000.0</v>
       </c>
       <c r="J8">
         <v>37000.0</v>
       </c>
       <c r="K8">
         <v>37000.0</v>
       </c>
       <c r="L8">
         <v>37000.0</v>
       </c>
       <c r="M8">
         <v>37000.0</v>
       </c>
       <c r="N8">
         <v>37000.0</v>
       </c>
       <c r="O8">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="P8">
         <v>36000.0</v>
       </c>
       <c r="Q8">
         <v>36000.0</v>
       </c>
       <c r="R8">
+        <v>36000.0</v>
+      </c>
+      <c r="S8">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="T8">
         <v>34000.0</v>
       </c>
       <c r="U8">
+        <v>34000.0</v>
+      </c>
+      <c r="V8">
         <v>33000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5466,458 +5490,463 @@
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>379741000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>382502000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>382645000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>380196000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>379371000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>323916000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>317459000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>314060000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>314983000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>313140000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>315014000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>319522000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>318817000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>323064000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>326140000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>325359000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>324321000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>323334000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>331892000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>331538000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>335749000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>294678000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>295582000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>296476000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>296282000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>297268000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>297391000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>297274000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>296428000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>296531000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>297063000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>298589000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>271189000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>273014000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>271090000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>225813000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>101586000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>101572000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>100903000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>97250000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>84216000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>84146000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>84147000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>84046000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>83993000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>84029000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>946933000.0</v>
+      </c>
+      <c r="C10">
         <v>33401000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30784000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>366087000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>383828000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>342282000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19437000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>396187000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>497343000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>474555000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>468711000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>514692000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>372410000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>412004000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>538065000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>503488000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>337916000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>177962000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>175718000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>150496000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>141661000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>123879000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>136920000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>103502000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>80604000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>108785000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>133117000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>136134000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>175835000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>88079000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>86003000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>82809000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>91490000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>81219000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>110667000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>111751000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>75764000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>67190000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>63010000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>65995000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>56181000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>43225000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>69400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>98737000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>170100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>46420000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>52987000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>179892000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>122050000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>124824000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>120557000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>123721000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>69002000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>27757000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>46428000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>46648000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>48040000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>49867000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>52306000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8907000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>13938000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>8346000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>209858.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7602000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>134894000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>136586000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>122512000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>94701000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>53751000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>17355000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>31800000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>17538000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>15383000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>14889000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>15319000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>23919000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7786000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5953,1383 +5982,1397 @@
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>1105166000.0</v>
+      </c>
+      <c r="C12">
         <v>33982000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>47856000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>645004000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>734409000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>613917000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30309000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>678267000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>631595000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>608180000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1271320000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>785312000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>733549000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1222449000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1150045000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1087569000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>944378000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>746422000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>753166000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>691617000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>588961000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>533826000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>514053000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>473416000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>426322000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>442488000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>468309000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>451338000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>444889000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>372008000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>369566000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>338593000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>325851000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>294028000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>293115000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>275844000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>223542000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>219719000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>209181000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>203190000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>221206000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>228317000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>254103000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>291124000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>349872000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>222987000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>224115000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>196956000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>140002000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>142486000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>138320000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>141442000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>69002000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>27757000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>46428000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>46648000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>48040000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>49867000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>8907000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>13938000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8346000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>209858.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>16959000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>134894000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>136586000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>122512000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>94701000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>53751000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17355000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>31800000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>273805000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>301148000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>85965000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>72353000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>271990000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>283090000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
-        <v>38000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="C13">
         <v>38000.0</v>
       </c>
       <c r="D13">
         <v>38000.0</v>
       </c>
       <c r="E13">
-        <v>37000.0</v>
+        <v>38000.0</v>
       </c>
       <c r="F13">
         <v>37000.0</v>
       </c>
       <c r="G13">
         <v>37000.0</v>
       </c>
       <c r="H13">
         <v>37000.0</v>
       </c>
       <c r="I13">
         <v>37000.0</v>
       </c>
       <c r="J13">
         <v>37000.0</v>
       </c>
       <c r="K13">
         <v>37000.0</v>
       </c>
       <c r="L13">
         <v>37000.0</v>
       </c>
       <c r="M13">
         <v>37000.0</v>
       </c>
       <c r="N13">
         <v>37000.0</v>
       </c>
       <c r="O13">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="P13">
         <v>36000.0</v>
       </c>
       <c r="Q13">
         <v>36000.0</v>
       </c>
       <c r="R13">
+        <v>36000.0</v>
+      </c>
+      <c r="S13">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="T13">
         <v>34000.0</v>
       </c>
       <c r="U13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="V13">
         <v>33000.0</v>
       </c>
       <c r="W13">
         <v>33000.0</v>
       </c>
       <c r="X13">
-        <v>34000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="Y13">
         <v>34000.0</v>
       </c>
       <c r="Z13">
         <v>34000.0</v>
       </c>
       <c r="AA13">
-        <v>35000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AB13">
         <v>35000.0</v>
       </c>
       <c r="AC13">
         <v>35000.0</v>
       </c>
       <c r="AD13">
         <v>35000.0</v>
       </c>
       <c r="AE13">
-        <v>36000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="AF13">
         <v>36000.0</v>
       </c>
       <c r="AG13">
+        <v>36000.0</v>
+      </c>
+      <c r="AH13">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="AI13">
         <v>43000.0</v>
       </c>
       <c r="AJ13">
         <v>43000.0</v>
       </c>
       <c r="AK13">
         <v>43000.0</v>
       </c>
       <c r="AL13">
         <v>43000.0</v>
       </c>
       <c r="AM13">
         <v>43000.0</v>
       </c>
       <c r="AN13">
         <v>43000.0</v>
       </c>
       <c r="AO13">
         <v>43000.0</v>
       </c>
       <c r="AP13">
         <v>43000.0</v>
       </c>
       <c r="AQ13">
         <v>43000.0</v>
       </c>
       <c r="AR13">
         <v>43000.0</v>
       </c>
       <c r="AS13">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AT13">
         <v>42000.0</v>
       </c>
       <c r="AU13">
         <v>42000.0</v>
       </c>
       <c r="AV13">
         <v>42000.0</v>
       </c>
       <c r="AW13">
         <v>42000.0</v>
       </c>
       <c r="AX13">
         <v>42000.0</v>
       </c>
       <c r="AY13">
         <v>42000.0</v>
       </c>
       <c r="AZ13">
         <v>42000.0</v>
       </c>
       <c r="BA13">
-        <v>11000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="BB13">
         <v>11000.0</v>
       </c>
       <c r="BC13">
         <v>11000.0</v>
       </c>
       <c r="BD13">
         <v>11000.0</v>
       </c>
       <c r="BE13">
         <v>11000.0</v>
       </c>
       <c r="BF13">
         <v>11000.0</v>
       </c>
       <c r="BG13">
         <v>11000.0</v>
       </c>
       <c r="BH13">
         <v>11000.0</v>
       </c>
       <c r="BI13">
         <v>11000.0</v>
       </c>
       <c r="BJ13">
         <v>11000.0</v>
       </c>
       <c r="BK13">
         <v>11000.0</v>
       </c>
       <c r="BL13">
+        <v>11000.0</v>
+      </c>
+      <c r="BM13">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="BN13">
         <v>21000.0</v>
       </c>
       <c r="BO13">
         <v>21000.0</v>
       </c>
       <c r="BP13">
         <v>21000.0</v>
       </c>
       <c r="BQ13">
         <v>21000.0</v>
       </c>
       <c r="BR13">
         <v>21000.0</v>
       </c>
       <c r="BS13">
         <v>21000.0</v>
       </c>
       <c r="BT13">
         <v>21000.0</v>
       </c>
       <c r="BU13">
         <v>21000.0</v>
       </c>
       <c r="BV13">
         <v>21000.0</v>
       </c>
       <c r="BW13">
         <v>21000.0</v>
       </c>
       <c r="BX13">
         <v>21000.0</v>
       </c>
       <c r="BY13">
         <v>21000.0</v>
       </c>
+      <c r="BZ13">
+        <v>21000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>37501135.0</v>
+      </c>
+      <c r="C14">
         <v>41900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>45956579.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38583747.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38618000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38448000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38357000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37818000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37752682.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37779412.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37744257.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37684131.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37585811.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>36522946.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37161862.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>36783248.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>35228775.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34229011.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33996324.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34132182.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33567897.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>36184019.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>33213307.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33684301.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33984195.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>34566330.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>34578357.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>34552171.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>34527230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34673054.0</v>
       </c>
       <c r="AE14">
         <v>34673054.0</v>
       </c>
       <c r="AF14">
+        <v>34673054.0</v>
+      </c>
+      <c r="AG14">
         <v>36402129.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>37386319.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29861496.0</v>
       </c>
       <c r="AI14">
         <v>29861496.0</v>
       </c>
       <c r="AJ14">
+        <v>29861496.0</v>
+      </c>
+      <c r="AK14">
         <v>29455462.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>28832975.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36749956.0</v>
       </c>
       <c r="AM14">
         <v>36749956.0</v>
       </c>
       <c r="AN14">
+        <v>36749956.0</v>
+      </c>
+      <c r="AO14">
         <v>37230650.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>34528977.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35084505.0</v>
       </c>
       <c r="AQ14">
         <v>35084505.0</v>
       </c>
       <c r="AR14">
+        <v>35084505.0</v>
+      </c>
+      <c r="AS14">
         <v>33848463.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>31881904.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32138455.0</v>
       </c>
       <c r="AU14">
         <v>32138455.0</v>
       </c>
       <c r="AV14">
+        <v>32138455.0</v>
+      </c>
+      <c r="AW14">
         <v>17449974.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10617863.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10586587.0</v>
       </c>
       <c r="AY14">
         <v>10586587.0</v>
       </c>
       <c r="AZ14">
+        <v>10586587.0</v>
+      </c>
+      <c r="BA14">
         <v>10271537.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>10243951.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>10251292.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>10241502.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10237512.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>10224845.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>10186222.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>10175438.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>10187605.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>10167272.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10140422.0</v>
       </c>
       <c r="BK14">
         <v>10140422.0</v>
       </c>
       <c r="BL14">
+        <v>10140422.0</v>
+      </c>
+      <c r="BM14">
         <v>30299022.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>30344489.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>30310490.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>30308994.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>30085759.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>30078874.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30045993.0</v>
       </c>
       <c r="BS14">
         <v>30045993.0</v>
       </c>
       <c r="BT14">
+        <v>30045993.0</v>
+      </c>
+      <c r="BU14">
         <v>31340247.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>31321485.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31312605.0</v>
       </c>
       <c r="BW14">
         <v>31312605.0</v>
       </c>
       <c r="BX14">
-        <v>31296060.0</v>
+        <v>31312605.0</v>
       </c>
       <c r="BY14">
         <v>31296060.0</v>
       </c>
+      <c r="BZ14">
+        <v>31296060.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>37000.0</v>
       </c>
       <c r="O15">
-        <v>36000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="P15">
         <v>36000.0</v>
       </c>
       <c r="Q15">
         <v>36000.0</v>
       </c>
       <c r="R15">
+        <v>36000.0</v>
+      </c>
+      <c r="S15">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="T15">
         <v>34000.0</v>
       </c>
       <c r="U15">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="V15">
         <v>33000.0</v>
       </c>
       <c r="W15">
         <v>33000.0</v>
       </c>
       <c r="X15">
-        <v>34000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="Y15">
         <v>34000.0</v>
       </c>
       <c r="Z15">
         <v>34000.0</v>
       </c>
       <c r="AA15">
-        <v>35000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="AB15">
         <v>35000.0</v>
       </c>
       <c r="AC15">
         <v>35000.0</v>
       </c>
       <c r="AD15">
         <v>35000.0</v>
       </c>
       <c r="AE15">
-        <v>36000.0</v>
+        <v>35000.0</v>
       </c>
       <c r="AF15">
         <v>36000.0</v>
       </c>
       <c r="AG15">
+        <v>36000.0</v>
+      </c>
+      <c r="AH15">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="AI15">
         <v>43000.0</v>
       </c>
       <c r="AJ15">
         <v>43000.0</v>
       </c>
       <c r="AK15">
         <v>43000.0</v>
       </c>
       <c r="AL15">
         <v>43000.0</v>
       </c>
       <c r="AM15">
         <v>43000.0</v>
       </c>
       <c r="AN15">
         <v>43000.0</v>
       </c>
       <c r="AO15">
         <v>43000.0</v>
       </c>
       <c r="AP15">
         <v>43000.0</v>
       </c>
       <c r="AQ15">
         <v>43000.0</v>
       </c>
       <c r="AR15">
         <v>43000.0</v>
       </c>
       <c r="AS15">
-        <v>42000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="AT15">
         <v>42000.0</v>
       </c>
       <c r="AU15">
         <v>42000.0</v>
       </c>
       <c r="AV15">
         <v>42000.0</v>
       </c>
       <c r="AW15">
         <v>42000.0</v>
       </c>
       <c r="AX15">
         <v>42000.0</v>
       </c>
       <c r="AY15">
         <v>42000.0</v>
       </c>
       <c r="AZ15">
         <v>42000.0</v>
       </c>
       <c r="BA15">
-        <v>11000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="BB15">
         <v>11000.0</v>
       </c>
       <c r="BC15">
         <v>11000.0</v>
       </c>
       <c r="BD15">
         <v>11000.0</v>
       </c>
       <c r="BE15">
         <v>11000.0</v>
       </c>
       <c r="BF15">
         <v>11000.0</v>
       </c>
       <c r="BG15">
         <v>11000.0</v>
       </c>
       <c r="BH15">
         <v>11000.0</v>
       </c>
       <c r="BI15">
         <v>11000.0</v>
       </c>
       <c r="BJ15">
         <v>11000.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15">
+      <c r="BK15">
+        <v>11000.0</v>
+      </c>
+      <c r="BL15"/>
+      <c r="BM15">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="BN15">
         <v>21000.0</v>
       </c>
       <c r="BO15">
         <v>21000.0</v>
       </c>
       <c r="BP15">
         <v>21000.0</v>
       </c>
       <c r="BQ15">
         <v>21000.0</v>
       </c>
       <c r="BR15">
         <v>21000.0</v>
       </c>
       <c r="BS15">
         <v>21000.0</v>
       </c>
       <c r="BT15">
         <v>21000.0</v>
       </c>
       <c r="BU15">
         <v>21000.0</v>
       </c>
       <c r="BV15">
         <v>21000.0</v>
       </c>
       <c r="BW15">
         <v>21000.0</v>
       </c>
       <c r="BX15">
         <v>21000.0</v>
       </c>
       <c r="BY15">
         <v>21000.0</v>
       </c>
+      <c r="BZ15">
+        <v>21000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1920104000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1859638000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1732009000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1766068000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1709966000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>709135000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>672360000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-197138000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>678204000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>681263000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>665513000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>649150000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>448096000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>593235000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>560316000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>534863000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>511273000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>472610000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>424608000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>399211000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>358734000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>320024000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>304622000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>94601000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>86692000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>80101000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>75276000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>75754000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>69051000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>63797000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>58349000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56745000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>53930000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>52944000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>51337000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>52254000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>56716000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>57039000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>58646000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>63081000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>66153000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>65594000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>58972000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>45393000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>-18945000.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>6274739.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>424608000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>399211000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>358734000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>320024000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>304622000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>94601000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>86692000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>80101000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>75276000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>75754000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>69051000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>63797000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>58349000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>56745000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>53930000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>52944000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>51337000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>52254000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>83788000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>80454000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>77715000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>85780000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>88372000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>98067000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>102375000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>91031000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7365,2336 +7408,2357 @@
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>207802000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>207696000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>206496000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>206706000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>208565000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>205972000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>205928000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>206155000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>205023000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>205674000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>206636000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>186608000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>185944000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>186567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179103000.0</v>
       </c>
       <c r="S20">
         <v>179103000.0</v>
       </c>
       <c r="T20">
         <v>179103000.0</v>
       </c>
       <c r="U20">
-        <v>179236000.0</v>
+        <v>179103000.0</v>
       </c>
       <c r="V20">
         <v>179236000.0</v>
       </c>
       <c r="W20">
         <v>179236000.0</v>
       </c>
       <c r="X20">
-        <v>163366000.0</v>
+        <v>179236000.0</v>
       </c>
       <c r="Y20">
         <v>163366000.0</v>
       </c>
       <c r="Z20">
+        <v>163366000.0</v>
+      </c>
+      <c r="AA20">
         <v>163623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99147000.0</v>
       </c>
       <c r="AB20">
         <v>99147000.0</v>
       </c>
       <c r="AC20">
-        <v>91562000.0</v>
+        <v>99147000.0</v>
       </c>
       <c r="AD20">
         <v>91562000.0</v>
       </c>
       <c r="AE20">
         <v>91562000.0</v>
       </c>
       <c r="AF20">
         <v>91562000.0</v>
       </c>
       <c r="AG20">
         <v>91562000.0</v>
       </c>
       <c r="AH20">
         <v>91562000.0</v>
       </c>
       <c r="AI20">
         <v>91562000.0</v>
       </c>
       <c r="AJ20">
-        <v>92767000.0</v>
+        <v>91562000.0</v>
       </c>
       <c r="AK20">
         <v>92767000.0</v>
       </c>
       <c r="AL20">
         <v>92767000.0</v>
       </c>
       <c r="AM20">
         <v>92767000.0</v>
       </c>
       <c r="AN20">
         <v>92767000.0</v>
       </c>
       <c r="AO20">
         <v>92767000.0</v>
       </c>
       <c r="AP20">
         <v>92767000.0</v>
       </c>
       <c r="AQ20">
         <v>92767000.0</v>
       </c>
       <c r="AR20">
+        <v>92767000.0</v>
+      </c>
+      <c r="AS20">
         <v>93207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92118000.0</v>
       </c>
       <c r="AT20">
         <v>92118000.0</v>
       </c>
       <c r="AU20">
+        <v>92118000.0</v>
+      </c>
+      <c r="AV20">
         <v>95347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4617000.0</v>
       </c>
       <c r="AW20">
         <v>4617000.0</v>
       </c>
       <c r="AX20">
         <v>4617000.0</v>
       </c>
       <c r="AY20">
+        <v>4617000.0</v>
+      </c>
+      <c r="AZ20">
         <v>4294000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>4243000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>3088000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>-6932061000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>-4466529000.0</v>
       </c>
-      <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>707059000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>711535000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>695949000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>711342000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>719039000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>152936000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>156560000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>159593000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>166067000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>170040000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>170483000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>158441000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>162252000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>166155000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>157227000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>122758000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>153010000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>153631000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>155209000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>138215000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>146675000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>146355000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>147921000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>47974000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49830000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>48084000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>50098000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>52121000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>54521000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>56936000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>59375000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>64017000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>84053000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>88412000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>177591000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>85478000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>85524000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>86196000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>91254000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>93340000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>97785000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>103607000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>112981000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>119894000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>152070000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>153246000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>154095000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>154695000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>115286000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6200000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>162412000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6466000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6616000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6766000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6939000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6089000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>6218000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>6348000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6693000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6607000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>4305000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4388000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4471000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4553000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4636000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4222000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4295000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4243000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3965000.0</v>
       </c>
-      <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>3184868000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2101671000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1977768000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2911089000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1783701000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1416970000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2519004000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2300353000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2279856000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-892703000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-793485000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-710429000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-660266000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-625804000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-582155000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1398583999.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1317718000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1123787000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1072837000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1019405000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-893454999.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-816142999.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-774423000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-766402000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-730233000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1506972000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1482443000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1796581000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1378144000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1335229000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1220007000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1536723999.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2217000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2083000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2065000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1379982000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1296785000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1096814000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-6339130000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1797000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>32109000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>25104000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>15776000.0</v>
       </c>
-      <c r="AY22">
-[...1 lines deleted...]
-      </c>
       <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
         <v>-162864000.0</v>
       </c>
-      <c r="BA22">
-[...1 lines deleted...]
-      </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>1448000.0</v>
       </c>
-      <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>1134117000.0</v>
+      </c>
+      <c r="C23">
         <v>6967655000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6840065000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6416269000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6147892000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5819492000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5694789000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5505733000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5304710000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5189939000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5139313000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4827391000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4634449000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4307958000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4039563000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3994084000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3732709000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3600198000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3599147000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3378352000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3211557000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3048613000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2995760000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2794866000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2480501000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2422672000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2198286000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2056493000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1920366000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1814840000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1864918000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1796609000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1729531000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1688806000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1989742000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2448754000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2541469000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2466964000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2890050000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2866745000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2704253000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2599909000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2501228000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3498787000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3372143000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8456807000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8195326000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7048522000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7378631000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6955516000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6880448000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6604233000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>142983000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>208360000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>185797000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>187748000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>189071000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>192200000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>194216000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>178630000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>163479000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>166563000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2199245.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>172792000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>306256000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>311267000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>315432000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>322107000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>328626000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>332420000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>370906000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>412192000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>409045000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>339372000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>328398000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>300720000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>292467000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
         <v>42</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>64126000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>63948000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>336835000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>321985000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>333437000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>328390000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>186364000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>175699000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>172538000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>202456000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>246086000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>361211000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>347461000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>259366000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>266255000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>233098000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>391326000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>393349000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>374842000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>296550000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>393959000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>366246000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>397764000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>402282000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>433136000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>374454000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>240657000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>214899000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>282798000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>354083000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>365272000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>366215000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>320508000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>346081000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>865629000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>821951000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>751885000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>793009000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>774095000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>655233000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>713071000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>673210000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>625491000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>464372000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>473640000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>363199000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>425809000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>287223000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>382244000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>598000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>238503000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>33376000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>112884000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>95232000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>95567000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>95880000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>95659000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>79879000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>96495000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>81240000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>81479000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>80784000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>81991000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>81472000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>81659000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>80973000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>82069000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>82183000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>82198000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>119698000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>120008000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>112859000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>38496000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>25000000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>361211000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>347461000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>259366000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>266255000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>261781000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>391326000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>393349000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>374842000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>381871000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>393959000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>366246000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>397764000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>402282000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>433136000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>374454000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>329496000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>296558000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>282798000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>354083000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>365272000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>366215000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>320508000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>346081000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>865629000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>821951000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>751885000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>793009000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>774095000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>655233000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>713071000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>673210000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>625491000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>464372000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>473640000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>363199000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>425809000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>287223000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>382244000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>598000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>238503000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>33376000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>112884000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>95232000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>95567000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>95880000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>95659000.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26">
+        <v>158233000.0</v>
+      </c>
+      <c r="C26">
         <v>581000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>21701000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1477076000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1307718000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1291957000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1216549000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1105397000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>894722000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>839610000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>870917000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>764694000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1091229000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1078486000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>835624000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>816503000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>703338000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>917904000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>990170000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>938694000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>651839000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>883898000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>811404000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>811237000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>757841000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>724779000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>736936000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>462650000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>423632000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>608407000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>696927000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>691949000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>664470000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>633621000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>525299000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1064245000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1016072000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>975909000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1016600000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>652765000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>534122000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>673516000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>598356000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>599202000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>360637000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>291233000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>195184000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>512474000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>405949000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>478917000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>442021000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>365013000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>24853000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>25069000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>8044000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>8028000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>8084000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>8172000.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>-939306000.0</v>
+      </c>
+      <c r="C28">
         <v>46843000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>49956000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>176693000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>145986000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>190073000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>355090000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>30126000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-106081000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-64999000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-60897000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-186150000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>59238000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10542000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-275668000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-232407000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-69964000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>274235000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>217631000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>303205000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>331672000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>378732000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>229326000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>384171000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>349062000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>353314000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>241337000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>224691000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>153424000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>194719000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>268080000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>282463000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>274725000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>239289000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>235414000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>753878000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>746187000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>684695000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>729999000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>708100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>599052000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>669846000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>603810000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>546795000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>313889000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>447296000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>329872000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>245457000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>163656000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>256442000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>240052000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>114782000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-35626000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>85127000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>48804000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>48919000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>47840000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>45792000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>43773000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>87588000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>67302000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>73133000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5687474.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>76829000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-50264000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-54927000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-40639000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-12632000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>28432000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>64843000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>88198000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>105921000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>100304000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>23607000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>9681000.0</v>
       </c>
-      <c r="BX28"/>
       <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>907123000.0</v>
+      </c>
+      <c r="C29">
         <v>576384000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>580637000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1012734000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>992867000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>968988000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>849787000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>815469000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>788787000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>795491000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>816460000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>753715000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>795069000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>783157000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>688867000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>682550000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>677891000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>785645000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>813035000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>808506000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>828626000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>848354000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>792983000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>809178000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>738103000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>766989000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>2230013000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2198062000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2014595000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1891011000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1776798000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1684853000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1633966000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1639769000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1433555000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2133610000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1806555000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>972721000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1695775000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1521359000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1505577000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1335205000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1291397000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1178148000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1081810000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1098461000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1028847000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>926198000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>904510000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>826801000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>715730000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>663771000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>652986000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>656439000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>630452000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>583981000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>581446000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>553733000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>530082000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>524664000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>484421000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>471985000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>545059000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>537040000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>543439000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>528787000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>470317000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>425224000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>387495000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>351893000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>32714000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>55003000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>42105000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>40260000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>58501000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3346000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1224000.0</v>
       </c>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>18000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>20000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>22000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>184133.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>88000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>56000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>59000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>177000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>336000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>557000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>885000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1045000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1167000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1185000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1511000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1899000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2336000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>601000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-76065000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-77508000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-42466000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-51300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>78724000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>68173000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>81093000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>79460000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>77353000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>64892000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>56087000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>64126000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>47298000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>41284000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>264294000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>246226000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>267392000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>252995000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>255576000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>249885000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>252318000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>256723000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>241195000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>115163000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>109689000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>117117000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>115186000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>108481000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>108578000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>134352000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>126733000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>128601000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>100999000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>80588000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>69221000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>155126000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>41370000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>44026000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>45513000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>81582000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>104739000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>85555000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>81721000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>83334000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>84609000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>87522000.0</v>
       </c>
-      <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
+      <c r="BZ31"/>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9730,4254 +9794,4302 @@
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
+      <c r="BZ32"/>
     </row>
-    <row r="33" spans="1:77">
+    <row r="33" spans="1:78">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>20852000.0</v>
+      </c>
+      <c r="C33">
         <v>6933673000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6792209000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2314573000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2068118000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2125093000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2618538000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1953495000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2108950000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2097401000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1859970000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>327632000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1364025000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>337245000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>303623000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1789907000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1105257000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1065437000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1056540000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1052703000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1025884000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>931755000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>861511000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>827022000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>809272000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>810537000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>673828000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>649739000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>602925000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>776784000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>828392000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>816860000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1619893000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1588251000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1847505000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2313603000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2426376000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2331843000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2756979000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2778657000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2633010000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2534733000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2413050000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3366046000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3171958000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>8382686000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>8114294000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>215420000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>7233785000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>6794462000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>6733496000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>6480512000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>70601000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>179412000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>139353000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>141100000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>135279000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>142333000.0</v>
       </c>
-      <c r="BG33"/>
-      <c r="BH33">
+      <c r="BH33"/>
+      <c r="BI33">
         <v>169705000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>149521000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>157841000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1639309.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>155745000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>170658000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>173942000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>192743000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>227070000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>274318000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>314180000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>338061000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>113275000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>105415000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>320232000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>72353000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>271990000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>283090000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:77">
+    <row r="34" spans="1:78">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>3727170000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>3418940000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>3246624000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3208255000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2945588000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2825719000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2805617000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2601368000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>2424637000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1832647000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1856765000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>1676677000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>1411006000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>1340578000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1317816000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1232893000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1136669000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>1062111000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>1035822000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>966318000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>898703000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>902289000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1190142000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>1138057000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>1275902000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>1269904000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>1654643000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>1627521000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>1588101000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>1399405000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>1344544000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>2378156000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>2404358000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7483549000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7339370000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>6074949000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>6530129000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>6007802000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>6313994000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>5762539000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>644000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609000.0</v>
       </c>
       <c r="BD34">
         <v>609000.0</v>
       </c>
       <c r="BE34">
         <v>609000.0</v>
       </c>
       <c r="BF34">
+        <v>609000.0</v>
+      </c>
+      <c r="BG34">
         <v>641000.0</v>
       </c>
-      <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
+      <c r="BZ34"/>
     </row>
-    <row r="35" spans="1:77">
+    <row r="35" spans="1:78">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>7627000.0</v>
+      </c>
+      <c r="C35">
         <v>6109797000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5980018000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>410419000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>386365000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>429906000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1299616000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>281798000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1411221000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1289279000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1327703000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3605614000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1076567000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3100888000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2856840000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1032612000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>941491000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>885797000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>968261000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>847060000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>833909000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>791951000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>789640000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>713246000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>586352000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>567183000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>501361000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>388478000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>357959000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1141932000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1223872000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1210110000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1061051000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1008801000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>961530000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1778320000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1998606000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1928220000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1311360000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2216623000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1158363000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1207098000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1143572000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1094090000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>889941000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>870194000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>748963000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>356980000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1931452000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>5222721000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5138986000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>4750111000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>34020000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>113554000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>95841000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>96176000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>95880000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>96300000.0</v>
       </c>
-      <c r="BG35"/>
-      <c r="BH35">
+      <c r="BH35"/>
+      <c r="BI35">
         <v>97535000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>81834000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>84355000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>58555465.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>84956000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>85155000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>85652000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>85850000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>86429000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>84986000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>85401000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>86575000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>4729000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>4840000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>38496000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>25000000.0</v>
       </c>
-      <c r="BX35"/>
       <c r="BY35"/>
+      <c r="BZ35"/>
     </row>
-    <row r="36" spans="1:77">
+    <row r="36" spans="1:78">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>1289000.0</v>
+      </c>
+      <c r="C36">
         <v>6919930000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6773017000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>31202000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>19395000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>26318000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1678488000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>33787000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>663351000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-1261161000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-1297758000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-1198398000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-1364025000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-1021743000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-1096133000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-1066045000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-1105257000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-1065437000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-1056540000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-1052703000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-1025884000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-931755000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-861511000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-827022000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-809272000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-810537000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-673828000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-649739000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-602925000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>120866000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>87809000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>65531000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>64173000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>79927000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>448492000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>44493000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>75659000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>19316000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>24345000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>88202000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1011815000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>927115000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>960406000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1964722000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2015578000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>7331034000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>7208809000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-7487000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6904599000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>6467903000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>6402410000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>6264861000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>3059000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>7184000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>6182000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>6903000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>5593000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>5939000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>4412000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>4025000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2764000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2254000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-5857972.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>967000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>4910000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>4577000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>4617000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>3926000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>3807000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>2914000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>2428000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>3475000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>4661000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-320232000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-72353000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-271990000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-283090000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:77">
+    <row r="37" spans="1:78">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>288352000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>281820000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>272416000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>264590000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>269870000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>16520000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>17227000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>16930000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>18031000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>18956000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
         <v>99155000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>99804000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>99130000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>96713000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>94569000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>92924000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>91345000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>84854000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>87175000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>108622000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>111556000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>117264000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>235951000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>362046000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>362732000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>361354000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>354667000.0</v>
       </c>
-      <c r="BA37">
-[...1 lines deleted...]
-      </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
+      <c r="BZ37"/>
     </row>
-    <row r="38" spans="1:77">
+    <row r="38" spans="1:78">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>3629683000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3399076000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3215243000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5694789000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5505733000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>5304710000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>5189939000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5139313000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4827391000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>403265000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2245649000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4039563000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3994084000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3732709000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>282762000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>454236000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>342635000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>418564000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>501222000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>521735000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>465581000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>318709000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>265137000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>229348000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>239686000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>208781000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>254243000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>261921000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>217274000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>219208000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>228455000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1023998000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>930725000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>917038000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>872721000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>858871000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>693421000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>693463000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>700364000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>668304000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>687729000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>670709000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>5994482000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>5708761000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>6636146000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>5213448000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>5077100000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>5034190000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>4698283000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>34000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>-33000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>16000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>135563000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>135438000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>136653000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>136144000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>163420000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>142550000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>150565000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>152559000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>155745000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>161722000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>164831000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>166530000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>169504000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>173119000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>175927000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>177745000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>393487000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>392477000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>-68336000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>181793000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>-245596000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>-274314000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:77">
+    <row r="39" spans="1:78">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>8099000.0</v>
+      </c>
+      <c r="C39">
         <v>2270000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2361000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1226679000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1147303000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1065887000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1154931000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1097173000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>879312000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-2242146000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-2911089000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-2218867000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1416970000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1215064000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-2122766000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-2783344000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-2465737000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>793485000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>710429000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>660266000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>625804000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>582155000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1398583999.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1317718000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1123787000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1072837000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1019405000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>893454999.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>816142999.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>787485000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>776923000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>740937000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>706778000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>707524000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1091970000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>707369000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>702116000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>650988000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>988628999.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>785408000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>716760000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>722485999.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>685270000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>668085000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>521903000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5802769000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5564921000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>96817999.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>93838000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>93652000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>5013165000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>86642000.0</v>
       </c>
-      <c r="BA39"/>
       <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>81564000.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>5752000.0</v>
       </c>
-      <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>165945.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39">
         <v>648000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>680000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1822000.0</v>
       </c>
-      <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
-      <c r="BS39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>1700000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>-257715000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1297000.0</v>
       </c>
-      <c r="BV39"/>
-      <c r="BW39">
+      <c r="BW39"/>
+      <c r="BX39">
         <v>2900000.0</v>
       </c>
-      <c r="BX39"/>
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39">
         <v>601000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:77">
+    <row r="40" spans="1:78">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>14607000.0</v>
+      </c>
+      <c r="C40">
         <v>99383000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>99510000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2577229000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2437999000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2354168000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1443271000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2129860000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-1471365000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-819090000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-872362000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-680720000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-681263000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-612325000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-485158000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-519925000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-466056000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-560316000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-534863000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-511273000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-472610000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-424608000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-399211000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-358734000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-320024000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-304622000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-94601000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-86692000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-80101000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-75198228000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-185063000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-237687000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-124400000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-69679000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>261959000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-349968000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-463332000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-393306000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>567387000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-291723000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>717683000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>523220000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>562564000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1721378000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1848756000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>6948510000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>6846725000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-86759000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4746170000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1111592000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4800631000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1232279000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1647000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1463000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>86000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>692000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>698000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1612000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1794000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>2023000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1786000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>2328000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1683768.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>5168000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>5020000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>7682000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>544000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>2614000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>7166000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>6809000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>3793000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>5537000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>4290000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>10500000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-1509000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>3564000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1596000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:77">
+    <row r="41" spans="1:78">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>822983000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>789262000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>726531000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>694414000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>614971000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>841399000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1130406000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>806545000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>475681000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>439975000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>393924000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>363467000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>341956000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>155484000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>140180000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>129866000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>121492000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>120299000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>117397000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>110391000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>114026000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1048557000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>685184000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>655125000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>616706000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>605092000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>601559000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>592026000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>574317000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>557370000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>686257000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>543307000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>5714357000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>5495360000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4649906000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4948088000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>4849907000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>4788407000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>4495517000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>644000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609000.0</v>
       </c>
       <c r="BD41">
         <v>609000.0</v>
       </c>
       <c r="BE41">
         <v>609000.0</v>
       </c>
       <c r="BF41">
+        <v>609000.0</v>
+      </c>
+      <c r="BG41">
         <v>641000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>593000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1040000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>594000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2876000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2620000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2965000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>3683000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>3993000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3977000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>3767000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2803000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>3203000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>4358000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>4729000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>4840000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6500000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>5435000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1924000.0</v>
       </c>
-      <c r="BY41"/>
+      <c r="BZ41"/>
     </row>
-    <row r="42" spans="1:77">
+    <row r="42" spans="1:78">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
+        <v>386557000.0</v>
+      </c>
+      <c r="C42">
         <v>390416000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>394435000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>392947000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>395637000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>394149000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>389693000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>389275000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>387513000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>385138000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>382239000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>380988000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>379741000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>382502000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>382645000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>380196000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>379371000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>323916000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>317459000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>314060000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>314983000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>313140000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>315014000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>319522000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>318817000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>323064000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>326140000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>325359000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>324321000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>323334000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>331892000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>331538000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>335749000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>260847000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>260989000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>296468000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>256568000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>255383000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>254859000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>254742000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>260046000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>296531000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>297063000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>298589000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>271189000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>273014000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>271090000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>225813000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>101586000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>101572000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>83815000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>97250000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>84216000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>84146000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>207103000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>84046000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>83993000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>84029000.0</v>
       </c>
-      <c r="BG42"/>
-      <c r="BH42">
+      <c r="BH42"/>
+      <c r="BI42">
         <v>83779000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>83729000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>83446000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-65177165.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>83042000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>293215000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>293165000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>293592000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>292055000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>291592000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>291331000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>291326000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>300163000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>298207000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>298631000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>298444000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>298368000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>298226000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:77">
+    <row r="43" spans="1:78">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC43"/>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
+      <c r="BZ43"/>
     </row>
-    <row r="44" spans="1:77">
+    <row r="44" spans="1:78">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
-        <v>8000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>8000.0</v>
       </c>
       <c r="AR44">
         <v>8000.0</v>
       </c>
       <c r="AS44">
-        <v>10000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AT44">
         <v>10000.0</v>
       </c>
       <c r="AU44">
         <v>10000.0</v>
       </c>
       <c r="AV44">
+        <v>10000.0</v>
+      </c>
+      <c r="AW44">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000.0</v>
       </c>
       <c r="AX44">
         <v>31000.0</v>
       </c>
       <c r="AY44">
         <v>31000.0</v>
       </c>
       <c r="AZ44">
         <v>31000.0</v>
       </c>
       <c r="BA44">
-        <v>0.0</v>
+        <v>31000.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
+      <c r="BZ44"/>
     </row>
-    <row r="45" spans="1:77">
+    <row r="45" spans="1:78">
       <c r="A45" t="s">
         <v>63</v>
       </c>
-      <c r="B45"/>
-[...1 lines deleted...]
-      <c r="D45"/>
+      <c r="B45">
+        <v>12933000.0</v>
+      </c>
+      <c r="C45">
+        <v>13743000.0</v>
+      </c>
+      <c r="D45">
+        <v>14563000.0</v>
+      </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>41178000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>42341000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>43089000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>35408000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>35505000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>36268000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>36137000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>38112000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>39647000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>38440000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>6122000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6104000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5399000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>4453000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>4304000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>5669000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>6050000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>6119000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>5936000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>286890000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>261573000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>254072000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>7024000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>207393000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>208565000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>209079000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>131308000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>105224000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>105853000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>105061000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>62492000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>41889000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>140959000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>118827000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>119703000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>120579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122302000.0</v>
       </c>
       <c r="BG45">
         <v>122302000.0</v>
       </c>
       <c r="BH45">
+        <v>122302000.0</v>
+      </c>
+      <c r="BI45">
         <v>124185000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>104177000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>104953000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>804281.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>106519000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>100022000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>100781000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>101539000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>102298000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>103057000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>104327000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>105130000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>105557000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>96789000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2970000.0</v>
       </c>
-      <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
+      <c r="BZ45"/>
     </row>
-    <row r="46" spans="1:77">
+    <row r="46" spans="1:78">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>12933000.0</v>
+      </c>
+      <c r="C46">
         <v>13743000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>14563000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>54271000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>55407000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>55851000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>17850000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>56271000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>58306000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>59063000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>61093000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>62614000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>61874000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>60335000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>53328000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>48665000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>49197000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>39752000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>38748000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>40051000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>41178000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>42341000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>43089000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>35408000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>35505000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>36268000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>36137000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>38112000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>39647000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>38440000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>6122000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6104000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5399000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>4453000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>4304000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>5669000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>6050000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>6119000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>5936000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>286890000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>261573000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>254072000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>7024000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>207393000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>208565000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>209079000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>131308000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>207933000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>105224000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>105853000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>105061000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>62492000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>41889000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>140959000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>118827000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>119703000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>120579000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>121456000.0</v>
       </c>
-      <c r="BG46"/>
-      <c r="BH46">
+      <c r="BH46"/>
+      <c r="BI46">
         <v>124185000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>104177000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>104953000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>804281.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>106519000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>100022000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>100781000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>101539000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>102298000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>103057000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>104327000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>105130000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>105557000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>96789000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>2970000.0</v>
       </c>
-      <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
+      <c r="BZ46"/>
     </row>
-    <row r="47" spans="1:77">
+    <row r="47" spans="1:78">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>61874000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>53328000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>48665000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>49197000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>39752000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>38748000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>40051000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>41178000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>42341000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>43089000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>35408000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>35505000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>36268000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>36137000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>38112000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>39647000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>38440000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>6122000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6104000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5399000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>4453000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>4304000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>5669000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>6050000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>6119000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>5936000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>6059000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>6285000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>6521000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>7024000.0</v>
       </c>
-      <c r="AR47">
-[...1 lines deleted...]
-      </c>
       <c r="AS47">
         <v>0.0</v>
       </c>
       <c r="AT47">
         <v>0.0</v>
       </c>
       <c r="AU47">
+        <v>0.0</v>
+      </c>
+      <c r="AV47">
         <v>5052000.0</v>
       </c>
-      <c r="AV47">
-[...1 lines deleted...]
-      </c>
       <c r="AW47">
         <v>0.0</v>
       </c>
       <c r="AX47">
         <v>0.0</v>
       </c>
       <c r="AY47">
         <v>0.0</v>
       </c>
       <c r="AZ47">
         <v>0.0</v>
       </c>
       <c r="BA47">
+        <v>0.0</v>
+      </c>
+      <c r="BB47">
         <v>41889000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>140959000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>118827000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>119703000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>120579000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>121456000.0</v>
       </c>
-      <c r="BG47">
-[...1 lines deleted...]
-      </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
       <c r="BI47">
         <v>0.0</v>
       </c>
-      <c r="BJ47"/>
+      <c r="BJ47">
+        <v>0.0</v>
+      </c>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
+      <c r="BZ47"/>
     </row>
-    <row r="48" spans="1:77">
+    <row r="48" spans="1:78">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>520524000.0</v>
+      </c>
+      <c r="C48">
         <v>133552000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>121574000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>119945000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>115787000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>99090000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>95718000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>87805000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>78115000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>67488000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>60663000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>55643000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>55340000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>51201000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>54113000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>54717000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>41964000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>65788000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>68146000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>69961000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>69313000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>62678000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>35423000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>22520000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>11143000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>8725000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>70189000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>67465000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>70340000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>60015000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>57231000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>58346000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>60265000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>60741000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>38079000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>28913000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>32925000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>38220000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>37974000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>30956000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>25785000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>20522000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>15845000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>20367000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>25758000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>11597000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>13379000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>21301000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>21029000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>19958000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>18933000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>16652000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>16163000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2338000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>3879000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>5743000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>7221000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>10248000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>9954000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-4718000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-3881000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-3577000.0</v>
       </c>
-      <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>-384000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-77155000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-75253000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-66820000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-59012000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-55139000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-51142000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-50215000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-18266000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-11172000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-8245000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-5130000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-5183000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-8897000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:77">
+    <row r="49" spans="1:78">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>55340000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>51201000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>54113000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>54717000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>41964000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>65788000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>68146000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>69961000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>69313000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>62678000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>35423000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>22520000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>11143000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>8725000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>70189000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>67465000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>70340000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>60015000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>57231000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>58346000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>60265000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>60741000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>38079000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>28913000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>32925000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>38220000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>37974000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>30956000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>25785000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>20522000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>15845000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>20367000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>25758000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>11597000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>13379000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>21301000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>21029000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>19958000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>18933000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>16652000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>16163000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>2338000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>3879000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>5743000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>7221000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>10248000.0</v>
       </c>
-      <c r="BG49">
-[...1 lines deleted...]
-      </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
-      <c r="BJ49"/>
+      <c r="BJ49">
+        <v>0.0</v>
+      </c>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
+      <c r="BZ49"/>
     </row>
-    <row r="50" spans="1:77">
+    <row r="50" spans="1:78">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
+        <v>0.0</v>
+      </c>
+      <c r="C50">
         <v>7979000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>8138000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>170725000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>171044000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>161832000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>63699000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>167159000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>176639000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>198218000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>197138000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>111538000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>148578000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>139818000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>60628000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>58568000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>54388000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>161051000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>158533000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>150715000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>145058000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>165960000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>147823000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>148564000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>168409000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>199538000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>114786000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>88839000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>81659000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>85452000.0</v>
       </c>
-      <c r="AE50">
-[...1 lines deleted...]
-      </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>679830.56</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>320508000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>346081000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>866055000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>822450000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>555267000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>669262000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>363199000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
+      <c r="BZ50"/>
     </row>
-    <row r="51" spans="1:77">
+    <row r="51" spans="1:78">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
+        <v>7627000.0</v>
+      </c>
+      <c r="C51">
         <v>80244000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>80740000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>542780000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>529814000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>532355000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>374527000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>426313000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>391262000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>409556000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>407814000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>328542000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>509789000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>487279000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>262397000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>271081000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>267952000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>552377000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>551882000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>525557000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>526929000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>559919000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>514069000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>546328000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>570691000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>632674000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>489240000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>418335000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>378217000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>368250000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>512265000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>540669000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>540802000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>451925000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>493375000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1293792000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1228192000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1149024000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1207566000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1128439000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>915333000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>940921000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>864605000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>827066000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>619974000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>645578000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>504048000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>494178000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>355885000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>437977000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>360609000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>257448000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>33376000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>112884000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>95232000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>95567000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>95880000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>95659000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>96079000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>96495000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>81240000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>81479000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>5897332.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>84431000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>84630000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>81659000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>81873000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>82069000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>82183000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>82198000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>119998000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>123459000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>115687000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>38496000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>25000000.0</v>
       </c>
-      <c r="BX51"/>
       <c r="BY51"/>
+      <c r="BZ51"/>
     </row>
-    <row r="52" spans="1:77">
+    <row r="52" spans="1:78">
       <c r="A52" t="s">
         <v>70</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>7979000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8138000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>170725000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>171044000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>161832000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>56279000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>167159000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>176639000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>198218000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>197138000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>111538000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>148578000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>139818000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>60628000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>58568000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>54388000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>161051000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>158533000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>150715000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>145058000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>165960000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>147823000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>148564000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>168409000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>199538000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>114786000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>88839000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>81659000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>85452000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>158182000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>175397000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>174587000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>131417000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>147294000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>428163000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>406241000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>397139000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>414557000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>354344000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>260100000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>227850000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>191395000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>201575000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>155602000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>171938000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>140849000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>68369000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>68662000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>55733000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>54871000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>18945000.0</v>
       </c>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>26965.0</v>
       </c>
-      <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
-[...1 lines deleted...]
-      </c>
+      <c r="BR52"/>
       <c r="BS52">
         <v>37781000.0</v>
       </c>
       <c r="BT52">
+        <v>37781000.0</v>
+      </c>
+      <c r="BU52">
         <v>120008000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>112859000.0</v>
       </c>
-      <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
+      <c r="BZ52"/>
     </row>
-    <row r="53" spans="1:77">
+    <row r="53" spans="1:78">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53">
+        <v>158233000.0</v>
+      </c>
+      <c r="C53">
         <v>581000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>17072000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>278917000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>350581000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>271635000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>10872000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>282080000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>134252000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>133625000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>802609000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>270620000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>361139000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>810445000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>611980000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>584081000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>606462000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>568460000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>577448000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>541121000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>447300000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>409947000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>377133000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>369914000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>345718000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>333703000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>335192000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>315204000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>269054000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>283929000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>283563000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>255784000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>234361000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>212809000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>182448000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>164093000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>147778000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>152529000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>146171000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>137195000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>165025000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>185092000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>184703000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>192387000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>179772000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>176567000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>171128000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>17064000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>17952000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>17662000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>17763000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>17721000.0</v>
       </c>
-      <c r="BA53">
-[...1 lines deleted...]
-      </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
         <v>60816000.0</v>
       </c>
-      <c r="BD53">
-[...1 lines deleted...]
-      </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
-      <c r="BL53">
+      <c r="BL53"/>
+      <c r="BM53">
         <v>9357000.0</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>256267000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>285765000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>71076000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>72353000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>271990000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>283090000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:77">
+    <row r="54" spans="1:78">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
@@ -14030,1070 +14142,1083 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
+      <c r="BZ54"/>
     </row>
-    <row r="55" spans="1:77">
+    <row r="55" spans="1:78">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>1134117000.0</v>
+      </c>
+      <c r="C55">
         <v>6967655000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6840065000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6416269000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6147892000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5819492000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5694789000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5505733000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5304710000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5189939000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5139313000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4827391000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4634449000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4307958000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4039563000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3994084000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3732709000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3600198000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3599147000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3378352000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3211557000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3048613000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2995760000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2794866000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2480501000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2422672000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2198286000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2056493000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1920366000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1814840000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1864918000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1796609000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1729531000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1688806000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1989742000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2448754000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2541469000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2466964000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2890050000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2866745000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2704253000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2599909000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2501228000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3498787000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3372143000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>8456807000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>8195326000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>7048522000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>7378631000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6955516000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>6880448000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>6604233000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>142983000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>208360000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>185797000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>187748000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>189071000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>192200000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>194216000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>178630000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>163479000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>166563000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2199245.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>172792000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>306256000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>311267000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>315432000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>322107000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>328626000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>332420000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>370906000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>412192000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>409045000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>339372000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>328398000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>300720000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>292467000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:77">
+    <row r="56" spans="1:78">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>1113265000.0</v>
+      </c>
+      <c r="C56">
         <v>33982000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>47856000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4101696000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4079774000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3694399000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3076251000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3552238000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>3195760000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3092538000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1424933000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1880847000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2867159000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1725064000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1652356000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2204177000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2465737000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2251999000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2088371000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1983014000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1767109000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1615636000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1612514000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1502263000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1352520000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1346998000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1295110000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1167068000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1108660000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1038056000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1036526000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>979749000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>109638000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>100555000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>142237000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>135151000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>115093000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>135121000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>133071000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>88088000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>71243000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>65176000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>88178000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>132741000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>200185000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>74121000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>81032000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>196956000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>144846000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>161054000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>146952000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>123721000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>72348000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>28981000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>46428000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>46648000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>53792000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>49867000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>52306000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>8925000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>13958000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>8722000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>559936.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>17047000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>135598000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>137325000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>122689000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>95037000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>54308000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>18240000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>32845000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>298917000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>303630000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>87476000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>74252000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>274326000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>283691000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:77">
+    <row r="57" spans="1:78">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>219367000.0</v>
+      </c>
+      <c r="C57">
         <v>107362000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>107648000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5264432000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5038159000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4706124000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3738402000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4567735000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1408569000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3302022000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1380635000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>678204000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>716899000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>665513000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>649150000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2441898000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>490732000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>605328000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>424102000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>554946000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>536266000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>502369000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>372483000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>497100000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>475644000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>437412000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>258655000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>314502000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>286507000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>278253000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>241787000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>190531000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>267664000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>272345000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>631438000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>279296000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>152191000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>144906000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1188546000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>268781000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1165425000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>983093000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>959962000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1997929000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2076856000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>7189370000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>7044637000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>86759000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4885900000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1167325000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1175606000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1298344000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>3390000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>3084000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1919000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1772000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1966000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1612000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>3964000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2023000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1786000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2328000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>8820945.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>5168000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>5020000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>7682000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2789000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>2614000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>7166000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>6809000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>43199000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>125545000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>117149000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>10500000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>10100000.0</v>
       </c>
-      <c r="BX57"/>
-      <c r="BY57">
+      <c r="BY57"/>
+      <c r="BZ57">
         <v>3117000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:77">
+    <row r="58" spans="1:78">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>226994000.0</v>
+      </c>
+      <c r="C58">
         <v>6217159000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6087666000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5674851000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5424524000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5136030000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5038018000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4849533000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4686641000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4591301000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4562748000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4283818000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4088381000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3766401000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3505990000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3474510000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3207369000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3217045000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3198966000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2976210000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2806508000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2651214000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2622222000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2433175000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2133312000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2078336000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1786871000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1649081000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1513328000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1420185000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1465659000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1400641000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1328715000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1281146000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1592968000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2057616000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2150797000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2073126000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2499906000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2485404000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2323788000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2190191000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2103534000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3092019000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2966797000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>8059564000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7793600000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>6500758000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6817352000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6390046000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>6314592000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>6048455000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>37410000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>116638000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>97760000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>97948000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>97846000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>97912000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>100636000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>99558000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>83620000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>86683000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>67376410.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>90124000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>90175000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>93334000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>88639000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>89043000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>92152000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>92210000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>129774000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>130274000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>121989000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>38496000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>25000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>7514000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3117000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:77">
+    <row r="59" spans="1:78">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
         <v>2583220.46</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>744062.83</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>407660000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>396774000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>391138000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>390672000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>393838000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>390144000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>381341000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>380465000.0</v>
       </c>
-      <c r="AP59">
-[...1 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -15107,373 +15232,377 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
+      <c r="BZ59"/>
     </row>
-    <row r="60" spans="1:77">
+    <row r="60" spans="1:78">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>907123000.0</v>
+      </c>
+      <c r="C60">
         <v>504279000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>508551000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>505174000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>499838000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>473719000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>457698000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>461946000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>436449000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>424735000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>416866000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>396091000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>401892000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>400647000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>397365000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>387279000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>390405000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>366633000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>382954000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>385212000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>387018000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>378443000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>356144000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>347738000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>335821000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>333853000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>398062000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>394775000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>396085000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>383635000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>387101000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>386878000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>393652000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>320148000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>300077000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>326647000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>290868000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>294708000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>293431000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>286772000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>287541000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>318373000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>312840000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>319593000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>296724000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>285687000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>284462000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>247263000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>122829000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>121665000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>119911000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>114234000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>100390000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>86495000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>88037000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>89800000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>91225000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>94288000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>93580000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>79072000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>79859000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>79880000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-65177165.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>82668000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>216081000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>217933000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>226793000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>233064000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>236474000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>240210000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>241132000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>281918000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>287056000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>290407000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>293335000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>293206000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>289350000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:77">
+    <row r="61" spans="1:78">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
         <v>-33831000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-34593000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-34672000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-39714000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-41885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42532000.0</v>
       </c>
       <c r="AN61">
         <v>-42532000.0</v>
       </c>
       <c r="AO61">
+        <v>-42532000.0</v>
+      </c>
+      <c r="AP61">
         <v>-36382000.0</v>
       </c>
-      <c r="AP61">
-[...1 lines deleted...]
-      </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
@@ -15487,175 +15616,179 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
-      <c r="BM61">
-[...1 lines deleted...]
-      </c>
+      <c r="BM61"/>
       <c r="BN61">
         <v>-8824000.0</v>
       </c>
       <c r="BO61">
-        <v>-8334000.0</v>
+        <v>-8824000.0</v>
       </c>
       <c r="BP61">
         <v>-8334000.0</v>
       </c>
       <c r="BQ61">
         <v>-8334000.0</v>
       </c>
       <c r="BR61">
-        <v>-8330000.0</v>
+        <v>-8334000.0</v>
       </c>
       <c r="BS61">
         <v>-8330000.0</v>
       </c>
-      <c r="BT61"/>
+      <c r="BT61">
+        <v>-8330000.0</v>
+      </c>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
+      <c r="BZ61"/>
     </row>
-    <row r="62" spans="1:77">
+    <row r="62" spans="1:78">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...1 lines deleted...]
-      </c>
+      <c r="AC62"/>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
-      <c r="BA62">
+      <c r="BA62"/>
+      <c r="BB62">
         <v>5183000.0</v>
       </c>
-      <c r="BB62">
+      <c r="BC62">
         <v>5227000.0</v>
       </c>
-      <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
+      <c r="BZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15728,51 +15861,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
         <v>33844000.0</v>
       </c>
       <c r="C2">
         <v>841207000.0</v>
       </c>
       <c r="D2">
         <v>601794000.0</v>
       </c>
       <c r="E2">
         <v>452605000.0</v>
       </c>
       <c r="F2">
         <v>327012000.0</v>
       </c>
       <c r="G2">
         <v>236898000.0</v>
       </c>
       <c r="H2">
         <v>170681000.0</v>
       </c>
       <c r="I2">
         <v>152095000.0</v>
       </c>
@@ -15790,51 +15923,51 @@
       </c>
       <c r="N2">
         <v>-3250000.0</v>
       </c>
       <c r="O2">
         <v>1440000.0</v>
       </c>
       <c r="P2">
         <v>1306000.0</v>
       </c>
       <c r="Q2">
         <v>25486000.0</v>
       </c>
       <c r="R2">
         <v>12153000.0</v>
       </c>
       <c r="S2">
         <v>44271000.0</v>
       </c>
       <c r="T2">
         <v>14339000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
         <v>1448000.0</v>
       </c>
       <c r="C3">
         <v>21653000.0</v>
       </c>
       <c r="D3">
         <v>23466000.0</v>
       </c>
       <c r="E3">
         <v>22973000.0</v>
       </c>
       <c r="F3">
         <v>24437000.0</v>
       </c>
       <c r="G3">
         <v>17578000.0</v>
       </c>
       <c r="H3">
         <v>13569000.0</v>
       </c>
       <c r="I3">
         <v>12596000.0</v>
       </c>
@@ -15852,87 +15985,87 @@
       </c>
       <c r="N3">
         <v>3783000.0</v>
       </c>
       <c r="O3">
         <v>2238000.0</v>
       </c>
       <c r="P3">
         <v>3611000.0</v>
       </c>
       <c r="Q3">
         <v>69536.0</v>
       </c>
       <c r="R3">
         <v>3415000.0</v>
       </c>
       <c r="S3">
         <v>1554000.0</v>
       </c>
       <c r="T3">
         <v>725000.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>43770000.0</v>
       </c>
       <c r="J4">
         <v>-6222000.0</v>
       </c>
       <c r="K4">
         <v>-4287000.0</v>
       </c>
       <c r="L4">
         <v>22618000.0</v>
       </c>
       <c r="M4">
         <v>7937000.0</v>
       </c>
       <c r="N4">
         <v>17110000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5">
         <v>-48846000.0</v>
       </c>
       <c r="C5">
         <v>181567000.0</v>
       </c>
       <c r="D5">
         <v>110745000.0</v>
       </c>
       <c r="E5">
         <v>84251000.0</v>
       </c>
       <c r="F5">
         <v>103016000.0</v>
       </c>
       <c r="G5">
         <v>-6270000.0</v>
       </c>
       <c r="H5">
         <v>56198000.0</v>
       </c>
       <c r="I5">
         <v>7217000.0</v>
       </c>
@@ -15950,51 +16083,51 @@
       </c>
       <c r="N5">
         <v>21132000.0</v>
       </c>
       <c r="O5">
         <v>44546000.0</v>
       </c>
       <c r="P5">
         <v>22289000.0</v>
       </c>
       <c r="Q5">
         <v>3811395.0</v>
       </c>
       <c r="R5">
         <v>3684000.0</v>
       </c>
       <c r="S5">
         <v>-26285000.0</v>
       </c>
       <c r="T5">
         <v>15541000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
         <v>-47398000.0</v>
       </c>
       <c r="C6">
         <v>203220000.0</v>
       </c>
       <c r="D6">
         <v>134211000.0</v>
       </c>
       <c r="E6">
         <v>107224000.0</v>
       </c>
       <c r="F6">
         <v>127453000.0</v>
       </c>
       <c r="G6">
         <v>11308000.0</v>
       </c>
       <c r="H6">
         <v>69767000.0</v>
       </c>
       <c r="I6">
         <v>19813000.0</v>
       </c>
@@ -16012,119 +16145,119 @@
       </c>
       <c r="N6">
         <v>24915000.0</v>
       </c>
       <c r="O6">
         <v>46784000.0</v>
       </c>
       <c r="P6">
         <v>25900000.0</v>
       </c>
       <c r="Q6">
         <v>3880931.0</v>
       </c>
       <c r="R6">
         <v>7099000.0</v>
       </c>
       <c r="S6">
         <v>-24731000.0</v>
       </c>
       <c r="T6">
         <v>16266000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>43770000.0</v>
       </c>
       <c r="J8">
         <v>11240000.0</v>
       </c>
       <c r="K8">
         <v>-4287000.0</v>
       </c>
       <c r="L8">
         <v>10953000.0</v>
       </c>
       <c r="M8">
         <v>3582000.0</v>
       </c>
       <c r="N8">
         <v>17110000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
         <v>488000.0</v>
       </c>
       <c r="C9">
         <v>1201647000.0</v>
       </c>
       <c r="D9">
         <v>1047237000.0</v>
       </c>
       <c r="E9">
         <v>945147000.0</v>
       </c>
       <c r="F9">
         <v>873502000.0</v>
       </c>
       <c r="G9">
         <v>573403000.0</v>
       </c>
       <c r="H9">
         <v>594449000.0</v>
       </c>
       <c r="I9">
         <v>473731000.0</v>
       </c>
@@ -16142,51 +16275,51 @@
       </c>
       <c r="N9">
         <v>100907000.0</v>
       </c>
       <c r="O9">
         <v>14522000.0</v>
       </c>
       <c r="P9">
         <v>13170000.0</v>
       </c>
       <c r="Q9">
         <v>34015610.0</v>
       </c>
       <c r="R9">
         <v>20009000.0</v>
       </c>
       <c r="S9">
         <v>22259000.0</v>
       </c>
       <c r="T9">
         <v>12916000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
         <v>-44602000.0</v>
       </c>
       <c r="C10">
         <v>149319000.0</v>
       </c>
       <c r="D10">
         <v>83053000.0</v>
       </c>
       <c r="E10">
         <v>54011000.0</v>
       </c>
       <c r="F10">
         <v>65342000.0</v>
       </c>
       <c r="G10">
         <v>-38852000.0</v>
       </c>
       <c r="H10">
         <v>29139000.0</v>
       </c>
       <c r="I10">
         <v>-19796000.0</v>
       </c>
@@ -16204,51 +16337,51 @@
       </c>
       <c r="N10">
         <v>16267000.0</v>
       </c>
       <c r="O10">
         <v>36450000.0</v>
       </c>
       <c r="P10">
         <v>16534000.0</v>
       </c>
       <c r="Q10">
         <v>3760169.0</v>
       </c>
       <c r="R10">
         <v>-2826000.0</v>
       </c>
       <c r="S10">
         <v>-30806000.0</v>
       </c>
       <c r="T10">
         <v>15541000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11">
         <v>-5691000.0</v>
       </c>
       <c r="C11">
         <v>61652000.0</v>
       </c>
       <c r="D11">
         <v>43056000.0</v>
       </c>
       <c r="E11">
         <v>50450000.0</v>
       </c>
       <c r="F11">
         <v>21291000.0</v>
       </c>
       <c r="G11">
         <v>-13627000.0</v>
       </c>
       <c r="H11">
         <v>9017000.0</v>
       </c>
       <c r="I11">
         <v>-5909000.0</v>
       </c>
@@ -16266,51 +16399,51 @@
       </c>
       <c r="N11">
         <v>560000.0</v>
       </c>
       <c r="O11">
         <v>-321000.0</v>
       </c>
       <c r="P11">
         <v>24917000.0</v>
       </c>
       <c r="Q11">
         <v>8331.0</v>
       </c>
       <c r="R11">
         <v>2113000.0</v>
       </c>
       <c r="S11">
         <v>12920000.0</v>
       </c>
       <c r="T11">
         <v>17098000.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>32248000.0</v>
       </c>
       <c r="D12">
         <v>27692000.0</v>
       </c>
       <c r="E12">
         <v>30240000.0</v>
       </c>
       <c r="F12">
         <v>37674000.0</v>
       </c>
       <c r="G12">
         <v>32582000.0</v>
       </c>
       <c r="H12">
         <v>27059000.0</v>
       </c>
       <c r="I12">
         <v>27013000.0</v>
       </c>
       <c r="J12">
         <v>25562000.0</v>
@@ -16326,143 +16459,143 @@
       </c>
       <c r="N12">
         <v>4865000.0</v>
       </c>
       <c r="O12">
         <v>8096000.0</v>
       </c>
       <c r="P12">
         <v>5755000.0</v>
       </c>
       <c r="Q12">
         <v>10667.0</v>
       </c>
       <c r="R12">
         <v>6510000.0</v>
       </c>
       <c r="S12">
         <v>4521000.0</v>
       </c>
       <c r="T12">
         <v>134000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>62490000.0</v>
       </c>
       <c r="D13">
         <v>52354000.0</v>
       </c>
       <c r="E13">
         <v>24170000.0</v>
       </c>
       <c r="F13">
         <v>28286000.0</v>
       </c>
       <c r="G13">
         <v>22363000.0</v>
       </c>
       <c r="H13">
         <v>32326000.0</v>
       </c>
       <c r="I13">
         <v>13742000.0</v>
       </c>
       <c r="J13">
         <v>16229000.0</v>
       </c>
       <c r="K13">
         <v>18908000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>-34300000.0</v>
       </c>
       <c r="D14">
         <v>-26046000.0</v>
       </c>
       <c r="E14">
         <v>11835000.0</v>
       </c>
       <c r="F14">
         <v>5919000.0</v>
       </c>
       <c r="G14">
         <v>17394000.0</v>
       </c>
       <c r="H14">
         <v>1761000.0</v>
       </c>
       <c r="I14">
         <v>12158000.0</v>
       </c>
       <c r="J14">
         <v>1630000.0</v>
       </c>
       <c r="K14">
         <v>7018000.0</v>
       </c>
       <c r="L14">
         <v>84854000.0</v>
       </c>
       <c r="M14">
         <v>6294000.0</v>
       </c>
       <c r="N14">
         <v>25617000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
         <v>34927000.0</v>
       </c>
       <c r="C15">
         <v>53367000.0</v>
       </c>
       <c r="D15">
         <v>13951000.0</v>
       </c>
       <c r="E15">
         <v>-8274000.0</v>
       </c>
       <c r="F15">
         <v>38132000.0</v>
       </c>
       <c r="G15">
         <v>-29158000.0</v>
       </c>
       <c r="H15">
         <v>18361000.0</v>
       </c>
       <c r="I15">
         <v>23933000.0</v>
       </c>
@@ -16480,99 +16613,99 @@
       </c>
       <c r="N15">
         <v>10393000.0</v>
       </c>
       <c r="O15">
         <v>12770000.0</v>
       </c>
       <c r="P15">
         <v>16534000.0</v>
       </c>
       <c r="Q15">
         <v>3751838.0</v>
       </c>
       <c r="R15">
         <v>-2826000.0</v>
       </c>
       <c r="S15">
         <v>-30806000.0</v>
       </c>
       <c r="T15">
         <v>-1557000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-8274000.0</v>
       </c>
       <c r="F16">
         <v>38132000.0</v>
       </c>
       <c r="G16">
         <v>-29158000.0</v>
       </c>
       <c r="H16">
         <v>18361000.0</v>
       </c>
       <c r="I16">
         <v>23933000.0</v>
       </c>
       <c r="J16">
         <v>3604000.0</v>
       </c>
       <c r="K16">
         <v>25320000.0</v>
       </c>
       <c r="L16">
         <v>5779000.0</v>
       </c>
       <c r="M16">
         <v>-1710000.0</v>
       </c>
       <c r="N16">
         <v>8845000.0</v>
       </c>
       <c r="O16">
         <v>-510000.0</v>
       </c>
       <c r="P16">
         <v>16534000.0</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17">
         <v>-38911000.0</v>
       </c>
       <c r="C17">
         <v>87667000.0</v>
       </c>
       <c r="D17">
         <v>39997000.0</v>
       </c>
       <c r="E17">
         <v>3561000.0</v>
       </c>
       <c r="F17">
         <v>44051000.0</v>
       </c>
       <c r="G17">
         <v>-25225000.0</v>
       </c>
       <c r="H17">
         <v>20122000.0</v>
       </c>
       <c r="I17">
         <v>-13887000.0</v>
       </c>
@@ -16582,173 +16715,173 @@
       <c r="K17">
         <v>32338000.0</v>
       </c>
       <c r="L17">
         <v>-13816000.0</v>
       </c>
       <c r="M17">
         <v>-3353000.0</v>
       </c>
       <c r="N17">
         <v>-692000.0</v>
       </c>
       <c r="O17">
         <v>5714000.0</v>
       </c>
       <c r="P17">
         <v>21210000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18"/>
       <c r="C18">
         <v>-45456000.0</v>
       </c>
       <c r="D18">
         <v>-39940000.0</v>
       </c>
       <c r="E18">
         <v>-47780000.0</v>
       </c>
       <c r="F18">
         <v>-55125000.0</v>
       </c>
       <c r="G18">
         <v>-47185000.0</v>
       </c>
       <c r="H18">
         <v>-39259000.0</v>
       </c>
       <c r="I18">
         <v>-35870000.0</v>
       </c>
       <c r="J18">
         <v>-34384000.0</v>
       </c>
       <c r="K18">
         <v>-37780000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>56860000.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19">
         <v>399000.0</v>
       </c>
       <c r="P19">
         <v>2783000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>30240000.0</v>
       </c>
       <c r="F20">
         <v>37674000.0</v>
       </c>
       <c r="G20">
         <v>-32582000.0</v>
       </c>
       <c r="H20">
         <v>-27059000.0</v>
       </c>
       <c r="I20">
         <v>-27013000.0</v>
       </c>
       <c r="J20">
         <v>-25562000.0</v>
       </c>
       <c r="K20">
         <v>-29701000.0</v>
       </c>
       <c r="L20">
         <v>-25350000.0</v>
       </c>
       <c r="M20">
         <v>-18662000.0</v>
       </c>
       <c r="N20">
         <v>-17517000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
         <v>-46724000.0</v>
       </c>
       <c r="C21">
         <v>149319000.0</v>
       </c>
       <c r="D21">
         <v>83053000.0</v>
       </c>
       <c r="E21">
         <v>54011000.0</v>
       </c>
       <c r="F21">
         <v>65342000.0</v>
       </c>
       <c r="G21">
         <v>-38852000.0</v>
       </c>
       <c r="H21">
         <v>29139000.0</v>
       </c>
       <c r="I21">
         <v>-19796000.0</v>
       </c>
@@ -16766,83 +16899,83 @@
       </c>
       <c r="N21">
         <v>1830000.0</v>
       </c>
       <c r="O21">
         <v>5315000.0</v>
       </c>
       <c r="P21">
         <v>3100000.0</v>
       </c>
       <c r="Q21">
         <v>3760169.0</v>
       </c>
       <c r="R21">
         <v>7856000.0</v>
       </c>
       <c r="S21">
         <v>-22012000.0</v>
       </c>
       <c r="T21">
         <v>15541000.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>47212000.0</v>
       </c>
       <c r="C23">
         <v>1893535000.0</v>
       </c>
       <c r="D23">
         <v>1565978000.0</v>
       </c>
       <c r="E23">
         <v>1343741000.0</v>
       </c>
       <c r="F23">
         <v>1135172000.0</v>
       </c>
       <c r="G23">
         <v>849153000.0</v>
       </c>
       <c r="H23">
         <v>735991000.0</v>
       </c>
       <c r="I23">
         <v>645622000.0</v>
       </c>
@@ -16860,207 +16993,207 @@
       </c>
       <c r="N23">
         <v>21913000.0</v>
       </c>
       <c r="O23">
         <v>62586000.0</v>
       </c>
       <c r="P23">
         <v>11376000.0</v>
       </c>
       <c r="Q23">
         <v>30255441.0</v>
       </c>
       <c r="R23">
         <v>12153000.0</v>
       </c>
       <c r="S23">
         <v>44271000.0</v>
       </c>
       <c r="T23">
         <v>2625000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>1448000.0</v>
       </c>
       <c r="C25">
         <v>21653000.0</v>
       </c>
       <c r="D25">
         <v>23466000.0</v>
       </c>
       <c r="E25">
         <v>22973000.0</v>
       </c>
       <c r="F25">
         <v>24437000.0</v>
       </c>
       <c r="G25">
         <v>17578000.0</v>
       </c>
       <c r="H25">
         <v>13569000.0</v>
       </c>
       <c r="I25">
         <v>12596000.0</v>
       </c>
       <c r="J25">
         <v>29992000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>111418000.0</v>
       </c>
       <c r="D27">
         <v>134645000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>241835000.0</v>
       </c>
       <c r="K27">
         <v>147253000.0</v>
       </c>
       <c r="L27">
         <v>105751000.0</v>
       </c>
       <c r="M27">
         <v>4287000.0</v>
       </c>
       <c r="N27">
         <v>2344000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>11653000.0</v>
       </c>
       <c r="S27">
         <v>6623000.0</v>
       </c>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>33844000.0</v>
       </c>
       <c r="C28">
         <v>293775000.0</v>
       </c>
       <c r="D28">
         <v>261324000.0</v>
       </c>
       <c r="E28">
         <v>253122000.0</v>
       </c>
       <c r="F28">
         <v>288270000.0</v>
       </c>
       <c r="G28">
         <v>229817000.0</v>
       </c>
       <c r="H28">
         <v>181504000.0</v>
       </c>
       <c r="I28">
         <v>156105000.0</v>
       </c>
@@ -17078,97 +17211,97 @@
       </c>
       <c r="N28">
         <v>23878000.0</v>
       </c>
       <c r="O28">
         <v>33310000.0</v>
       </c>
       <c r="P28">
         <v>3609000.0</v>
       </c>
       <c r="Q28">
         <v>30134679.0</v>
       </c>
       <c r="R28">
         <v>2235000.0</v>
       </c>
       <c r="S28">
         <v>4105000.0</v>
       </c>
       <c r="T28">
         <v>11714000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>-5691000.0</v>
       </c>
       <c r="C29">
         <v>61652000.0</v>
       </c>
       <c r="D29">
         <v>43056000.0</v>
       </c>
       <c r="E29">
         <v>50450000.0</v>
       </c>
       <c r="F29">
         <v>21291000.0</v>
       </c>
       <c r="G29">
         <v>-13627000.0</v>
       </c>
       <c r="H29">
         <v>9017000.0</v>
       </c>
       <c r="I29">
         <v>-5909000.0</v>
       </c>
       <c r="J29">
         <v>-12562000.0</v>
       </c>
       <c r="K29">
         <v>10978000.0</v>
       </c>
       <c r="L29">
         <v>-753000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>47212000.0</v>
       </c>
       <c r="C30">
         <v>1052328000.0</v>
       </c>
       <c r="D30">
         <v>964184000.0</v>
       </c>
       <c r="E30">
         <v>891136000.0</v>
       </c>
       <c r="F30">
         <v>808160000.0</v>
       </c>
       <c r="G30">
         <v>612255000.0</v>
       </c>
       <c r="H30">
         <v>565310000.0</v>
       </c>
       <c r="I30">
         <v>493527000.0</v>
       </c>
@@ -17186,51 +17319,51 @@
       </c>
       <c r="N30">
         <v>21913000.0</v>
       </c>
       <c r="O30">
         <v>61146000.0</v>
       </c>
       <c r="P30">
         <v>10070000.0</v>
       </c>
       <c r="Q30">
         <v>30255441.0</v>
       </c>
       <c r="R30">
         <v>12153000.0</v>
       </c>
       <c r="S30">
         <v>44271000.0</v>
       </c>
       <c r="T30">
         <v>-2625000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31">
         <v>2122000.0</v>
       </c>
       <c r="C31">
         <v>-1283987000.0</v>
       </c>
       <c r="D31">
         <v>-166205000.0</v>
       </c>
       <c r="E31">
         <v>-133355000.0</v>
       </c>
       <c r="F31">
         <v>-667325000.0</v>
       </c>
       <c r="G31">
         <v>-38852000.0</v>
       </c>
       <c r="H31">
         <v>9017000.0</v>
       </c>
       <c r="I31">
         <v>-19796000.0</v>
       </c>
@@ -17246,51 +17379,51 @@
       <c r="M31">
         <v>6984000.0</v>
       </c>
       <c r="N31">
         <v>14437000.0</v>
       </c>
       <c r="O31">
         <v>31135000.0</v>
       </c>
       <c r="P31">
         <v>13434000.0</v>
       </c>
       <c r="Q31">
         <v>40559.0</v>
       </c>
       <c r="R31">
         <v>-10682000.0</v>
       </c>
       <c r="S31">
         <v>-8794000.0</v>
       </c>
       <c r="T31"/>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32">
         <v>488000.0</v>
       </c>
       <c r="C32">
         <v>2042854000.0</v>
       </c>
       <c r="D32">
         <v>1649031000.0</v>
       </c>
       <c r="E32">
         <v>1397752000.0</v>
       </c>
       <c r="F32">
         <v>1200514000.0</v>
       </c>
       <c r="G32">
         <v>810301000.0</v>
       </c>
       <c r="H32">
         <v>765130000.0</v>
       </c>
       <c r="I32">
         <v>625826000.0</v>
       </c>
@@ -17327,866 +17460,873 @@
       <c r="T32">
         <v>12916000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY32"/>
+  <dimension ref="A1:BZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BY1" t="s">
         <v>137</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>6502000.0</v>
+      </c>
+      <c r="C2">
         <v>6762000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-798034000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>362249000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>226472000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>209313000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>196126000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>203442000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>233975000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>207664000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>158419000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>153966000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>147734000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>141675000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>122252000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>121242000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>104665000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>104446000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>89814000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>80831000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>89193000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>67174000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>69137000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57738000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49147000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>60876000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>46425000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>43993000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>39422000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>40841000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>36804000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>44491000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34174000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36626000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>95025000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>36596000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>36732000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36109000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>89695000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>248000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>57693000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>383000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1859000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>53794000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>45093000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>36557000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10116000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3730000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>-336000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>-344000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>404000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4453000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>38000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>366000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1440000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>363000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>43000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>351000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4030000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2586000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2347000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2413000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3083000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9062000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3500000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9841000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4411000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2760000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3146000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1836000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>33196000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6609000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1810000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2656000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1290000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1279000.0</v>
       </c>
-      <c r="BY2"/>
+      <c r="BZ2"/>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>362000.0</v>
+      </c>
+      <c r="C3">
         <v>356000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>-13616000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5259000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4924000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4881000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5399000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5395000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5291000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5568000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5991000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6347000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5875000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5253000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5259000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5549000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6009000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6156000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6176000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6119000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6208000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5934000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5334000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4010000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4371000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3863000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3661000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3523000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3291000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3094000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3485000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3200000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2953000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2958000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5872000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>9962000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>9016000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>8980000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6644000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6437000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7085000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8377000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8267000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10034000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>11359000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>15465000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6289000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1653000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1024000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1285000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1298000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2988000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5442000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>943000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1002000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>593000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3181000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>460000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>991000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>868000.0</v>
       </c>
       <c r="BJ3">
         <v>868000.0</v>
       </c>
       <c r="BK3">
+        <v>868000.0</v>
+      </c>
+      <c r="BL3">
         <v>-2606464.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>993000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>842000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>841000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>842000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>841000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>870000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>858000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>375000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1133000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>46000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>220000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>529000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>171000.0</v>
       </c>
-      <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
-        <v>9289000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF4">
         <v>9289000.0</v>
       </c>
       <c r="AG4">
         <v>9289000.0</v>
       </c>
       <c r="AH4">
+        <v>9289000.0</v>
+      </c>
+      <c r="AI4">
         <v>624000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-6222000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-143423000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>54471000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-3998000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-4287000.0</v>
       </c>
-      <c r="AN4">
-[...1 lines deleted...]
-      </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>-730000.0</v>
       </c>
-      <c r="AR4">
-[...1 lines deleted...]
-      </c>
       <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
         <v>21003000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>2345000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>7937000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
         <v>841000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
         <v>16269000.0</v>
       </c>
-      <c r="BB4">
-[...1 lines deleted...]
-      </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
@@ -18209,550 +18349,557 @@
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
-      <c r="BY4"/>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B5">
+        <v>-5134000.0</v>
+      </c>
+      <c r="C5">
         <v>-8292000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-197096000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>48966000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>63574000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>35710000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>50522000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>44395000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>48661000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>37989000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>37532000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>27857000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>30718000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>14638000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>30434000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30628000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13942000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9247000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>21675000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12241000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>20456000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>48644000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>33632000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>22218000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12080000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-74200000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16753000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5133000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>22237000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>12075000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-6114000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6196000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>8232000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1097000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3909000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2857000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>10116000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>24676000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>19389000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>17497000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>11455000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4399000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2770000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4614000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-731000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>11728000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7927000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3399000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4474000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>12329000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7445000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-6153000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1654000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1084000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1876000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-827000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1880000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-66000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>930000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1129000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1108000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>14962395.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-5361000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>91000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-5878000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4764000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2254000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1913000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>4283000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-30447000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>9000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1975000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2178000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-3042000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>8534000.0</v>
       </c>
-      <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>-4772000.0</v>
+      </c>
+      <c r="C6">
         <v>-7936000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-210712000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>54225000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>68498000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>40591000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>55921000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>49790000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>53952000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>43557000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>43523000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>34204000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36593000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19891000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>35693000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>36177000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>19951000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15403000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>27851000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>18360000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>26664000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>54578000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>38966000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>26228000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16451000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-70337000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>20414000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8656000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>25528000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>15169000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2629000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9396000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>11185000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1861000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9781000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12819000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>10416000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19096000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>31320000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>25826000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>24582000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>19832000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>12666000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>12804000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>15973000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>14734000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>18017000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>9580000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4423000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>5759000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13627000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>10433000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-711000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2597000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2086000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2469000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2354000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2340000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>925000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1814000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1997000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1976000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>12355931.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-4368000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>933000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5037000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-3922000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3095000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2783000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>5141000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-30072000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1142000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2021000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2398000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-2513000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>8705000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>5025000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
@@ -18850,155 +18997,156 @@
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
-      <c r="BY7"/>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
         <v>9289000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
         <v>14274000.0</v>
       </c>
-      <c r="AR8">
-[...1 lines deleted...]
-      </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
         <v>3582000.0</v>
       </c>
-      <c r="AV8">
-[...1 lines deleted...]
-      </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
         <v>17110000.0</v>
       </c>
-      <c r="AZ8">
-[...1 lines deleted...]
-      </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
@@ -19027,1286 +19175,1298 @@
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
-      <c r="BY8"/>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>3917000.0</v>
+      </c>
+      <c r="C9">
         <v>705000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-748550000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>161150000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>300502000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>287386000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>306946000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>290604000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>313418000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>297069000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>287799000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>262598000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>256784000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>239950000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>247235000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>242201000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>235178000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>220457000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>230389000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>205775000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>210494000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>227514000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>192686000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>166311000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>150047000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>68795000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>162143000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>145192000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>144052000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>143062000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>115573000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>128177000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>118535000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>111446000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>93507000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>144936000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>139245000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>146189000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>167475000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>132160000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>132161000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>130738000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>133838000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>119089000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>99179000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>88010000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-22270000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>16596000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>29429000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>30332000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-4328000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>41129000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1667000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4153000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2570000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3999000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>595000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3624000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>3964000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3517000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3474000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3521000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>22767610.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3700000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>3590000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3959000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>3819000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4993000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>5059000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>6139000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7022000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>6618000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3791000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>4834000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6216000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>6124000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>288000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B10">
+        <v>-5134000.0</v>
+      </c>
+      <c r="C10">
         <v>-8292000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-160940000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38276000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>52712000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>25350000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>42193000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>36781000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40646000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29699000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>30065000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21141000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>23674000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8173000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25031000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25125000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4807000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-952000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10891000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3584000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11475000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>39392000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24568000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13897000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4434000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-81751000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9877000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1598000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>15705000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5155000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-13192000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1138000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1577000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-7043000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6791000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3895000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4905000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4038000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15745000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>11550000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11046000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4975000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1440000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3559000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1580000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5860000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>19908000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4871000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>756000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1660000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6820000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3335000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-10216000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6310000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-476000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>17527000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1033000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>294000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>16045000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>535000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1067000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1108000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>14962395.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-5361000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>91000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-5878000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-592000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3391000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1913000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4283000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-26174000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>9000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1975000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2178000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-3042000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>8534000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>5025000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B11">
+        <v>1315000.0</v>
+      </c>
+      <c r="C11">
         <v>-1153000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-62347000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>22666000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>21608000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12382000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12853000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16308000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>18673000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13818000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>13937000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12273000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>11824000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5022000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>18913000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5068000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>26555000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-86000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9875000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>237000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2427000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8752000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8403000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-844000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-21181000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5311000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-649000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3501000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>854000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4431000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-611000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>701000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1568000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-9801000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1541000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1305000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1568000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5680000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3712000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4025000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-2439000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>415000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2829000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-371000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1496000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3235000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1365000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-1080000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-652000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2392000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1434000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1816000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1299000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>294000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>735000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1680000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-16111000.0</v>
       </c>
-      <c r="BG11">
-[...1 lines deleted...]
-      </c>
       <c r="BH11">
+        <v>0.0</v>
+      </c>
+      <c r="BI11">
         <v>395000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>62000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2221000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-6114443.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1632000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1993000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2552000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3766000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3821000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>2453000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1780000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2214000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>3547000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1316000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1719000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-6668000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4820000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>9474000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>31912000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10690000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10862000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10360000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8329000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7614000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8015000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8290000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7467000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6716000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7044000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6465000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5403000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5503000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9135000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10199000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10784000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8657000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8981000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9252000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9064000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8321000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7646000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7551000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6876000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6731000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6532000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6920000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7078000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7334000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6655000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5946000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2882000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6752000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6305000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6078000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8931000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7839000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>6451000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6480000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5839000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6329000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>6194000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5129000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8180000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3056000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2643000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2814000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5509000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4110000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4063000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>3835000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1560000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3348000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>206000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1586000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1616000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1411000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1374000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1354000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4303333.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1420000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1458000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1438000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1469000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1472000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1458000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2111000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1928000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1711000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>466000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>416000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>134000.0</v>
       </c>
-      <c r="BX12">
-[...2 lines deleted...]
-      <c r="BY12"/>
+      <c r="BY12">
+        <v>0.0</v>
+      </c>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>20704000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>18110000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>18811000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17881000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>16928000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13995000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13686000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>25680000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>8046000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>11488000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>7140000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5926000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5627000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>6601000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12781000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>5344000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5173000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4972000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5288000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4986000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3925000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8164000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8115000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7680000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4050000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4023000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>28666000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-9189000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-12144000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-7333000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-9789000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-8558000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-9122000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-6831000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-9257000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-6715000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5861000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4213000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5247000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5834000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-660000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>94000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1442000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1339000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18031000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2059000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17394000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1978000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>623000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-563000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>419000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12637000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>458000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>376000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>363000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>91000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>50000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5446000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2533000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-264000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-881000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>242000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7832000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1933000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-888000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-1859000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>84854000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>8647000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-1904000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-747000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>298000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18593000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>7008000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4534000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8457000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>14424000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>8043000.0</v>
       </c>
-      <c r="BF14">
-[...1 lines deleted...]
-      </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
@@ -20317,672 +20477,679 @@
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
-      <c r="BY14"/>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B15">
+        <v>389233000.0</v>
+      </c>
+      <c r="C15">
         <v>14246000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3911000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6421000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>18960000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5635000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>19551000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11915000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12851000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9050000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6871000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2153000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5989000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1062000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>871000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14223000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-22408000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-960000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-426000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2008000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7969000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>28581000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>14270000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12763000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3816000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-60007000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4147000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1457000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11746000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3925000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>165000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-618000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>826000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>23560000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>10061000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-3114000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-4443000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1100000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7727000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5905000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6133000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5555000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-3651000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-4553000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>14962000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-979000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15963000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4285000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2039000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1626000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-4000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-5107000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-5835000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1747000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-476000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>8028000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-239000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>294000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>16045000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>535000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1067000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1113000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>21076838.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-6993000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-1902000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-8430000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-4358000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-430000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-540000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2503000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-28388000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-3538000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>659000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>459000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3626000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>3714000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-4449000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>5989000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1062000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>871000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14223000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-22408000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-960000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-426000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2008000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7969000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>28581000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14270000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12763000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3816000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-60007000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4147000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1457000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11746000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3925000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>165000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-618000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>826000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>23560000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10061000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3114000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-4443000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1100000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2206000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5905000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6133000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>11076000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-3651000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-4553000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>14962000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-979000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-4078000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>272000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1071000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1025000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-6869000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1830000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>14032000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-148000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-477000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-88000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-239000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>294000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>16045000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>535000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1067000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
         <v>-2503000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2503000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-661000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>661000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>459000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3626000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3714000.0</v>
       </c>
-      <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B17">
+        <v>-6449000.0</v>
+      </c>
+      <c r="C17">
         <v>-7139000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-98593000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>15610000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>31104000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>12968000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>29340000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>20473000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>21973000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>15881000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>16128000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8868000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11850000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3151000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>6118000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>20057000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-21748000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-866000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1016000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3347000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9048000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>30640000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>60225000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>13053000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4429000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-102932000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4566000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-949000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>12204000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4301000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-8761000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-527000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>876000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-5475000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>16592000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-3378000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5324000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1342000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>10065000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>7838000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>7021000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>7414000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1855000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-6388000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1209000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-4364000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>16673000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-13486000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-4345000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-2195000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-2078000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1901000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1852000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1337000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>1083000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1477000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1274000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1880000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
@@ -20990,430 +21157,433 @@
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
-      <c r="BY17"/>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>-14263000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14533000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14062000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11720000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10951000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11335000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11450000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10317000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-9894000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10072000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9657000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9674000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9633000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9135000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14801000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15414000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13023000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13241000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13447000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-12856000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11994000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11208000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-11127000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10419000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-9830000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-9612000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-9398000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...1 lines deleted...]
-      </c>
+      <c r="AC19"/>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19">
         <v>10676000.0</v>
       </c>
-      <c r="AF19">
-[...1 lines deleted...]
-      </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19">
         <v>46184000.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>97000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-71000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>98000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>99000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-320000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>522000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>7044000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>6465000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5403000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5503000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>9135000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>10199000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>10784000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>8657000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>8981000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>9252000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>-9064000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>-8321000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>-7646000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>-7551000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>-6876000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>-6731000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>-6532000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>-6920000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>-7078000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-7334000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-6655000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-5946000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2882000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-10361000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-9304000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-8779000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-8300000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-8087000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-6451000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>-6863000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>-6349000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>-6329000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>-6194000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>-6478000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>2059000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>-8500000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>-6259000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>-5962000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>-21627000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>4110000.0</v>
       </c>
-      <c r="BA20">
-[...1 lines deleted...]
-      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
@@ -21439,319 +21609,323 @@
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
-      <c r="BY20"/>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21">
+        <v>-9051000.0</v>
+      </c>
+      <c r="C21">
         <v>-8292000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-163062000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>38276000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>52712000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25350000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42193000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>36781000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>40646000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>29699000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>30065000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21141000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>23674000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8173000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25031000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25125000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4807000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-952000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10891000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3584000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11475000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>39392000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>24568000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13897000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4434000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-81751000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9877000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1598000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>15705000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5155000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-13192000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1138000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1577000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7043000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5727000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-8013000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-10094000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1407000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>5540000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7518000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6134000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3870000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6684000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2136000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3496000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-6602000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-29697000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4871000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>240000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-9607000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>7445000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-1949000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1408000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>986000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1378000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-593000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1358000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-66000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>930000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1129000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1108000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>14962395.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-5361000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>91000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-5878000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-592000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3391000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1913000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4283000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-26174000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>9000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1975000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2178000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-3042000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>8534000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5025000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
@@ -21849,629 +22023,637 @@
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
-      <c r="BY22"/>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
+        <v>9051000.0</v>
+      </c>
+      <c r="C23">
         <v>15759000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1383522000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>485123000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>474262000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>471349000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>460879000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>457265000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>506747000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>475034000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>416153000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>395423000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>380844000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>373452000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>344456000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>338318000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>335036000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>325855000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>309312000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>283022000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>288212000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>255296000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>237255000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>210152000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>194760000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>211422000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>198691000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>190783000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>167769000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>178748000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>165569000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>173806000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>151132000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>155115000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>87780000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>152949000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>149339000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>147596000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>161935000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>124642000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>126027000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>126868000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>127154000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>123004000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>104524000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>95665000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10311000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>15455000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11340000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>10626000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>38765000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>20628000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>20407000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>20608000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3024000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>19638000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1231000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2617000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4030000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2587000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2345000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2413000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7805215.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9061000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3499000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9837000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4411000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1602000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3146000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1856000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>33196000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6609000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1816000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2656000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9258000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2410000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4737000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>362000.0</v>
+      </c>
+      <c r="C25">
         <v>356000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-13616000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5259000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4924000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4881000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5399000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5395000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5291000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5568000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5991000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6347000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5875000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5253000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5259000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5549000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6009000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6156000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6176000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6119000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6208000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5934000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5334000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4010000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4371000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3863000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3661000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3523000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3291000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3094000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3485000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3200000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2953000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2958000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5872000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7888000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>8311000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7921000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6644000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6437000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7085000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8377000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8267000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10034000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11358000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>15465000.0</v>
       </c>
-      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25">
         <v>1141000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1094000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1002000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>992000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>991000.0</v>
       </c>
       <c r="BG25">
         <v>991000.0</v>
       </c>
       <c r="BH25">
+        <v>991000.0</v>
+      </c>
+      <c r="BI25">
         <v>884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>868000.0</v>
       </c>
       <c r="BJ25">
         <v>868000.0</v>
       </c>
       <c r="BK25">
+        <v>868000.0</v>
+      </c>
+      <c r="BL25">
         <v>-2606464.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>993000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>842000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>841000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>842000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>841000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>855000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>877000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>375000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1133000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-174000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>220000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>529000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>171000.0</v>
       </c>
-      <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
@@ -22569,1281 +22751,1300 @@
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
-      <c r="BY26"/>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>16594000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17691000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20907000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
-[...1 lines deleted...]
-      </c>
+      <c r="AH27"/>
       <c r="AI27">
         <v>65430000.0</v>
       </c>
       <c r="AJ27">
+        <v>65430000.0</v>
+      </c>
+      <c r="AK27">
         <v>63066000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>56546000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>56793000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>55347000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>24032000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>34836000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>33038000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>34405000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>30891000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>23927000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>16528000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2450000.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>174000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>984000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>539000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>631000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>60000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1049000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>384000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1148000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>898000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2018000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>1367000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1202000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1136000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>12006000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>7821000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2367000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1816000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>11653000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>2315000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>2667000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1558000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>497000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1611000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
+        <v>6502000.0</v>
+      </c>
+      <c r="C28">
         <v>6762000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>216070000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>89225000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>79985000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>80704000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>75806000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>74455000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>70813000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>72701000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>69165000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>65881000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>64592000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>61686000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>57048000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>55949000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>68989000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>71136000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>80408000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>67803000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>45693000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>70503000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>62512000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>58604000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>54172000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>54529000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>49804000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>47278000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>42832000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>41590000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>39495000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>40372000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>37216000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>38988000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13406000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>39676000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>40853000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>39097000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>65195000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>50319000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>45366000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>44048000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>42593000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>35677000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>27100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>24969000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>66000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10671000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9213000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6789000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>11626000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>11005000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>11476000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>485000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>12203000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>491000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1021000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3039000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>337000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>275000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>409000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>21555679.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>275000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>375000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7929000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>7846000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3625000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3538000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>645000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>673000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>860000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1273000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1045000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1166000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1131000.0</v>
       </c>
-      <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
+        <v>1315000.0</v>
+      </c>
+      <c r="C29">
         <v>-1153000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-62347000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22666000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21608000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>12382000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12853000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16308000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>18673000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13818000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13937000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12273000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11824000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5022000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18913000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5068000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26555000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-86000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9875000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>237000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2427000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8752000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8403000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-844000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-21181000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5311000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-649000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3501000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>854000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-4431000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
+        <v>9051000.0</v>
+      </c>
+      <c r="C30">
         <v>8997000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-585488000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>122874000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>247790000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>262036000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>264753000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>253823000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>272772000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>267370000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>257734000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>241457000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>233110000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>231777000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>222204000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>217076000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>230371000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>221409000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>219498000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>202191000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>199019000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>188122000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>168118000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>152414000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>145613000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>150546000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>152266000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>146790000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>128347000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>137907000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>128765000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>129315000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>116958000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>118489000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>87780000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>152949000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>149339000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>147596000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>161935000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>124642000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>126027000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>126868000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>127154000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>123004000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>104524000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>95665000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>10311000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11725000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11340000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>10626000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>38765000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>20628000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>20369000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>20242000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1584000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>19638000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1188000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2266000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4030000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2587000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2345000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2413000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7805215.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>9061000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3499000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>9837000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4411000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1602000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3146000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1856000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>33196000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6609000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1816000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2656000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>9258000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-2410000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-4737000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B31">
+        <v>3917000.0</v>
+      </c>
+      <c r="C31">
         <v>705000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2122000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-344111000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-10862000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4810000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-314992000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-309884000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-350263000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-50808000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-45531000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-249564000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-42224000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>8173000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>25031000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-22859000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-42979000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-43172000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-11537000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-164714000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-178819000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-144322000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>49793000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-116728000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-33716000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-38163000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-35785000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-32074000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-21699000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-8161000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-14362000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-12865000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-24653000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1568000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1064000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>4118000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>5189000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>5445000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>10205000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>4032000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>4912000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1105000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8124000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1423000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1916000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>742000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>49605000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-18826000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2456000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>1420000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>16427000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4110000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-8267000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>4902000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1462000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>16149000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-440000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1064000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>17715000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-395000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-62000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1108000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-14962395.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-237000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-566000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2552000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>592000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1212000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1913000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-1761000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4632000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3547000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1316000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-1719000.0</v>
       </c>
-      <c r="BW31">
-[...1 lines deleted...]
-      </c>
       <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
         <v>-4820000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5025000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B32">
+        <v>3917000.0</v>
+      </c>
+      <c r="C32">
         <v>7467000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1546584000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>523399000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>526974000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>496699000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>503072000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>494046000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>547393000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>504733000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>446218000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>416564000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>404518000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>381625000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>369487000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>363443000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>339843000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>324903000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>320203000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>286606000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>299687000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>294688000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>261823000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>224049000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>199194000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>129671000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>208568000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>189185000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>183474000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>183903000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>152377000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>172668000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>152709000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>148072000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>93507000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>144936000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>139245000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>146189000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>167475000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>132160000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>132161000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>130738000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>133838000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>120868000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>101028000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>89063000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>-19386000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>20326000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>9640000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>10866000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>29158000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>28073000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>18458000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>22016000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>4010000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>21016000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>638000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3975000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3964000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>3517000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3474000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>3521000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>22767610.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3700000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3590000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3959000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3819000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>4993000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>5059000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>6139000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>7022000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>6618000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3791000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>4834000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>6216000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>6124000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>288000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
@@ -23918,51 +24119,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>19437000.0</v>
       </c>
       <c r="C2">
         <v>492561000.0</v>
       </c>
       <c r="D2">
         <v>550847000.0</v>
       </c>
       <c r="E2">
         <v>204446000.0</v>
       </c>
       <c r="F2">
         <v>200154000.0</v>
       </c>
       <c r="G2">
         <v>151727000.0</v>
       </c>
       <c r="H2">
         <v>99384000.0</v>
       </c>
       <c r="I2">
         <v>152770000.0</v>
       </c>
@@ -23978,51 +24179,51 @@
       <c r="M2">
         <v>120557000.0</v>
       </c>
       <c r="N2">
         <v>88563000.0</v>
       </c>
       <c r="O2">
         <v>52306000.0</v>
       </c>
       <c r="P2">
         <v>5032000.0</v>
       </c>
       <c r="Q2">
         <v>704365.0</v>
       </c>
       <c r="R2">
         <v>31800000.0</v>
       </c>
       <c r="S2">
         <v>15319000.0</v>
       </c>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>4031000</v>
       </c>
       <c r="D3">
         <v>14030000</v>
       </c>
       <c r="E3">
         <v>10727000</v>
       </c>
       <c r="F3">
         <v>2764000</v>
       </c>
       <c r="G3">
         <v>6694000</v>
       </c>
       <c r="H3">
         <v>8519000</v>
       </c>
       <c r="I3">
         <v>3749000</v>
       </c>
@@ -24040,147 +24241,147 @@
       </c>
       <c r="N3">
         <v>13000</v>
       </c>
       <c r="O3">
         <v>29000</v>
       </c>
       <c r="P3">
         <v>260000</v>
       </c>
       <c r="Q3">
         <v>289541</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>204272000</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>357401000.0</v>
       </c>
       <c r="F4">
         <v>4292000.0</v>
       </c>
       <c r="G4">
         <v>48427000.0</v>
       </c>
       <c r="H4">
         <v>52343000.0</v>
       </c>
       <c r="I4">
         <v>-53386000.0</v>
       </c>
       <c r="J4">
         <v>58190000.0</v>
       </c>
       <c r="K4">
         <v>-6390000.0</v>
       </c>
       <c r="L4">
         <v>16413000.0</v>
       </c>
       <c r="M4">
         <v>-39209000.0</v>
       </c>
       <c r="N4">
         <v>31994000.0</v>
       </c>
       <c r="O4">
         <v>-5878000.0</v>
       </c>
       <c r="P4">
         <v>47274000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-112089000.0</v>
       </c>
       <c r="F5">
         <v>-157008000.0</v>
       </c>
       <c r="G5">
         <v>-85354000.0</v>
       </c>
       <c r="H5">
         <v>3839000.0</v>
       </c>
       <c r="I5">
         <v>-35301000.0</v>
       </c>
       <c r="J5">
         <v>-75964000.0</v>
       </c>
       <c r="K5">
         <v>-98338000.0</v>
       </c>
       <c r="L5">
         <v>-34249000.0</v>
       </c>
       <c r="M5">
         <v>72430000.0</v>
       </c>
       <c r="N5">
         <v>-33044000.0</v>
       </c>
       <c r="O5">
         <v>-399000.0</v>
       </c>
       <c r="P5">
         <v>-3009000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>11347000.0</v>
       </c>
       <c r="C6">
         <v>-76297000.0</v>
       </c>
       <c r="D6">
         <v>-58286000.0</v>
       </c>
       <c r="E6">
         <v>346401000.0</v>
       </c>
       <c r="F6">
         <v>-5068000.0</v>
       </c>
       <c r="G6">
         <v>43548000.0</v>
       </c>
       <c r="H6">
         <v>45206000.0</v>
       </c>
       <c r="I6">
         <v>-56246000.0</v>
       </c>
@@ -24198,51 +24399,51 @@
       </c>
       <c r="N6">
         <v>31994000.0</v>
       </c>
       <c r="O6">
         <v>-5878000.0</v>
       </c>
       <c r="P6">
         <v>47274000.0</v>
       </c>
       <c r="Q6">
         <v>-494507.0</v>
       </c>
       <c r="R6">
         <v>90712000.0</v>
       </c>
       <c r="S6">
         <v>16481000.0</v>
       </c>
       <c r="T6">
         <v>15319000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7">
         <v>2684000.0</v>
       </c>
       <c r="C7">
         <v>-852939000.0</v>
       </c>
       <c r="D7">
         <v>-12473000.0</v>
       </c>
       <c r="E7">
         <v>-1961945000.0</v>
       </c>
       <c r="F7">
         <v>-3683363000.0</v>
       </c>
       <c r="G7">
         <v>-2975441000.0</v>
       </c>
       <c r="H7">
         <v>-1985582000.0</v>
       </c>
       <c r="I7">
         <v>-1502961000.0</v>
       </c>
@@ -24260,93 +24461,93 @@
       </c>
       <c r="N7">
         <v>-5396000.0</v>
       </c>
       <c r="O7">
         <v>-3149000.0</v>
       </c>
       <c r="P7">
         <v>2006000.0</v>
       </c>
       <c r="Q7">
         <v>24664.0</v>
       </c>
       <c r="R7">
         <v>-1767000.0</v>
       </c>
       <c r="S7">
         <v>358000.0</v>
       </c>
       <c r="T7">
         <v>8154000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-308481000.0</v>
       </c>
       <c r="F8">
         <v>-207205000.0</v>
       </c>
       <c r="G8">
         <v>-165366000.0</v>
       </c>
       <c r="H8">
         <v>-152567000.0</v>
       </c>
       <c r="I8">
         <v>-102640000.0</v>
       </c>
       <c r="J8">
         <v>-101341000.0</v>
       </c>
       <c r="K8">
         <v>-48877000.0</v>
       </c>
       <c r="L8">
         <v>-128777000.0</v>
       </c>
       <c r="M8">
         <v>-7932000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-149944000.0</v>
       </c>
       <c r="D9">
         <v>-505700000.0</v>
       </c>
       <c r="E9">
         <v>-295254000.0</v>
       </c>
       <c r="F9">
         <v>-152827000.0</v>
       </c>
       <c r="G9">
         <v>-116839000.0</v>
       </c>
       <c r="H9">
         <v>-119482000.0</v>
       </c>
       <c r="I9">
         <v>-67384000.0</v>
       </c>
       <c r="J9">
         <v>-53256000.0</v>
@@ -24358,51 +24559,51 @@
         <v>-102958000.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>68010.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9">
         <v>-3136000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>240109000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-3707097000.0</v>
       </c>
       <c r="G10">
         <v>-3034360000.0</v>
       </c>
       <c r="H10">
         <v>-1908769000.0</v>
       </c>
       <c r="I10">
         <v>-1481629000.0</v>
       </c>
       <c r="J10">
         <v>-1569134000.0</v>
       </c>
       <c r="K10">
         <v>-1737843000.0</v>
       </c>
@@ -24410,51 +24611,51 @@
         <v>-1106211000.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>256751.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10">
         <v>14177000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>594630000.0</v>
       </c>
       <c r="F11">
         <v>565383000.0</v>
       </c>
       <c r="G11">
         <v>339282000.0</v>
       </c>
       <c r="H11">
         <v>211374000.0</v>
       </c>
       <c r="I11">
         <v>168345000.0</v>
       </c>
       <c r="J11">
         <v>121128000.0</v>
       </c>
       <c r="K11">
         <v>44830000.0</v>
       </c>
@@ -24464,141 +24665,141 @@
       <c r="M11">
         <v>10519000.0</v>
       </c>
       <c r="N11">
         <v>9996000.0</v>
       </c>
       <c r="O11">
         <v>-1627000.0</v>
       </c>
       <c r="P11">
         <v>2367000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11">
         <v>620000.0</v>
       </c>
       <c r="S11">
         <v>116000.0</v>
       </c>
       <c r="T11">
         <v>4628000.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>260162000.0</v>
       </c>
       <c r="F12">
         <v>-69896000.0</v>
       </c>
       <c r="G12">
         <v>56010000.0</v>
       </c>
       <c r="H12">
         <v>-74470000.0</v>
       </c>
       <c r="I12">
         <v>-17122000.0</v>
       </c>
       <c r="J12">
         <v>63784000.0</v>
       </c>
       <c r="K12">
         <v>76110000.0</v>
       </c>
       <c r="L12">
         <v>-78748000.0</v>
       </c>
       <c r="M12">
         <v>581000.0</v>
       </c>
       <c r="N12">
         <v>-19917000.0</v>
       </c>
       <c r="O12">
         <v>-1175000.0</v>
       </c>
       <c r="P12">
         <v>-11732000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>93895000.0</v>
       </c>
       <c r="F13">
         <v>-156293000.0</v>
       </c>
       <c r="G13">
         <v>-51076000.0</v>
       </c>
       <c r="H13">
         <v>-114431000.0</v>
       </c>
       <c r="I13">
         <v>-27422000.0</v>
       </c>
       <c r="J13">
         <v>-31924000.0</v>
       </c>
       <c r="K13">
         <v>39538000.0</v>
       </c>
       <c r="L13">
         <v>-135674000.0</v>
       </c>
       <c r="M13">
         <v>-26528000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
         <v>1448000.0</v>
       </c>
       <c r="C14">
         <v>21653000.0</v>
       </c>
       <c r="D14">
         <v>23466000.0</v>
       </c>
       <c r="E14">
         <v>22973000.0</v>
       </c>
       <c r="F14">
         <v>24437000.0</v>
       </c>
       <c r="G14">
         <v>17578000.0</v>
       </c>
       <c r="H14">
         <v>13569000.0</v>
       </c>
       <c r="I14">
         <v>12596000.0</v>
       </c>
@@ -24616,51 +24817,51 @@
       </c>
       <c r="N14">
         <v>6521000.0</v>
       </c>
       <c r="O14">
         <v>3970000.0</v>
       </c>
       <c r="P14">
         <v>3611000.0</v>
       </c>
       <c r="Q14">
         <v>69536.0</v>
       </c>
       <c r="R14">
         <v>3415000.0</v>
       </c>
       <c r="S14">
         <v>1554000.0</v>
       </c>
       <c r="T14">
         <v>725000.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>9071000.0</v>
       </c>
       <c r="C15">
         <v>24818000.0</v>
       </c>
       <c r="D15">
         <v>13731000.0</v>
       </c>
       <c r="E15">
         <v>7775000.0</v>
       </c>
       <c r="F15">
         <v>5409000.0</v>
       </c>
       <c r="G15">
         <v>5566000.0</v>
       </c>
       <c r="H15">
         <v>5502000.0</v>
       </c>
       <c r="I15">
         <v>4781000.0</v>
       </c>
@@ -24678,51 +24879,51 @@
       </c>
       <c r="N15">
         <v>366000.0</v>
       </c>
       <c r="O15">
         <v>5565000.0</v>
       </c>
       <c r="P15">
         <v>4116000.0</v>
       </c>
       <c r="Q15">
         <v>3000.0</v>
       </c>
       <c r="R15">
         <v>13779000.0</v>
       </c>
       <c r="S15">
         <v>14279000.0</v>
       </c>
       <c r="T15">
         <v>3573000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
         <v>30784000.0</v>
       </c>
       <c r="C16">
         <v>416264000.0</v>
       </c>
       <c r="D16">
         <v>492561000.0</v>
       </c>
       <c r="E16">
         <v>550847000.0</v>
       </c>
       <c r="F16">
         <v>195086000.0</v>
       </c>
       <c r="G16">
         <v>195275000.0</v>
       </c>
       <c r="H16">
         <v>144590000.0</v>
       </c>
       <c r="I16">
         <v>96524000.0</v>
       </c>
@@ -24740,83 +24941,83 @@
       </c>
       <c r="N16">
         <v>120557000.0</v>
       </c>
       <c r="O16">
         <v>46428000.0</v>
       </c>
       <c r="P16">
         <v>52306000.0</v>
       </c>
       <c r="Q16">
         <v>209858.0</v>
       </c>
       <c r="R16">
         <v>122512000.0</v>
       </c>
       <c r="S16">
         <v>31800000.0</v>
       </c>
       <c r="T16">
         <v>15319000.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
         <v>168218000.0</v>
       </c>
       <c r="C18">
         <v>236725000.0</v>
       </c>
       <c r="D18">
         <v>57422000.0</v>
       </c>
       <c r="E18">
         <v>452346000.0</v>
       </c>
       <c r="F18">
         <v>201552000.0</v>
       </c>
       <c r="G18">
         <v>133475000.0</v>
       </c>
       <c r="H18">
         <v>15223000.0</v>
       </c>
       <c r="I18">
         <v>53975000.0</v>
       </c>
@@ -24834,51 +25035,51 @@
       </c>
       <c r="N18">
         <v>-18399000.0</v>
       </c>
       <c r="O18">
         <v>597000.0</v>
       </c>
       <c r="P18">
         <v>7570000.0</v>
       </c>
       <c r="Q18">
         <v>1151012.0</v>
       </c>
       <c r="R18">
         <v>6654000.0</v>
       </c>
       <c r="S18">
         <v>13029000.0</v>
       </c>
       <c r="T18">
         <v>-192401000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19">
         <v>-6162000.0</v>
       </c>
       <c r="C19">
         <v>-322985000.0</v>
       </c>
       <c r="D19">
         <v>-244669000.0</v>
       </c>
       <c r="E19">
         <v>34459000.0</v>
       </c>
       <c r="F19">
         <v>-279857000.0</v>
       </c>
       <c r="G19">
         <v>-114965000.0</v>
       </c>
       <c r="H19">
         <v>-25361000.0</v>
       </c>
       <c r="I19">
         <v>-123063000.0</v>
       </c>
@@ -24888,85 +25089,85 @@
       <c r="K19">
         <v>-134746000.0</v>
       </c>
       <c r="L19">
         <v>-167216000.0</v>
       </c>
       <c r="M19">
         <v>208948000.0</v>
       </c>
       <c r="N19">
         <v>-158521000.0</v>
       </c>
       <c r="O19">
         <v>385000.0</v>
       </c>
       <c r="P19">
         <v>50339000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>181919000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>73499000.0</v>
       </c>
       <c r="C21">
         <v>30604000.0</v>
       </c>
       <c r="D21">
         <v>143407000.0</v>
       </c>
       <c r="E21">
         <v>-302158000.0</v>
       </c>
       <c r="F21">
         <v>90821000.0</v>
       </c>
       <c r="G21">
         <v>53338000.0</v>
       </c>
       <c r="H21">
         <v>55039000.0</v>
       </c>
       <c r="I21">
         <v>13980000.0</v>
       </c>
@@ -24976,51 +25177,51 @@
       <c r="K21">
         <v>124129000.0</v>
       </c>
       <c r="L21">
         <v>251163000.0</v>
       </c>
       <c r="M21">
         <v>-121229000.0</v>
       </c>
       <c r="N21">
         <v>194050000.0</v>
       </c>
       <c r="O21">
         <v>-1223000.0</v>
       </c>
       <c r="P21">
         <v>14281000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22">
         <v>34927000.0</v>
       </c>
       <c r="C22">
         <v>87667000.0</v>
       </c>
       <c r="D22">
         <v>39997000.0</v>
       </c>
       <c r="E22">
         <v>3561000.0</v>
       </c>
       <c r="F22">
         <v>44051000.0</v>
       </c>
       <c r="G22">
         <v>-25225000.0</v>
       </c>
       <c r="H22">
         <v>20122000.0</v>
       </c>
       <c r="I22">
         <v>29883000.0</v>
       </c>
@@ -25038,51 +25239,51 @@
       </c>
       <c r="N22">
         <v>16418000.0</v>
       </c>
       <c r="O22">
         <v>-510000.0</v>
       </c>
       <c r="P22">
         <v>16534000.0</v>
       </c>
       <c r="Q22">
         <v>3751838.0</v>
       </c>
       <c r="R22">
         <v>-2826000.0</v>
       </c>
       <c r="S22">
         <v>-30806000.0</v>
       </c>
       <c r="T22">
         <v>-1557000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>-44032000.0</v>
       </c>
       <c r="C23">
         <v>501000.0</v>
       </c>
       <c r="D23">
         <v>-16270000.0</v>
       </c>
       <c r="E23">
         <v>2461981000.0</v>
       </c>
       <c r="F23">
         <v>-3646000.0</v>
       </c>
       <c r="G23">
         <v>-6705000.0</v>
       </c>
       <c r="H23">
         <v>-4110000.0</v>
       </c>
       <c r="I23">
         <v>1766000.0</v>
       </c>
@@ -25100,51 +25301,51 @@
       </c>
       <c r="N23">
         <v>519845000.0</v>
       </c>
       <c r="O23">
         <v>-125942000.0</v>
       </c>
       <c r="P23">
         <v>-264000.0</v>
       </c>
       <c r="Q23">
         <v>2097.0</v>
       </c>
       <c r="R23">
         <v>135966000.0</v>
       </c>
       <c r="S23">
         <v>-1012000.0</v>
       </c>
       <c r="T23">
         <v>-15663000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24">
         <v>-195864000.0</v>
       </c>
       <c r="C24">
         <v>-6478000.0</v>
       </c>
       <c r="D24">
         <v>-15023000.0</v>
       </c>
       <c r="E24">
         <v>-14218000.0</v>
       </c>
       <c r="F24">
         <v>8862000.0</v>
       </c>
       <c r="G24">
         <v>-1832000.0</v>
       </c>
       <c r="H24">
         <v>25553000.0</v>
       </c>
       <c r="I24">
         <v>15608000.0</v>
       </c>
@@ -25158,51 +25359,51 @@
         <v>16821000.0</v>
       </c>
       <c r="M24">
         <v>-589059000.0</v>
       </c>
       <c r="N24">
         <v>-546623000.0</v>
       </c>
       <c r="O24">
         <v>299000.0</v>
       </c>
       <c r="P24">
         <v>29539000000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
         <v>98039000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
         <v>46459000.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>124396000.0</v>
       </c>
       <c r="C25">
         <v>935513000.0</v>
       </c>
       <c r="D25">
         <v>-24837000.0</v>
       </c>
       <c r="E25">
         <v>2341231000.0</v>
       </c>
       <c r="F25">
         <v>3790331000.0</v>
       </c>
       <c r="G25">
         <v>3104407000.0</v>
       </c>
       <c r="H25">
         <v>1962455000.0</v>
       </c>
       <c r="I25">
         <v>1507538000.0</v>
       </c>
@@ -25220,51 +25421,51 @@
       </c>
       <c r="N25">
         <v>-40715000.0</v>
       </c>
       <c r="O25">
         <v>142000.0</v>
       </c>
       <c r="P25">
         <v>-1521000.0</v>
       </c>
       <c r="Q25">
         <v>5886580.0</v>
       </c>
       <c r="R25">
         <v>-6610000.0</v>
       </c>
       <c r="S25">
         <v>28109000.0</v>
       </c>
       <c r="T25">
         <v>4549000.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-1727000.0</v>
       </c>
       <c r="F26">
         <v>-8145000.0</v>
       </c>
       <c r="G26">
         <v>-13889000.0</v>
       </c>
       <c r="H26">
         <v>-9085000.0</v>
       </c>
       <c r="I26">
         <v>-14111000.0</v>
       </c>
       <c r="J26">
         <v>-7300000.0</v>
@@ -25278,51 +25479,51 @@
       <c r="M26">
         <v>-39000.0</v>
       </c>
       <c r="N26">
         <v>-2000.0</v>
       </c>
       <c r="O26">
         <v>-72000.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>-1363950.0</v>
       </c>
       <c r="R26">
         <v>-4000.0</v>
       </c>
       <c r="S26">
         <v>-8330000.0</v>
       </c>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
         <v>11342000.0</v>
       </c>
       <c r="C27">
         <v>17721000.0</v>
       </c>
       <c r="D27">
         <v>8275000.0</v>
       </c>
       <c r="E27">
         <v>9705000.0</v>
       </c>
       <c r="F27">
         <v>11130000.0</v>
       </c>
       <c r="G27">
         <v>8117000.0</v>
       </c>
       <c r="H27">
         <v>6363000.0</v>
       </c>
       <c r="I27">
         <v>6657000.0</v>
       </c>
@@ -25338,51 +25539,51 @@
       <c r="M27">
         <v>748000.0</v>
       </c>
       <c r="N27">
         <v>2559000.0</v>
       </c>
       <c r="O27">
         <v>259000.0</v>
       </c>
       <c r="P27">
         <v>56000.0</v>
       </c>
       <c r="Q27">
         <v>13944000.0</v>
       </c>
       <c r="R27">
         <v>2270000.0</v>
       </c>
       <c r="S27">
         <v>1212000.0</v>
       </c>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>11481000.0</v>
       </c>
       <c r="C28">
         <v>6287000.0</v>
       </c>
       <c r="D28">
         <v>113406000.0</v>
       </c>
       <c r="E28">
         <v>-115186000.0</v>
       </c>
       <c r="F28">
         <v>73735000.0</v>
       </c>
       <c r="G28">
         <v>31749000.0</v>
       </c>
       <c r="H28">
         <v>36928000.0</v>
       </c>
       <c r="I28">
         <v>-2003000.0</v>
       </c>
@@ -25400,51 +25601,51 @@
       </c>
       <c r="N28">
         <v>739562000.0</v>
       </c>
       <c r="O28">
         <v>-6860000.0</v>
       </c>
       <c r="P28">
         <v>10165000.0</v>
       </c>
       <c r="Q28">
         <v>-1421261.0</v>
       </c>
       <c r="R28">
         <v>-51908000.0</v>
       </c>
       <c r="S28">
         <v>71377000.0</v>
       </c>
       <c r="T28">
         <v>230764000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>168218000.0</v>
       </c>
       <c r="C29">
         <v>240756000.0</v>
       </c>
       <c r="D29">
         <v>71452000.0</v>
       </c>
       <c r="E29">
         <v>463073000.0</v>
       </c>
       <c r="F29">
         <v>204316000.0</v>
       </c>
       <c r="G29">
         <v>140169000.0</v>
       </c>
       <c r="H29">
         <v>23742000.0</v>
       </c>
       <c r="I29">
         <v>57724000.0</v>
       </c>
@@ -25462,51 +25663,51 @@
       </c>
       <c r="N29">
         <v>-18386000.0</v>
       </c>
       <c r="O29">
         <v>626000.0</v>
       </c>
       <c r="P29">
         <v>7830000.0</v>
       </c>
       <c r="Q29">
         <v>1440553.0</v>
       </c>
       <c r="R29">
         <v>6654000.0</v>
       </c>
       <c r="S29">
         <v>13029000.0</v>
       </c>
       <c r="T29">
         <v>11871000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>-202026000.0</v>
       </c>
       <c r="C30">
         <v>-322985000.0</v>
       </c>
       <c r="D30">
         <v>-244669000.0</v>
       </c>
       <c r="E30">
         <v>9514000.0</v>
       </c>
       <c r="F30">
         <v>-273759000.0</v>
       </c>
       <c r="G30">
         <v>-123491000.0</v>
       </c>
       <c r="H30">
         <v>-8327000.0</v>
       </c>
       <c r="I30">
         <v>-109107000.0</v>
       </c>
@@ -25543,3836 +25744,3875 @@
       <c r="T30">
         <v>-227316000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX30"/>
+  <dimension ref="A1:BY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AC1" t="s">
         <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AG1" t="s">
         <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AK1" t="s">
         <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AO1" t="s">
         <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AS1" t="s">
         <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AW1" t="s">
         <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BA1" t="s">
         <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BE1" t="s">
         <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BI1" t="s">
         <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BM1" t="s">
         <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BQ1" t="s">
         <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BU1" t="s">
         <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
       </c>
-      <c r="BX1" t="s">
-        <v>136</v>
+      <c r="BY1" t="s">
+        <v>137</v>
       </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>33401000.0</v>
+      </c>
+      <c r="C2">
         <v>30784000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>479560000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>475048000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>427958000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>416264000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>504370000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>605377000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>602957000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>492561000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>537362000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>397999000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>425930000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>550847000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>513832000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>351313000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>197529000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>195086000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>172084000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>177936000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>177173000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>200154000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>181597000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>157911000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>154201000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>151727000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>153957000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>189366000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>101141000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>99384000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>93513000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>109638000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>100555000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>152770000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>111751000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>75764000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>67190000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>63010000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>65995000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>56181000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>43225000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>69400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>98737000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>170100000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>46420000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>81348000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>179892000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>122050000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>124824000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>120557000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>123721000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>69002000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>27757000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>46428000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>46648000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>48040000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>49867000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>52306000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8907000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>13938000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>8346000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5032000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19841000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>134894000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>136586000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>122512000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>94701000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>53751000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>17355000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>31800000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>17538000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15383000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>14889000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>15319000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23919000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>7786000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>4358000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2052000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1185000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1121000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1802000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>536000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>906000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>787000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1527000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>922000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6634000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4947000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5413000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2231000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2548000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>535000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>661000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>912000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>794000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>397000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1985000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1626000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1628000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1455000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>653000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1831000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2804000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3231000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>507000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>618000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1418000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1206000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>809000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>380000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>419000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1280000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1796000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1682000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3007000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>674000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2872000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>579000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1724000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>487000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>120000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>108000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>15000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>40000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>28994000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>23000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>238943000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>20829000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>7000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>221000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
-        <v>100800000</v>
+        <v>0</v>
       </c>
       <c r="BT3">
         <v>100800000</v>
       </c>
       <c r="BU3">
+        <v>100800000</v>
+      </c>
+      <c r="BV3">
         <v>97830000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2970000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
+      <c r="BY3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-29175000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-126175000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>32010000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>166160000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>153599000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>5632000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>20043000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-448000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>361000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-15664000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>12379000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>25561000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>2920000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>7567000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-7002000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-34224000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>89043000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4526000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2140000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-16246000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>11064000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-50344000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>9449000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>35987000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>8574000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>4180000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-2985000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>9814000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>12956000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-26175000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-976000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-71363000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>68607000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>20145000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-98544000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>57842000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-43647000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>45140000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-3164000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>12584000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>41245000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-18671000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-220000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-1392000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-1827000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-2439000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-11129000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13829000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-11487000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-50321000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-19555000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30726000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-33835000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-40690000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-34888000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-47595000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-29678000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-22976000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17171000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-15529000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>26272000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-8854000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-15116000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1537000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>21150000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-19562000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-15160000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-21729000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-17029000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-24460000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-25853000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8622000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-90318000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7124000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4324000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3428000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2950000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4292000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>40329000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-73236000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>32677000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1377000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3848000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>34528000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-9866000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-22374000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-267000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-537000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>640000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-808000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>153000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-384000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
+      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>488384000.0</v>
+      </c>
+      <c r="C6">
         <v>2617000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-448776000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4512000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>47090000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11694000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-88106000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-101007000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2420000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>110396000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-44801000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>139363000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-27931000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-124917000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>37015000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>162519000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>153784000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2443000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>23002000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5852000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>763000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-22981000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13678000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23686000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3710000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2474000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-9367000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-35409000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>88225000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1757000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3011000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-16125000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9083000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-52215000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1084000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>35987000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8574000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4180000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2985000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9814000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12956000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-26175000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-29337000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-71363000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>123680000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-34928000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-126905000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>57842000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2774000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4267000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-3164000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>54719000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>41245000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-18671000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-220000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1392000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1827000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2439000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>43399000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-5031000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5592000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3314000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-19631142.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-115053000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1692000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>14074000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>27811000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>40950000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>36396000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-14445000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>14262000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2155000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>494000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-430000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-8600000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>16133000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7">
+        <v>2820000.0</v>
+      </c>
+      <c r="C7">
         <v>-2820000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-33308999.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-139003000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-280130000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-272344000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-211318000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-236909000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-221869000.0</v>
       </c>
-      <c r="J7">
-[...1 lines deleted...]
-      </c>
       <c r="K7">
-        <v>-45367000.0</v>
+        <v>-182843000.0</v>
       </c>
       <c r="L7">
+        <v>-271855000.0</v>
+      </c>
+      <c r="M7">
         <v>-209578000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-260517000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-173877000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-158929000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-198371000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>139180000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>153067000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1717890000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-310419000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-745949000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-909105000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-904372000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-814012000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-680584000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-576473000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-650726000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-540359000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-428968000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-365529000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-370899000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-376772000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-375838000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-379452000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-428966000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-425269000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-391602000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-352505000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-504916000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-529993000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-397509000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-343044000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-358806000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-782750000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>22675000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-25183000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-77596000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-3616000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>39596000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>10296000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-61195000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>55560000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1296000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1057000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-478000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-364000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-254000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-2053000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>41440000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-67000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-559000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>738000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-2212336.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-401000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-2424000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>5062000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-335000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-3530000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>286000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>1812000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>663000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>3123000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-3028000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-400000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>2748000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>2354000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-326671000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-105688000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2697000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-168953000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1004000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-141221000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-50156000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-103479000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-92356000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>38786000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-79566000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-92080000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-6470000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>12750000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-106330000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-36599000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-3973000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-5665000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-23722000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-49746000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-4494000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-24678000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-41767000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-8532000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-25249000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-25793000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-3676000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-4619000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>9096000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-49678000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-61204000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-32284000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-35289000.0</v>
       </c>
-      <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8">
         <v>-7932000.0</v>
       </c>
-      <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-      <c r="AZ8">
+      <c r="AZ8"/>
+      <c r="BA8">
         <v>49935000.0</v>
       </c>
-      <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-34926000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-211618000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-147609000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-70048000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-46629000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-41914000.0</v>
       </c>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
       <c r="K9">
-        <v>-214288000.0</v>
+        <v>8647000.0</v>
       </c>
       <c r="L9">
+        <v>-232769000.0</v>
+      </c>
+      <c r="M9">
         <v>-22707000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-147355000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-121350000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>18237000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-75869000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-79972000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-69116000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-53637000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-64448000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-49021000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14279000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-81438000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-55537000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-10081000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>30217000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-86951000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-25467000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-6419000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-645000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-27719000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-19487000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-10734000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-9444000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-19944000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>5698000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-23470000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-15540000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-6948000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-4514000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>18283000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-42006000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-35385000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-32284000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>12416000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-12416000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>868000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10197000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>62874000.0</v>
       </c>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
         <v>49318000.0</v>
       </c>
-      <c r="BA9">
-[...1 lines deleted...]
-      </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
         <v>-1224000000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
-      <c r="BJ9"/>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
       <c r="BK9"/>
-      <c r="BL9">
+      <c r="BL9"/>
+      <c r="BM9">
         <v>89000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>121000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>119000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>315000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>733000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>714000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-315000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1675000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-3220000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>101679000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-211355000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-227471000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>-1713913000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-293543000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-774189000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-925452000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-898571000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-817388000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-707689000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-610712000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-584119000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-526796000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-436016000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-361838000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-360994000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-375537000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-367862000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-377236000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-420504000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-426261000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-367469000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-354900000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-519742000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-513538000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-401637000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-302926000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1710000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>1493255000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
-      <c r="BJ10"/>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>236000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>388000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>11474000.0</v>
       </c>
-      <c r="BX10"/>
+      <c r="BY10"/>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>305178000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>120818000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>43254000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>300696000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>62882000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>155338000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>150358000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>200368000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>124572000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10897000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>164498000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>171893000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>36615000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-33724000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>85922000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>89548000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>47085000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-11181000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>63836000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>81159000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2459000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>20891000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>58712000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>29992000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>20458000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>11966000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6729000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>17963000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3707000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>23845000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>41795000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>53039000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>51535000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>31157000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-39075000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-15097000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>53481000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>11210000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-5718000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>14213000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1788000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-287000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>203000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>406000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-183000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2053000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>600000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>172000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>419000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>360000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>275000.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>620000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>989000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>4404000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>4319000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>116000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>24000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>4628000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>5590000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>11131000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5873000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16156000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9094000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12285000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>159325000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-56526000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-26363000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-27558000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-12396000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-5821000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-68583000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12585000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>117829000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-10285000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-29549000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-33842000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-794000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-51703000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>18453000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>19623000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-3495000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3070000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-5236000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4610000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>61340000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>139635000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-47415000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-34548000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>18438000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-9275000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-1014000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-97685000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>29226000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8893000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-8825000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2165000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-1652000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-1349000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-2619000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-15708000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-241000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-211000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-270000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-342000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-352000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
+      <c r="BY12"/>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>20329000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-65534000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>76298000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>62802000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-71180000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-82603000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6702000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-9212000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-25633000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-105324000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>48208000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>31673000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-55133000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-30722000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-40016000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>11440000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-24514000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>3599000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1441000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-7948000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-31658000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-32306000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-43149000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>414560000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>39732000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>504576000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>394490000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>358036000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-135674000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-26528000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
+        <v>-117000.0</v>
+      </c>
+      <c r="C14">
         <v>356000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-9870000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5259000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4924000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4881000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5399000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5395000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5291000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5868000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5991000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6347000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5875000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5253000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5259000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5549000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6009000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6156000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6176000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6119000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6208000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5934000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5334000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4010000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4371000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3863000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3661000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3523000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3291000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3094000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3485000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3200000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2953000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2958000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5872000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7888000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8311000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7921000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6644000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6437000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7085000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8377000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8267000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10034000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11358000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15465000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10866000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-6415000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2811000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1498000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4286000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1216000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1141000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1094000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1002000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>992000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>994000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>982000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>991000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>868000.0</v>
       </c>
       <c r="BJ14">
         <v>868000.0</v>
       </c>
       <c r="BK14">
+        <v>868000.0</v>
+      </c>
+      <c r="BL14">
         <v>-2606464.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>993000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>842000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>841000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>842000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>841000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>855000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>877000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>375000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1133000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>-174000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>220000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>529000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>171000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
+        <v>2261000.0</v>
+      </c>
+      <c r="C15">
         <v>2268000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2505000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3859000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3841000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3876000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13252000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3820000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3926000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3820000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3447000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3427000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3411000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3446000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3070000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1891000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1416000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1398000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1389000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1360000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1334000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1326000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1367000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1386000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1398000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1415000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1423000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1418000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280000.0</v>
       </c>
       <c r="AE15">
         <v>1280000.0</v>
       </c>
       <c r="AF15">
+        <v>1280000.0</v>
+      </c>
+      <c r="AG15">
         <v>1301000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>895000.0</v>
       </c>
       <c r="AI15">
         <v>895000.0</v>
       </c>
       <c r="AJ15">
+        <v>895000.0</v>
+      </c>
+      <c r="AK15">
         <v>898000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709000.0</v>
       </c>
       <c r="AM15">
         <v>709000.0</v>
       </c>
       <c r="AN15">
+        <v>709000.0</v>
+      </c>
+      <c r="AO15">
         <v>734000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1748000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3102000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>871000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>838000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1604000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="AU15">
         <v>370000.0</v>
       </c>
       <c r="AV15">
-        <v>0.0</v>
+        <v>370000.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
-        <v>1233000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>1233000.0</v>
       </c>
       <c r="BA15">
+        <v>1233000.0</v>
+      </c>
+      <c r="BB15">
         <v>1599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388000.0</v>
       </c>
       <c r="BC15">
         <v>1388000.0</v>
       </c>
       <c r="BD15">
+        <v>1388000.0</v>
+      </c>
+      <c r="BE15">
         <v>1389000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1373000.0</v>
       </c>
       <c r="BG15">
         <v>1373000.0</v>
       </c>
       <c r="BH15">
+        <v>1373000.0</v>
+      </c>
+      <c r="BI15">
         <v>1372000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1371000.0</v>
       </c>
-      <c r="BJ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK15"/>
       <c r="BL15">
         <v>3000.0</v>
       </c>
       <c r="BM15">
         <v>3000.0</v>
       </c>
       <c r="BN15">
         <v>3000.0</v>
       </c>
       <c r="BO15">
+        <v>3000.0</v>
+      </c>
+      <c r="BP15">
         <v>3450000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3443000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3456000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>3430000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3561000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3558000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3586000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3574000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>3573000.0</v>
       </c>
-      <c r="BX15"/>
+      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16">
+        <v>521785000.0</v>
+      </c>
+      <c r="C16">
         <v>33401000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>30784000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>479560000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>475048000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>427958000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>416264000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>504370000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>605377000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>602957000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>492561000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>537362000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>397999000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>425930000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>550847000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>513832000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>351313000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>197529000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>195086000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>172084000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>177936000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>177173000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>195275000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>181597000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>157911000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>154201000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>144590000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>153957000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>189366000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>101141000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>96524000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>93513000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>109638000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>100555000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>110667000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>111751000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>75764000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>67190000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>63010000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>65995000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>56181000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>43225000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>69400000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>98737000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>170100000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>46420000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>52987000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>179892000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>122050000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>124824000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>120557000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>123721000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>69002000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>27757000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>46428000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>46648000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>48040000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>49867000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>52306000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8907000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>13938000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>8346000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>209858.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>19841000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>134894000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>136586000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>122512000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>94701000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>53751000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>17355000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>31800000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>17538000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15383000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>14889000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15319000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>23919000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>-230000.0</v>
+      </c>
+      <c r="C18">
         <v>-18164000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>49210000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>133382000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>20068000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-34442000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>68155000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>60681000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>45972000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>61917000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-23641000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>56276000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-13312000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>38099000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>56803000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>114113000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>132898000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>148532000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>17616000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>39524000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>117479000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>26933000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>69969000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>6274000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>33475000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>23757000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3663000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>15754000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7197000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11391000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>13615000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>32821000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>5294000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2245000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>21580000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3069000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-22364000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>47884000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>66900000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-27795000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-21548000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>11927000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-21472000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>19329000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-9910000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>106000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>25230000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-34960000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>56443000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>44090000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-59494000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>40063000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1056000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-50000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-27771000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>289000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>531000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1446000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>24036000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-19437000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>765000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2206000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>9238553.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-5174000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1594000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-1030000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>2029000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-1632000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>3024000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>3233000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>104104000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>108966000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-98548000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-693000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>4944000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>5139000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19">
+        <v>-157193000.0</v>
+      </c>
+      <c r="C19">
         <v>20869000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>139700000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-132959000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>28140000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-18072000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-176787000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-164762000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-21905000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>40469000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-99948000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>127872000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-21240000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-220046000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-13931000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>54700000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4879000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-18780000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-80411000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-74638000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-83510000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-42092000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-31703000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-28627000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>11866000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-66501000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-77713000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-85664000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>42674000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>95342000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-19194000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-47530000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-32359000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-23980000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>35303000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-24733000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>29109000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>22458000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-68254000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-38100000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-482000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-27910000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-21219000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-191994000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>53977000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-7980000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>238416000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-74095000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>58800000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-14173000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-44024000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-101147000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>2412000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-15762000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>70000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>56000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>173000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>86000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
@@ -29388,2258 +29628,2291 @@
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>-74062000.0</v>
+      </c>
+      <c r="C21">
         <v>-187000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7759000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13988000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2782000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>70052000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>45255000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>912000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>13468000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>87827000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7148000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4181000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-174031000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-125162000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>83034000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>36271000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-31468000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3046000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4804000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>49173000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-36452000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>35813000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>66859000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>39832000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>21293000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-72945000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5877000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1914000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>42398000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-32381000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-31314000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>42852000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>69498000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-49590000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>17776000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>118772000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-58231000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>45812000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>45199000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>106717000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-11181000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>110428000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-163902000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>144065000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-101392000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>90133000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>104695000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-369000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-409000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-125000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-348000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-303000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-447000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
+      <c r="BY21"/>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22">
+        <v>410618000.0</v>
+      </c>
+      <c r="C22">
         <v>-7139000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11244000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>15610000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>31104000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12968000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>29340000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20473000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>12851000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15881000.0</v>
       </c>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
       <c r="L22">
+        <v>16128000.0</v>
+      </c>
+      <c r="M22">
         <v>8868000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11850000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3151000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6118000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20057000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-22408000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-960000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1016000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3347000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9048000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>30640000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>16165000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14741000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4439000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-60570000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4566000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-949000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>12204000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4301000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>528000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-527000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>876000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>29006000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>12594000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3378000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5324000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1342000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>10065000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7838000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7021000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7414000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2585000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-6388000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>19794000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-2019000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>24610000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-13486000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4345000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-2195000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4428000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1909000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>14047000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-148000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-476000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-89000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-239000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>294000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>16045000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>535000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1067000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1113000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>21076838.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-6993000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-1902000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-8430000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-4358000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-430000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-540000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2503000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-28388000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-3536000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>659000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>459000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3626000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3714000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>12857000.0</v>
+      </c>
+      <c r="C23">
         <v>23427000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-44032000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6566000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-189000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4876000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-7736000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-154000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-220000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8611000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2341000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>345346000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>360151000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>364132000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>248981000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4228000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-11651000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1852000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-378000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1168000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1158000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2106000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1208000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2233000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1211000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1685000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1227000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>13000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>711000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>535000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1107000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-587000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-8417000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-175381000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-20136000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-20707000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-23272000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-4082000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>220747000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>797000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2573000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3880000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>22808000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-24164000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>154656000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-88792000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>321725000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-45386000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-46228000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>272877000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-30006000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>345090000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2874000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-2432000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-64000.0</v>
       </c>
       <c r="BG23">
         <v>-64000.0</v>
       </c>
       <c r="BH23">
+        <v>-64000.0</v>
+      </c>
+      <c r="BI23">
         <v>-200000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6392000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-168000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>177665097.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-177660000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>89000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>15811000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>58787000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-4000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>36844000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>23552000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-9342000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-147000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-757000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>13575000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>20494000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10994000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24">
+        <v>734977000.0</v>
+      </c>
+      <c r="C24">
         <v>-38638000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-223193000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6368000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1522000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>19439000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1055000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5846000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-10373000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-3006000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3236000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-609000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2804000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-22530000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-4648000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-9238000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-6474000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-8392000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>460000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8971000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2701000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-948000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-294000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>181000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-4544000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-12868000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5330000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-11576000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-360000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1363000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1285000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5056000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-142000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4225000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1171000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>166408000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3143000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>35022000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>5763000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-30392000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-91381000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-10360000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-33042000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>62400000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>35685000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-48222000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-391920000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>148307000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-356977000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>11531000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>69263000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-613063000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>42157000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-18210000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>28978000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>142000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>805000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-632000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>656000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-5408000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6399000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1276000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-17156799.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>257000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>89000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>16297000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>55790000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>19700000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-1003000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>23552000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>23438000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>729000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>39595000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-9517000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-34038000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>10994000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>-416212000.0</v>
+      </c>
+      <c r="C25">
         <v>-8864000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>127022999.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>232685000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>246287000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>206126000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>252589000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>255047000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>229525000.0</v>
       </c>
-      <c r="J25">
-[...1 lines deleted...]
-      </c>
       <c r="K25">
-        <v>-2149000.0</v>
+        <v>207474000.0</v>
       </c>
       <c r="L25">
+        <v>215039000.0</v>
+      </c>
+      <c r="M25">
         <v>238073000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>223200000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>202205000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>189765000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>283644000.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
-        <v>-3040000.0</v>
+        <v>12665000.0</v>
       </c>
       <c r="S25">
+        <v>-9196000.0</v>
+      </c>
+      <c r="T25">
         <v>1714609000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>339448000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>845266000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>891008000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>939294000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>790299000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>700109000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>674705000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>641236000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>554712000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>418668000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>347839000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>384410000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>407212000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>376969000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>338947000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>439482000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>418967000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>366833000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>389442000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>549241000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>485852000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>363992000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>343108000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>329678000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>809898000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-12618000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-14440000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>65269000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-9714000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>19621000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>34097000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-11638000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-13577000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-31000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-4000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1264000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-323000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-400000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-399000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-97000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-296000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-534000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-594000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>8929580.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-1343000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-963000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-737000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>108000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-4240000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>77000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-2555000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>25911000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2243000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-935000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>890000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1959000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
+        <v>-5319000.0</v>
+      </c>
+      <c r="C26">
         <v>-5000000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-7484000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-6079000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-73000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-718000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-936000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1857000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5263000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2450000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-432000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-2450000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-4724000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-665000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4555000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3945000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-743000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1646000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-1185000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-9085000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-361000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-4892000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-8671000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-187000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>7300000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-527000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-7300000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1318000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>43754000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-6150000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-36753000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-851000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1068000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-521000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1907000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-486000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-39000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>467000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>2000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2757000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-2000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-72000000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>-72000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
-        <v>-873950.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK26">
         <v>-873950.0</v>
       </c>
-      <c r="BL26"/>
+      <c r="BL26">
+        <v>-873950.0</v>
+      </c>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-490000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27">
+        <v>1508000.0</v>
+      </c>
+      <c r="C27">
         <v>1456000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-5738000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5594000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2278000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9208000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4501000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5968000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3407000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3845000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2320000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1861000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1880000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2214000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1794000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1696000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>45000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6170000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7413000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1504000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1148000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1065000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1959000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2489000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2053000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1616000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1851000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1514000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1590000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1408000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2853000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1520000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1051000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1233000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2285000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1135000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1342000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1798000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>888000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>668000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>640000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>388000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>343000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2014000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>121000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>107000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-49000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-531000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>527000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>53000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2390000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>29000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>71000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>69000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>101000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>53000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>36000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>69000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>15000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>49000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>30000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>13781000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="BM27">
         <v>50000.0</v>
       </c>
       <c r="BN27">
+        <v>50000.0</v>
+      </c>
+      <c r="BO27">
         <v>63000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1537000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>463000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>265000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>5000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>502000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>947000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-424000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>187000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>-68785000.0</v>
+      </c>
+      <c r="C28">
         <v>15972000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-46570000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3563000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6812000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>61300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24267000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3062000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-22655000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7977000.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
+        <v>73801000.0</v>
+      </c>
+      <c r="M28">
         <v>-41270000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2573000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>78302000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10862000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2653000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>23519000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-123137000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>74234000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>34533000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-34402000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-630000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1514000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>47022000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-43420000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>29661000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>64693000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>36768000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>17447000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-81980000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5017000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-7156000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32945000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-32809000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-32776000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-132956000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>41535000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-70209000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4883000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>109592000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>126052000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>46191000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>43334000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>102993000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11610000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>85726000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>270891000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>57417000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>222993000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-44470000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>43658000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>698283000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1968000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-411000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1513000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1737000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3163000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-447000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1816000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>13721000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1572000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-168000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>121643739.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-122171000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-187000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-707000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-3646000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-3560000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-3472000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-41230000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-12010000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3445000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>70046000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>9896000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>20494000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>210270000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>-230000.0</v>
+      </c>
+      <c r="C29">
         <v>-18164000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>44852000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>135434000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21253000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-33321000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>69957000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>61217000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>46878000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>62704000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-22114000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>57198000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6678000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>43046000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>62216000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>116344000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>135446000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>149067000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18277000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>40436000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>118273000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27330000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71954000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>35103000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>25212000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4316000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>17585000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10001000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-8160000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>14122000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>33439000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6712000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3451000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>22389000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2689000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-21945000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>49164000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>68696000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-26113000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-18541000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>12601000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-18600000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>19908000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-8186000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>593000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>25350000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-34852000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>56458000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>44092000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-59502000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>40103000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1061000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-48000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1223000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>295000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>554000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-1446000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>3239000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1392000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>772000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>2427000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>9238553.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-5174000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-1594000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-1030000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>2029000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-1632000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>3024000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>3233000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>3304000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>8166000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-718000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2277000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>4944000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>5139000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>577789000.0</v>
+      </c>
+      <c r="C30">
         <v>-17774000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-79135000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-132959000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28140000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18072000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-176787000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-164762000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-22145000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40469000.0</v>
       </c>
-      <c r="K30">
-[...1 lines deleted...]
-      </c>
       <c r="L30">
+        <v>-99948000.0</v>
+      </c>
+      <c r="M30">
         <v>127872000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-25070000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-247523000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-19344000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>52469000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5366000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-20298000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-72468000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-75417000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-83510000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-42364000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-58061000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-29361000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11237000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-47306000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-76011000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-88577000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>61595000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>94666000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-16999000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-42529000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-28593000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-20986000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>19836000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>171632000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11016000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>25225000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-66798000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-73665000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-94555000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-84967000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-111855000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-130168000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>77831000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-50923000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-251284000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>34787000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-278716000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1048000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12680000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-725802000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>42152000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-18212000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>70000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>50000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>782000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-546000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>29279000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-20144000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6392000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1055000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-16466799.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>53000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>89000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15811000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>29428000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>46142000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>36844000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>23552000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>22968000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-9456000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-68834000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-12603000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-34038000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>10994000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>