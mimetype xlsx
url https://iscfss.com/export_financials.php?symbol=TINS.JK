--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1031,87 +1037,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1146,4016 +1127,4156 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>819647000000.0</v>
+      </c>
+      <c r="C2">
         <v>756473000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>865426000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>763849000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>886385000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>884620000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1969247000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1321721000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>733424000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>661406000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>583201000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>851098000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>405533000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>307802000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>302358000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>220734000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>351200000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>357281000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>190523000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>341834000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>48461000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>36578000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21911000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16831000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>48400000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>44633000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>6852026000000.0</v>
+      </c>
+      <c r="C5">
         <v>7217959000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7197026000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6505425000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5510710000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5445269000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5487224000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5234528000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4749946000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4592723000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>4462521000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1133163000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>48252000000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>372388000000.0</v>
       </c>
       <c r="C8">
         <v>372388000000.0</v>
       </c>
       <c r="D8">
         <v>372388000000.0</v>
       </c>
       <c r="E8">
         <v>372388000000.0</v>
       </c>
       <c r="F8">
         <v>372388000000.0</v>
       </c>
       <c r="G8">
         <v>372388000000.0</v>
       </c>
       <c r="H8">
         <v>372388000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>372388000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>64383000000.0</v>
       </c>
       <c r="D9">
         <v>64383000000.0</v>
       </c>
       <c r="E9">
         <v>64383000000.0</v>
       </c>
       <c r="F9">
         <v>64383000000.0</v>
       </c>
       <c r="G9">
-        <v>55000000.0</v>
+        <v>64383000000.0</v>
       </c>
       <c r="H9">
         <v>55000000.0</v>
       </c>
       <c r="I9">
         <v>55000000.0</v>
       </c>
       <c r="J9">
         <v>55000000.0</v>
       </c>
       <c r="K9">
         <v>55000000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>55000000.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>1711598000000.0</v>
+      </c>
+      <c r="C10">
         <v>1988254000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1526601000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1209227000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1782262000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>730591000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1549890000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>784610000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1357490000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>563804000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>497472000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>346495000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>613698000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>670411000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>659584000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>844218000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>501949000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>460588000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1734159000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>178158000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>324213000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>27002000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30654000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3854000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>11659000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7953000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>1310743000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>736298000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>91000000000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>807300000000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>1357490000000.0</v>
       </c>
-      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>1711598000000.0</v>
+      </c>
+      <c r="C12">
         <v>1988254000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1526710000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1209336000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1782371000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>730700000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1551547000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>786267000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1359147000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>569893000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>499127000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>347943000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>615102000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>671316000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>659584000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>845909000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>503163000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>461449000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1735307000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>178821000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>326412000000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>372388000000.0</v>
       </c>
       <c r="C13">
         <v>372388000000.0</v>
       </c>
       <c r="D13">
         <v>372388000000.0</v>
       </c>
       <c r="E13">
         <v>372388000000.0</v>
       </c>
       <c r="F13">
         <v>372388000000.0</v>
       </c>
       <c r="G13">
         <v>372388000000.0</v>
       </c>
       <c r="H13">
         <v>372388000000.0</v>
       </c>
       <c r="I13">
         <v>372388000000.0</v>
       </c>
       <c r="J13">
         <v>372388000000.0</v>
       </c>
       <c r="K13">
         <v>372388000000.0</v>
       </c>
       <c r="L13">
         <v>372388000000.0</v>
       </c>
       <c r="M13">
-        <v>251651000000.0</v>
+        <v>372388000000.0</v>
       </c>
       <c r="N13">
         <v>251651000000.0</v>
       </c>
       <c r="O13">
-        <v>372443000000.0</v>
+        <v>251651000000.0</v>
       </c>
       <c r="P13">
         <v>372443000000.0</v>
       </c>
       <c r="Q13">
         <v>372443000000.0</v>
       </c>
       <c r="R13">
         <v>372443000000.0</v>
       </c>
       <c r="S13">
         <v>372443000000.0</v>
       </c>
       <c r="T13">
-        <v>251651000000.0</v>
+        <v>372443000000.0</v>
       </c>
       <c r="U13">
         <v>251651000000.0</v>
       </c>
       <c r="V13">
         <v>251651000000.0</v>
       </c>
       <c r="W13">
         <v>251651000000.0</v>
       </c>
       <c r="X13">
         <v>251651000000.0</v>
       </c>
       <c r="Y13">
         <v>251651000000.0</v>
       </c>
       <c r="Z13">
         <v>251651000000.0</v>
       </c>
+      <c r="AA13">
+        <v>251651000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>7447753000.0</v>
       </c>
       <c r="C14">
-        <v>7447753454.0</v>
+        <v>7447753000.0</v>
       </c>
       <c r="D14">
         <v>7447753454.0</v>
       </c>
       <c r="E14">
         <v>7447753454.0</v>
       </c>
       <c r="F14">
         <v>7447753454.0</v>
       </c>
       <c r="G14">
         <v>7447753454.0</v>
       </c>
       <c r="H14">
         <v>7447753454.0</v>
       </c>
       <c r="I14">
         <v>7447753454.0</v>
       </c>
       <c r="J14">
         <v>7447753454.0</v>
       </c>
       <c r="K14">
         <v>7447753454.0</v>
       </c>
       <c r="L14">
         <v>7447753454.0</v>
       </c>
       <c r="M14">
         <v>7447753454.0</v>
       </c>
       <c r="N14">
-        <v>7447757302.0</v>
+        <v>7447753454.0</v>
       </c>
       <c r="O14">
         <v>7447757302.0</v>
       </c>
       <c r="P14">
         <v>7447757302.0</v>
       </c>
       <c r="Q14">
         <v>7447757302.0</v>
       </c>
       <c r="R14">
         <v>7447757302.0</v>
       </c>
       <c r="S14">
         <v>7447757302.0</v>
       </c>
       <c r="T14">
         <v>7447757302.0</v>
       </c>
       <c r="U14">
         <v>7447757302.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>7447757302.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>78753000000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>944221000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>293901000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>494864000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>77699000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>447742000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>640438000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>178195000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-851098000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-405533000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-337115000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>467196000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>95613000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>65607000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>274679000000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>110144000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>72006000000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>1542000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2159000000.0</v>
       </c>
-      <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>1904529000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1236317000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1681660000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1963883000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1514068000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>882979000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>483463000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1484321000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>150203000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-18270000000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>945872000000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>447332000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>341372000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>232423000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>193951000000.0</v>
       </c>
-      <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>1542000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2159000000.0</v>
       </c>
-      <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>2929791000000.0</v>
+      </c>
+      <c r="C22">
         <v>2763903000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2653962000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2959573000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3148109000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2936239000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6584145000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4322873000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2525279000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2309243000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3102423000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3384026000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2461256000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1617389000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2447376000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1802707000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1909219000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3173453000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1730097000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1822773000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>996290000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>810356000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>822973000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>848696000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>582721000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>566539000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>13643395000000.0</v>
+      </c>
+      <c r="C23">
         <v>12799576000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12853277000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>13066976000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14690989000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14517700000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>20361278000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15117948000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11876309000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9548631000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9279683000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9752477000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7883294000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6101007000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6569807000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5881108000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4855712000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5785003000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5032712000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3462222000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2748331000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>805255000000.0</v>
+      </c>
+      <c r="C24">
         <v>1232833000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1268799000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2244711000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1434498000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2449388000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2101830000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000000000.0</v>
       </c>
       <c r="I24">
         <v>1500000000000.0</v>
       </c>
-      <c r="J24"/>
+      <c r="J24">
+        <v>1500000000000.0</v>
+      </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>360288000000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>276000000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>1232833000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1268799000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2244711000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1434498000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2449388000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2101830000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000000000.0</v>
       </c>
       <c r="I25">
         <v>1500000000000.0</v>
       </c>
       <c r="J25">
+        <v>1500000000000.0</v>
+      </c>
+      <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>153111000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>145841000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>125891000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>120534000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-85236000000.0</v>
+      </c>
+      <c r="C28">
         <v>53760000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2082291000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1790681000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3322993000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6280108000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10010618000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5359431000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2334358000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1169491000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1617067000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1987723000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>741064000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-406806000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15909000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-412470000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-137631000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-94888000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1734159000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>525193000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>204392000000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>10034746000000.0</v>
+      </c>
+      <c r="C29">
         <v>9491650000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9850949000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10041537000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11413480000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11950688000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16818723000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12665732000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9753141000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1711586000000.0</v>
+      </c>
+      <c r="C30">
         <v>1002100000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1013589000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1007465000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1904529000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1236317000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1681660000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1963883000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1514068000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>882979000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>483463000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1484321000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>150203000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-18270000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>582894000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>945872000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>551025000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>447332000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>341372000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>232423000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>193951000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>232722000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>197785000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>125577000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>168409000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>174914000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>7041629000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>6308225000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4939989000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5258215000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6148162000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6061293000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>5653472000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5370992000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>3957808000000.0</v>
+      </c>
+      <c r="C32">
         <v>3312521000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1536944000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3087622000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1738055000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>692099000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>348870000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3028036000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3594440000000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>6860368000000.0</v>
+      </c>
+      <c r="C33">
         <v>6771564000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>7334091000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7432189000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7266944000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7960436000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8054223000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5913661000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4879343000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4310724000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3835484000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3200301000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2522630000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2171343000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1938389000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1772218000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1611237000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1479097000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1109761000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1109811000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1109648000000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34">
+        <v>21871000000.0</v>
+      </c>
+      <c r="C34">
         <v>43041000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>60714000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>11693000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8089000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>12168000000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>580706000000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>2409437000000.0</v>
+      </c>
+      <c r="C35">
         <v>2634106000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2628686000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3477908000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2696579000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3712399000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3144688000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2419816000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2412290000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>833714000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>909662000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>631505000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>551594000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>583001000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>550036000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>408551000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>322287000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>323250000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>323163000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>296506000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>317887000000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>1464299000000.0</v>
+      </c>
+      <c r="C36">
         <v>1185289000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3351245000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3386827000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>955609000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1042848000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1036851000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>877691000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>602596000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>654563000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>101835000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>15820000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>20999000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>16285000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>231502000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>65312000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>187815000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>313100000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>432287000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>382514000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>343540000000.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1553293000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1608826000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3190019000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3250249000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3813941000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3935476000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2728716000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2105448000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1801811000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>229906000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>833434000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>334666000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>225484000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>154196000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>151863000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>93828000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>368399000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>486084000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>450611000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>515230000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>561125000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>223650000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>168701000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>97735000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>100433000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>430052000000.0</v>
+      </c>
+      <c r="C39">
         <v>273755000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>324925000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>383395000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>547506000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1577299000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2440223000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2050100000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1598472000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1475792000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1359186000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1281226000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2250846000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1659229000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>911172000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>519190000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>215268000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>223672000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>115892000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>118394000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>108547000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>74410000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>86518000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>63916000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>47052000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>55598000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
-        <v>947135000000.0</v>
+        <v>1184465000000.0</v>
       </c>
       <c r="C40">
+        <v>1095782000000.0</v>
+      </c>
+      <c r="D40">
         <v>698218000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>951720000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>722321000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>380200000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>500982000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>553656000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>410739000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>454029000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>250841000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>276165000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>521553000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>363931000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>406639000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>521387000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>321949000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>643246000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>414569000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>344461000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>267334000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>258232000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>226419000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>190983000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>187932000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>149863000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1221504000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1255353000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1250843000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1042858000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>936908000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>912290000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>833714000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>909662000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>631505000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>551198000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>581932000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>546675000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>406003000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>320400000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>322702000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>322694000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>296369000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>317713000000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>195521000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>23989000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>33445000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>37754000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>64383000000.0</v>
       </c>
       <c r="C42">
-        <v>7261409000000.0</v>
+        <v>64383000000.0</v>
       </c>
       <c r="D42">
         <v>64383000000.0</v>
       </c>
       <c r="E42">
         <v>64383000000.0</v>
       </c>
       <c r="F42">
         <v>64383000000.0</v>
       </c>
       <c r="G42">
-        <v>55000000.0</v>
+        <v>64383000000.0</v>
       </c>
       <c r="H42">
         <v>55000000.0</v>
       </c>
       <c r="I42">
         <v>55000000.0</v>
       </c>
       <c r="J42">
         <v>55000000.0</v>
       </c>
       <c r="K42">
         <v>55000000.0</v>
       </c>
       <c r="L42">
-        <v>-1133296000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="M42">
+        <v>-133000000.0</v>
+      </c>
+      <c r="N42">
         <v>3725863000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3579368000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-3198160000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>8965000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>14773000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>34438000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>9785000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120792000000.0</v>
       </c>
       <c r="U42">
         <v>120792000000.0</v>
       </c>
-      <c r="V42"/>
+      <c r="V42">
+        <v>120792000000.0</v>
+      </c>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>11461903000000.0</v>
+      </c>
+      <c r="C45">
         <v>11250516000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>10984957000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>10464898000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>11071364000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>10466690000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>9848145000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>2434841000000.0</v>
+      </c>
+      <c r="C46">
         <v>2945462000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3712044000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3854983000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3704971000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3858485000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3987810000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3327402000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2628054000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2383022000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2579368000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2193193000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2055989000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1722798000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1515559000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1361918000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1269801000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>879597000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>474391000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>479744000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>488640000000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>3079597000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>3712044000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3854983000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3704971000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3858485000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3987810000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>3322201000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2628054000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>2383022000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>2579368000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2193193000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2055989000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1845561000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1656753000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1486171000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1389802000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>979174000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>558100000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>566428000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>488640000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>433702000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>420032000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>504397000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>729826000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>747974000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>1119587000000.0</v>
+      </c>
+      <c r="C48">
         <v>-205094000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1391740000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>99433000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>360744000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-942051000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-601452000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>967834000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>938904000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>688306000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>536028000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>998694000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>515076000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>431574000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>4215732000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3821358000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3042848000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3413700000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2976818000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1302202000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1147223000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>136681000000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="X48"/>
+      <c r="Y48">
         <v>11278000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1084168000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>331567000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>821107000000.0</v>
+      </c>
+      <c r="C50">
         <v>809181000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2340093000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>755197000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3670757000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4561311000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9458678000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4644041000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2191848000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1733295000000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>1626362000000.0</v>
+      </c>
+      <c r="C51">
         <v>2042014000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3608892000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2999908000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5105255000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7010699000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11560508000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6144041000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3691848000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1733295000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2114539000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2334218000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1354762000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>263605000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>643675000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>431748000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>364318000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>365700000000.0</v>
       </c>
-      <c r="S51"/>
-      <c r="T51">
+      <c r="T51"/>
+      <c r="U51">
         <v>703351000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>528605000000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>821107000000.0</v>
+      </c>
+      <c r="C52">
         <v>809181000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2340093000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>755197000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3670757000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4561311000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9458678000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4644041000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2191848000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1733295000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2114539000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2334218000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1354762000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>263605000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>643675000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>431748000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>364318000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>365700000000.0</v>
       </c>
-      <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>692377000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>508352000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>15168000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000000.0</v>
       </c>
       <c r="D53">
         <v>109000000.0</v>
       </c>
       <c r="E53">
         <v>109000000.0</v>
       </c>
       <c r="F53">
         <v>109000000.0</v>
       </c>
       <c r="G53">
-        <v>1657000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="H53">
         <v>1657000000.0</v>
       </c>
       <c r="I53">
         <v>1657000000.0</v>
       </c>
       <c r="J53">
+        <v>1657000000.0</v>
+      </c>
+      <c r="K53">
         <v>6089000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1655000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1448000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1404000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>905000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>8461000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1691000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1214000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>861000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1148000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>663000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2199000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>158572000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>122308000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>144394000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>185938000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>283512000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>13643395000000.0</v>
+      </c>
+      <c r="C55">
         <v>12799576000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12853277000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>13066976000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14690989000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>14517700000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>20361278000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15117948000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>11876309000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>9548631000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>9279683000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>9752477000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7883294000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6101007000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6569807000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5881108000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4855712000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5785003000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5032712000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3462222000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2748331000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2416289000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1974282000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1940502000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1921951000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2061938000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>6783027000000.0</v>
+      </c>
+      <c r="C56">
         <v>6028012000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5519186000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>5634787000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>7424045000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6557264000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12307055000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>9204287000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6996966000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5237907000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>5444199000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6552176000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5360664000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3929664000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4631418000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4108890000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>3244475000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4305906000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3922951000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2352411000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1638683000000.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>2825219000000.0</v>
+      </c>
+      <c r="C57">
         <v>2715491000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3982242000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2547165000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5685990000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5865165000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>11958185000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6176251000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3402526000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3061232000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2998953000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3512730000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2439590000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>959806000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1421976000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1269482000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1103074000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1640906000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1350230000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1488816000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>896153000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>546360000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>377759000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>411440000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>372972000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>416486000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>5234656000000.0</v>
+      </c>
+      <c r="C58">
         <v>5349597000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6610928000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6025073000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8382569000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9577564000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>15102873000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8596067000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5814816000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3894946000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3908615000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4144235000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2991184000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1542807000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1972012000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1678033000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1425361000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1964156000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1673393000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1785322000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1214040000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>906983000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>581310000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>452244000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>429123000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>460265000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>8408384000000.0</v>
+      </c>
+      <c r="C60">
         <v>7449636000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6242057000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7041629000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>6308225000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4939989000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5258215000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6521691000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>6061293000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5653472000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5370992000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5608144000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4891998000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>4557851000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>4597460000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>4202766000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3430064000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3820581000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3359046000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1676629000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1534033000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1509256000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1392565000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1488252000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1492816000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1601661000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>873099000000.0</v>
+      </c>
+      <c r="C2">
+        <v>819647000000.0</v>
+      </c>
+      <c r="D2">
         <v>1242572000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>783666000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>710735000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>756473000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>814906000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>986114000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1034707000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>865426000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>779690000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>666425000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>757088000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>763849000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>823666000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1269203000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>962913000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>886385000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1061120000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1086246000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>745293000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>884620000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2895925000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3026655000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2459659000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1969247000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1741009000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2215690000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1203753000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>974801000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>998650000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>861471000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>719761000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>733424000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>761161000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>805542000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>799514000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>661406000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>854535000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>574144000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>451016000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>583201000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>659493000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>569611000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>553121000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>851098000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>690791000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>426863000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>310708000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>405533000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>335817000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>436400000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>320313000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>307802000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>259317000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>407993000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>282950000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>302358000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>439053000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>352343000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>273835000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>220734000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>329121000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>355158000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>320852000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>351200000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>345081000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>174751000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>220303000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>357281000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>331459000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>469717000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>263020000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>190523000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>151592000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>230534000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>460172000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>426955000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>166493000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>239594000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>157690000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>48461000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>136360000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>145594000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>128346000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>36578000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>70449000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>71366000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>19738000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>21911000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>67800000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>48400000000.0</v>
       </c>
-      <c r="CN2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5204,54 +5325,56 @@
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5300,252 +5423,260 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>6900366000000.0</v>
+      </c>
+      <c r="C5">
+        <v>6852026000000.0</v>
+      </c>
+      <c r="D5">
         <v>6909721000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>6890983000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>7288582000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>7217959000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>7229592000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>7292773000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>7293008000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>7197026000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>7233278000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>7168948000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>6466219000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>6505425000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6484602000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>6474705000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>5619317000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>5510710000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>5482256000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>5486524000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>5542031000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-106645000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-159754000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-117532000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-88587000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-64690000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-120773000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-102682000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>54787000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>27997000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>22320000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-60484000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-134304000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-130002000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-101467000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-155686000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-145153000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-110943000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-330140000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-294570000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-229109000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-172067000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-199946000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-263584000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>50810000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-1133163000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>61956000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>33955000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>27143000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>48252000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>13232000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>14000000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>13484000000.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5594,54 +5725,56 @@
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -5690,109 +5823,115 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>372388000000.0</v>
+      </c>
       <c r="C8">
         <v>372388000000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>372388000000.0</v>
       </c>
       <c r="F8">
         <v>372388000000.0</v>
       </c>
       <c r="G8">
         <v>372388000000.0</v>
       </c>
       <c r="H8">
         <v>372388000000.0</v>
       </c>
       <c r="I8">
         <v>372388000000.0</v>
       </c>
       <c r="J8">
         <v>372388000000.0</v>
       </c>
       <c r="K8">
         <v>372388000000.0</v>
       </c>
       <c r="L8">
         <v>372388000000.0</v>
       </c>
       <c r="M8">
         <v>372388000000.0</v>
       </c>
       <c r="N8">
         <v>372388000000.0</v>
       </c>
       <c r="O8">
         <v>372388000000.0</v>
       </c>
       <c r="P8">
         <v>372388000000.0</v>
       </c>
       <c r="Q8">
         <v>372388000000.0</v>
       </c>
       <c r="R8">
         <v>372388000000.0</v>
       </c>
       <c r="S8">
         <v>372388000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>372388000000.0</v>
+      </c>
+      <c r="U8">
+        <v>372388000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5820,126 +5959,128 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>64383000000.0</v>
       </c>
       <c r="E9">
         <v>64383000000.0</v>
       </c>
       <c r="F9">
         <v>64383000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>64383000000.0</v>
+      </c>
+      <c r="H9">
+        <v>64383000000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>64383000000.0</v>
       </c>
       <c r="M9">
         <v>64383000000.0</v>
       </c>
       <c r="N9">
         <v>64383000000.0</v>
       </c>
       <c r="O9">
         <v>64383000000.0</v>
       </c>
       <c r="P9">
         <v>64383000000.0</v>
       </c>
       <c r="Q9">
         <v>64383000000.0</v>
       </c>
       <c r="R9">
         <v>64383000000.0</v>
       </c>
       <c r="S9">
         <v>64383000000.0</v>
       </c>
       <c r="T9">
         <v>64383000000.0</v>
       </c>
       <c r="U9">
         <v>64383000000.0</v>
       </c>
       <c r="V9">
+        <v>64383000000.0</v>
+      </c>
+      <c r="W9">
+        <v>64383000000.0</v>
+      </c>
+      <c r="X9">
         <v>20610000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="Y9">
         <v>55000000.0</v>
       </c>
       <c r="Z9">
         <v>55000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>55000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>55000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -5960,314 +6101,322 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>3164311000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1711598000000.0</v>
+      </c>
+      <c r="D10">
         <v>1338864000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1807228000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1619417000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1988254000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1824819000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1842542000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>907241000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1526601000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>871945000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1265536000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1147737000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1209227000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1401418000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1940475000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2115097000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1782262000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>996608000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1286157000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>715103000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>730591000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>770239000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1002210000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>870442000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1549890000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1265229000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>609406000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>639749000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>784610000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>778636000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1019890000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1233756000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1357490000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1640839000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>454647000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>303343000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>563804000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>475510000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>444408000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>577477000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>497472000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>255787000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>254283000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>194975000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>346495000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>399438000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>356968000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>434290000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>613698000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>771228000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>740903000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>838645000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>670411000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>572430000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>552378000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>737745000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>659584000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>771447000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>966391000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>843272000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>844218000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>559989000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>619871000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>679955000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>501949000000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>396425000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>956420000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>727576000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1310743000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1224936000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>90999000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>346000000000.0</v>
       </c>
-      <c r="L11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11"/>
       <c r="P11">
+        <v>1401418000000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11">
         <v>1000000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
@@ -6298,278 +6447,286 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>3164311000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1711598000000.0</v>
+      </c>
+      <c r="D12">
         <v>1338864000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1807228000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1619417000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1988254000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1824928000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1842651000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>907350000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1526710000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>872054000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1265645000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1147846000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1209336000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1404694000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1943751000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2118373000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1782371000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1057969000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1286266000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>715212000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>730700000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>771896000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1003867000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>872099000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1551547000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1266886000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>611063000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>640662000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>786267000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>780293000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1021547000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1235411000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1359147000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1646947000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>456301000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>304999000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>569893000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>481455000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>450413000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>583514000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>499127000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>257442000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>255695000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>196387000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>347943000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>401085000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>358468000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>435898000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>615102000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>772315000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>742718000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>839576000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>671316000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>585334000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>560794000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>746099000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>659584000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>779540000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>974426000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>844831000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>845909000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>623756000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>684590000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>681185000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>503163000000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>372388000000.0</v>
       </c>
       <c r="C13">
         <v>372388000000.0</v>
       </c>
       <c r="D13">
         <v>372388000000.0</v>
       </c>
       <c r="E13">
         <v>372388000000.0</v>
       </c>
       <c r="F13">
         <v>372388000000.0</v>
       </c>
       <c r="G13">
         <v>372388000000.0</v>
       </c>
       <c r="H13">
         <v>372388000000.0</v>
       </c>
       <c r="I13">
         <v>372388000000.0</v>
       </c>
@@ -6666,207 +6823,213 @@
       <c r="AN13">
         <v>372388000000.0</v>
       </c>
       <c r="AO13">
         <v>372388000000.0</v>
       </c>
       <c r="AP13">
         <v>372388000000.0</v>
       </c>
       <c r="AQ13">
         <v>372388000000.0</v>
       </c>
       <c r="AR13">
         <v>372388000000.0</v>
       </c>
       <c r="AS13">
         <v>372388000000.0</v>
       </c>
       <c r="AT13">
         <v>372388000000.0</v>
       </c>
       <c r="AU13">
         <v>372388000000.0</v>
       </c>
       <c r="AV13">
-        <v>251651000000.0</v>
+        <v>372388000000.0</v>
       </c>
       <c r="AW13">
-        <v>251651000000.0</v>
+        <v>372388000000.0</v>
       </c>
       <c r="AX13">
         <v>251651000000.0</v>
       </c>
       <c r="AY13">
         <v>251651000000.0</v>
       </c>
       <c r="AZ13">
         <v>251651000000.0</v>
       </c>
       <c r="BA13">
         <v>251651000000.0</v>
       </c>
       <c r="BB13">
         <v>251651000000.0</v>
       </c>
       <c r="BC13">
         <v>251651000000.0</v>
       </c>
       <c r="BD13">
         <v>251651000000.0</v>
       </c>
       <c r="BE13">
-        <v>372443000000.0</v>
+        <v>251651000000.0</v>
       </c>
       <c r="BF13">
         <v>251651000000.0</v>
       </c>
       <c r="BG13">
-        <v>251651000000.0</v>
+        <v>372443000000.0</v>
       </c>
       <c r="BH13">
         <v>251651000000.0</v>
       </c>
       <c r="BI13">
-        <v>372443000000.0</v>
+        <v>251651000000.0</v>
       </c>
       <c r="BJ13">
         <v>251651000000.0</v>
       </c>
       <c r="BK13">
-        <v>251651000000.0</v>
+        <v>372443000000.0</v>
       </c>
       <c r="BL13">
         <v>251651000000.0</v>
       </c>
       <c r="BM13">
-        <v>372443000000.0</v>
+        <v>251651000000.0</v>
       </c>
       <c r="BN13">
         <v>251651000000.0</v>
       </c>
       <c r="BO13">
-        <v>251651000000.0</v>
+        <v>372443000000.0</v>
       </c>
       <c r="BP13">
         <v>251651000000.0</v>
       </c>
       <c r="BQ13">
         <v>251651000000.0</v>
       </c>
       <c r="BR13">
         <v>251651000000.0</v>
       </c>
       <c r="BS13">
         <v>251651000000.0</v>
       </c>
       <c r="BT13">
         <v>251651000000.0</v>
       </c>
       <c r="BU13">
         <v>251651000000.0</v>
       </c>
       <c r="BV13">
         <v>251651000000.0</v>
       </c>
       <c r="BW13">
         <v>251651000000.0</v>
       </c>
       <c r="BX13">
         <v>251651000000.0</v>
       </c>
       <c r="BY13">
         <v>251651000000.0</v>
       </c>
       <c r="BZ13">
-        <v>251561000000.0</v>
+        <v>251651000000.0</v>
       </c>
       <c r="CA13">
         <v>251651000000.0</v>
       </c>
       <c r="CB13">
-        <v>251651000000.0</v>
+        <v>251561000000.0</v>
       </c>
       <c r="CC13">
         <v>251651000000.0</v>
       </c>
       <c r="CD13">
         <v>251651000000.0</v>
       </c>
       <c r="CE13">
         <v>251651000000.0</v>
       </c>
       <c r="CF13">
         <v>251651000000.0</v>
       </c>
       <c r="CG13">
         <v>251651000000.0</v>
       </c>
       <c r="CH13">
         <v>251651000000.0</v>
       </c>
       <c r="CI13">
         <v>251651000000.0</v>
       </c>
       <c r="CJ13">
         <v>251651000000.0</v>
       </c>
       <c r="CK13">
         <v>251651000000.0</v>
       </c>
-      <c r="CL13"/>
+      <c r="CL13">
+        <v>251651000000.0</v>
+      </c>
       <c r="CM13">
         <v>251651000000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CN13"/>
+      <c r="CO13">
         <v>251651000000.0</v>
       </c>
+      <c r="CP13">
+        <v>251651000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>7447753000.0</v>
       </c>
       <c r="C14">
         <v>7447753000.0</v>
       </c>
       <c r="D14">
         <v>7447753000.0</v>
       </c>
       <c r="E14">
         <v>7447753000.0</v>
       </c>
       <c r="F14">
         <v>7447753000.0</v>
       </c>
       <c r="G14">
-        <v>7447753454.0</v>
+        <v>7447753000.0</v>
       </c>
       <c r="H14">
-        <v>7447753454.0</v>
+        <v>7447753000.0</v>
       </c>
       <c r="I14">
         <v>7447753454.0</v>
       </c>
       <c r="J14">
         <v>7447753454.0</v>
       </c>
       <c r="K14">
         <v>7447753454.0</v>
       </c>
       <c r="L14">
         <v>7447753454.0</v>
       </c>
       <c r="M14">
         <v>7447753454.0</v>
       </c>
       <c r="N14">
         <v>7447753454.0</v>
       </c>
       <c r="O14">
         <v>7447753454.0</v>
       </c>
       <c r="P14">
         <v>7447753454.0</v>
       </c>
@@ -6939,54 +7102,54 @@
       <c r="AM14">
         <v>7447753454.0</v>
       </c>
       <c r="AN14">
         <v>7447753454.0</v>
       </c>
       <c r="AO14">
         <v>7447753454.0</v>
       </c>
       <c r="AP14">
         <v>7447753454.0</v>
       </c>
       <c r="AQ14">
         <v>7447753454.0</v>
       </c>
       <c r="AR14">
         <v>7447753454.0</v>
       </c>
       <c r="AS14">
         <v>7447753454.0</v>
       </c>
       <c r="AT14">
         <v>7447753454.0</v>
       </c>
       <c r="AU14">
-        <v>7447757302.0</v>
+        <v>7447753454.0</v>
       </c>
       <c r="AV14">
-        <v>7447757302.0</v>
+        <v>7447753454.0</v>
       </c>
       <c r="AW14">
         <v>7447757302.0</v>
       </c>
       <c r="AX14">
         <v>7447757302.0</v>
       </c>
       <c r="AY14">
         <v>7447757302.0</v>
       </c>
       <c r="AZ14">
         <v>7447757302.0</v>
       </c>
       <c r="BA14">
         <v>7447757302.0</v>
       </c>
       <c r="BB14">
         <v>7447757302.0</v>
       </c>
       <c r="BC14">
         <v>7447757302.0</v>
       </c>
       <c r="BD14">
         <v>7447757302.0</v>
       </c>
@@ -7004,78 +7167,84 @@
       </c>
       <c r="BI14">
         <v>7447757302.0</v>
       </c>
       <c r="BJ14">
         <v>7447757302.0</v>
       </c>
       <c r="BK14">
         <v>7447757302.0</v>
       </c>
       <c r="BL14">
         <v>7447757302.0</v>
       </c>
       <c r="BM14">
         <v>7447757302.0</v>
       </c>
       <c r="BN14">
         <v>7447757302.0</v>
       </c>
       <c r="BO14">
         <v>7447757302.0</v>
       </c>
       <c r="BP14">
         <v>7447757302.0</v>
       </c>
-      <c r="BQ14"/>
-      <c r="BR14"/>
+      <c r="BQ14">
+        <v>7447757302.0</v>
+      </c>
+      <c r="BR14">
+        <v>7447757302.0</v>
+      </c>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -7124,256 +7293,260 @@
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>58314000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>53855000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>78753000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>642202000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>983980000000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>944221000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>591117000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>373013000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>317384000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>293901000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>420578000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>583155000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>556349000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>494864000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>565926000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>592356000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>638756000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>523436000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>345729000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>399463000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>420951000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>447742000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-761161000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>364787000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>707352000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>640438000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>524546000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>347473000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>239961000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>178195000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>200691000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>215569000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-553121000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-851098000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-690791000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-426863000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-310708000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-405533000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-335817000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-436400000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-320313000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-337115000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>368224000000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>539646000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>467196000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>693452000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1182699000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>675516000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>95613000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>24759000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>15748000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>100584000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>65607000000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7422,54 +7595,56 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7518,54 +7693,56 @@
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7614,54 +7791,56 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7708,1006 +7887,1028 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20">
         <v>2159000000.0</v>
       </c>
-      <c r="CN20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>1089648000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1175545000000.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21">
         <v>1904529000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1874680000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1541488000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1054576000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1236317000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1534313000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1432654000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1288877000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1681660000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2099805000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2632235000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2125601000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2017279000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1423122000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1272424000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>875280000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1514068000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1054437000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>866166000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>904937000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>882979000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>647633000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>548002000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>345166000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>483463000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>678792000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>489468000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>407637000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1484321000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>950830000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>748378000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>336827000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1081743000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>420894000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>532700000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>661206000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>498177000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>710657000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>748505000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>669831000000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21">
+      <c r="BG21"/>
+      <c r="BH21">
         <v>533055000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>928442000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>834109000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>1411646000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>539165000000.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>589970000000.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
-      <c r="CM21">
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21">
         <v>2159000000.0</v>
       </c>
-      <c r="CN21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>2752934000000.0</v>
+      </c>
+      <c r="C22">
+        <v>2929791000000.0</v>
+      </c>
+      <c r="D22">
         <v>3435885000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>2699588000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2626081000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2763903000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2740143000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2785288000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2962373000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2653962000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2635093000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2550608000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2897056000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2959573000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3049908000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3170002000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2975687000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3148109000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3225316000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3189575000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3065142000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2936239000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3985096000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5151868000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5928537000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>6584145000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8316867000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>8614958000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6671852000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4322873000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3744944000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3097894000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2623556000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2525279000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2805986000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2742506000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2633276000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2309243000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2881657000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2910716000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>2856168000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3102423000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3326276000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>3550878000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3835605000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3384026000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>3393310000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2984418000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2612158000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2461256000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1960628000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1586395000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1486227000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1617389000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1966391000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2153757000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2145952000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>2447376000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>2583830000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2081010000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>2000106000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1802707000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1491225000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>1664613000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1628212000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1909219000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>2076525000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1521382000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2411738000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>3173453000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>3380294000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>2913804000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1988340000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1730097000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1468371000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>2111329000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1998982000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1822773000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1197205000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1346282000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1033499000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>996290000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>910355000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1423810000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1369499000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>810356000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>1413247000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>1063557000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>844408000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>822973000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>1012600000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>582721000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>970596000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>15229203000000.0</v>
+      </c>
+      <c r="C23">
+        <v>13643395000000.0</v>
+      </c>
+      <c r="D23">
         <v>13696454000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>12325097000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>12488575000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>12799576000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>12817039000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>13250259000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>12823232000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>12853277000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>12729755000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>12803889000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>12858112000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>13066976000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>13254809000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>14375636000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>14416245000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>14690989000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>13804536000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>13536621000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13635034000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>14517700000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>16752161000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>18396760000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>18769375000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>20361278000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>20771459000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>20650448000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>17930013000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>15117948000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>13550641000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>12460134000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11477612000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>11876309000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>11639562000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>10140828000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>10009463000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>9548631000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>9242002000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>9028446000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>8761254000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>9279683000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>9283986000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>9368303000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>9104581000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>9752477000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>8585663000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>7844730000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>7251882000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>7883294000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6585478000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>6298011000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>6210528000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>6101007000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>6433336000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>6437352000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>6464982000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>6569807000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>6647598000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>6527665000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>6074104000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>5881108000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>4908322000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>5047437000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>4933907000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>4855712000000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>522916000000.0</v>
+      </c>
+      <c r="C24">
+        <v>805255000000.0</v>
+      </c>
+      <c r="D24">
         <v>800823000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1034196000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1041491000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1232833000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1824333000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1228878000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1205922000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1268799000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1271327000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2133413000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2133096000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2244711000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1583595000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1613885000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1361588000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1434498000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1266540000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2571999000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2463560000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2449388000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2545737000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2535841000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2101078000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>2101830000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2693000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1500000000000.0</v>
       </c>
       <c r="AC24">
         <v>1500000000000.0</v>
       </c>
       <c r="AD24">
         <v>1500000000000.0</v>
       </c>
       <c r="AE24">
         <v>1500000000000.0</v>
       </c>
       <c r="AF24">
         <v>1500000000000.0</v>
       </c>
       <c r="AG24">
         <v>1500000000000.0</v>
       </c>
       <c r="AH24">
         <v>1500000000000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24"/>
+      <c r="AI24">
+        <v>1500000000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1500000000000.0</v>
+      </c>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>317713000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>363471000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>373423000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>360694000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>360288000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>191939000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>195521000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>195680000000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CM24"/>
+      <c r="CN24">
         <v>300000000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>800823000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1034196000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1041491000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1232833000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1824333000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>1271327000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2133413000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2133096000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2244711000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1583595000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1613885000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1361588000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1434498000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1266540000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2571999000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2463560000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2449388000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2545737000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2535841000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2101078000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2101830000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2693000000000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8728,99 +8929,101 @@
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>144881000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>148015000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>156101000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>153111000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>141527000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>140502000000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -8836,54 +9039,56 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8932,348 +9137,360 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-2043039000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-85236000000.0</v>
+      </c>
+      <c r="D28">
         <v>1166252000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-285661000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-115660000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>53760000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>454480000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1378899000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2426736000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2082291000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2182590000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1574738000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1721071000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1790681000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1572311000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1702317000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1573364000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3322993000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4047062000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4137488000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5502473000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6280108000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6514116000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7794288000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8978459000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10010618000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10125746000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9799957000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7470796000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5359431000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4208337000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3178541000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2038368000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2334358000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2016965000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1906260000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1570203000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1169491000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>996931000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1395771000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1210626000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1617067000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2054615000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2193388000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1798395000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1987723000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1677586000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1343011000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>406989000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>741064000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>79334000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-246990000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-577984000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-406806000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>169736000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>53918000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-462345000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-15909000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-306970000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-860029000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-702242000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-412470000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-378382000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-457652000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-417271000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-137631000000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>11078736000000.0</v>
+      </c>
       <c r="C29">
+        <v>10034746000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>8815019000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9140875000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9491650000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9462703000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>9993705000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9701558000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>9850949000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>9695081000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9520210000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>9921509000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10041537000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10099143000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10694257000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>10706761000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>11413480000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10554528000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>10060884000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>10697863000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>11950688000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>12212908000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>13611798000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>14670360000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9296,405 +9513,413 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>1979066000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1711586000000.0</v>
+      </c>
+      <c r="D30">
         <v>2050432000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>923698000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1232591000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1002100000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1085511000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1365975000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1374718000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1013589000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1089648000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1175545000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>942515000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1007465000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1166915000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1453059000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1837885000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1904529000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1927719000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1541488000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1054576000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1236317000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1534313000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1432654000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1288877000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1681660000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2099805000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2632235000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2125601000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2017279000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1423122000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1272424000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>875280000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1514068000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1054437000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>866166000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>904937000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>882979000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>647633000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>548002000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>345166000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>483463000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>678792000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>489468000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>407637000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1484321000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>950830000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>748378000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>336827000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1081743000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>420894000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>532700000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>661206000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>498177000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>710657000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>748505000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>669831000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>48141000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>533055000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>928442000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>834109000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1411646000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>539165000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>586254000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>589970000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>726114000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>736482000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>721042000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>620834000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>447332000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>615102000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>551477000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>478038000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>341655000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>486484000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>396931000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>545475000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>232423000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>369619000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>250472000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>270828000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>193951000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>310768000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>182464000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>266306000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>232722000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>167914000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>201073000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>159780000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>197785000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>157100000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>168409000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>214036000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:92">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>6679936000000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>7041629000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>7125414000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>7051465000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>7018300000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>6308225000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>5588965000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5251302000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>5047094000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>4939989000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>4928553000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>4815300000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>4821459000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>5258215000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>6064270000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>6463442000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>6910130000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>6521691000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>6293314000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>6125105000000.0</v>
       </c>
-      <c r="AF31"/>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -9710,124 +9935,130 @@
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:92">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>5302085000000.0</v>
+      </c>
       <c r="C32">
+        <v>3957808000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>2957893000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>3399421000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>3312521000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3580002000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2442987000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1699610000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1536944000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1851923000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2809914000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>3069933000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>3087622000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2970510000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>2551129000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>2578084000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1738055000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1281303000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2077506000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1412554000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>692099000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>12692000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>146762000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-364749000000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9850,350 +10081,362 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:92">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>6918765000000.0</v>
+      </c>
+      <c r="C33">
+        <v>6860368000000.0</v>
+      </c>
+      <c r="D33">
         <v>6439794000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>6526877000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>6638389000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>6771564000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>6834663000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>6920868000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>7206643000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>7334091000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>7378318000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>7340721000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>7392550000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>7432189000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>7002980000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>7323238000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>6992164000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>7266944000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>6863401000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>7014143000000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>7279030000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>7960436000000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>8607835000000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>8335449000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>8336737000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>8054223000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>6318357000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>6268679000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>6594913000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>5913661000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>5497346000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>5232143000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>4998744000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>4879343000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>4499090000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>4378151000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>4349297000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>4310724000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3933110000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3874901000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3823967000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3835484000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3670769000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>3703180000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>3398004000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>3200301000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2742705000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2680932000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2636406000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2522630000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>2488127000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>2532190000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>2226745000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>2171343000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1939838000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1917213000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1861143000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1938389000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1870631000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1797460000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1793483000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1772218000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1781299000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1790994000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1746489000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>1611237000000.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:92">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>126869000000.0</v>
+      </c>
       <c r="C34">
+        <v>21871000000.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>27149000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>34524000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>43041000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>43861000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>46533000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>48561000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>60714000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>22809000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>20811000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>12730000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>11693000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>8757000000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3282000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3012000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>8089000000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>13202000000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>16464000000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>13932000000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>12168000000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34">
         <v>-1000000.0</v>
       </c>
       <c r="AC34"/>
-      <c r="AD34"/>
+      <c r="AD34">
+        <v>-1000000.0</v>
+      </c>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -10212,502 +10455,516 @@
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:92">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>2263021000000.0</v>
+      </c>
+      <c r="C35">
+        <v>2409437000000.0</v>
+      </c>
+      <c r="D35">
         <v>1999370000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2190974000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2400347000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2634106000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3230936000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2591275000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2538373000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2628686000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2589402000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3470417000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3409502000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3477908000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2847817000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2822673000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2551748000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2696579000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2555541000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3840166000000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3644339000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>3712399000000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3691789000000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3666720000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>3150340000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>3144688000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>3691195000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>2460398000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>2523081000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>2419816000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>2321927000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>2364179000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>2412272000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>2412290000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>2370691000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>911856000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>892484000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>833714000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1086270000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1046226000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>979933000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>909662000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>851029000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>918855000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>651393000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>631505000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>613934000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>603895000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>598301000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>551594000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>602190000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>597007000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>592307000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>583001000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>559254000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>552028000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>551043000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>550036000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>484931000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>466762000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>425702000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>408551000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>344111000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>329715000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>327424000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>322287000000.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:92">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>1581279000000.0</v>
+      </c>
+      <c r="C36">
+        <v>1464299000000.0</v>
+      </c>
+      <c r="D36">
         <v>1075998000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1194604000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1269048000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1185289000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1098158000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1115287000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1085975000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1063141000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>934803000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>845046000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3400929000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3386827000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2703950000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>2965768000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2625653000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>955609000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>738239000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>834991000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>994999000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1042848000000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1110212000000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1047412000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1052434000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1036851000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>258812000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>311225000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1107430000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>877691000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>793783000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>664713000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>584874000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>602596000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>665676000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>665388000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>656174000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>654563000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>81716000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>86031000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>98740000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>101835000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>127480000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>115880000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>20787000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>15820000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>18600000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>17577000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>8551000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>20999000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>140990000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>169687000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>18268000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>16285000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>29685000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>197677000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>25342000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>231502000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>57442000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>65248000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>83087000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>65312000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>30080000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>264268000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>129708000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>187815000000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:92">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10756,1346 +11013,1370 @@
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:92">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>1581231000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1576751000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1559812000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1553293000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1584407000000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1586396000000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>3150913000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1472944000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>3190019000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2962734000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>3255120000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2942584000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>3250249000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2826788000000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2916103000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>3143008000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>3813941000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>-1000000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>4010270000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>4202255000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>3935476000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>-1000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2342553000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2707474000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>2433148000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>2345550000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>2239142000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>2231591000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>2251289000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1988759000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1981469000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1942396000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>1927702000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1286008000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1286291000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>1255793000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1256116000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1221431000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1304860000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>1071834000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>1007108000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>476487000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>461718000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>436089000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>466641000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>491643000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>519000000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>324363000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>325782000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>379100000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>224185000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>223306000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>328350000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>298183000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>301523000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>313743000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>286047000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>233843000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>241431000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>220707000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>221398000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>344475000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>639248000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>627536000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>499923000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>908277000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>857025000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>616241000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>551944000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>965891000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>861761000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>680066000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>543383000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>337082000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>434281000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>487272000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>620834000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>736593000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>327747000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>338606000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>679525000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>336591000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>339853000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>293139000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>294012000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>264100000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>196346000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>351762000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:92">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>414127000000.0</v>
+      </c>
+      <c r="C39">
+        <v>430052000000.0</v>
+      </c>
+      <c r="D39">
         <v>431479000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>367706000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>372097000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>273755000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>331794000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>335477000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>372148000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>324925000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>508315000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>428369000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>444774000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>383395000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>594721000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>450114000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>429827000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>547506000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>625179000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>505149000000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1521075000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1577299000000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1814730000000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2472923000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2279623000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2440223000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2611128000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2523513000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>1941313000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2077868000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2104936000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1836126000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1744621000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1598472000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1633102000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1697704000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>2721891000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1475792000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1298148000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1792416000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1152439000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1842649000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>2029499000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>1858550000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>1674585000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>2765547000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>2048563000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>1820912000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>1567420000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>2250846000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1364408000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1436708000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1657980000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1659229000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1231116000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1057083000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1041957000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1476317000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>880542000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>746327000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>601575000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>53416000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>472877000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>320986000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>288051000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>105979000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>349925000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>430970000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>274358000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>223672000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>139331000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>204175000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>151466000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>115609000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>114577000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>87782000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>180923000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>118394000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>212552000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>155282000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>160328000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>121114000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>195347000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>101101000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>99975000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>72805000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>73635000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>99441000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>107448000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>86518000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>72100000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>47052000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>239762000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:92">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>927947000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1184465000000.0</v>
+      </c>
+      <c r="D40">
         <v>1135336000000.0</v>
       </c>
-      <c r="C40">
-[...2 lines deleted...]
-      <c r="D40">
+      <c r="E40">
+        <v>1428454000000.0</v>
+      </c>
+      <c r="F40">
         <v>1032851000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>947135000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>844468000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>849661000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>621883000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>698218000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>788788000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1199896000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>820680000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>951720000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>922323000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1021488000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>951929000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>722321000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>525632000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>373992000000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>350413000000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>380200000000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>451916000000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>567447000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>525769000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>500982000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>502790000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>506770000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>594676000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>479710000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>386057000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>321561000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>420732000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>410739000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>393249000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>328581000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>464563000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>454029000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>457775000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>279385000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>309797000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>250841000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>113391000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>163123000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>1015753000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>274188000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>909581000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>713109000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1033151000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>521553000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>628619000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>712650000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>684870000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>671733000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>341107000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>800746000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>466614000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>406639000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>560252000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>1085108000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>541843000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>521387000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>300612000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>608499000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>356835000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>321949000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>441398000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>684506000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>808550000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>917925000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>701946000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>1716492000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>723183000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>1159707000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>1017418000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>689356000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>493072000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>369484000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>256904000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>186905000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>227223000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>324886000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>353551000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>222476000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>238683000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>258232000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>343848000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>305274000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>254886000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>226419000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>151900000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>121984000000.0</v>
       </c>
-      <c r="CN40"/>
+      <c r="CP40"/>
     </row>
-    <row r="41" spans="1:92">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>1316193000000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>1263676000000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>1221504000000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1255465000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1205506000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1187148000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1253992000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1266070000000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1241603000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1165207000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1250843000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1146052000000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1130879000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1049262000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1042858000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>998195000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>960398000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1023081000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>919816000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>821927000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>864179000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>912272000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>912290000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>870691000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>911856000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>892484000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>833714000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>1043341000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>1003297000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>937004000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>866733000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>851029000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>918855000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>651393000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>631505000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>613538000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>603462000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>597866000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>551198000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>598141000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>592200000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>590737000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>581932000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>555800000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>549265000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>548270000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>546675000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>481807000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>463842000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>422997000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>406003000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>343434000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>329121000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>327077000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>320400000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>362569000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>356321000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>323247000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>322702000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>371554000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>360035000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>324518000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>322694000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>349861000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>342062000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>296915000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>296369000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>325973000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>326330000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>318159000000.0</v>
       </c>
-      <c r="CC41"/>
-      <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
-      <c r="CK41">
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41">
         <v>195521000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>25390000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>33445000000.0</v>
       </c>
-      <c r="CN41"/>
+      <c r="CP41"/>
     </row>
-    <row r="42" spans="1:92">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>64383000000.0</v>
       </c>
       <c r="C42">
         <v>64383000000.0</v>
       </c>
       <c r="D42">
         <v>64383000000.0</v>
       </c>
       <c r="E42">
         <v>64383000000.0</v>
       </c>
       <c r="F42">
         <v>64383000000.0</v>
       </c>
       <c r="G42">
         <v>64383000000.0</v>
       </c>
       <c r="H42">
-        <v>7357391000000.0</v>
+        <v>64383000000.0</v>
       </c>
       <c r="I42">
         <v>64383000000.0</v>
       </c>
       <c r="J42">
         <v>64383000000.0</v>
       </c>
       <c r="K42">
         <v>64383000000.0</v>
       </c>
       <c r="L42">
         <v>64383000000.0</v>
       </c>
       <c r="M42">
         <v>64383000000.0</v>
       </c>
       <c r="N42">
         <v>64383000000.0</v>
       </c>
       <c r="O42">
         <v>64383000000.0</v>
       </c>
       <c r="P42">
         <v>64383000000.0</v>
       </c>
       <c r="Q42">
         <v>64383000000.0</v>
       </c>
       <c r="R42">
         <v>64383000000.0</v>
       </c>
       <c r="S42">
         <v>64383000000.0</v>
       </c>
       <c r="T42">
         <v>64383000000.0</v>
       </c>
       <c r="U42">
+        <v>64383000000.0</v>
+      </c>
+      <c r="V42">
+        <v>64383000000.0</v>
+      </c>
+      <c r="W42">
         <v>-42262000000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-139144000000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-117477000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-88532000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-64635000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-120718000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-102627000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="AD42">
         <v>55000000.0</v>
       </c>
       <c r="AE42">
+        <v>55000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>55000000.0</v>
+      </c>
+      <c r="AG42">
         <v>-60429000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-134249000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-4879893000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>4778537000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>-155631000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>-145098000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>-110888000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>-330085000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>4409151000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>4405534000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>4462576000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>4434697000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>4371059000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>4685453000000.0</v>
       </c>
-      <c r="AS42">
-[...2 lines deleted...]
-      <c r="AT42">
+      <c r="AU42">
+        <v>3054902000000.0</v>
+      </c>
+      <c r="AV42">
         <v>4250021000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>4222022000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>4335945000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>3725863000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>4090249000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>4091023000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>4306289000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>3579368000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>134797000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>130931000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>130934000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>130077000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>127304000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>125605000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>125812000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>8965000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>127381000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>128447000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>128941000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>14773000000.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:92">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12144,54 +12425,56 @@
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:92">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -12240,94 +12523,100 @@
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:92">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>11543110000000.0</v>
+      </c>
       <c r="C45">
+        <v>11461903000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>11341629000000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>11299139000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>11250516000000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>11165888000000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>11109532000000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>11050217000000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>10984957000000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>10947066000000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>10817449000000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>10599474000000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>10464898000000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>10374535000000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -12360,822 +12649,838 @@
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:92">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>2205968000000.0</v>
+      </c>
+      <c r="C46">
+        <v>2434841000000.0</v>
+      </c>
+      <c r="D46">
         <v>2704035000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2665281000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2801666000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2945462000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>3187249000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>3377643000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>3545604000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3712044000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>3711069000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>3801348000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>3800231000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>3854983000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3713583000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3741159000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>3730579000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3704971000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3739951000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>3801025000000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>3850368000000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>3858485000000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>4028145000000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>4216182000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>4030637000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>3987810000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>3810046000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>3778111000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>3731341000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>3327402000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>3010269000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>2852499000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>2767153000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>2628054000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>2510331000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>2396682000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>2406901000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>2383022000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>2647103000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>2588610000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>2568173000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>2579368000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>2449341000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>2398320000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>2326170000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>2193193000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>2266218000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2219212000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2200317000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>2055989000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1996484000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>2013155000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1755659000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1722798000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1560663000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1552465000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1497264000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1515559000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1410923000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1343871000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1341148000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1361918000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>1416136000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>1418010000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>1396074000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>1269801000000.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:92">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>2704035000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2799416000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2935801000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>3079597000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>3187249000000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>3826708000000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>3801348000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>3957977000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3854983000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3713583000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3741159000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3730578000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>3704971000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>3739950000000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>3801026000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>3850370000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>3858485000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>4028143000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>4216182000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>4030640000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>3987810000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>3812242000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>3778111000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>3731338000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>3327402000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>3010269000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>2852499000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>2767153000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>2628054000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>2510331000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>2396682000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>2406901000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>2383022000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>2647102000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>2588610000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>2568174000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>2579368000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>2449338000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>2398320000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>2326170000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2193193000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2266218000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>2219214000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2200317000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>2055989000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1996484000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>2013200000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1902382000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1845561000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1560700000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1693038000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1637837000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1656753000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1572447000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1495937000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1479740000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1486171000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1547456000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>1549563000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>1525782000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>1389802000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>1207802000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>1142955000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>1052243000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>979174000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>770570000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>668367000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>576142000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>558100000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>551230000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>512975000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>547040000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>566428000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>574476000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>569305000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>568931000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>488640000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>503014000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>494492000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>452480000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>433702000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>389015000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>396357000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>408266000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>420032000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>456800000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>729826000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>680952000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:92">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>2620327000000.0</v>
+      </c>
+      <c r="C48">
+        <v>1119587000000.0</v>
+      </c>
+      <c r="D48">
         <v>268051000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-34302000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-88235000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-205094000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-482959000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-957280000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1362198000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1391740000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1029503000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-925783000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>149711000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>99433000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>204041000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>139989000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>962212000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>360744000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-330062000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-671993000000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-931708000000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-942051000000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-856605000000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-991525000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-1014311000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-601452000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>260686000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>641767000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1276369000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>967834000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>692020000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>606614000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>993452000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>938904000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>737047000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>587127000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>754828000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>688306000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>517604000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>403604000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>397177000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>536028000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>433439000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>427993000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>341626000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>998694000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>327722000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>202857000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>95021000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>515076000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>141014000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>137126000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>102778000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>431574000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>4110349000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>4076283000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>4423459000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>4215732000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>4178772000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>4007941000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>4176024000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>3821358000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>3348794000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>3195719000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>3184665000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>3042848000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>2900047000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>2771922000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>3428140000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>3413700000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>3563018000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>3183120000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>3464112000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>2976818000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>2456758000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>1973074000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>1616525000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>1302202000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>1155648000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>1117970000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>1158698000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>107499000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>101116000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>96492000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>194080000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>136681000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>144987000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>91035000000.0</v>
       </c>
-      <c r="CJ48"/>
-      <c r="CK48"/>
       <c r="CL48"/>
-      <c r="CM48">
+      <c r="CM48"/>
+      <c r="CN48"/>
+      <c r="CO48">
         <v>1084168000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>1210403000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:92">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -13224,136 +13529,142 @@
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:92">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>598356000000.0</v>
+      </c>
       <c r="C50">
+        <v>821107000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>487371000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>462266000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>809181000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>454966000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1992563000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>2128055000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>2340093000000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1783208000000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>706861000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>735712000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>755197000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1390134000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>2028907000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>2326873000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>3670757000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>3699023000000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>2237583000000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>3187209000000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>4561311000000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>4738618000000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>6260657000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>7747823000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>9458678000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>8697975000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>8909363000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>6610545000000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
@@ -13372,724 +13683,740 @@
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:92">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>1121272000000.0</v>
+      </c>
+      <c r="C51">
+        <v>1626362000000.0</v>
+      </c>
+      <c r="D51">
         <v>2505116000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1521567000000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1503757000000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>2042014000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2279299000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>3221441000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3333977000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3608892000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3054535000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>2840274000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>2868808000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>2999908000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>2973729000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3642792000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3688461000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>5105255000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>5043670000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>5423645000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>6217576000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>7010699000000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>7284355000000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>8796498000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>9848901000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>11560508000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>11390975000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>10409363000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>8110545000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>6144041000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>4986973000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>4198431000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>3272124000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>3691848000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>3657804000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>2360907000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1873546000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1733295000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1472441000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1840179000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1788103000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>2114539000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>2310402000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>2447671000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1993370000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2334218000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>2077024000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1699979000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>841279000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1354762000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>850562000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>493913000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>260661000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>263605000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>742166000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>606296000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>275400000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>643675000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>464477000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>106362000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>141030000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>431748000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>181607000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>162219000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>262684000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>364318000000.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:92">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>598356000000.0</v>
+      </c>
+      <c r="C52">
+        <v>821107000000.0</v>
+      </c>
+      <c r="D52">
         <v>1704293000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>487371000000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>462266000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>809181000000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>454966000000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1992563000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2128055000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2340093000000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1783208000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>706861000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>735712000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>755197000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1390134000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2028907000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2326873000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3670757000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3777130000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2851646000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3754016000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>4561311000000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>4738618000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>6260657000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>7747823000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>9458678000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>8697974000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>8909363000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>6610544000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>4644041000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>3486973000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>2698431000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>1772124000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>2191848000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>2157804000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>2360907000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1873546000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1733295000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>1472442000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>1840179000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1788103000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>2114539000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>2310402000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>2447671000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>1993370000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>2334218000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>2077024000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>1699979000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>841279000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>1354762000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>850562000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>493913000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>260661000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>263605000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>742166000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>606296000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>275400000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>643675000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>464477000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>106362000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>141030000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>431748000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>181607000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>162219000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>262684000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>364318000000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:92">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53">
         <v>10245000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>11854000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>13670000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>15168000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>109000000.0</v>
       </c>
       <c r="H53">
         <v>109000000.0</v>
       </c>
       <c r="I53">
         <v>109000000.0</v>
       </c>
       <c r="J53">
         <v>109000000.0</v>
       </c>
       <c r="K53">
         <v>109000000.0</v>
       </c>
       <c r="L53">
         <v>109000000.0</v>
       </c>
       <c r="M53">
         <v>109000000.0</v>
       </c>
       <c r="N53">
-        <v>3276000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="O53">
-        <v>3276000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="P53">
         <v>3276000000.0</v>
       </c>
       <c r="Q53">
-        <v>109000000.0</v>
+        <v>3276000000.0</v>
       </c>
       <c r="R53">
-        <v>61361000000.0</v>
+        <v>3276000000.0</v>
       </c>
       <c r="S53">
         <v>109000000.0</v>
       </c>
       <c r="T53">
-        <v>109000000.0</v>
+        <v>61361000000.0</v>
       </c>
       <c r="U53">
         <v>109000000.0</v>
       </c>
       <c r="V53">
-        <v>1657000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="W53">
-        <v>1657000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="X53">
         <v>1657000000.0</v>
       </c>
       <c r="Y53">
         <v>1657000000.0</v>
       </c>
       <c r="Z53">
         <v>1657000000.0</v>
       </c>
       <c r="AA53">
         <v>1657000000.0</v>
       </c>
       <c r="AB53">
-        <v>913000000.0</v>
+        <v>1657000000.0</v>
       </c>
       <c r="AC53">
         <v>1657000000.0</v>
       </c>
       <c r="AD53">
-        <v>1657000000.0</v>
+        <v>913000000.0</v>
       </c>
       <c r="AE53">
         <v>1657000000.0</v>
       </c>
       <c r="AF53">
-        <v>1655000000.0</v>
+        <v>1657000000.0</v>
       </c>
       <c r="AG53">
         <v>1657000000.0</v>
       </c>
       <c r="AH53">
+        <v>1655000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>1657000000.0</v>
+      </c>
+      <c r="AJ53">
         <v>6108000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>1654000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>1656000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>6089000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>5945000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>6005000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>6037000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>1655000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>1655000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>1412000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>1412000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>1448000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>1647000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>1500000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>1608000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>1404000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>1087000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>1815000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>931000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>905000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>12904000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>8416000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>8354000000.0</v>
       </c>
-      <c r="BE53"/>
-      <c r="BF53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>8093000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>8035000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>1559000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>1691000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>63767000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>64719000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>1230000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>1214000000.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
     </row>
-    <row r="54" spans="1:92">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -14138,1112 +14465,1138 @@
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:92">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>15229203000000.0</v>
+      </c>
+      <c r="C55">
+        <v>13643395000000.0</v>
+      </c>
+      <c r="D55">
         <v>13696454000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>12325097000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>12488575000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>12799576000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>12817039000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>13250259000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>12823232000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>12853277000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>12729755000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>12803889000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>12858112000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>13066976000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>13254809000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>14375636000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>14416245000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>14690989000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>13804536000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>13536621000000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>13635034000000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>14517700000000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>16752161000000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>18396760000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>18769375000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>20361278000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>20771459000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>20650448000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>17930013000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>15117948000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>13550641000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>12460134000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>11477612000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>11876309000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>11639562000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>10140828000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>10009463000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>9548631000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>9242002000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>9028446000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>8761254000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>9279683000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>9283986000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>9368303000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>9104581000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>9752477000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>8585663000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>7844730000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>7251882000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>7883294000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>6585478000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>6298011000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>6210528000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>6101007000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>6433336000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>6437352000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>6464982000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>6569807000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>6647598000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>6527665000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>6074104000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>5881108000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>4908322000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>5047437000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>4933907000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>4855712000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>4956287000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>4889906000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>5723171000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>5785003000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>6281669000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>6810581000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>5181177000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>5032712000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>4374763000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>4328881000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>4100847000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>3462222000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>2801384000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>2881871000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>2681055000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>2748157000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>2781648000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>2640736000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>2629437000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>2416289000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>2481708000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>2191604000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>2005117000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>1974282000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>2094300000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>1921951000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>2457108000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:92">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>8310438000000.0</v>
+      </c>
+      <c r="C56">
+        <v>6783027000000.0</v>
+      </c>
+      <c r="D56">
         <v>7256660000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>5798220000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>5850186000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>6028012000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>5982376000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>6329391000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>5616589000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>5519186000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>5351437000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>5463168000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>5465562000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>5634787000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>6251829000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>7052398000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>7424081000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>7424045000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>6941135000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>6522478000000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>6356004000000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>6557264000000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>8144327000000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>10061311000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>10432638000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>12307055000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>14453103000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>14381769000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>11335100000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>9204287000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>8053295000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>7227991000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>6478868000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>6996966000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>7140472000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>5762677000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>5660166000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>5237907000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>5308892000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>5153545000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>4937287000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>5444199000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>5613217000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>5665123000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>5706577000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>6552176000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>5842958000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>5163798000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>4615476000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>5360664000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>4097351000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>3765821000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>3983783000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>3929664000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>4493498000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>4520139000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>4603839000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>4631418000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>4776967000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>4730205000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>4280621000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>4108890000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>3127023000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>3256443000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>3187418000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>3244475000000.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:92">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>3008353000000.0</v>
+      </c>
+      <c r="C57">
+        <v>2825219000000.0</v>
+      </c>
+      <c r="D57">
         <v>4082201000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>2840327000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2450765000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2715491000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2402374000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3886404000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3916979000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3982242000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3499514000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2653254000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2395629000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2547165000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>3281319000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>4501269000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>4845997000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>5685990000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>5659832000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>4444972000000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>4943450000000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>5865165000000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>8131635000000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>9914549000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>10797387000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>11958185000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>11015798000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>11726337000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>8496610000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>6176251000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>4935190000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3970647000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>2953596000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>3402526000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>3380680000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>3544935000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>3431643000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3061232000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>2892094000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>2797012000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>2606132000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>2998953000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>3192418000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>3277915000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>3053617000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>3512730000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>3021463000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>2443351000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1970789000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>2439590000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1500022000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1220904000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>957153000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>959806000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1376962000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>1426136000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1107577000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1421976000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>1604613000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1675388000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>1094605000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1269482000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>836099000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1141624000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>1040955000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>1103074000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>1292851000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>1354413000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>1555019000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>1640906000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>1964998000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>2886209000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>1012650000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>1350230000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>1189499000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>1635301000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>1810714000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>1488816000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>940842000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>1052056000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>826300000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>896153000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>893195000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>746634000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>705526000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>546360000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>778874000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>545075000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>375840000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>377759000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>522600000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>372972000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>799420000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:92">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>5271374000000.0</v>
+      </c>
+      <c r="C58">
+        <v>5234656000000.0</v>
+      </c>
+      <c r="D58">
         <v>6081571000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>5031301000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4851112000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>5349597000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5633310000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>6477679000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>6455352000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>6610928000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>6088916000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>6123671000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>5805131000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>6025073000000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>6129136000000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>7323942000000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>7397745000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>8382569000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>8215373000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>8285138000000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>8587789000000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>9577564000000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>11823424000000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>13581269000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>13947727000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>15102873000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>14706993000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>14186735000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>11019691000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>8596067000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>7257117000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>6334826000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>5365868000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>5814816000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>5751371000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>4456791000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>4324127000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>3894946000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>3978364000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>3843238000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>3586065000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>3908615000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>4043447000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>4196770000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>3705010000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>4144235000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>3635397000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>3047246000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>2569090000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>2991184000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>2102212000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1817911000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1549460000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1542807000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1936216000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1978164000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1658620000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1972012000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>2089544000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>2142150000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1520307000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1678033000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1180210000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1471339000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1368379000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1425361000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1656755000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1711373000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1879238000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1964156000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>2336724000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>3246293000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>1337219000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>1673393000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>1539497000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1977500000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>2107766000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1785322000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1266815000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1378386000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>1144459000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>1213866000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>1257001000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>1120392000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>1066555000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>906983000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>976386000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>746169000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>577093000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>581310000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>562590000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>429123000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>841603000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:92">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -15292,332 +15645,340 @@
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:92">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>9957464000000.0</v>
+      </c>
+      <c r="C60">
+        <v>8408384000000.0</v>
+      </c>
+      <c r="D60">
         <v>7614543000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>7293452000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>7637118000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>7449636000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>7183404000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>6772264000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>6367581000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>6242057000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>6640546000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>6679936000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>7052701000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>7041629000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>7125414000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>7051465000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>7018300000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>6308225000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>5588965000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>5251302000000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>5047094000000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>4939989000000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>4928553000000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>4815300000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>4821459000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>5258215000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>6064270000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>6463442000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>6910130000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>6521691000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>6293314000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>6125105000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>6111539000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>6061293000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>5887972000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>5683832000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>5685784000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>5653472000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>5263573000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>5185143000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>5175099000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>5370992000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>5240524000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>5171440000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>5399467000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>5608144000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>4950131000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>4797267000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>4682617000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>4891998000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>4482914000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>4479753000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>4660718000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>4557851000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>4496797000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>4458865000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>4806044000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>4597460000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>4557727000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>4385197000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>4553487000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>4202766000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>3727826000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>3575817000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>3565257000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>3430064000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>3299239000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>3178246000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>3843654000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>3820581000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>3944669000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>3564007000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>3843680000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>3359046000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>2835006000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>2351122000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>1992808000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>1676629000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>1534303000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>1500237000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>1536335000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>1534033000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>1524476000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>1520173000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>1562791000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>1509256000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>1505254000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>1445433000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>1427674000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>1392565000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>1531700000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>1492816000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>1615493000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:92">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -15666,54 +16027,56 @@
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:92">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15762,109 +16125,86 @@
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15899,2745 +16239,2841 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>8836247000000.0</v>
+      </c>
+      <c r="C2">
         <v>8025961000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7981811000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9978260000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11172514000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14096099000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18167065000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9372416000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7691597000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5873406000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6188183000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5772925000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4408732000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6498505000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6776336000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6415112000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6556869000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6334452000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5366348000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3411361000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2916885000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2087879000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1436414000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1267681000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1314934000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>909854000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>809557000000.0</v>
+      </c>
+      <c r="C3">
         <v>52907000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>929473000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>726031000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>826431000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>821888000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>847676000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>596352000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>515779000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>523644000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17123000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>30466000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>33034000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>37924000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-41368000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-167844000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-86480000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>79209000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-35319000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16992000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14776000000.0</v>
       </c>
-      <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-      <c r="E4">
+      <c r="E4"/>
+      <c r="F4">
         <v>-413000000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-4196000000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-3871000000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-51572000000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-6497000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31080000000.0</v>
       </c>
       <c r="K4">
         <v>-31080000000.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>-31080000000.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5">
+        <v>1817345000000.0</v>
+      </c>
+      <c r="C5">
         <v>1795197000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-241600000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1613910000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2069373000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>337610000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8097000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>503699000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>916623000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>533210000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>292728000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1130813000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>829469000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>630881000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1334683000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1310780000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>688544000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2070204000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2732641000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>381223000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>213558000000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>2626902000000.0</v>
+      </c>
+      <c r="C6">
         <v>1848104000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>687873000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2339941000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2895804000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1159498000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>855773000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1100051000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1432402000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1056854000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>309851000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1161279000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>862503000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>668805000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1293315000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1142936000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>602064000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2149413000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2697322000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>398215000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>228334000000.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>0.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-413000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-4196000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-3871000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-51572000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-6497000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-31080000000.0</v>
       </c>
-      <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>2716486000000.0</v>
+      </c>
+      <c r="C9">
         <v>2830461000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>410096000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2526037000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3434489000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1119881000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1135562000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1677530000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1525563000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1094888000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>686009000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1598287000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1443721000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1324055000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1973281000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1924142000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1152987000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2718630000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3176045000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>665073000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>479265000000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>1753848000000.0</v>
+      </c>
+      <c r="C10">
         <v>1602671000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-446698000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1406628000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1728705000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-269760000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-722414000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>766482000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>716211000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>414970000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>168163000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1023102000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>801502000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>646639000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1268085000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1127327000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>549163000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2108929000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2653922000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>347472000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>204612000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>307146000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>151202000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>54612000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>106162000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>493828000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11">
+        <v>440206000000.0</v>
+      </c>
+      <c r="C11">
         <v>415974000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2974000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>365065000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>425449000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>66646000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-113638000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>191669000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>207297000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>131921000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>66602000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>345734000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>257101000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>215051000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>371279000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>179369000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>235391000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>766578000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>869328000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>139312000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>96905000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>129186000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>75105000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>43328000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>69387000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>162263000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12">
+        <v>200870000000.0</v>
+      </c>
+      <c r="C12">
         <v>205593000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>185784000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>192248000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>340668000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>607370000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>720969000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>304641000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>200412000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>118240000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>129296000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>111964000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>34832000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23166000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>25230000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15609000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>52901000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>40484000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>43400000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>50743000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23722000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13">
+        <v>55516000000.0</v>
+      </c>
+      <c r="C13">
         <v>112407000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>20905000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>115985000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>291861000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>407041000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>619262000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>23174000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>52325000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>54425000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>41676000000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>-12000000.0</v>
+      </c>
+      <c r="C14">
         <v>-51000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-18000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-79000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-48000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>147000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000000.0</v>
       </c>
       <c r="H14">
         <v>190000000.0</v>
       </c>
       <c r="I14">
+        <v>190000000.0</v>
+      </c>
+      <c r="J14">
         <v>200000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>213000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>76000000.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>26000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>26000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22000000.0</v>
       </c>
-      <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>2000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>13000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>208000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>53000000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>6000000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>1313630000000.0</v>
+      </c>
+      <c r="C15">
         <v>1186646000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-449690000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1041484000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1302795000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-336406000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-608776000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>531359000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>502430000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>251832000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>101583000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>637968000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>515076000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>431574000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>896806000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>947958000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>313772000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1342351000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1784594000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>208147000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>107499000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>177907000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>76400000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11278000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>36775000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>331567000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1186646000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-449690000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1041484000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1302795000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-340599000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-611284000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>132295000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>502430000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>251832000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>101583000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>677382000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>544375000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>431574000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>896780000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>947936000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>313800000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1342358000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1784592000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>208147000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>107499000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>177907000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>76400000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11278000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>36775000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>331567000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17">
+        <v>1313642000000.0</v>
+      </c>
+      <c r="C17">
         <v>1186697000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-449672000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1041563000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1303256000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-336406000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-608776000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>574813000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>508914000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>283049000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>101561000000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-52934000000.0</v>
+      </c>
+      <c r="C18">
         <v>-153694000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-164879000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-185026000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-313000000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-576888000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-701954000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-265722000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-175766000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-108160000000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>1817345000000.0</v>
+      </c>
+      <c r="C21">
         <v>1746379000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-347901000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1495321000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2201373000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>374546000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5752000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>731840000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>765957000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>490631000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>79399000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>916141000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>722311000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>672190000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1334683000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1310780000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>688544000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2070204000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2732641000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>381223000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>213558000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>285010000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>218345000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>30448000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>136421000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>384697000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>9735388000000.0</v>
+      </c>
+      <c r="C23">
         <v>9110043000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8901128000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11118896000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12490012000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15069909000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19426698000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10318106000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8451203000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6477663000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6794793000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6455071000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5130142000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>7150370000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7414934000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7028474000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7021312000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6982878000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5809752000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3695211000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3182592000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B25">
+        <v>47467000000.0</v>
+      </c>
+      <c r="C25">
         <v>52907000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>55845000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>51237000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>44241000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>48935000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>54664000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>33384000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>26382000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>41103000000.0</v>
+      </c>
+      <c r="C27">
         <v>81981000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>53435000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>256044000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>132819000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>69441000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>152530000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>109809000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>83754000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>63784000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>89160000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>54631000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>44397000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>60447000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>62406000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>60567000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>66429000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>79478000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>73070000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>48665000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>32886000000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>367432000000.0</v>
+      </c>
+      <c r="C28">
         <v>313350000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>312483000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>329094000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>365387000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>384757000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>535889000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>367196000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>287943000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>178504000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>160584000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>229581000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>222599000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>224438000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>576192000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>550714000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>393689000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>552715000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>353046000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>233200000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>228195000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>275532000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>159162000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>151211000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>191933000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>203128000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>440206000000.0</v>
+      </c>
+      <c r="C29">
         <v>415974000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2974000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>365065000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>425449000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>66646000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-113638000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15201000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>207297000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>131921000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>66602000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>899141000000.0</v>
+      </c>
+      <c r="C30">
         <v>1084082000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>919317000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1140636000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1317498000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>973810000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1259633000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>945690000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>759606000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>604257000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>606610000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>682146000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>721410000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>651865000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>638598000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>613362000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>464443000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>648426000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>443404000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>283850000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>265707000000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>-63497000000.0</v>
+      </c>
+      <c r="C31">
         <v>-143708000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-98797000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-43807000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-391559000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-415831000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-602569000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>64907000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-49746000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-77581000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>88764000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>68715000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>76263000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>75228000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-72151000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-185534000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-139381000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>38725000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-78719000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-33751000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8946000000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>11552733000000.0</v>
+      </c>
+      <c r="C32">
         <v>10856422000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8391907000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12504297000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>14607003000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15215980000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>19302627000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>11049946000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9217160000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6968294000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6874192000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>7371212000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5852453000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7822560000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>8749617000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>8339254000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7709856000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9053082000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8542393000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>4076434000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3396150000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2812416000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1945733000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1581028000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1867247000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1636994000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
+      <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>3355644000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3727487000000.0</v>
+      </c>
+      <c r="D2">
         <v>1710022000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1658628000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1715460000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1971174000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2056942000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2249654000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1774937000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2148963000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1630945000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2254154000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1907903000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2066763000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2410247000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2201895000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3299355000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3470006000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2962315000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2617569000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2122624000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2980836000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3386506000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3170959000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4557798000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4632214000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4698814000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5346058000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3489979000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3652608000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2017452000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1951222000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1751134000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2222297000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1798179000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1921044000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1750077000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1784121000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1552027000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1241609000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1295649000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1553470000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1681687000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1743157000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1209869000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2471804000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1203477000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1185676000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>911968000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1162502000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>957101000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1056661000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1232468000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1520549000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1638175000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1619561000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1720220000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1622126000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1576521000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1973186000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1604503000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1783271000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1571487000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1594789000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1465565000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1750768000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1641751000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1702040000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1462310000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1996625000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2048347000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1224037000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>911206000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1215951000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1487646000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1342100000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1225584000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>707842000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>1102702000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>793042000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>670770000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>687622000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>891596000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>729876000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>607791000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>1024607000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>466108000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>433267000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>310579000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>10907000000.0</v>
+      </c>
+      <c r="C3">
+        <v>252445000000.0</v>
+      </c>
+      <c r="D3">
         <v>179354000000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>12650000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>12000000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>12546000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>206180000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>230664000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>230385000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>300126000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>216590000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>216621000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>196136000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>170871000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>173897000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>195862000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>184583000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>180634000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>231203000000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>187925000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>226669000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>20311000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>9721000000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7851000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>11052000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>18949000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>14407000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>10947000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>10361000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10910000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>7364000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>7817000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>7293000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>7546000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>6048000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6115000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6673000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-13934000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-874000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>43439000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>8848000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>5989000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>-16820000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>24299000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>3655000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>14997000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4490000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>6145000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>4834000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>4451000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>17575000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1253000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>9755000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-2385000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>-10429000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>10429000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-41368000000.0</v>
       </c>
       <c r="BF3"/>
       <c r="BG3">
-        <v>32074000000.0</v>
+        <v>-41368000000.0</v>
       </c>
       <c r="BH3"/>
       <c r="BI3">
+        <v>32074000000.0</v>
+      </c>
+      <c r="BJ3"/>
+      <c r="BK3">
         <v>-167844000000.0</v>
       </c>
-      <c r="BJ3"/>
-      <c r="BK3"/>
       <c r="BL3"/>
-      <c r="BM3">
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3">
         <v>-86480000000.0</v>
       </c>
-      <c r="BN3"/>
-      <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4">
         <v>-413000000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-4767000000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-345000000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-1361000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>2277000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-5517000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>12548000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-10607000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>1068000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-46642000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>7577000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-3374000000.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -18649,488 +19085,502 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5">
+        <v>1955844000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1002698000000.0</v>
+      </c>
+      <c r="D5">
         <v>439229000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>265528000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>189094000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>382141000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>669434000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>645472000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>106669000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-323212000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-57793000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>286000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>139119000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-27702000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>135244000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>600659000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>905709000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>883375000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>539569000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>505235000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>120509000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>82936000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>309615000000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>193979000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-55356000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-32915000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-222313000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-22318000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>542098000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>491790000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>203616000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>227872000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>142564000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>328663000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>269961000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>155956000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>270570000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>328017000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>152980000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>129454000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-115196000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>143213000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>91472000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>53192000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>21671000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>525427000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>268549000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>146046000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>189049000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>561999000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>38899000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>77619000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>195278000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>118872000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>71959000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>194394000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>151626000000.0</v>
       </c>
       <c r="BF5"/>
       <c r="BG5">
-        <v>429678000000.0</v>
+        <v>151626000000.0</v>
       </c>
       <c r="BH5"/>
       <c r="BI5">
+        <v>429678000000.0</v>
+      </c>
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>687361000000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5">
         <v>286700000000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>1966751000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1255143000000.0</v>
+      </c>
+      <c r="D6">
         <v>618583000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>278178000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>201094000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>394687000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>875614000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>876136000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>337054000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-23086000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>158797000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>216907000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>335255000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>143169000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>309141000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>796521000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1090292000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1064009000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>770772000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>693160000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>347178000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>103247000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>319336000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>201830000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-44304000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-13966000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-207906000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-11371000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>552459000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>502700000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>210980000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>235689000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>149857000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>336209000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>276009000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>162071000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>277243000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>314083000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>152106000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>172893000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-106348000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>149202000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>74652000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>77491000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>25326000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>540424000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>273039000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>152191000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>193883000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>566450000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>56474000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>78872000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>205033000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>116487000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>61530000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>204823000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>312035000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>110258000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>248171000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>461752000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>473134000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>519517000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>208497000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>166954000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>247968000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>200220000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>229029000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>154148000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>18667000000.0</v>
       </c>
-      <c r="BQ6"/>
-      <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19175,1322 +19625,1354 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
-[...4 lines deleted...]
-      </c>
+      <c r="M8"/>
+      <c r="N8"/>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
+      <c r="V8">
         <v>-413000000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-4767000000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-345000000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-1361000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-771000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-6880000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>12548000000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
         <v>7577000000.0</v>
       </c>
-      <c r="AE8"/>
-      <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>2078000000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-      <c r="AO8">
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>15052000000.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8">
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8">
         <v>15607000000.0</v>
       </c>
-      <c r="AV8"/>
-      <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>2109414000000.0</v>
+      </c>
+      <c r="C9">
+        <v>1217506000000.0</v>
+      </c>
+      <c r="D9">
         <v>677847000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>463351000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>382432000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>630444000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>985967000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>905644000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>281660000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-134357000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>177145000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>143769000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>263385000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>255857000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>292645000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>883758000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1093777000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1437835000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>866754000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>806782000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>323118000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>360058000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>509929000000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>423475000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-173581000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>70698000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>247338000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>70651000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>746875000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>595411000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>407275000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>390882000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>283962000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>373748000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>521522000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>332597000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>297696000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>503616000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>309760000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>274857000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>6655000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>178210000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>245029000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>116821000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>145949000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>539464000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>406891000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>326535000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>325397000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>798731000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>140542000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>208549000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>295899000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>293318000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>241006000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>337022000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>452709000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>311173000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>409654000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>608106000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>644348000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>940790000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>294277000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>319272000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>369803000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>424446000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>353543000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>249803000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>125195000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>161663000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>643266000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>1167191000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>900747000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>743425000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>1016954000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>877400000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>633330000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>364311000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>172186000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>126596000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>138985000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>103544000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>106911000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>110591000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>158219000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>34559000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>193792000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>188828000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>160676000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>1936166000000.0</v>
+      </c>
+      <c r="C10">
+        <v>941048000000.0</v>
+      </c>
+      <c r="D10">
         <v>409088000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>241666000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>162046000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>349101000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>613203000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>591579000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>48788000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-383710000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-105511000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-40744000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>83267000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-85532000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>86831000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>556694000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>848635000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>838234000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>455494000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>411157000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>23820000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-779000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>167429000000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>23692000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-460102000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-504772000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-408997000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-204159000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>395514000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>389877000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>130867000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>159522000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>86216000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>248084000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>229345000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>112113000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>126669000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>284761000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>126326000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>142146000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-138263000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>111681000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>42548000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>22562000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-8628000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>490148000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>240925000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>122113000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>169916000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>544508000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>32895000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>74633000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>149466000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>87710000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>80128000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>182240000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>296561000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>86441000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>251674000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>457706000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>472264000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>567989000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>160896000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>172092000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>226350000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>237286000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>207686000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>67653000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>36538000000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>550015000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>938640000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>727377000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>685142000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>781821000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>683100000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>503831000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>219876000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>71287000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>26154000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>30155000000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>44750000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>62975000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>97920000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>3492000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>115040000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>110155000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>78459000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11">
+        <v>435416000000.0</v>
+      </c>
+      <c r="C11">
+        <v>229823000000.0</v>
+      </c>
+      <c r="D11">
         <v>106739000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>58459000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>45185000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>71218000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>138873000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>186644000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>19239000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-21472000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1802000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-6735000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>32983000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>19061000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>22749000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>76093000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>247162000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>147431000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>113546000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>151412000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>13060000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>79897000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>32171000000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-457000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-44965000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-74788000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-15293000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-118864000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>95307000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>67440000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>53033000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>40558000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>30638000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>41381000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>81488000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>24969000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>59459000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>52356000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>42801000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>36190000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>574000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>35561000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>28388000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-4467000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>7120000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>157583000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>98570000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>30052000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>59529000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>141125000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>29001000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>40289000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>46686000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>26045000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>46062000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>54120000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>88824000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>49474000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>80833000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>123375000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>117597000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>95422000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>7817000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-8396000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>84526000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>94491000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>79555000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>39260000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>22085000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>42225000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>170122000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>314155000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>240076000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>165069000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>298136000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>216600000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>189506000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>73317000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>34443000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>12875000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>18677000000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>40126000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>23802000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>40480000000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>61022000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>66951000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>38755000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12">
+        <v>19678000000.0</v>
+      </c>
+      <c r="C12">
+        <v>111602000000.0</v>
+      </c>
+      <c r="D12">
         <v>30141000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>28771000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>27048000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>37589000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>56231000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>53893000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>55081000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>60498000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>47718000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>41030000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>55852000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>57830000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>48413000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>43965000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>57074000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>79048000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>84075000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>94078000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>98569000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>74338000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>145085000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>173665000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>214367000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>204038000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>192871000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>184042000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>148197000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>104233000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>73497000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>69889000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>57022000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>81872000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>41454000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>44267000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>32592000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>31389000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>26069000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>30747000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>27291000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>31532000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>32104000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>30630000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>30299000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>35279000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>27624000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>23933000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>19133000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>17491000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>6004000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2986000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1486000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2322000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>7056000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>612000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>5760000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>9023000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>4581000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>6439000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>5187000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>27235000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>2497000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>3888000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>5283000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>127154000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>11554000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>17993000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>16378000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>16919000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>13718000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>3567000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>504000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>136000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>9154000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>15800000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>16588000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>16402000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>11702000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>12709000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>9930000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>7646000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>8390000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>7628000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>3510000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>4665000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>5411000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>1986000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>4850000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13">
+        <v>12693000000.0</v>
+      </c>
+      <c r="C13">
+        <v>13000000000.0</v>
+      </c>
+      <c r="D13">
         <v>21946000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>9291000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4619000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>14534000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>60786000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>5881000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>8785000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>6480000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>37314000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>40069000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>28373000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>35920000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>38706000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7205000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4283000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2659000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>81111000000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3658000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>65201000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>18426000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>9912000000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>212245000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>42921000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>196958000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>184277000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3524000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3945000000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -20505,591 +20987,605 @@
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>169</v>
+      </c>
+      <c r="B14">
+        <v>-10000000.0</v>
+      </c>
       <c r="C14">
+        <v>-15000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>1000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-2000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-18000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-9000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-17000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-7000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-11000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-2000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-6000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-15000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-30000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-29000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-5000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-17000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>181000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>151000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>147000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>184000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>191000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>189000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>190000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>196000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>271000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>192000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>190000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>210000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>203000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>5000000.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>14000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>653000000.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
-      <c r="AN14">
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14">
         <v>15000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>61000000.0</v>
       </c>
-      <c r="AP14"/>
-[...3 lines deleted...]
-      </c>
+      <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14">
-        <v>128000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AU14"/>
       <c r="AV14">
-        <v>63000000.0</v>
+        <v>128000000.0</v>
       </c>
       <c r="AW14"/>
       <c r="AX14">
-        <v>3000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="AY14"/>
       <c r="AZ14">
+        <v>3000000.0</v>
+      </c>
+      <c r="BA14"/>
+      <c r="BB14">
         <v>1000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>14000000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14">
+      <c r="BD14"/>
+      <c r="BE14">
         <v>5000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>9000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>7000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>10000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>8000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="BL14">
         <v>5000000.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BM14">
+        <v>10000000.0</v>
+      </c>
       <c r="BN14">
+        <v>5000000.0</v>
+      </c>
+      <c r="BO14"/>
+      <c r="BP14">
         <v>6000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>8000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>13000000.0</v>
       </c>
-      <c r="BQ14"/>
-[...1 lines deleted...]
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14">
         <v>1000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>7000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>13000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1000000.0</v>
       </c>
-      <c r="BW14"/>
-      <c r="BX14">
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>2000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>5000000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14">
+      <c r="CB14"/>
+      <c r="CC14">
         <v>839000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>3000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>87000000.0</v>
       </c>
-      <c r="CD14"/>
-      <c r="CE14">
+      <c r="CF14"/>
+      <c r="CG14">
         <v>80000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>41000000.0</v>
       </c>
-      <c r="CG14"/>
-      <c r="CH14">
+      <c r="CI14"/>
+      <c r="CJ14">
         <v>76000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>52000000.0</v>
       </c>
-      <c r="CJ14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15">
+        <v>1500740000000.0</v>
+      </c>
+      <c r="C15">
+        <v>711210000000.0</v>
+      </c>
+      <c r="D15">
         <v>302353000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>183208000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>116859000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>277865000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>474321000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>404918000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>29542000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-362237000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-103720000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-34011000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>50278000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-104593000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>64052000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>480572000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>601468000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>690806000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>341931000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>259715000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>10343000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-85446000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>134920000000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>22786000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-412859000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-435495000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-381081000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-95981000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>301273000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>275814000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>85405000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>115592000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>54548000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>201857000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>149920000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>84131000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>66522000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>201178000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>83524000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>105981000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-138851000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>91111000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>5446000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>24126000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-19100000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>310247000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>124864000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>107836000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>95021000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>374062000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>3888000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>34348000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>102778000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>61664000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>34066000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>128117000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>207727000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>36986000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>170831000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>334323000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>354666000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>472586000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>153075000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>180479000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>141818000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>142822000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>128125000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>28385000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>14440000000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>171</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>302353000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>183208000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>116859000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>277865000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>474321000000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-103720000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-34011000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-34011000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-104608000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>64052000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>480572000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>601468000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>690806000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>341931000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>259715000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>10343000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-85446000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>134920000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>22786000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-412859000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-435495000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-381081000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-95981000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>301273000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>275814000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>85405000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>115592000000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -21101,145 +21597,151 @@
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>172</v>
+      </c>
+      <c r="B17">
+        <v>1500750000000.0</v>
+      </c>
       <c r="C17">
+        <v>711225000000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>183207000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>116861000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>277883000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>474330000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>404935000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>29549000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-362238000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-103709000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-34009000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>50284000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-104593000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>64082000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>480601000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>601473000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>690803000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>341948000000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>259745000000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>10760000000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-80676000000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>135258000000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>24149000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-415137000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-429984000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-393704000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-85296000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>300208000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>322436000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>77835000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>118964000000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -21251,136 +21753,142 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>173</v>
+      </c>
+      <c r="B18">
+        <v>-6985000000.0</v>
+      </c>
       <c r="C18">
+        <v>-6182000000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-17123000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-8931000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-18380000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-38207000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-48012000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-46296000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-34704000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-187765000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>60868000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3278000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-53739000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-41736000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-36759000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-52792000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-47128000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-79959000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-90419000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-95494000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-69780000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-135169000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-167659000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-204280000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-191563000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-185621000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-180518000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-144252000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -21395,54 +21903,56 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21487,54 +21997,56 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21579,314 +22091,322 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>1874086000000.0</v>
+      </c>
+      <c r="C21">
+        <v>1002698000000.0</v>
+      </c>
+      <c r="D21">
         <v>430378000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>235819000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>144378000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>326903000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>731074000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>620292000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>74303000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-357649000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-36782000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-15297000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>106916000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-42736000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>135244000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>578984000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>901690000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1065112000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>564768000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>498503000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>131065000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>82244000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>292468000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>208242000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-436883000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-263512000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-111022000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-236671000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>487134000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>328911000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>134671000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>156035000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>112223000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>175816000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>260969000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>191398000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>137774000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>328017000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>152980000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>129454000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-119820000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>5398000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>132742000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-60613000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1872000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>306844000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>251236000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>182268000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>175793000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>534264000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-2304000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>43795000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>146556000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>118872000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>71959000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>194394000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>286965000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>151626000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>248171000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>429678000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>473134000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>687361000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>208497000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>166954000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>247968000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>286700000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>229029000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>154148000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>18667000000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>547893000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>905294000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>766661000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>674861000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>787112000000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21">
+      <c r="BY21"/>
+      <c r="BZ21">
         <v>523159000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>254565000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>58600000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>20892000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>47166000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>21448000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>45596000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>62537000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>99759000000.0</v>
       </c>
-      <c r="CG21"/>
-      <c r="CH21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>126540000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>178268000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>82617000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21931,280 +22451,288 @@
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>3590972000000.0</v>
+      </c>
+      <c r="C23">
+        <v>3942295000000.0</v>
+      </c>
+      <c r="D23">
         <v>1957491000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1886160000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1953514000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2274715000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2311835000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2535006000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1982294000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2372255000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1874509000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2505748000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2149968000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2493446000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2573926000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2543485000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3508039000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3985186000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3264301000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2925848000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2314677000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3258650000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3603967000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3386192000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4821100000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4966424000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5057174000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5653380000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3749720000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3919108000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>2290056000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2186069000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1922873000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2420229000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2058732000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2062243000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1909999000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1959720000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1708807000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1387012000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1422124000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1726282000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1793974000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1920591000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1353946000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2704424000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1359132000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1329943000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1061572000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1426969000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1099947000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1221415000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1381811000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1694995000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1807222000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1762189000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1885964000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1781673000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1738004000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2119540000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1775717000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2036700000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1657267000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1747107000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1587400000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1888514000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1766265000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1797695000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1568838000000.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22249,124 +22777,130 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>180</v>
+      </c>
+      <c r="B25">
+        <v>10907000000.0</v>
+      </c>
       <c r="C25">
+        <v>10518000000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>12650000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>12000000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>12546000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>13615000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>13015000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>13731000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>15999000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>12491000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8434000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>18921000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14251000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>11852000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>13383000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11751000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-1103000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>22762000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>10255000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>12327000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>20311000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>9721000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7851000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>11052000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -22385,54 +22919,56 @@
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22477,628 +23013,646 @@
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>182</v>
+      </c>
+      <c r="B27">
+        <v>15082000000.0</v>
+      </c>
       <c r="C27">
+        <v>6734000000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>15052000000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>16428000000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>22986000000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>15198000000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>25240000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>18557000000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>27463000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>34654000000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>28486000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>17758000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>152949000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>23426000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>44533000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>35136000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>27325000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>38391000000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>46986000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>20117000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>67694000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>43361000000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>42698000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>51076000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>17681000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>65069000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>33810000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>35970000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>18876000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>42925000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>30650000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>17358000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>19088000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>19630000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>29265000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>15771000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>4687000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>19071000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>30282000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>9744000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>20624000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>20319000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>22735000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>25482000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>11986000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>10822000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>9401000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>22422000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>7282000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>11726000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>12842000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>12547000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>13120000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>19599000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>12604000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>15124000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>15559000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>17292000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>15056000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>14499000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>16945000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>15423000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>13598000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>14601000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>20373000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>15793000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>13764000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>16499000000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>80649000000.0</v>
+      </c>
+      <c r="C28">
+        <v>116221000000.0</v>
+      </c>
+      <c r="D28">
         <v>250799000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>80825000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>70762000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>107437000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>79489000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>74849000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>51575000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>74182000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>80775000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>87007000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>70519000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>90317000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>85210000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>108848000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>44719000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>152810000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>74623000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>79140000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>58814000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>110387000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>82982000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>87517000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>103871000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>161437000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>96835000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>169402000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>108215000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>83726000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>112317000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>96628000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>74525000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>85781000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>107965000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>27420000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>66777000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>45955000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>51570000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>31946000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>49033000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>34485000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>43545000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>45845000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>36709000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>60656000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>58310000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>58623000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>51992000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>70191000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>35908000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>59615000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>56885000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>205654000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>149448000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>143417000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>137227000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>143988000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>144191000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>131298000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>156715000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>234403000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>70357000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>140720000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>105234000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>113048000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>108721000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>81891000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>90029000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>255215000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>115642000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>161900000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>99436000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>23118000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>196716000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>129900000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>76377000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>73320000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>76548000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>72692000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>59244000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>84946000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>49842000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>62542000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>59013000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>120815000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>54375000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>26836000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>73506000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>435416000000.0</v>
+      </c>
+      <c r="C29">
+        <v>229823000000.0</v>
+      </c>
+      <c r="D29">
         <v>106739000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>58459000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>45185000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>71218000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>138873000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>186644000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>19239000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-21472000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1802000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-6735000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>32983000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>19061000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>22749000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>76093000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>247162000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>147431000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>113546000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>151412000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>13060000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>79897000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>32171000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-457000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-43949000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-74788000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-15293000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-118864000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>95307000000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -23113,827 +23667,822 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>235328000000.0</v>
+      </c>
+      <c r="C30">
+        <v>214808000000.0</v>
+      </c>
+      <c r="D30">
         <v>247469000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>227532000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>238054000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>303541000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>253997000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>285352000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>207357000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>223292000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>243564000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>251594000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>242065000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>426683000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>163679000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>341590000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>208684000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>515180000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>301986000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>308279000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>192053000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>277814000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>217461000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>215233000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>263302000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>334210000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>358360000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>307322000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>259741000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>266500000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>272604000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>234847000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>171739000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>197932000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>260553000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>141199000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>159922000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>175599000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>156780000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>145403000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>126475000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>172812000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>112287000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>177434000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>144077000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>232620000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>155655000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>144267000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>149604000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>264467000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>142846000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>164754000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>149343000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>174446000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>169047000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>142628000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>165744000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>159547000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>161483000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>146354000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>171214000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>253429000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>85780000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>152318000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>121835000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>137746000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>124514000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>95655000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>106528000000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B31">
+        <v>62080000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-61650000000.0</v>
+      </c>
+      <c r="D31">
         <v>-21290000000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>5847000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>17668000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>22198000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-117871000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-28713000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-25515000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>30421000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-39092000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>85088000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>43940000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>5226000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-42135000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>14526000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-36458000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-84421000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-109274000000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-87346000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-107244000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-83023000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-125039000000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-184550000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-21642000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-246850000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-297975000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>32512000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-135135000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>60965000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-3804000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>3487000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-26007000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>72268000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-31624000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-79285000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-11210000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-43256000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-26654000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>12692000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-18581000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>106283000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-90194000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>83175000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-11910000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>183304000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-10311000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-60155000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-5877000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>10244000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>35199000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>30838000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-42713000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-31162000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>8169000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-12154000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-3796000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-65185000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>3503000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>28028000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-870000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-119372000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-47601000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>5138000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-21619000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-49414000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-21343000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-86495000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>17871000000.0</v>
       </c>
-      <c r="BQ31"/>
-      <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B32">
+        <v>5465058000000.0</v>
+      </c>
+      <c r="C32">
+        <v>4944993000000.0</v>
+      </c>
+      <c r="D32">
         <v>2387869000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>2121979000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2097892000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2601618000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>3042909000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>3155298000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2056597000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>2014606000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1808090000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2397923000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>2171288000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>2322620000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>2702892000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3085653000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>4393132000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4907841000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3829069000000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>3424351000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2445742000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>3340894000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>3896435000000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3594434000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>4384217000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>4702912000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>4946152000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>5416709000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>4236854000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>4248019000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>2424727000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>2342104000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>2035096000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>2596045000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>2319701000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>2253641000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>2047773000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>2287737000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1861787000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1516466000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1302304000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>1731680000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>1926716000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>1859978000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>1355818000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>3011268000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>1610368000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>1512211000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>1237365000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1961233000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>1097643000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>1265210000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>1528367000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>1813867000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>1879181000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>1956583000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>2172929000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>1933299000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>1986175000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>2581292000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>2248851000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>2724061000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>1865764000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>1914061000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>1835368000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>2175214000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>1995294000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>1951843000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>1587505000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>2158288000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>2691613000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>2391228000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>1811953000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>1959376000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>2504600000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>2219500000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>1858914000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>1072153000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>1274888000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>919638000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>809755000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>791166000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>998507000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>840467000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>766010000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>1059166000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>659900000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>622095000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>471255000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23968,2410 +24517,2492 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>1988254000000.0</v>
+      </c>
+      <c r="C2">
         <v>1526601000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1209227000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1782262000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>807300000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1599370000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>784610000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1357490000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>563804000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>497472000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>346495000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>613698000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>670411000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>659584000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>841121000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>501949000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>460588000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1734159000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>178158000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>324213000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>182686000000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>305554000000</v>
+      </c>
+      <c r="C3">
         <v>312099000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>670165000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>855316000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>857647000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>933412000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1500278000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1254063000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>802422000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>549365000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>670002000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>455346000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>453297000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>561610000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>416623000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>29329000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>631024000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>575676000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>104987000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>116978000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>224467000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>125456000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>51736000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>65918000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>167612000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>314142000000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>-276656000000.0</v>
+      </c>
+      <c r="C6">
         <v>461653000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>317374000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-573035000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>974962000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-792070000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>814760000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-572880000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>793686000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>66332000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>150977000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-267203000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-56713000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10827000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-181537000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>342269000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>41361000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1273571000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1556001000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-146055000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>141527000000.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>193</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-578766000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-604540000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-677241000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>638120000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>866676000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-769562000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1127511000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-976248000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-508167000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1245372000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1810281000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4911526000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-2316661000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-1990286000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-1166876000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>314905000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>728986000000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>200</v>
+      </c>
+      <c r="B14">
+        <v>809557000000.0</v>
+      </c>
       <c r="C14">
+        <v>903287000000.0</v>
+      </c>
+      <c r="D14">
         <v>929473000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>51237000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>826431000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>821888000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>847676000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>596352000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>515779000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>523644000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>459660000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>404779000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>334557000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>416643000000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B15">
+        <v>474597000000.0</v>
+      </c>
+      <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>312445000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>455978000000.0</v>
       </c>
       <c r="E15">
         <v>455978000000.0</v>
       </c>
       <c r="F15">
         <v>455978000000.0</v>
       </c>
       <c r="G15">
+        <v>455978000000.0</v>
+      </c>
+      <c r="H15">
         <v>186371000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175846000000.0</v>
       </c>
       <c r="I15">
         <v>175846000000.0</v>
       </c>
-      <c r="J15"/>
+      <c r="J15">
+        <v>175846000000.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>215787000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>448366000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>473939000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>156871000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>670531000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>892220000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>104055000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>50737000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>82502000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>60795000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>29158000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12776000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>53406000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>124594000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>1711598000000.0</v>
+      </c>
+      <c r="C16">
         <v>1988254000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1526601000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1209227000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1782262000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>807300000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1599370000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>784610000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1357490000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>563804000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>497472000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>346495000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>613698000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>670411000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>659584000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>844218000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>501949000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>460588000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1734159000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>178158000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>324213000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>182686000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>660877000000.0</v>
+      </c>
+      <c r="C18">
         <v>2187454000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11804000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>237405000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3181748000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4474690000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3586835000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2669021000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1154861000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>422776000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>490931000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1096128000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1214834000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>444500000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-352282000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>754435000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>841796000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-708822000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2344194000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-310145000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-72163000000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-428555000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-651215000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2145000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5143000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000000000.0</v>
       </c>
       <c r="G19">
         <v>-40000000000.0</v>
       </c>
       <c r="H19">
         <v>-40000000000.0</v>
       </c>
       <c r="I19">
+        <v>-40000000000.0</v>
+      </c>
+      <c r="J19">
         <v>-3750000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-548217000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3750000000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>49911000000.0</v>
+      </c>
+      <c r="C21">
         <v>-1375575000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>727823000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2239769000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1970105000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4382635000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5405019000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2420748000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1955193000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-349265000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-344683000000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22">
-        <v>1186646000000.0</v>
+        <v>1313630000000.0</v>
       </c>
       <c r="C22">
+        <v>1249347000000.0</v>
+      </c>
+      <c r="D22">
         <v>-449690000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1041484000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1303208000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-336403000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-607413000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>531359000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>508927000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>282912000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>101583000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>673005000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>580544000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>431575000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>896780000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>947936000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>313800000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1342358000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1784592000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>208147000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>107499000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>177907000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>76400000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11278000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>36775000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>331567000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>-31106000000.0</v>
+      </c>
+      <c r="C23">
         <v>15988000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-122421000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-811282000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-84231000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-661815000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-334529000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-322911000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-197052000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-118240000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-129296000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-111846000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-38821000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1179003000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-22422000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-15028000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-55799000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-49989000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-43400000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>184025000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>272781000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>209</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>25351000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18950000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>40101000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2246000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-5553000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>57900000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3750000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1148000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1963000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9362000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1292000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-26927000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-3937000000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>24622000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>9412000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>19985000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>20423000000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>-1156756000000.0</v>
+      </c>
+      <c r="C25">
         <v>2499553000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>202186000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1092721000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1909756000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4922617000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2326820000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-531359000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-345587000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1212873000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1519010000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1718566000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1676638000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>157892000000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>-133146000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2449181000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-193167000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>152304000000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-951854000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1594337000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>292957000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2858642000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2296218000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5029804000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4436952000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2081111000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1758141000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-467505000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-473979000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>819474000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1052368000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-858741000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>174225000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-127218000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-727712000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-576509000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-839831000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>133288000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>190279000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>45532000000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>53995000000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>138610000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>966431000000.0</v>
+      </c>
+      <c r="C29">
         <v>2499553000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>681969000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1092721000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4039395000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5408102000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2086557000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1414958000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-352439000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>972141000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1160933000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-640782000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-761537000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1006110000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>64341000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>783764000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1472820000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-133146000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2449181000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-193167000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>152304000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>64261000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>207811000000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>195275000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>123329000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>-305554000000.0</v>
+      </c>
+      <c r="C30">
         <v>-428555000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-651215000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-817360000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-772616000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1177817000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1507131000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1254063000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-806172000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-548217000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-687834000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-445984000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-454589000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-588537000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-420560000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-30829000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-661024000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-611054000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-103684000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-84498000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-204044000000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CN30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:92">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="BZ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CA1" t="s">
-        <v>145</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CD1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CE1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CH1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CI1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CL1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CM1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>154</v>
+        <v>155</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:92">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>1711598000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1338864000000.0</v>
+      </c>
+      <c r="D2">
         <v>1807228000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1619417000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1988254000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1824819000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1842542000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>907241000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1526601000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1118272000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1265536000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1147736000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1209227000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1401418000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1940475000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2115098000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1782262000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1101560000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1286157000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>715102000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>807300000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>808531000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1002209000000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>933944000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1599370000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1423646000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>609406000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>595421000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>784610000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>778636000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1019890000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1233756000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1357489000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1640839000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>454647000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>303343000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>563804000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>475509000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>444408000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>577477000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>497472000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>255788000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>254283000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>194976000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>346495000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>399438000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>356969000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>434290000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>613698000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>771229000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>740903000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>838645000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>670411000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>572430000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>552378000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>737745000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>659584000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>771447000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>966391000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>843272000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>844218000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>559989000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>619871000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>679955000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>501949000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>167214000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>433186000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>735449000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>460588000000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:92">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>11921000000</v>
+      </c>
+      <c r="C3">
+        <v>107341000000</v>
+      </c>
+      <c r="D3">
         <v>93368000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>50775000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>54070000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>112243000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>74839000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>62703000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>62314000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>160114000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>124653000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>254399000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>130999000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>247121000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>175183000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>222003000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>211009000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>264874000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>235639000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>131779000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>225355000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>69555000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>241823000000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>377701000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>244333000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>457025000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>245023000000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>190269000000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>607961000000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>446885000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>305687000000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>219426000000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>282065000000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>262491000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>234789000000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>162089000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>143053000000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>61190000000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>222100000000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>148418000000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>117657000000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>139188000000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>102640000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>214274000000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>213900000000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>120507000000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>127477000000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>86737000000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>120625000000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>270663000000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>12599000000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>119972000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>75261000000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>308493000000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>71285000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>137668000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>44164000000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>164793000000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>139538000000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>20584000000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>91708000000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>287530000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>39815000000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>177630000000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>99414000000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>181445000000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>175201000000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>47796000000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>226582000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>575676000000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>389606000000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>227758000000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>31101000000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>104987000000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>76903000000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>72823000000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>28756000000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>116978000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>106000000000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>47821000000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>21003000000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>224467000000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>65898000000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>49308000000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>48578000000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>125456000000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>54130000000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>25009000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>9566000000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>51736000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>17900000000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>167612000000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:92">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26420,54 +27051,56 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:92">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26516,353 +27149,361 @@
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:92">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>1452713000000.0</v>
+      </c>
+      <c r="C6">
+        <v>372734000000.0</v>
+      </c>
+      <c r="D6">
         <v>-468364000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>187811000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-368837000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>163435000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-17723000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>935301000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-619360000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>408329000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-393592000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>117800000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-61491000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-192191000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-539057000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-174623000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>332836000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>680702000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-184597000000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>571055000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-92198000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1231000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-193678000000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>68265000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-665426000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>175724000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>814240000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>13985000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-189189000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>5974000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-241254000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-213866000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-123733000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-283349000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1186192000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>151304000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-260461000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>88295000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>31101000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-133069000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>80005000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>241684000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1505000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>59307000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-151519000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-52943000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>42469000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-77321000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-179408000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-157531000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>30326000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-97742000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>168234000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>97981000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>20052000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-185367000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>78161000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-111863000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-194944000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>123119000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-946000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>284229000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-59882000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-60084000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>178006000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>334735000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-265972000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-302263000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>274861000000.0</v>
       </c>
-      <c r="BQ6"/>
-      <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:92">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>193</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>-928657000000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-738403000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-144644000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-578766000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-467343000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-407175000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-216950000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-5131000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-677241000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-423803000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-259776000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>19570000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>638120000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>837094000000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>995410000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>201425000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>866676000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>270818000000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>92580000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>213714000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-769562000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -26884,54 +27525,56 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:92">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26980,54 +27623,56 @@
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:92">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27076,54 +27721,56 @@
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:92">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27172,70 +27819,68 @@
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:92">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -27249,52 +27894,56 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -27310,129 +27959,131 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:92">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>171398000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-15669000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-135930000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>162776000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-45930000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1264456000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-19574000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-69681000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1163555000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>735981000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>415868000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1334007000000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1630683000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1539062000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1028959000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>399288000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-2048182000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-1696726000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-1028883000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-816323000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-1122397000000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -27448,54 +28099,56 @@
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:92">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27544,666 +28197,686 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:92">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B14">
+        <v>156928000000.0</v>
+      </c>
+      <c r="C14">
+        <v>252445000000.0</v>
+      </c>
+      <c r="D14">
         <v>179354000000.0</v>
       </c>
-      <c r="C14"/>
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="E14">
+        <v>185339000000.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>206180000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>230664000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>230385000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>300126000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>216590000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>216621000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>196136000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14251000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>11852000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>13383000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>11751000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>180634000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>231203000000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>187925000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>226669000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>234173000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>202091000000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>192214000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>201504000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>287067000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>195455000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>206075000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>159079000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>172511000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>154238000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>134199000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>135404000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>136605000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>120551000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>140868000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>117755000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>147039000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>137315000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>120503000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>118787000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>201021000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>35639000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>127042000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>95958000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>123050000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>97746000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>85469000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>98514000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>66103000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>143555000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>58357000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>66542000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>249608000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>21252000000.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:92">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>201</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
         <v>474597000000.0</v>
       </c>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>312445000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>8844000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>8844000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>455978000000.0</v>
       </c>
       <c r="O15">
         <v>455978000000.0</v>
       </c>
       <c r="P15">
         <v>455978000000.0</v>
       </c>
       <c r="Q15">
         <v>455978000000.0</v>
       </c>
       <c r="R15">
         <v>455978000000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15"/>
+      <c r="S15">
+        <v>455978000000.0</v>
+      </c>
+      <c r="T15">
+        <v>455978000000.0</v>
+      </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>186371000000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15">
         <v>175846000000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>215787000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>215787000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>216000000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>8710000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>344000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>439656000000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>473939000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>481146000000.0</v>
       </c>
-      <c r="BG15"/>
-[...1 lines deleted...]
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>7573000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>149298000000.0</v>
       </c>
-      <c r="BK15"/>
-[...1 lines deleted...]
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>30158000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>204097000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>436266000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>10000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>892220000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>892219000000.0</v>
       </c>
-      <c r="BS15"/>
-[...1 lines deleted...]
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15">
         <v>104055000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>104055000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>104048000000.0</v>
       </c>
-      <c r="BX15"/>
-      <c r="BY15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>50737000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>50750000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>48223000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>82502000000.0</v>
       </c>
       <c r="CD15"/>
       <c r="CE15">
-        <v>50563000000.0</v>
+        <v>82502000000.0</v>
       </c>
       <c r="CF15"/>
       <c r="CG15">
+        <v>50563000000.0</v>
+      </c>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>60795000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>59029000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>60265000000.0</v>
       </c>
-      <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>29158000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>28700000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>53406000000.0</v>
       </c>
-      <c r="CN15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:92">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B16">
+        <v>3164311000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1711598000000.0</v>
+      </c>
+      <c r="D16">
         <v>1338864000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1807228000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1619417000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1988254000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1824819000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1842542000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>907241000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1526601000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>871944000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1265536000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1147736000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1209227000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1401418000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1940475000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2115098000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1782262000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1101560000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1286157000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>715102000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>807300000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>808531000000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1002209000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>933944000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1599370000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1423646000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>609406000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>595421000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>784610000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>778636000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1019890000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1233756000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1357490000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1640839000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>454647000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>303343000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>563804000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>475509000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>444408000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>577477000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>497472000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>255788000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>254283000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>194976000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>346495000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>399438000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>356969000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>434290000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>613698000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>771229000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>740903000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>838645000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>670411000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>572430000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>552378000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>737745000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>659584000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>771447000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>966391000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>843272000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>844218000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>559989000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>619871000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>679955000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>501949000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>167214000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>433186000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>735449000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>460588000000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:92">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28252,366 +28925,376 @@
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:92">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>1937116000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1247727000000.0</v>
+      </c>
+      <c r="D18">
         <v>-950802000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>156613000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>207339000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>564110000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>858837000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1087501000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-322994000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>59896000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-250017000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>101094000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-80721000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-337463000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-99279000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>271952000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-199258000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-258697000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>267814000000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1479417000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>747638000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>493626000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1421248000000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1467589000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1092227000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>410472000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2390000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2159839000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-1839858000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-1031161000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-908242000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1079851000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>350234000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-221454000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-75952000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-291744000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-369675000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-118585000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>417159000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-148181000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>392131000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>553698000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>128480000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-284107000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>226442000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-256268000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-317503000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-855085000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>332728000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-1009340000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-305091000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-105811000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>171201000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>1056047000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-115396000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-500126000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>452341000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-281299000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-538030000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>166473000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>297477000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>26570000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>87295000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>60258000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>297463000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>468178000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-2455000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>292589000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>83484000000.0</v>
       </c>
-      <c r="BQ18"/>
-      <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:92">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-50775000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-54070000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-215715000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-113218000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-62703000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-36919000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-141164000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-126005000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-253047000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-130999000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1598000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1598000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-3743000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-3743000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2897000000.0</v>
       </c>
       <c r="S19">
         <v>-2897000000.0</v>
       </c>
       <c r="T19">
         <v>-2897000000.0</v>
       </c>
       <c r="U19">
-        <v>-40000000000.0</v>
+        <v>-2897000000.0</v>
       </c>
       <c r="V19">
-        <v>-40000000000.0</v>
+        <v>-2897000000.0</v>
       </c>
       <c r="W19">
         <v>-40000000000.0</v>
       </c>
       <c r="X19">
         <v>-40000000000.0</v>
       </c>
       <c r="Y19">
+        <v>-40000000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-40000000000.0</v>
+      </c>
+      <c r="AA19">
         <v>-501652000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-207249000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-190269000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-607961000000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -28630,54 +29313,56 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:92">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28726,139 +29411,145 @@
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:92">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>207</v>
+      </c>
+      <c r="B21">
+        <v>-527333000000.0</v>
+      </c>
       <c r="C21">
+        <v>-875708000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>25402000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-143372000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7981000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-859567000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-131710000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-26957000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-26957000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-19718000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-698384000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-96213000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1425454000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>22004000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-381998000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-812435000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-797676000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-106482000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1497950000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1170908000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1607295000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>158087000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>981610000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2298820000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1966502000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1164349000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>733090000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>926307000000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -28874,980 +29565,1004 @@
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:92">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B22">
+        <v>1500740000000.0</v>
+      </c>
+      <c r="C22">
+        <v>711210000000.0</v>
+      </c>
+      <c r="D22">
         <v>302353000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>183208000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>116859000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>277865000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>474321000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>404918000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>29542000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-362237000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-103720000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-34011000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>50278000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-104593000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>64052000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>480572000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>601468000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>690806000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>341931000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>259715000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10343000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-85446000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>134920000000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>22786000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-412859000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-435495000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-381081000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-95981000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>301273000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>275814000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>85405000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>115592000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>54548000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>201857000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>149920000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>84131000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>66522000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>201178000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>83524000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>105981000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-138851000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>91111000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>5446000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>24126000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-19100000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>310247000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>124864000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>107836000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>95021000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>374062000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>3888000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>34348000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>102778000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>61664000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>34066000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>128117000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>207727000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>36986000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>170831000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>334323000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>354666000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>472586000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>153075000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>180479000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>141818000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>142822000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>128125000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>28385000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>14440000000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>379898000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>624484000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>487294000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>520060000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>483684000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>466500000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>314323000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>146554000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>37678000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>12440000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>11475000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>6383000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>4624000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>39093000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>57399000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>41052000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>53942000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>43152000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>39761000000.0</v>
       </c>
-      <c r="CK22"/>
-      <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:92">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>9802000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-17076000000.0</v>
+      </c>
+      <c r="D23">
         <v>901000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2404000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-422964000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-33871000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-9391000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-9063000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-15059000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-6246000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5234000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>129197000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>28793000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-60099000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-5519000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-18199000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-505230000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>99353000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>224939000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-36132000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-130425000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>286024000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>11188000000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>370176000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1671209000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-141279000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-208223000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-283998000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-148196000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-281623000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-73497000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-69889000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-57022000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-85232000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-41455000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-44267000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-32819000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-31389000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-26069000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-32556000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-28226000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-31879000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-33202000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-33050000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-31165000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-36916000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-26995000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-27614000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-20321000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-22261000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-7750000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-6900000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-1697000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-446898000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-9525000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-6175000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-7363000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-7241000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-3555000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-6915000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-4711000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-2417000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-152738000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-4316000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-4855000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-6277000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-13247000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-36275000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>226166000000.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:92">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>209</v>
+      </c>
+      <c r="B24">
+        <v>13933000000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-72028000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-38708000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>25395000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>24009000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1352000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1352000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="N24"/>
+      <c r="O24">
         <v>40101000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>5545000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-3167000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-118996000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>38400000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-26500000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>78350000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-244405000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>141000000.0</v>
       </c>
       <c r="X24">
         <v>141000000.0</v>
       </c>
       <c r="Y24">
+        <v>141000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>141000000.0</v>
+      </c>
+      <c r="AA24">
         <v>-44627000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>37774000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>57900000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>57900000000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24">
         <v>-3895000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-145000000.0</v>
       </c>
       <c r="AJ24">
         <v>145000000.0</v>
       </c>
       <c r="AK24">
+        <v>-145000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>145000000.0</v>
+      </c>
+      <c r="AM24">
         <v>1148000000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
+      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24">
+        <v>-17832000000.0</v>
+      </c>
+      <c r="AR24"/>
+      <c r="AS24">
         <v>14176000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-14176000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>29190000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2859000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-32049000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>9362000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>87000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>2764000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-3713000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-430000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-31619000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>4555000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>209000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-72000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-3937000000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24">
         <v>9011000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-24011000000.0</v>
       </c>
-      <c r="BL24"/>
-[...1 lines deleted...]
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24">
         <v>5278000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-35278000000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24">
         <v>283000000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>9533000000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:92">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B25">
+        <v>1949037000000.0</v>
+      </c>
+      <c r="C25">
+        <v>391413000000.0</v>
+      </c>
+      <c r="D25">
         <v>-1339141000000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>207388000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>261409000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>676353000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>253504000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>975950000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-59837000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>282121000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-238234000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>172883000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-196136000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>90342000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-75904000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-493955000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-613219000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>388263000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-341931000000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-259715000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-10343000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>85446000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-134920000000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-22786000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>412859000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>435495000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>381081000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>95981000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-301273000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-275814000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-85405000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-115592000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-54548000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-201857000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-149920000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-84131000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-66522000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-201178000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-83524000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-105981000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>138851000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-91111000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-5446000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-24126000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>19100000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-310247000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-124864000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-107836000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-95021000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-374062000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-3888000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-34348000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-102778000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-61664000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-34066000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-128117000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-207727000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-36986000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-170831000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-334323000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-354666000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-472586000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-153075000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-180479000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-141818000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-142822000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-128125000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-28385000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-14440000000.0</v>
       </c>
-      <c r="BQ25"/>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:92">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -29896,54 +30611,56 @@
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:92">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29992,786 +30709,806 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:92">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B28">
+        <v>-517531000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-901279000000.0</v>
+      </c>
+      <c r="D28">
         <v>492763000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>22998000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-566336000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-276602000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-863992000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-140773000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-312970000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>550251000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-132665000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>23588000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-148217000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-34064000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-749261000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-565615000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1509702000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>856000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-492159000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-881367000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-923548000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-231807000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1631843000000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1344565000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1821589000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-169563000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>773387000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2014822000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1818306000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1041846000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>659593000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>856418000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-476746000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-47828000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1252018000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>443460000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>110491000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>203645000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-382510000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>16558000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-305198000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-290870000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-138495000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>327399000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-372013000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>169303000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>352282000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>805071000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-507182000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>691758000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>354911000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>8987000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-3288000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-934308000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>126404000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>324721000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-375558000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>171876000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>339275000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-41497000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-295429000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>240151000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-156099000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-104781000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-106489000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-105880000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-268379000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-513909000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>160456000000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>39374000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>700000000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>26447000000.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28"/>
       <c r="BW28"/>
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>165807000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>133288000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>68982000000.0</v>
       </c>
       <c r="CB28"/>
       <c r="CC28">
+        <v>68982000000.0</v>
+      </c>
+      <c r="CD28"/>
+      <c r="CE28">
         <v>190279000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>84057000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>82238000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>89805000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>45532000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>151772000000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28"/>
       <c r="CK28"/>
-      <c r="CL28">
-[...1 lines deleted...]
-      </c>
+      <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28">
+        <v>45500000000.0</v>
+      </c>
+      <c r="CO28"/>
+      <c r="CP28">
         <v>159284000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:92">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B29">
+        <v>1949037000000.0</v>
+      </c>
+      <c r="C29">
+        <v>1355068000000.0</v>
+      </c>
+      <c r="D29">
         <v>-857434000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>207388000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>261409000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>676353000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>934005000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1150204000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-260680000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>220010000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-125364000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>355493000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>50278000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-90342000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>75904000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>493955000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>11751000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6177000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>503453000000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1611196000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>972993000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>563181000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1663071000000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1845290000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1336560000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>867497000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>247413000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-1969570000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1231897000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-584276000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-602555000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-860425000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>632299000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>41037000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>158837000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-129655000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-226622000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-57395000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>639259000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>237000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>509788000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>692886000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>231120000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-69833000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>440342000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-135761000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-190026000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-768348000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>453353000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-738677000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-317690000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>14161000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>246462000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>1364540000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-44111000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-362458000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>496505000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-116506000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-398492000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>187057000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>389185000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-260960000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>127110000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>237888000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>396877000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>649623000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>172746000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>340385000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>310066000000.0</v>
       </c>
-      <c r="BQ29"/>
-      <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
-      <c r="BU29">
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29">
         <v>2405781000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>1483744000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>336555000000.0</v>
       </c>
-      <c r="BX29"/>
-      <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29">
         <v>152304000000.0</v>
       </c>
-      <c r="CD29"/>
-      <c r="CE29"/>
       <c r="CF29"/>
-      <c r="CG29">
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29">
         <v>64261000000.0</v>
       </c>
-      <c r="CH29"/>
-[...1 lines deleted...]
-      <c r="CJ29">
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29">
         <v>104468000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>207811000000.0</v>
       </c>
-      <c r="CL29"/>
-      <c r="CM29">
+      <c r="CN29"/>
+      <c r="CO29">
         <v>195275000000.0</v>
       </c>
-      <c r="CN29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:92">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B30">
+        <v>2012000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-107341000000.0</v>
+      </c>
+      <c r="D30">
         <v>-93368000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-50775000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-54070000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-215715000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-113547000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-62703000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-36919000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-141361000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-126005000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-253047000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-130999000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-205422000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-175183000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-225746000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-211009000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-270093000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-197239000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-158279000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-147005000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-313960000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-241823000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-377701000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-244333000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-501652000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-207249000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-190269000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-607961000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-446885000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-305687000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-219426000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-282065000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-266386000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-234644000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-162234000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-142908000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-60042000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-222100000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-148418000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-117657000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-157020000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-102640000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-200098000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-228076000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-91317000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-124618000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-118786000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-111263000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-270576000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>15363000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-123685000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-75691000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-340112000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-66730000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-137459000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-44236000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-168730000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-139538000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-20584000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-91708000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>301030000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-30804000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-201641000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-99414000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-181445000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-169923000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-83074000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-226582000000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>2461000000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>