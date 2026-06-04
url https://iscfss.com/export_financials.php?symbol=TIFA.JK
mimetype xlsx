--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -259,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -947,79 +953,80 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1030,2653 +1037,2801 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>57365845000.0</v>
+      </c>
+      <c r="C2">
         <v>4680555000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30374131000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26662332000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15029529000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5714289000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>-434920393000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5">
+        <v>1645904000.0</v>
+      </c>
+      <c r="C5">
         <v>650000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>288484000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>550000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>500000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>450000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>400000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>345487555000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>323771910000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>307269654000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>200000000.0</v>
       </c>
-      <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7">
+        <v>892218000.0</v>
+      </c>
+      <c r="C7">
         <v>4464885000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7768636000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7983608000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>355221300000.0</v>
       </c>
       <c r="C8">
         <v>355221300000.0</v>
       </c>
       <c r="D8">
         <v>355221300000.0</v>
       </c>
       <c r="E8">
         <v>355221300000.0</v>
       </c>
       <c r="F8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="G8">
         <v>107970000000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9">
         <v>404532751000.0</v>
       </c>
       <c r="C9">
         <v>404532751000.0</v>
       </c>
       <c r="D9">
         <v>404532751000.0</v>
       </c>
       <c r="E9">
         <v>404532751000.0</v>
       </c>
       <c r="F9">
-        <v>10830922000.0</v>
+        <v>404532751000.0</v>
       </c>
       <c r="G9">
         <v>10830922000.0</v>
       </c>
       <c r="H9">
         <v>10830922000.0</v>
       </c>
       <c r="I9">
         <v>10830922000.0</v>
       </c>
       <c r="J9">
         <v>10830922000.0</v>
       </c>
       <c r="K9">
+        <v>10830922000.0</v>
+      </c>
+      <c r="L9">
         <v>9830922000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10">
+        <v>12357076000.0</v>
+      </c>
+      <c r="C10">
         <v>98261993000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>112547300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>196722378000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>250439407000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>253290507000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12166479000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13879681000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15750028000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32040147000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>109621499000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>60153130000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30235271000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13694898000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11650446000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8508223000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2890476000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23617844000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11">
+        <v>12357076000.0</v>
+      </c>
+      <c r="C11">
         <v>98261993000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>154455676000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>196722378000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>250439407000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>252940291000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12166479000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>42841681000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>13580028000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>30658131000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
+        <v>264236169000.0</v>
+      </c>
+      <c r="C12">
         <v>98261993000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>143127308000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>196722378000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>250439407000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>253290507000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12166479000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42841681000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15750028000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32040147000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>109621499000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>60153130000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>30235271000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B13">
         <v>355221300000.0</v>
       </c>
       <c r="C13">
         <v>355221300000.0</v>
       </c>
       <c r="D13">
         <v>355221300000.0</v>
       </c>
       <c r="E13">
         <v>355221300000.0</v>
       </c>
       <c r="F13">
-        <v>107970000000.0</v>
+        <v>355221300000.0</v>
       </c>
       <c r="G13">
         <v>107970000000.0</v>
       </c>
       <c r="H13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="I13">
         <v>350000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>300000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107970000000.0</v>
       </c>
       <c r="L13">
         <v>107970000000.0</v>
       </c>
       <c r="M13">
         <v>107970000000.0</v>
       </c>
       <c r="N13">
         <v>107970000000.0</v>
       </c>
       <c r="O13">
         <v>107970000000.0</v>
       </c>
       <c r="P13">
-        <v>102390000000.0</v>
+        <v>107970000000.0</v>
       </c>
       <c r="Q13">
         <v>102390000000.0</v>
       </c>
       <c r="R13">
         <v>102390000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13">
+        <v>102390000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B14">
         <v>3552213000.0</v>
       </c>
       <c r="C14">
         <v>3552213000.0</v>
       </c>
       <c r="D14">
         <v>3552213000.0</v>
       </c>
       <c r="E14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="F14">
         <v>1804521974.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079700000.0</v>
       </c>
       <c r="G14">
         <v>1079700000.0</v>
       </c>
       <c r="H14">
         <v>1079700000.0</v>
       </c>
       <c r="I14">
         <v>1079700000.0</v>
       </c>
       <c r="J14">
         <v>1079700000.0</v>
       </c>
       <c r="K14">
         <v>1079700000.0</v>
       </c>
       <c r="L14">
         <v>1079700000.0</v>
       </c>
       <c r="M14">
         <v>1079700000.0</v>
       </c>
-      <c r="N14"/>
+      <c r="N14">
+        <v>1079700000.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>16988024000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23508748000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42897022000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50573864000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>64142816000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>19984199000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>277429000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>1209378000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>874098000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>726971000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>904345000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>195113355000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>966967830000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>1529764000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>1463217183000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1251265267000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>927928212000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2169728529000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2615826444000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1680469287000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1492645820000.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23">
+        <v>2040691412000.0</v>
+      </c>
+      <c r="C23">
         <v>2057954444000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1801376731000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1601438462000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1396548426000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1103815967000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1212066160000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1011202717000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1240271503000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1061200412000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1346080235000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1080737431000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1030536612000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B24">
+        <v>294604553000.0</v>
+      </c>
+      <c r="C24">
         <v>57799910000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>575840379000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>346319560000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>285380000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>270768734000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>257384383000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>469239422000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>544201388000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>811298188000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>782234087000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>635947456000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>735852898000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>706130677000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>664939837000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>286745023000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>232960189000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>166199815000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B25">
+        <v>295496771000.0</v>
+      </c>
+      <c r="C25">
         <v>62264795000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>35492566000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>354303168000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9632000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>270995890000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>257384383000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>469239422000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>544201388000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>811298188000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>782234087000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>100678334000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>120197671000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B28">
+        <v>721093743000.0</v>
+      </c>
+      <c r="C28">
         <v>699877438000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1046902094000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>243225301000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>44842786000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>418331642000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>684363509000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>997323036000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-13867007000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-31341337000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>898536564000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>575794326000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>705617627000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-    </row>
-    <row r="29" spans="1:18">
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B29">
+        <v>1950915607000.0</v>
+      </c>
+      <c r="C29">
         <v>2009186351000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1725632086000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1522087995000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1318711095000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1036590588000.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B30">
+        <v>1476310915000.0</v>
+      </c>
+      <c r="C30">
         <v>8624123000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1380340214000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>210001000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>518736000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2523251000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>964099684000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1105147312000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1209115347000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>995566060000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>894378331000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-    </row>
-    <row r="31" spans="1:18">
+      <c r="S30"/>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1090123924000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1033060902000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>365195595000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>370709565000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>345487555000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>323771910000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>307269654000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>296243431000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B32">
+        <v>1060291433000.0</v>
+      </c>
+      <c r="C32">
         <v>881109277000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1026563323000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>915067073000.0</v>
       </c>
-      <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-    </row>
-    <row r="33" spans="1:18">
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B33">
+        <v>300144328000.0</v>
+      </c>
+      <c r="C33">
         <v>338796120000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>147687614000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>195668213000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>204548361000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>847734371000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1193462366000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1467837451000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1618396811000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1372579223000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1237754072000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1020584301000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1000301341000.0</v>
       </c>
-      <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
-    </row>
-    <row r="34" spans="1:18">
+      <c r="S33"/>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>16988024000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>23508748000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-    </row>
-    <row r="35" spans="1:18">
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B35">
+        <v>88883587000.0</v>
+      </c>
+      <c r="C35">
         <v>4393592000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7183098000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>439947679000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>295282193000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>732906083000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>837131383000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1165103340000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1303145510000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1092679788000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1046234051000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>790111225000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>766985032000.0</v>
       </c>
-      <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
-    </row>
-    <row r="36" spans="1:18">
+      <c r="S35"/>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B36">
+        <v>5717556000.0</v>
+      </c>
+      <c r="C36">
         <v>250986696000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>59264901000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-195668213000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-204548361000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>696644554000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>887112000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>28962000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1271841267000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1022650969000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>578958000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>914307333000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>860303615000.0</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-    </row>
-    <row r="37" spans="1:18">
+      <c r="S36"/>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-    </row>
-    <row r="38" spans="1:18">
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B38">
+        <v>6173097000.0</v>
+      </c>
+      <c r="C38">
         <v>771237000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>526807000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1208837870000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>941041922000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>702817617000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>40378178000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-973005553000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-1231061184000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-990171911000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1923654000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>12284403000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>141782709000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>122365286000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>31278849000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1532209000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1853741000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1810000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>56</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>1612272208000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1510561809000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-1463217183000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-1251265267000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>267838000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2188332323000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>711211000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3153021000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2080826000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1874294000.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
-    </row>
-    <row r="40" spans="1:18">
+      <c r="S39"/>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B40">
+        <v>-57365845000.0</v>
+      </c>
+      <c r="C40">
         <v>27801854000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>25547122000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-457926301000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-330406896000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-6130898000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-59917604000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5659773000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3894506000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1719196000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-16381446000.0</v>
       </c>
-      <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
-    </row>
-    <row r="41" spans="1:18">
+      <c r="S40"/>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>25124627000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>44082413000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>52097199000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>90738406000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>50114091000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>58979501000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>29760180000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>37338412000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>27446770000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>28760173000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>26507750000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>26750839000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>15428517000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>13885159000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>12192562000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:18">
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B42">
         <v>404532751000.0</v>
       </c>
       <c r="C42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="D42">
         <v>404821235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404532751000.0</v>
       </c>
       <c r="E42">
         <v>404532751000.0</v>
       </c>
       <c r="F42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="G42">
         <v>11280922000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-240677721000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>597307105000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>779461431000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>600229314000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>10030922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9830922000.0</v>
       </c>
       <c r="M42">
         <v>9830922000.0</v>
       </c>
-      <c r="N42"/>
+      <c r="N42">
+        <v>9830922000.0</v>
+      </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
-    </row>
-    <row r="43" spans="1:18">
+      <c r="S42"/>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
-    </row>
-    <row r="44" spans="1:18">
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
-    </row>
-    <row r="45" spans="1:18">
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B45">
+        <v>290859297000.0</v>
+      </c>
+      <c r="C45">
         <v>172398498000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>183866213000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>158782609000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>174792293000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>352025011000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-    </row>
-    <row r="46" spans="1:18">
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B46">
+        <v>189652383000.0</v>
+      </c>
+      <c r="C46">
         <v>87038187000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>87895906000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>94989879000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>84350690000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>145534808000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>190732145000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>304054602000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>346555544000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>350928254000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>309260705000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>106276968000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>139997726000.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
-    </row>
-    <row r="47" spans="1:18">
+      <c r="S46"/>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B47">
+        <v>188652383000.0</v>
+      </c>
+      <c r="C47">
         <v>87038187000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>87895906000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>94989879000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>84350689000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>145534808000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>185882145000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>303054602000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>346555544000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>349928254000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>309260705000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>106276968000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>18107792000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4111816000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3640293000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4871802000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>6467921000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>6038423000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:18">
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B48">
+        <v>456957051000.0</v>
+      </c>
+      <c r="C48">
         <v>455107754000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>389749172000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>329819873000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>272806851000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>245944673000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>251508643000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>345487555000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>323771910000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>307269654000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>178242509000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>169690785000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>142645124000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>121862025000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>88247608000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>58948938000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>37720130000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>22818921000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-    </row>
-    <row r="50" spans="1:18">
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B50">
+        <v>437954048000.0</v>
+      </c>
+      <c r="C50">
         <v>793674546000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>575840379000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>431964071000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-    </row>
-    <row r="51" spans="1:18">
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B51">
+        <v>733450819000.0</v>
+      </c>
+      <c r="C51">
         <v>798139431000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1159449394000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>788720721000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>297141874000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>671622149000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>696529988000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1011202717000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1883021000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>698810000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1008158063000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>635947456000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>735852898000.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-    </row>
-    <row r="52" spans="1:18">
+      <c r="S51"/>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52">
+        <v>733450819000.0</v>
+      </c>
+      <c r="C52">
         <v>797247213000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>579144130000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>434417553000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>287509874000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>328373682000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>439145605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-    </row>
-    <row r="53" spans="1:18">
+      <c r="S52"/>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="C53">
+        <v>70</v>
+      </c>
+      <c r="B53">
+        <v>251879093000.0</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53">
         <v>30580008000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>100678334000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>120197671000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>28962000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2170000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1240137000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1161057000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1437800000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1992248000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4578063000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>7637582000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>6671918000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>5552569000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>7757315000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:18">
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
-    </row>
-    <row r="55" spans="1:18">
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B55">
+        <v>2040691412000.0</v>
+      </c>
+      <c r="C55">
         <v>2057954444000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1801376731000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1601438462000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1396548426000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1103815967000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1212066160000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>541963295000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>400915655000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>413065443000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1346080235000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1080737431000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1030536612000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1086141003000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1014126818000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>741472420000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>415203635000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>325898619000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B56">
+        <v>1740547084000.0</v>
+      </c>
+      <c r="C56">
         <v>1719158324000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1653689117000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>196932379000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>250958143000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>256081596000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>18603794000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>47131397000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>13580028000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>30658131000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>108326163000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>60153130000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>30235271000.0</v>
       </c>
-      <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
-    </row>
-    <row r="57" spans="1:18">
+      <c r="S56"/>
+    </row>
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B57">
+        <v>733450819000.0</v>
+      </c>
+      <c r="C57">
         <v>838049047000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>644401926000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>26662332000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>15029529000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5714289000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4225212000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4377953000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>5059419000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3287912000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3602753000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3134499000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3105534000.0</v>
       </c>
-      <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
-    </row>
-    <row r="58" spans="1:18">
+      <c r="S57"/>
+    </row>
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B58">
+        <v>822334406000.0</v>
+      </c>
+      <c r="C58">
         <v>842442639000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>651585024000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>511314538000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>363487524000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>738620372000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>841356595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107970000000.0</v>
       </c>
       <c r="I58">
         <v>107970000000.0</v>
       </c>
       <c r="J58">
         <v>107970000000.0</v>
       </c>
       <c r="K58">
+        <v>107970000000.0</v>
+      </c>
+      <c r="L58">
         <v>1049836804000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>793245724000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>770090566000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>846478056000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>808078288000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>575672608000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>270657631000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>196228824000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B60">
+        <v>1218357006000.0</v>
+      </c>
+      <c r="C60">
         <v>1215511805000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1149791707000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1090123924000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1033060902000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>365195595000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>370709565000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1514968848000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1631976839000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1403237354000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>296243431000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>287491707000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>260446046000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>239662947000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>206048530000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>165799812000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>144546004000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>129669795000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-    </row>
-    <row r="62" spans="1:18">
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK62"/>
+  <dimension ref="A1:BM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:65">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:63">
+      <c r="BM1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:65">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2">
+        <v>58455432000.0</v>
+      </c>
+      <c r="C2">
+        <v>57365845000.0</v>
+      </c>
+      <c r="D2">
         <v>18901827000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3884770000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>10861386000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4680555000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20381579000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>13415735000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>19065523000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>30374131000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>26398487000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>13443874000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>40674661000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>26662332000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14190286000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>24584899000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6515677000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15029529000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
-    </row>
-    <row r="3" spans="1:63">
+      <c r="BL2"/>
+      <c r="BM2"/>
+    </row>
+    <row r="3" spans="1:65">
       <c r="A3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3696,8921 +3851,56 @@
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
-    </row>
-    <row r="4" spans="1:63">
+      <c r="BL3"/>
+      <c r="BM3"/>
+    </row>
+    <row r="4" spans="1:65">
       <c r="A4" t="s">
-        <v>20</v>
-[...65 lines deleted...]
-      <c r="A5" t="s">
         <v>21</v>
-      </c>
-[...8798 lines deleted...]
-        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12631,394 +3921,9618 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+    </row>
+    <row r="5" spans="1:65">
       <c r="A5" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
-        <v>20901248000.0</v>
+        <v>1645904000.0</v>
       </c>
       <c r="D5">
-        <v>17289999000.0</v>
+        <v>700000000.0</v>
       </c>
       <c r="E5">
-        <v>21068665000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>700000000.0</v>
+      </c>
+      <c r="F5"/>
       <c r="G5">
-        <v>21339684000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>650000000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5">
-        <v>17932147000.0</v>
+        <v>-119050000.0</v>
       </c>
       <c r="K5">
-        <v>19652146000.0</v>
+        <v>288484000.0</v>
       </c>
       <c r="L5">
-        <v>19906263000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="M5">
-        <v>20091737000.0</v>
+        <v>600000000.0</v>
       </c>
       <c r="N5">
-        <v>25820801000.0</v>
+        <v>550000000.0</v>
       </c>
       <c r="O5">
-        <v>18342391000.0</v>
+        <v>550000000.0</v>
       </c>
       <c r="P5">
-        <v>16505823000.0</v>
+        <v>550000000.0</v>
       </c>
       <c r="Q5">
-        <v>12021170000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>550000000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
       <c r="T5">
-        <v>15342430000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="U5">
-        <v>2030968000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="V5">
-        <v>7230344000.0</v>
-[...90 lines deleted...]
-      </c>
+        <v>450000000.0</v>
+      </c>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+    </row>
+    <row r="6" spans="1:65">
       <c r="A6" t="s">
-        <v>128</v>
-[...153 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+    </row>
+    <row r="7" spans="1:65">
       <c r="A7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7">
+        <v>133019000.0</v>
+      </c>
+      <c r="C7">
+        <v>892218000.0</v>
+      </c>
+      <c r="D7">
+        <v>1811763000.0</v>
+      </c>
+      <c r="E7">
+        <v>2713494000.0</v>
+      </c>
+      <c r="F7">
+        <v>3597755000.0</v>
+      </c>
+      <c r="G7">
+        <v>4464885000.0</v>
+      </c>
+      <c r="H7">
+        <v>5315215000.0</v>
+      </c>
+      <c r="I7">
+        <v>6149072000.0</v>
+      </c>
+      <c r="J7">
+        <v>6966775000.0</v>
+      </c>
+      <c r="K7">
+        <v>7768636000.0</v>
+      </c>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
+        <v>7983608000.0</v>
+      </c>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+    </row>
+    <row r="8" spans="1:65">
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="C8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="D8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="E8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="F8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="G8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="H8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="I8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="J8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="K8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="L8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="M8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="N8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="O8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="P8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="Q8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="R8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="S8">
+        <v>355221300000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+    </row>
+    <row r="9" spans="1:65">
+      <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="D9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="E9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="F9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="G9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="H9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="M9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="N9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="O9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="P9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="Q9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="R9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="S9">
+        <v>404532751000.0</v>
+      </c>
+      <c r="T9">
+        <v>404732678000.0</v>
+      </c>
+      <c r="U9">
+        <v>10830922000.0</v>
+      </c>
+      <c r="V9">
+        <v>10830922000.0</v>
+      </c>
+      <c r="W9">
+        <v>10830922000.0</v>
+      </c>
+      <c r="X9">
+        <v>10830922000.0</v>
+      </c>
+      <c r="Y9">
+        <v>10830922000.0</v>
+      </c>
+      <c r="Z9">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AA9">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AB9">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+    </row>
+    <row r="10" spans="1:65">
+      <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10">
+        <v>45850365000.0</v>
+      </c>
+      <c r="C10">
+        <v>12357076000.0</v>
+      </c>
+      <c r="D10">
+        <v>122387847000.0</v>
+      </c>
+      <c r="E10">
+        <v>146260962000.0</v>
+      </c>
+      <c r="F10">
+        <v>143890244000.0</v>
+      </c>
+      <c r="G10">
+        <v>98261993000.0</v>
+      </c>
+      <c r="H10">
+        <v>129768240000.0</v>
+      </c>
+      <c r="I10">
+        <v>84281117000.0</v>
+      </c>
+      <c r="J10">
+        <v>124869501000.0</v>
+      </c>
+      <c r="K10">
+        <v>112547300000.0</v>
+      </c>
+      <c r="L10">
+        <v>155161629000.0</v>
+      </c>
+      <c r="M10">
+        <v>227502450000.0</v>
+      </c>
+      <c r="N10">
+        <v>263451339000.0</v>
+      </c>
+      <c r="O10">
+        <v>196722378000.0</v>
+      </c>
+      <c r="P10">
+        <v>248799779000.0</v>
+      </c>
+      <c r="Q10">
+        <v>192985868000.0</v>
+      </c>
+      <c r="R10">
+        <v>255056540000.0</v>
+      </c>
+      <c r="S10">
+        <v>251514806000.0</v>
+      </c>
+      <c r="T10">
+        <v>607813214000.0</v>
+      </c>
+      <c r="U10">
+        <v>234916562000.0</v>
+      </c>
+      <c r="V10">
+        <v>212299662000.0</v>
+      </c>
+      <c r="W10">
+        <v>252940291000.0</v>
+      </c>
+      <c r="X10">
+        <v>30624884000.0</v>
+      </c>
+      <c r="Y10">
+        <v>49011768000.0</v>
+      </c>
+      <c r="Z10">
+        <v>38868447000.0</v>
+      </c>
+      <c r="AA10">
+        <v>18603794000.0</v>
+      </c>
+      <c r="AB10">
+        <v>26908171000.0</v>
+      </c>
+      <c r="AC10">
+        <v>55632413000.0</v>
+      </c>
+      <c r="AD10">
+        <v>28219838000.0</v>
+      </c>
+      <c r="AE10">
+        <v>42841681000.0</v>
+      </c>
+      <c r="AF10">
+        <v>106146434000.0</v>
+      </c>
+      <c r="AG10">
+        <v>33194909000.0</v>
+      </c>
+      <c r="AH10">
+        <v>17122583000.0</v>
+      </c>
+      <c r="AI10">
+        <v>13580028000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>53310450000.0</v>
+      </c>
+      <c r="AK10">
+        <v>25408021000.0</v>
+      </c>
+      <c r="AL10">
+        <v>21249010000.0</v>
+      </c>
+      <c r="AM10">
+        <v>30658131000.0</v>
+      </c>
+      <c r="AN10">
+        <v>29115103000.0</v>
+      </c>
+      <c r="AO10">
+        <v>32227196000.0</v>
+      </c>
+      <c r="AP10">
+        <v>33730645000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>108326163000.0</v>
+      </c>
+      <c r="AR10">
+        <v>68438602000.0</v>
+      </c>
+      <c r="AS10">
+        <v>81446012000.0</v>
+      </c>
+      <c r="AT10">
+        <v>44973540000.0</v>
+      </c>
+      <c r="AU10">
+        <v>60153130000.0</v>
+      </c>
+      <c r="AV10">
+        <v>8949325000.0</v>
+      </c>
+      <c r="AW10">
+        <v>21122298000.0</v>
+      </c>
+      <c r="AX10">
+        <v>21952359000.0</v>
+      </c>
+      <c r="AY10">
+        <v>30235271000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>23648129000.0</v>
+      </c>
+      <c r="BA10">
+        <v>15609177000.0</v>
+      </c>
+      <c r="BB10">
+        <v>35797970000.0</v>
+      </c>
+      <c r="BC10">
+        <v>13694898000.0</v>
+      </c>
+      <c r="BD10">
+        <v>17589998000.0</v>
+      </c>
+      <c r="BE10">
+        <v>3917910000.0</v>
+      </c>
+      <c r="BF10">
+        <v>8858728000.0</v>
+      </c>
+      <c r="BG10">
+        <v>11650446000.0</v>
+      </c>
+      <c r="BH10">
+        <v>7330804000.0</v>
+      </c>
+      <c r="BI10">
+        <v>7962947000.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
+        <v>8508223000.0</v>
+      </c>
+      <c r="BL10">
+        <v>2890476000.0</v>
+      </c>
+      <c r="BM10">
+        <v>23617844000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:65">
+      <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>12357076000.0</v>
+      </c>
+      <c r="D11">
+        <v>122387847000.0</v>
+      </c>
+      <c r="E11">
+        <v>146260962000.0</v>
+      </c>
+      <c r="F11">
+        <v>143890244000.0</v>
+      </c>
+      <c r="G11">
+        <v>98261993000.0</v>
+      </c>
+      <c r="H11">
+        <v>129768240000.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>153873521000.0</v>
+      </c>
+      <c r="M11">
+        <v>226214493000.0</v>
+      </c>
+      <c r="N11">
+        <v>263451339000.0</v>
+      </c>
+      <c r="O11">
+        <v>196722378000.0</v>
+      </c>
+      <c r="P11">
+        <v>248799779000.0</v>
+      </c>
+      <c r="Q11">
+        <v>192985868000.0</v>
+      </c>
+      <c r="R11">
+        <v>253981141000.0</v>
+      </c>
+      <c r="S11">
+        <v>250439407000.0</v>
+      </c>
+      <c r="T11">
+        <v>537813214000.0</v>
+      </c>
+      <c r="U11">
+        <v>234916562000.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+    </row>
+    <row r="12" spans="1:65">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12">
+        <v>45850365000.0</v>
+      </c>
+      <c r="C12">
+        <v>264236169000.0</v>
+      </c>
+      <c r="D12">
+        <v>122387847000.0</v>
+      </c>
+      <c r="E12">
+        <v>146260962000.0</v>
+      </c>
+      <c r="F12">
+        <v>143890244000.0</v>
+      </c>
+      <c r="G12">
+        <v>98261993000.0</v>
+      </c>
+      <c r="H12">
+        <v>129768240000.0</v>
+      </c>
+      <c r="I12">
+        <v>103554770000.0</v>
+      </c>
+      <c r="J12">
+        <v>178222661000.0</v>
+      </c>
+      <c r="K12">
+        <v>143127308000.0</v>
+      </c>
+      <c r="L12">
+        <v>155161629000.0</v>
+      </c>
+      <c r="M12">
+        <v>227502450000.0</v>
+      </c>
+      <c r="N12">
+        <v>263451339000.0</v>
+      </c>
+      <c r="O12">
+        <v>196722378000.0</v>
+      </c>
+      <c r="P12">
+        <v>248799779000.0</v>
+      </c>
+      <c r="Q12">
+        <v>192985868000.0</v>
+      </c>
+      <c r="R12">
+        <v>255056540000.0</v>
+      </c>
+      <c r="S12">
+        <v>251514806000.0</v>
+      </c>
+      <c r="T12">
+        <v>607813214000.0</v>
+      </c>
+      <c r="U12">
+        <v>234916562000.0</v>
+      </c>
+      <c r="V12">
+        <v>212299662000.0</v>
+      </c>
+      <c r="W12">
+        <v>252940291000.0</v>
+      </c>
+      <c r="X12">
+        <v>30624884000.0</v>
+      </c>
+      <c r="Y12">
+        <v>49011768000.0</v>
+      </c>
+      <c r="Z12">
+        <v>38868447000.0</v>
+      </c>
+      <c r="AA12">
+        <v>18603794000.0</v>
+      </c>
+      <c r="AB12">
+        <v>26908171000.0</v>
+      </c>
+      <c r="AC12">
+        <v>55632413000.0</v>
+      </c>
+      <c r="AD12">
+        <v>28219838000.0</v>
+      </c>
+      <c r="AE12">
+        <v>42841681000.0</v>
+      </c>
+      <c r="AF12">
+        <v>106146434000.0</v>
+      </c>
+      <c r="AG12">
+        <v>33194909000.0</v>
+      </c>
+      <c r="AH12">
+        <v>17122583000.0</v>
+      </c>
+      <c r="AI12">
+        <v>13580028000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>53310450000.0</v>
+      </c>
+      <c r="AK12">
+        <v>25408021000.0</v>
+      </c>
+      <c r="AL12">
+        <v>21249010000.0</v>
+      </c>
+      <c r="AM12">
+        <v>30658131000.0</v>
+      </c>
+      <c r="AN12">
+        <v>29115103000.0</v>
+      </c>
+      <c r="AO12">
+        <v>32227196000.0</v>
+      </c>
+      <c r="AP12">
+        <v>33730645000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>108326163000.0</v>
+      </c>
+      <c r="AR12">
+        <v>68438602000.0</v>
+      </c>
+      <c r="AS12">
+        <v>81446012000.0</v>
+      </c>
+      <c r="AT12">
+        <v>44973540000.0</v>
+      </c>
+      <c r="AU12">
+        <v>60153130000.0</v>
+      </c>
+      <c r="AV12">
+        <v>8949325000.0</v>
+      </c>
+      <c r="AW12">
+        <v>21122298000.0</v>
+      </c>
+      <c r="AX12">
+        <v>21952359000.0</v>
+      </c>
+      <c r="AY12">
+        <v>30235271000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>23648129000.0</v>
+      </c>
+      <c r="BA12">
+        <v>15609177000.0</v>
+      </c>
+      <c r="BB12">
+        <v>35797970000.0</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+    </row>
+    <row r="13" spans="1:65">
+      <c r="A13" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="C13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="D13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="E13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="F13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="G13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="H13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="I13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="J13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="K13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="L13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="M13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="N13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="O13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="P13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="Q13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="R13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="S13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="T13">
+        <v>355221300000.0</v>
+      </c>
+      <c r="U13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="V13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="W13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="X13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="BF13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="BG13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="BH13">
+        <v>107970000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>102390000000.0</v>
+      </c>
+      <c r="BJ13"/>
+      <c r="BK13">
+        <v>102390000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>102390000000.0</v>
+      </c>
+      <c r="BM13">
+        <v>102390000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:65">
+      <c r="A14" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="C14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="D14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="E14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="F14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="G14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="H14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="I14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="J14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="K14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="L14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="M14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="N14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="O14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="P14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="Q14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="R14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="S14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="T14">
+        <v>3552213000.0</v>
+      </c>
+      <c r="U14">
+        <v>2761681493.0</v>
+      </c>
+      <c r="V14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="W14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="X14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AN14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AO14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AP14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AR14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AX14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AY14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="BA14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="BB14">
+        <v>1079700000.0</v>
+      </c>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+    </row>
+    <row r="15" spans="1:65">
+      <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+    </row>
+    <row r="16" spans="1:65">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
+        <v>16988024000.0</v>
+      </c>
+      <c r="L16">
+        <v>22702771000.0</v>
+      </c>
+      <c r="M16">
+        <v>21924115000.0</v>
+      </c>
+      <c r="N16">
+        <v>22266847000.0</v>
+      </c>
+      <c r="O16">
+        <v>23508748000.0</v>
+      </c>
+      <c r="P16">
+        <v>29154250000.0</v>
+      </c>
+      <c r="Q16">
+        <v>32240430000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
+        <v>46727064000.0</v>
+      </c>
+      <c r="V16">
+        <v>47804687000.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+    </row>
+    <row r="17" spans="1:65">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+    </row>
+    <row r="18" spans="1:65">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+    </row>
+    <row r="19" spans="1:65">
+      <c r="A19" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+    </row>
+    <row r="20" spans="1:65">
+      <c r="A20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+    </row>
+    <row r="21" spans="1:65">
+      <c r="A21" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
+        <v>1434154000.0</v>
+      </c>
+      <c r="BA21">
+        <v>1529764000.0</v>
+      </c>
+      <c r="BB21">
+        <v>1529764000.0</v>
+      </c>
+      <c r="BC21">
+        <v>1529764000.0</v>
+      </c>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+    </row>
+    <row r="22" spans="1:65">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
+        <v>1542153193000.0</v>
+      </c>
+      <c r="M22">
+        <v>1438877297000.0</v>
+      </c>
+      <c r="N22">
+        <v>1448954151000.0</v>
+      </c>
+      <c r="O22">
+        <v>1463217183000.0</v>
+      </c>
+      <c r="P22">
+        <v>1371509144000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1272039483000.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+    </row>
+    <row r="23" spans="1:65">
+      <c r="A23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23">
+        <v>1810222561000.0</v>
+      </c>
+      <c r="C23">
+        <v>2040691412000.0</v>
+      </c>
+      <c r="D23">
+        <v>1786679376000.0</v>
+      </c>
+      <c r="E23">
+        <v>1756319564000.0</v>
+      </c>
+      <c r="F23">
+        <v>1767783826000.0</v>
+      </c>
+      <c r="G23">
+        <v>2057954444000.0</v>
+      </c>
+      <c r="H23">
+        <v>1744961881000.0</v>
+      </c>
+      <c r="I23">
+        <v>1725395273000.0</v>
+      </c>
+      <c r="J23">
+        <v>1741590939000.0</v>
+      </c>
+      <c r="K23">
+        <v>1801376731000.0</v>
+      </c>
+      <c r="L23">
+        <v>1728014648000.0</v>
+      </c>
+      <c r="M23">
+        <v>1635084320000.0</v>
+      </c>
+      <c r="N23">
+        <v>1613910427000.0</v>
+      </c>
+      <c r="O23">
+        <v>1601438462000.0</v>
+      </c>
+      <c r="P23">
+        <v>1523952782000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1437337283000.0</v>
+      </c>
+      <c r="R23">
+        <v>1401484986000.0</v>
+      </c>
+      <c r="S23">
+        <v>1396548426000.0</v>
+      </c>
+      <c r="T23">
+        <v>1444671155000.0</v>
+      </c>
+      <c r="U23">
+        <v>1092288350000.0</v>
+      </c>
+      <c r="V23">
+        <v>1061355665000.0</v>
+      </c>
+      <c r="W23">
+        <v>1103815967000.0</v>
+      </c>
+      <c r="X23">
+        <v>946048668000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1085425972000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1190410537000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1212066160000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1279623525000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1339998899000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1451030945000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1514968848000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1618520301000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1545330645000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1599387433000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1631976839000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1552183050000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1522229017000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1460362590000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1403237354000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1384679926000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1346194951000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1344854200000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1346080235000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1362104961000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1365595145000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1237161672000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1080737431000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1039231428000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1044759858000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1014368568000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1030536612000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1122530031000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1136062988000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1142689337000.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+    </row>
+    <row r="24" spans="1:65">
+      <c r="A24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24">
+        <v>268255901000.0</v>
+      </c>
+      <c r="C24">
+        <v>294604553000.0</v>
+      </c>
+      <c r="D24">
+        <v>39373361000.0</v>
+      </c>
+      <c r="E24">
+        <v>484159525000.0</v>
+      </c>
+      <c r="F24">
+        <v>71047795000.0</v>
+      </c>
+      <c r="G24">
+        <v>57799910000.0</v>
+      </c>
+      <c r="H24">
+        <v>309819608000.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
+        <v>575840379000.0</v>
+      </c>
+      <c r="L24">
+        <v>49428877000.0</v>
+      </c>
+      <c r="M24">
+        <v>23495378000.0</v>
+      </c>
+      <c r="N24">
+        <v>398882769000.0</v>
+      </c>
+      <c r="O24">
+        <v>346319560000.0</v>
+      </c>
+      <c r="P24">
+        <v>304940000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>296960000000.0</v>
+      </c>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
+      <c r="S24">
+        <v>285380000000.0</v>
+      </c>
+      <c r="T24">
+        <v>301040709000.0</v>
+      </c>
+      <c r="U24">
+        <v>615656624000.0</v>
+      </c>
+      <c r="V24">
+        <v>357243254000.0</v>
+      </c>
+      <c r="W24">
+        <v>270768734000.0</v>
+      </c>
+      <c r="X24">
+        <v>219251245000.0</v>
+      </c>
+      <c r="Y24">
+        <v>332940434000.0</v>
+      </c>
+      <c r="Z24">
+        <v>228337751000.0</v>
+      </c>
+      <c r="AA24">
+        <v>257384383000.0</v>
+      </c>
+      <c r="AB24">
+        <v>287226742000.0</v>
+      </c>
+      <c r="AC24">
+        <v>837891906000.0</v>
+      </c>
+      <c r="AD24">
+        <v>951773414000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1011202717000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1080081516000.0</v>
+      </c>
+      <c r="AG24">
+        <v>1157323742000.0</v>
+      </c>
+      <c r="AH24">
+        <v>1042280623000.0</v>
+      </c>
+      <c r="AI24">
+        <v>1240271503000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1005960570000.0</v>
+      </c>
+      <c r="AK24">
+        <v>965169617000.0</v>
+      </c>
+      <c r="AL24">
+        <v>875139152000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1061200412000.0</v>
+      </c>
+      <c r="AN24">
+        <v>705264077000.0</v>
+      </c>
+      <c r="AO24">
+        <v>704426973000.0</v>
+      </c>
+      <c r="AP24">
+        <v>682415664000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>1008158063000.0</v>
+      </c>
+      <c r="AR24">
+        <v>621258700000.0</v>
+      </c>
+      <c r="AS24">
+        <v>654571844000.0</v>
+      </c>
+      <c r="AT24">
+        <v>643254706000.0</v>
+      </c>
+      <c r="AU24">
+        <v>635947456000.0</v>
+      </c>
+      <c r="AV24">
+        <v>730103467000.0</v>
+      </c>
+      <c r="AW24">
+        <v>741102926000.0</v>
+      </c>
+      <c r="AX24">
+        <v>716263801000.0</v>
+      </c>
+      <c r="AY24">
+        <v>735852898000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>833299071000.0</v>
+      </c>
+      <c r="BA24">
+        <v>847949556000.0</v>
+      </c>
+      <c r="BB24">
+        <v>753414727000.0</v>
+      </c>
+      <c r="BC24">
+        <v>706130677000.0</v>
+      </c>
+      <c r="BD24">
+        <v>305822770000.0</v>
+      </c>
+      <c r="BE24">
+        <v>339799472000.0</v>
+      </c>
+      <c r="BF24">
+        <v>718957287000.0</v>
+      </c>
+      <c r="BG24">
+        <v>664939837000.0</v>
+      </c>
+      <c r="BH24">
+        <v>721136245000.0</v>
+      </c>
+      <c r="BI24">
+        <v>707929794000.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
+        <v>556677454000.0</v>
+      </c>
+      <c r="BL24">
+        <v>232960189000.0</v>
+      </c>
+      <c r="BM24">
+        <v>166199815000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:65">
+      <c r="A25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>295496771000.0</v>
+      </c>
+      <c r="D25">
+        <v>41185124000.0</v>
+      </c>
+      <c r="E25">
+        <v>486873019000.0</v>
+      </c>
+      <c r="F25">
+        <v>74645550000.0</v>
+      </c>
+      <c r="G25">
+        <v>62264795000.0</v>
+      </c>
+      <c r="H25">
+        <v>315134823000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>56743200000.0</v>
+      </c>
+      <c r="M25">
+        <v>30847068000.0</v>
+      </c>
+      <c r="N25">
+        <v>406830453000.0</v>
+      </c>
+      <c r="O25">
+        <v>354303168000.0</v>
+      </c>
+      <c r="P25">
+        <v>313507220000.0</v>
+      </c>
+      <c r="Q25">
+        <v>306099393000.0</v>
+      </c>
+      <c r="R25">
+        <v>9700351000.0</v>
+      </c>
+      <c r="S25">
+        <v>9632000000.0</v>
+      </c>
+      <c r="T25">
+        <v>311238143000.0</v>
+      </c>
+      <c r="U25">
+        <v>352526971000.0</v>
+      </c>
+      <c r="V25">
+        <v>357415610000.0</v>
+      </c>
+      <c r="W25">
+        <v>270995890000.0</v>
+      </c>
+      <c r="X25">
+        <v>219251245000.0</v>
+      </c>
+      <c r="Y25">
+        <v>332940434000.0</v>
+      </c>
+      <c r="Z25">
+        <v>228337751000.0</v>
+      </c>
+      <c r="AA25">
+        <v>257384383000.0</v>
+      </c>
+      <c r="AB25">
+        <v>287226742000.0</v>
+      </c>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+    </row>
+    <row r="26" spans="1:65">
+      <c r="A26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
+        <v>50104233000.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26">
+        <v>100678334000.0</v>
+      </c>
+      <c r="P26">
+        <v>30000000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>50737251000.0</v>
+      </c>
+      <c r="R26">
+        <v>70476556000.0</v>
+      </c>
+      <c r="S26">
+        <v>120197671000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
+        <v>2254901000.0</v>
+      </c>
+      <c r="AD26">
+        <v>1787627000.0</v>
+      </c>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+    </row>
+    <row r="27" spans="1:65">
+      <c r="A27" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+    </row>
+    <row r="28" spans="1:65">
+      <c r="A28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28">
+        <v>444801148000.0</v>
+      </c>
+      <c r="C28">
+        <v>721093743000.0</v>
+      </c>
+      <c r="D28">
+        <v>416245992000.0</v>
+      </c>
+      <c r="E28">
+        <v>340612057000.0</v>
+      </c>
+      <c r="F28">
+        <v>344231516000.0</v>
+      </c>
+      <c r="G28">
+        <v>699877438000.0</v>
+      </c>
+      <c r="H28">
+        <v>360849185000.0</v>
+      </c>
+      <c r="I28">
+        <v>411340863000.0</v>
+      </c>
+      <c r="J28">
+        <v>392883215000.0</v>
+      </c>
+      <c r="K28">
+        <v>1046902094000.0</v>
+      </c>
+      <c r="L28">
+        <v>374225612000.0</v>
+      </c>
+      <c r="M28">
+        <v>240081721000.0</v>
+      </c>
+      <c r="N28">
+        <v>159314836000.0</v>
+      </c>
+      <c r="O28">
+        <v>243225301000.0</v>
+      </c>
+      <c r="P28">
+        <v>134649108000.0</v>
+      </c>
+      <c r="Q28">
+        <v>113182893000.0</v>
+      </c>
+      <c r="R28">
+        <v>41794953000.0</v>
+      </c>
+      <c r="S28">
+        <v>43767387000.0</v>
+      </c>
+      <c r="T28">
+        <v>-256737311000.0</v>
+      </c>
+      <c r="U28">
+        <v>391978582000.0</v>
+      </c>
+      <c r="V28">
+        <v>350974282000.0</v>
+      </c>
+      <c r="W28">
+        <v>310728110000.0</v>
+      </c>
+      <c r="X28">
+        <v>379386620000.0</v>
+      </c>
+      <c r="Y28">
+        <v>500607566000.0</v>
+      </c>
+      <c r="Z28">
+        <v>547228368000.0</v>
+      </c>
+      <c r="AA28">
+        <v>677926194000.0</v>
+      </c>
+      <c r="AB28">
+        <v>729809385000.0</v>
+      </c>
+      <c r="AC28">
+        <v>782259493000.0</v>
+      </c>
+      <c r="AD28">
+        <v>923553576000.0</v>
+      </c>
+      <c r="AE28">
+        <v>968361036000.0</v>
+      </c>
+      <c r="AF28">
+        <v>973935082000.0</v>
+      </c>
+      <c r="AG28">
+        <v>990486157000.0</v>
+      </c>
+      <c r="AH28">
+        <v>1025158040000.0</v>
+      </c>
+      <c r="AI28">
+        <v>1056668006000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>952650120000.0</v>
+      </c>
+      <c r="AK28">
+        <v>939761596000.0</v>
+      </c>
+      <c r="AL28">
+        <v>853890142000.0</v>
+      </c>
+      <c r="AM28">
+        <v>780640057000.0</v>
+      </c>
+      <c r="AN28">
+        <v>676148974000.0</v>
+      </c>
+      <c r="AO28">
+        <v>672199777000.0</v>
+      </c>
+      <c r="AP28">
+        <v>648685019000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>673907924000.0</v>
+      </c>
+      <c r="AR28">
+        <v>552820098000.0</v>
+      </c>
+      <c r="AS28">
+        <v>573125832000.0</v>
+      </c>
+      <c r="AT28">
+        <v>598281166000.0</v>
+      </c>
+      <c r="AU28">
+        <v>575794326000.0</v>
+      </c>
+      <c r="AV28">
+        <v>721154142000.0</v>
+      </c>
+      <c r="AW28">
+        <v>719980628000.0</v>
+      </c>
+      <c r="AX28">
+        <v>694311442000.0</v>
+      </c>
+      <c r="AY28">
+        <v>705617627000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>809650942000.0</v>
+      </c>
+      <c r="BA28">
+        <v>832340379000.0</v>
+      </c>
+      <c r="BB28">
+        <v>717616757000.0</v>
+      </c>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+    </row>
+    <row r="29" spans="1:65">
+      <c r="A29" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29">
+        <v>1713273799000.0</v>
+      </c>
+      <c r="C29">
+        <v>1950915607000.0</v>
+      </c>
+      <c r="D29">
+        <v>2020349684000.0</v>
+      </c>
+      <c r="E29">
+        <v>1655768004000.0</v>
+      </c>
+      <c r="F29">
+        <v>1708851970000.0</v>
+      </c>
+      <c r="G29">
+        <v>2009186351000.0</v>
+      </c>
+      <c r="H29">
+        <v>1684724622000.0</v>
+      </c>
+      <c r="I29">
+        <v>1670957653000.0</v>
+      </c>
+      <c r="J29">
+        <v>1675020063000.0</v>
+      </c>
+      <c r="K29">
+        <v>1725632086000.0</v>
+      </c>
+      <c r="L29">
+        <v>1656609897000.0</v>
+      </c>
+      <c r="M29">
+        <v>1580025775000.0</v>
+      </c>
+      <c r="N29">
+        <v>1520265699000.0</v>
+      </c>
+      <c r="O29">
+        <v>1522087995000.0</v>
+      </c>
+      <c r="P29">
+        <v>1456084452000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1359028719000.0</v>
+      </c>
+      <c r="R29">
+        <v>1333092520000.0</v>
+      </c>
+      <c r="S29">
+        <v>1318711095000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+    </row>
+    <row r="30" spans="1:65">
+      <c r="A30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>1476310915000.0</v>
+      </c>
+      <c r="D30">
+        <v>1398373083000.0</v>
+      </c>
+      <c r="E30">
+        <v>1416227332000.0</v>
+      </c>
+      <c r="F30"/>
+      <c r="G30">
+        <v>8624123000.0</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30">
+        <v>1380340214000.0</v>
+      </c>
+      <c r="L30">
+        <v>126323000.0</v>
+      </c>
+      <c r="M30">
+        <v>295909000.0</v>
+      </c>
+      <c r="N30">
+        <v>341726000.0</v>
+      </c>
+      <c r="O30">
+        <v>210001000.0</v>
+      </c>
+      <c r="P30">
+        <v>405753000.0</v>
+      </c>
+      <c r="Q30">
+        <v>291350000.0</v>
+      </c>
+      <c r="R30">
+        <v>51706000.0</v>
+      </c>
+      <c r="S30">
+        <v>518736000.0</v>
+      </c>
+      <c r="T30">
+        <v>695642275000.0</v>
+      </c>
+      <c r="U30">
+        <v>703393616000.0</v>
+      </c>
+      <c r="V30">
+        <v>681589122000.0</v>
+      </c>
+      <c r="W30">
+        <v>674987921000.0</v>
+      </c>
+      <c r="X30">
+        <v>737439077000.0</v>
+      </c>
+      <c r="Y30">
+        <v>844631235000.0</v>
+      </c>
+      <c r="Z30">
+        <v>931974680000.0</v>
+      </c>
+      <c r="AA30">
+        <v>964099684000.0</v>
+      </c>
+      <c r="AB30">
+        <v>980483896000.0</v>
+      </c>
+      <c r="AC30">
+        <v>982254188000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1086001609000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1105147312000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1111755498000.0</v>
+      </c>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30"/>
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
+      <c r="BA30"/>
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+    </row>
+    <row r="31" spans="1:65">
+      <c r="A31" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1119793294000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>1090123924000.0</v>
+      </c>
+      <c r="P31">
+        <v>1081202785000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1061999351000.0</v>
+      </c>
+      <c r="R31">
+        <v>1045941378000.0</v>
+      </c>
+      <c r="S31">
+        <v>1033060902000.0</v>
+      </c>
+      <c r="T31">
+        <v>1022807657000.0</v>
+      </c>
+      <c r="U31">
+        <v>380929263000.0</v>
+      </c>
+      <c r="V31">
+        <v>372742711000.0</v>
+      </c>
+      <c r="W31">
+        <v>365195595000.0</v>
+      </c>
+      <c r="X31">
+        <v>390665635000.0</v>
+      </c>
+      <c r="Y31">
+        <v>384581773000.0</v>
+      </c>
+      <c r="Z31">
+        <v>377377740000.0</v>
+      </c>
+      <c r="AA31">
+        <v>370709565000.0</v>
+      </c>
+      <c r="AB31">
+        <v>363929722000.0</v>
+      </c>
+      <c r="AC31">
+        <v>355217758000.0</v>
+      </c>
+      <c r="AD31">
+        <v>353522277000.0</v>
+      </c>
+      <c r="AE31">
+        <v>345487555000.0</v>
+      </c>
+      <c r="AF31">
+        <v>340615574000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+    </row>
+    <row r="32" spans="1:65">
+      <c r="A32" t="s">
+        <v>49</v>
+      </c>
+      <c r="B32">
+        <v>1293240249000.0</v>
+      </c>
+      <c r="C32">
+        <v>1060291433000.0</v>
+      </c>
+      <c r="D32">
+        <v>768437108000.0</v>
+      </c>
+      <c r="E32">
+        <v>1124678633000.0</v>
+      </c>
+      <c r="F32">
+        <v>1117827724000.0</v>
+      </c>
+      <c r="G32">
+        <v>881109277000.0</v>
+      </c>
+      <c r="H32">
+        <v>1100836268000.0</v>
+      </c>
+      <c r="I32">
+        <v>1058785870000.0</v>
+      </c>
+      <c r="J32">
+        <v>1093317660000.0</v>
+      </c>
+      <c r="K32">
+        <v>1026563323000.0</v>
+      </c>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32">
+        <v>915067073000.0</v>
+      </c>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+    </row>
+    <row r="33" spans="1:65">
+      <c r="A33" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33">
+        <v>202445404000.0</v>
+      </c>
+      <c r="C33">
+        <v>300144328000.0</v>
+      </c>
+      <c r="D33">
+        <v>174323954000.0</v>
+      </c>
+      <c r="E33">
+        <v>105269767000.0</v>
+      </c>
+      <c r="F33">
+        <v>111446225000.0</v>
+      </c>
+      <c r="G33">
+        <v>338796120000.0</v>
+      </c>
+      <c r="H33">
+        <v>105456602000.0</v>
+      </c>
+      <c r="I33">
+        <v>128755581000.0</v>
+      </c>
+      <c r="J33">
+        <v>96064841000.0</v>
+      </c>
+      <c r="K33">
+        <v>147687614000.0</v>
+      </c>
+      <c r="L33">
+        <v>88289163000.0</v>
+      </c>
+      <c r="M33">
+        <v>148013753000.0</v>
+      </c>
+      <c r="N33">
+        <v>105551939000.0</v>
+      </c>
+      <c r="O33">
+        <v>195668213000.0</v>
+      </c>
+      <c r="P33">
+        <v>127629901000.0</v>
+      </c>
+      <c r="Q33">
+        <v>162764014000.0</v>
+      </c>
+      <c r="R33">
+        <v>1145093724000.0</v>
+      </c>
+      <c r="S33">
+        <v>1143856253000.0</v>
+      </c>
+      <c r="T33">
+        <v>906857941000.0</v>
+      </c>
+      <c r="U33">
+        <v>857371788000.0</v>
+      </c>
+      <c r="V33">
+        <v>849056003000.0</v>
+      </c>
+      <c r="W33">
+        <v>850875676000.0</v>
+      </c>
+      <c r="X33">
+        <v>915423784000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1036414204000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1151542090000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1193462366000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1252715354000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1284366486000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1422811107000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1472127167000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1512373867000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1512135736000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1582264850000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1618396811000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1498872600000.0</v>
+      </c>
+      <c r="AK33">
+        <v>1496820996000.0</v>
+      </c>
+      <c r="AL33">
+        <v>1439113580000.0</v>
+      </c>
+      <c r="AM33">
+        <v>1372579223000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1355564823000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1313967755000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1311123555000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1237754072000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1293666359000.0</v>
+      </c>
+      <c r="AS33">
+        <v>1284149133000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1192188132000.0</v>
+      </c>
+      <c r="AU33">
+        <v>1020584301000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1030282103000.0</v>
+      </c>
+      <c r="AW33">
+        <v>1023637560000.0</v>
+      </c>
+      <c r="AX33">
+        <v>992416209000.0</v>
+      </c>
+      <c r="AY33">
+        <v>1000301341000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1098881902000.0</v>
+      </c>
+      <c r="BA33">
+        <v>1120453811000.0</v>
+      </c>
+      <c r="BB33">
+        <v>1106891367000.0</v>
+      </c>
+      <c r="BC33"/>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+    </row>
+    <row r="34" spans="1:65">
+      <c r="A34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34">
+        <v>-288465450000.0</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34">
+        <v>15293791000.0</v>
+      </c>
+      <c r="I34">
+        <v>17392375000.0</v>
+      </c>
+      <c r="J34">
+        <v>18199851000.0</v>
+      </c>
+      <c r="K34">
+        <v>16988024000.0</v>
+      </c>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34">
+        <v>23508748000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+    </row>
+    <row r="35" spans="1:65">
+      <c r="A35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B35">
+        <v>272930346000.0</v>
+      </c>
+      <c r="C35">
+        <v>88883587000.0</v>
+      </c>
+      <c r="D35">
+        <v>43924735000.0</v>
+      </c>
+      <c r="E35">
+        <v>58339921000.0</v>
+      </c>
+      <c r="F35">
+        <v>3651374000.0</v>
+      </c>
+      <c r="G35">
+        <v>4393592000.0</v>
+      </c>
+      <c r="H35">
+        <v>5529976000.0</v>
+      </c>
+      <c r="I35">
+        <v>6056706000.0</v>
+      </c>
+      <c r="J35">
+        <v>6565968000.0</v>
+      </c>
+      <c r="K35">
+        <v>7183098000.0</v>
+      </c>
+      <c r="L35">
+        <v>529387241000.0</v>
+      </c>
+      <c r="M35">
+        <v>467584171000.0</v>
+      </c>
+      <c r="N35">
+        <v>422766175000.0</v>
+      </c>
+      <c r="O35">
+        <v>439947679000.0</v>
+      </c>
+      <c r="P35">
+        <v>383448887000.0</v>
+      </c>
+      <c r="Q35">
+        <v>306168761000.0</v>
+      </c>
+      <c r="R35">
+        <v>349027931000.0</v>
+      </c>
+      <c r="S35">
+        <v>348457995000.0</v>
+      </c>
+      <c r="T35">
+        <v>419717901000.0</v>
+      </c>
+      <c r="U35">
+        <v>709061672000.0</v>
+      </c>
+      <c r="V35">
+        <v>686209190000.0</v>
+      </c>
+      <c r="W35">
+        <v>735564535000.0</v>
+      </c>
+      <c r="X35">
+        <v>552382264000.0</v>
+      </c>
+      <c r="Y35">
+        <v>697088047000.0</v>
+      </c>
+      <c r="Z35">
+        <v>808426261000.0</v>
+      </c>
+      <c r="AA35">
+        <v>837131383000.0</v>
+      </c>
+      <c r="AB35">
+        <v>912158367000.0</v>
+      </c>
+      <c r="AC35">
+        <v>981689417000.0</v>
+      </c>
+      <c r="AD35">
+        <v>1092707821000.0</v>
+      </c>
+      <c r="AE35">
+        <v>1165103340000.0</v>
+      </c>
+      <c r="AF35">
+        <v>1273625809000.0</v>
+      </c>
+      <c r="AG35">
+        <v>1208910895000.0</v>
+      </c>
+      <c r="AH35">
+        <v>1262910530000.0</v>
+      </c>
+      <c r="AI35">
+        <v>1303145510000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>1227715016000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1204624372000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1142483431000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1092679788000.0</v>
+      </c>
+      <c r="AN35">
+        <v>1079288970000.0</v>
+      </c>
+      <c r="AO35">
+        <v>1042735374000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1039414084000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>1046234051000.0</v>
+      </c>
+      <c r="AR35">
+        <v>1064517262000.0</v>
+      </c>
+      <c r="AS35">
+        <v>1072570389000.0</v>
+      </c>
+      <c r="AT35">
+        <v>938838656000.0</v>
+      </c>
+      <c r="AU35">
+        <v>790111225000.0</v>
+      </c>
+      <c r="AV35">
+        <v>759440919000.0</v>
+      </c>
+      <c r="AW35">
+        <v>773467690000.0</v>
+      </c>
+      <c r="AX35">
+        <v>741768169000.0</v>
+      </c>
+      <c r="AY35">
+        <v>766985032000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>861319787000.0</v>
+      </c>
+      <c r="BA35">
+        <v>883421433000.0</v>
+      </c>
+      <c r="BB35">
+        <v>886487123000.0</v>
+      </c>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+    </row>
+    <row r="36" spans="1:65">
+      <c r="A36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36">
+        <v>10119259000.0</v>
+      </c>
+      <c r="C36">
+        <v>5717556000.0</v>
+      </c>
+      <c r="D36">
+        <v>34752753000.0</v>
+      </c>
+      <c r="E36">
+        <v>8613177000.0</v>
+      </c>
+      <c r="F36">
+        <v>8748914000.0</v>
+      </c>
+      <c r="G36">
+        <v>250986696000.0</v>
+      </c>
+      <c r="H36">
+        <v>24295758000.0</v>
+      </c>
+      <c r="I36">
+        <v>49227770000.0</v>
+      </c>
+      <c r="J36">
+        <v>9419823000.0</v>
+      </c>
+      <c r="K36">
+        <v>59264901000.0</v>
+      </c>
+      <c r="L36">
+        <v>-88289163000.0</v>
+      </c>
+      <c r="M36">
+        <v>-148013753000.0</v>
+      </c>
+      <c r="N36">
+        <v>-105551939000.0</v>
+      </c>
+      <c r="O36">
+        <v>-195668213000.0</v>
+      </c>
+      <c r="P36">
+        <v>-127629901000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-162764014000.0</v>
+      </c>
+      <c r="R36">
+        <v>1019004092000.0</v>
+      </c>
+      <c r="S36">
+        <v>1041815811000.0</v>
+      </c>
+      <c r="T36">
+        <v>827179844000.0</v>
+      </c>
+      <c r="U36">
+        <v>3553248000.0</v>
+      </c>
+      <c r="V36">
+        <v>3029366000.0</v>
+      </c>
+      <c r="W36">
+        <v>705340868000.0</v>
+      </c>
+      <c r="X36">
+        <v>797942247000.0</v>
+      </c>
+      <c r="Y36">
+        <v>897669435000.0</v>
+      </c>
+      <c r="Z36">
+        <v>992312891000.0</v>
+      </c>
+      <c r="AA36">
+        <v>1007580221000.0</v>
+      </c>
+      <c r="AB36">
+        <v>1042562774000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1045542070000.0</v>
+      </c>
+      <c r="AD36">
+        <v>1148762026000.0</v>
+      </c>
+      <c r="AE36">
+        <v>1169072565000.0</v>
+      </c>
+      <c r="AF36">
+        <v>1167296274000.0</v>
+      </c>
+      <c r="AG36">
+        <v>1145224358000.0</v>
+      </c>
+      <c r="AH36">
+        <v>1239945650000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1271841267000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>1134357787000.0</v>
+      </c>
+      <c r="AK36">
+        <v>1149326665000.0</v>
+      </c>
+      <c r="AL36">
+        <v>1093022480000.0</v>
+      </c>
+      <c r="AM36">
+        <v>1022650969000.0</v>
+      </c>
+      <c r="AN36">
+        <v>1009511865000.0</v>
+      </c>
+      <c r="AO36">
+        <v>1023175129000.0</v>
+      </c>
+      <c r="AP36">
+        <v>1016942547000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>928493367000.0</v>
+      </c>
+      <c r="AR36">
+        <v>951075391000.0</v>
+      </c>
+      <c r="AS36">
+        <v>957386214000.0</v>
+      </c>
+      <c r="AT36">
+        <v>968459219000.0</v>
+      </c>
+      <c r="AU36">
+        <v>914307333000.0</v>
+      </c>
+      <c r="AV36">
+        <v>922345188000.0</v>
+      </c>
+      <c r="AW36">
+        <v>910031815000.0</v>
+      </c>
+      <c r="AX36">
+        <v>865894162000.0</v>
+      </c>
+      <c r="AY36">
+        <v>860303615000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>958773195000.0</v>
+      </c>
+      <c r="BA36">
+        <v>970203987000.0</v>
+      </c>
+      <c r="BB36">
+        <v>974754068000.0</v>
+      </c>
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+    </row>
+    <row r="37" spans="1:65">
+      <c r="A37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+    </row>
+    <row r="38" spans="1:65">
+      <c r="A38" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38">
+        <v>-2000.0</v>
+      </c>
+      <c r="C38">
+        <v>6173097000.0</v>
+      </c>
+      <c r="D38">
+        <v>967109000.0</v>
+      </c>
+      <c r="E38">
+        <v>925660000.0</v>
+      </c>
+      <c r="F38">
+        <v>817333000.0</v>
+      </c>
+      <c r="G38">
+        <v>771237000.0</v>
+      </c>
+      <c r="H38">
+        <v>818648000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1484437533000.0</v>
+      </c>
+      <c r="M38">
+        <v>1259272208000.0</v>
+      </c>
+      <c r="N38">
+        <v>1244565423000.0</v>
+      </c>
+      <c r="O38">
+        <v>1208837870000.0</v>
+      </c>
+      <c r="P38">
+        <v>1147117349000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1081296051000.0</v>
+      </c>
+      <c r="R38">
+        <v>976154626000.0</v>
+      </c>
+      <c r="S38">
+        <v>941041922000.0</v>
+      </c>
+      <c r="T38">
+        <v>129989389000.0</v>
+      </c>
+      <c r="U38">
+        <v>65029194000.0</v>
+      </c>
+      <c r="V38">
+        <v>33991524000.0</v>
+      </c>
+      <c r="W38">
+        <v>29734893000.0</v>
+      </c>
+      <c r="X38">
+        <v>50370498000.0</v>
+      </c>
+      <c r="Y38">
+        <v>43165090000.0</v>
+      </c>
+      <c r="Z38">
+        <v>42961106000.0</v>
+      </c>
+      <c r="AA38">
+        <v>40378178000.0</v>
+      </c>
+      <c r="AB38">
+        <v>874098000.0</v>
+      </c>
+      <c r="AC38">
+        <v>54521507000.0</v>
+      </c>
+      <c r="AD38">
+        <v>56098781000.0</v>
+      </c>
+      <c r="AE38">
+        <v>57206023000.0</v>
+      </c>
+      <c r="AF38">
+        <v>51802629000.0</v>
+      </c>
+      <c r="AG38">
+        <v>49867122000.0</v>
+      </c>
+      <c r="AH38">
+        <v>59317189000.0</v>
+      </c>
+      <c r="AI38">
+        <v>58637922000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>45053391000.0</v>
+      </c>
+      <c r="AK38">
+        <v>37728441000.0</v>
+      </c>
+      <c r="AL38">
+        <v>88375129000.0</v>
+      </c>
+      <c r="AM38">
+        <v>24214109000.0</v>
+      </c>
+      <c r="AN38">
+        <v>40475112000.0</v>
+      </c>
+      <c r="AO38">
+        <v>45782222000.0</v>
+      </c>
+      <c r="AP38">
+        <v>21259368000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>32041836000.0</v>
+      </c>
+      <c r="AR38">
+        <v>15708000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>19302740000.0</v>
+      </c>
+      <c r="AT38">
+        <v>20954189000.0</v>
+      </c>
+      <c r="AU38">
+        <v>12284403000.0</v>
+      </c>
+      <c r="AV38">
+        <v>12106415000.0</v>
+      </c>
+      <c r="AW38">
+        <v>18791330000.0</v>
+      </c>
+      <c r="AX38">
+        <v>8572261000.0</v>
+      </c>
+      <c r="AY38">
+        <v>141782709000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>27434930000.0</v>
+      </c>
+      <c r="BA38">
+        <v>22554834000.0</v>
+      </c>
+      <c r="BB38">
+        <v>15789433000.0</v>
+      </c>
+      <c r="BC38">
+        <v>122365286000.0</v>
+      </c>
+      <c r="BD38">
+        <v>97909610000.0</v>
+      </c>
+      <c r="BE38">
+        <v>84667800000.0</v>
+      </c>
+      <c r="BF38">
+        <v>52028736000.0</v>
+      </c>
+      <c r="BG38">
+        <v>31278849000.0</v>
+      </c>
+      <c r="BH38">
+        <v>3146544000.0</v>
+      </c>
+      <c r="BI38">
+        <v>4917431000.0</v>
+      </c>
+      <c r="BJ38"/>
+      <c r="BK38">
+        <v>1532209000.0</v>
+      </c>
+      <c r="BL38">
+        <v>1853741000.0</v>
+      </c>
+      <c r="BM38">
+        <v>1810000000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:65">
+      <c r="A39" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39">
+        <v>1561926794000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
+        <v>91594492000.0</v>
+      </c>
+      <c r="E39">
+        <v>88561503000.0</v>
+      </c>
+      <c r="F39">
+        <v>1512447357000.0</v>
+      </c>
+      <c r="G39">
+        <v>1612272208000.0</v>
+      </c>
+      <c r="H39">
+        <v>1509737039000.0</v>
+      </c>
+      <c r="I39">
+        <v>1493084922000.0</v>
+      </c>
+      <c r="J39">
+        <v>1467303437000.0</v>
+      </c>
+      <c r="K39">
+        <v>1510561809000.0</v>
+      </c>
+      <c r="L39">
+        <v>-1542153193000.0</v>
+      </c>
+      <c r="M39">
+        <v>-1438877297000.0</v>
+      </c>
+      <c r="N39">
+        <v>-1448954151000.0</v>
+      </c>
+      <c r="O39">
+        <v>-1463217183000.0</v>
+      </c>
+      <c r="P39">
+        <v>-1371509144000.0</v>
+      </c>
+      <c r="Q39">
+        <v>-1272039483000.0</v>
+      </c>
+      <c r="R39">
+        <v>1283016000.0</v>
+      </c>
+      <c r="S39">
+        <v>658631000.0</v>
+      </c>
+      <c r="T39">
+        <v>2634381000.0</v>
+      </c>
+      <c r="U39">
+        <v>3553248000.0</v>
+      </c>
+      <c r="V39">
+        <v>3029366000.0</v>
+      </c>
+      <c r="W39">
+        <v>618054000.0</v>
+      </c>
+      <c r="X39">
+        <v>8530887000.0</v>
+      </c>
+      <c r="Y39">
+        <v>7145034000.0</v>
+      </c>
+      <c r="Z39">
+        <v>11479442000.0</v>
+      </c>
+      <c r="AA39">
+        <v>7324427000.0</v>
+      </c>
+      <c r="AB39">
+        <v>4836756000.0</v>
+      </c>
+      <c r="AC39">
+        <v>6511474000.0</v>
+      </c>
+      <c r="AD39">
+        <v>4874009000.0</v>
+      </c>
+      <c r="AE39">
+        <v>5000927000.0</v>
+      </c>
+      <c r="AF39">
+        <v>2026347000.0</v>
+      </c>
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39"/>
+      <c r="AJ39"/>
+      <c r="AK39"/>
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39"/>
+      <c r="AT39"/>
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39"/>
+      <c r="AX39"/>
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39"/>
+      <c r="BJ39"/>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+    </row>
+    <row r="40" spans="1:65">
+      <c r="A40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40">
+        <v>26519969000.0</v>
+      </c>
+      <c r="C40">
+        <v>-58258063000.0</v>
+      </c>
+      <c r="D40">
+        <v>23294250000.0</v>
+      </c>
+      <c r="E40">
+        <v>85550716000.0</v>
+      </c>
+      <c r="F40">
+        <v>31190020000.0</v>
+      </c>
+      <c r="G40">
+        <v>27801854000.0</v>
+      </c>
+      <c r="H40">
+        <v>24492136000.0</v>
+      </c>
+      <c r="I40">
+        <v>27643215000.0</v>
+      </c>
+      <c r="J40">
+        <v>25833714000.0</v>
+      </c>
+      <c r="K40">
+        <v>25547122000.0</v>
+      </c>
+      <c r="L40">
+        <v>-547284284000.0</v>
+      </c>
+      <c r="M40">
+        <v>-484662130000.0</v>
+      </c>
+      <c r="N40">
+        <v>-439541763000.0</v>
+      </c>
+      <c r="O40">
+        <v>-457926301000.0</v>
+      </c>
+      <c r="P40">
+        <v>-406441310000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-331558676000.0</v>
+      </c>
+      <c r="R40">
+        <v>-5693271000.0</v>
+      </c>
+      <c r="S40">
+        <v>-3158861000.0</v>
+      </c>
+      <c r="T40">
+        <v>2824662000.0</v>
+      </c>
+      <c r="U40">
+        <v>-44429649000.0</v>
+      </c>
+      <c r="V40">
+        <v>-45400923000.0</v>
+      </c>
+      <c r="W40">
+        <v>6130898000.0</v>
+      </c>
+      <c r="X40">
+        <v>1540543000.0</v>
+      </c>
+      <c r="Y40">
+        <v>421779000.0</v>
+      </c>
+      <c r="Z40">
+        <v>5038288000.0</v>
+      </c>
+      <c r="AA40">
+        <v>4576508000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1456891000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1441173000.0</v>
+      </c>
+      <c r="AD40">
+        <v>5555594000.0</v>
+      </c>
+      <c r="AE40">
+        <v>5659773000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1254449000.0</v>
+      </c>
+      <c r="AG40"/>
+      <c r="AH40"/>
+      <c r="AI40"/>
+      <c r="AJ40"/>
+      <c r="AK40"/>
+      <c r="AL40"/>
+      <c r="AM40"/>
+      <c r="AN40"/>
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40"/>
+      <c r="AR40"/>
+      <c r="AS40"/>
+      <c r="AT40"/>
+      <c r="AU40"/>
+      <c r="AV40"/>
+      <c r="AW40"/>
+      <c r="AX40"/>
+      <c r="AY40"/>
+      <c r="AZ40"/>
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40"/>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+    </row>
+    <row r="41" spans="1:65">
+      <c r="A41" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>69819104000.0</v>
+      </c>
+      <c r="O41">
+        <v>25124627000.0</v>
+      </c>
+      <c r="P41">
+        <v>30948852000.0</v>
+      </c>
+      <c r="Q41">
+        <v>33844432000.0</v>
+      </c>
+      <c r="R41">
+        <v>39253173000.0</v>
+      </c>
+      <c r="S41">
+        <v>44082413000.0</v>
+      </c>
+      <c r="T41">
+        <v>64173937000.0</v>
+      </c>
+      <c r="U41">
+        <v>47210444000.0</v>
+      </c>
+      <c r="V41">
+        <v>104052050000.0</v>
+      </c>
+      <c r="W41">
+        <v>66021252000.0</v>
+      </c>
+      <c r="X41">
+        <v>67986747000.0</v>
+      </c>
+      <c r="Y41">
+        <v>71536753000.0</v>
+      </c>
+      <c r="Z41">
+        <v>99191339000.0</v>
+      </c>
+      <c r="AA41">
+        <v>90738406000.0</v>
+      </c>
+      <c r="AB41">
+        <v>95156008000.0</v>
+      </c>
+      <c r="AC41">
+        <v>70957323000.0</v>
+      </c>
+      <c r="AD41">
+        <v>50984713000.0</v>
+      </c>
+      <c r="AE41">
+        <v>50114091000.0</v>
+      </c>
+      <c r="AF41">
+        <v>78889084000.0</v>
+      </c>
+      <c r="AG41">
+        <v>55244040000.0</v>
+      </c>
+      <c r="AH41">
+        <v>60094428000.0</v>
+      </c>
+      <c r="AI41">
+        <v>67933426000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>34507195000.0</v>
+      </c>
+      <c r="AK41">
+        <v>32805492000.0</v>
+      </c>
+      <c r="AL41">
+        <v>40332804000.0</v>
+      </c>
+      <c r="AM41">
+        <v>34767288000.0</v>
+      </c>
+      <c r="AN41">
+        <v>31387442000.0</v>
+      </c>
+      <c r="AO41">
+        <v>31519988000.0</v>
+      </c>
+      <c r="AP41">
+        <v>238927616000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>41678741000.0</v>
+      </c>
+      <c r="AR41">
+        <v>300116734000.0</v>
+      </c>
+      <c r="AS41">
+        <v>288347489000.0</v>
+      </c>
+      <c r="AT41">
+        <v>169215726000.0</v>
+      </c>
+      <c r="AU41">
+        <v>33842538000.0</v>
+      </c>
+      <c r="AV41">
+        <v>32272775000.0</v>
+      </c>
+      <c r="AW41">
+        <v>35637350000.0</v>
+      </c>
+      <c r="AX41">
+        <v>28771203000.0</v>
+      </c>
+      <c r="AY41">
+        <v>34237668000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>27174103000.0</v>
+      </c>
+      <c r="BA41">
+        <v>29946311000.0</v>
+      </c>
+      <c r="BB41">
+        <v>29066593000.0</v>
+      </c>
+      <c r="BC41">
+        <v>31475014000.0</v>
+      </c>
+      <c r="BD41">
+        <v>23518292000.0</v>
+      </c>
+      <c r="BE41">
+        <v>18049183000.0</v>
+      </c>
+      <c r="BF41">
+        <v>24373750000.0</v>
+      </c>
+      <c r="BG41">
+        <v>30971719000.0</v>
+      </c>
+      <c r="BH41">
+        <v>22255099000.0</v>
+      </c>
+      <c r="BI41">
+        <v>22004881000.0</v>
+      </c>
+      <c r="BJ41"/>
+      <c r="BK41">
+        <v>18995154000.0</v>
+      </c>
+      <c r="BL41">
+        <v>16892046000.0</v>
+      </c>
+      <c r="BM41">
+        <v>14791865000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:65">
+      <c r="A42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42">
+        <v>406178655000.0</v>
+      </c>
+      <c r="C42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="D42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="E42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="F42">
+        <v>405182751000.0</v>
+      </c>
+      <c r="G42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="H42">
+        <v>405182751000.0</v>
+      </c>
+      <c r="I42">
+        <v>405063970000.0</v>
+      </c>
+      <c r="J42">
+        <v>405013701000.0</v>
+      </c>
+      <c r="K42">
+        <v>404821235000.0</v>
+      </c>
+      <c r="L42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="M42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="N42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="O42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="P42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="Q42">
+        <v>404532751000.0</v>
+      </c>
+      <c r="R42">
+        <v>405032751000.0</v>
+      </c>
+      <c r="S42">
+        <v>405032751000.0</v>
+      </c>
+      <c r="T42">
+        <v>404732678000.0</v>
+      </c>
+      <c r="U42">
+        <v>11330922000.0</v>
+      </c>
+      <c r="V42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="W42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="X42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="Y42"/>
+      <c r="Z42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AA42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AB42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AC42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AD42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AE42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AF42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AG42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AH42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AI42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AK42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AL42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AM42">
+        <v>10830922000.0</v>
+      </c>
+      <c r="AN42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AO42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AP42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AR42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AS42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AT42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AU42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AV42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AW42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AX42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AY42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="BA42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="BB42">
+        <v>9830922000.0</v>
+      </c>
+      <c r="BC42"/>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+    </row>
+    <row r="43" spans="1:65">
+      <c r="A43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+    </row>
+    <row r="44" spans="1:65">
+      <c r="A44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+    </row>
+    <row r="45" spans="1:65">
+      <c r="A45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45">
+        <v>294409126000.0</v>
+      </c>
+      <c r="C45">
+        <v>290859297000.0</v>
+      </c>
+      <c r="D45">
+        <v>225010501000.0</v>
+      </c>
+      <c r="E45">
+        <v>176685504000.0</v>
+      </c>
+      <c r="F45">
+        <v>174646319000.0</v>
+      </c>
+      <c r="G45">
+        <v>172398498000.0</v>
+      </c>
+      <c r="H45">
+        <v>187121895000.0</v>
+      </c>
+      <c r="I45">
+        <v>184235795000.0</v>
+      </c>
+      <c r="J45">
+        <v>190755245000.0</v>
+      </c>
+      <c r="K45">
+        <v>183866213000.0</v>
+      </c>
+      <c r="L45">
+        <v>175903915000.0</v>
+      </c>
+      <c r="M45">
+        <v>174917922000.0</v>
+      </c>
+      <c r="N45">
+        <v>171460839000.0</v>
+      </c>
+      <c r="O45">
+        <v>158782609000.0</v>
+      </c>
+      <c r="P45">
+        <v>154819351000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+    </row>
+    <row r="46" spans="1:65">
+      <c r="A46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B46">
+        <v>186313475000.0</v>
+      </c>
+      <c r="C46">
+        <v>189652383000.0</v>
+      </c>
+      <c r="D46">
+        <v>131441268000.0</v>
+      </c>
+      <c r="E46">
+        <v>95730930000.0</v>
+      </c>
+      <c r="F46">
+        <v>101879978000.0</v>
+      </c>
+      <c r="G46">
+        <v>87038187000.0</v>
+      </c>
+      <c r="H46">
+        <v>80342196000.0</v>
+      </c>
+      <c r="I46">
+        <v>78812079000.0</v>
+      </c>
+      <c r="J46">
+        <v>86035756000.0</v>
+      </c>
+      <c r="K46">
+        <v>87895906000.0</v>
+      </c>
+      <c r="L46">
+        <v>88289163000.0</v>
+      </c>
+      <c r="M46">
+        <v>97909520000.0</v>
+      </c>
+      <c r="N46">
+        <v>105551939000.0</v>
+      </c>
+      <c r="O46">
+        <v>94989879000.0</v>
+      </c>
+      <c r="P46">
+        <v>97629901000.0</v>
+      </c>
+      <c r="Q46">
+        <v>112026763000.0</v>
+      </c>
+      <c r="R46">
+        <v>100820957000.0</v>
+      </c>
+      <c r="S46">
+        <v>84350690000.0</v>
+      </c>
+      <c r="T46">
+        <v>79591896000.0</v>
+      </c>
+      <c r="U46">
+        <v>86395730000.0</v>
+      </c>
+      <c r="V46">
+        <v>131445991000.0</v>
+      </c>
+      <c r="W46">
+        <v>145534808000.0</v>
+      </c>
+      <c r="X46">
+        <v>117481537000.0</v>
+      </c>
+      <c r="Y46">
+        <v>138744769000.0</v>
+      </c>
+      <c r="Z46">
+        <v>159229199000.0</v>
+      </c>
+      <c r="AA46">
+        <v>185882145000.0</v>
+      </c>
+      <c r="AB46">
+        <v>210152580000.0</v>
+      </c>
+      <c r="AC46">
+        <v>238824416000.0</v>
+      </c>
+      <c r="AD46">
+        <v>274049081000.0</v>
+      </c>
+      <c r="AE46">
+        <v>303054602000.0</v>
+      </c>
+      <c r="AF46">
+        <v>345077593000.0</v>
+      </c>
+      <c r="AG46">
+        <v>366911378000.0</v>
+      </c>
+      <c r="AH46">
+        <v>342319200000.0</v>
+      </c>
+      <c r="AI46">
+        <v>346555544000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>364514813000.0</v>
+      </c>
+      <c r="AK46">
+        <v>347494331000.0</v>
+      </c>
+      <c r="AL46">
+        <v>346091100000.0</v>
+      </c>
+      <c r="AM46">
+        <v>349928254000.0</v>
+      </c>
+      <c r="AN46">
+        <v>346052958000.0</v>
+      </c>
+      <c r="AO46">
+        <v>290792626000.0</v>
+      </c>
+      <c r="AP46">
+        <v>294181008000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>309260705000.0</v>
+      </c>
+      <c r="AR46">
+        <v>342590968000.0</v>
+      </c>
+      <c r="AS46">
+        <v>326762919000.0</v>
+      </c>
+      <c r="AT46">
+        <v>223728913000.0</v>
+      </c>
+      <c r="AU46">
+        <v>106276968000.0</v>
+      </c>
+      <c r="AV46">
+        <v>107936915000.0</v>
+      </c>
+      <c r="AW46">
+        <v>113605745000.0</v>
+      </c>
+      <c r="AX46">
+        <v>126522047000.0</v>
+      </c>
+      <c r="AY46">
+        <v>139997726000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>138674553000.0</v>
+      </c>
+      <c r="BA46">
+        <v>148720060000.0</v>
+      </c>
+      <c r="BB46">
+        <v>130607535000.0</v>
+      </c>
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+    </row>
+    <row r="47" spans="1:65">
+      <c r="A47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>188652383000.0</v>
+      </c>
+      <c r="D47">
+        <v>131441268000.0</v>
+      </c>
+      <c r="E47">
+        <v>95730930000.0</v>
+      </c>
+      <c r="F47">
+        <v>101879978000.0</v>
+      </c>
+      <c r="G47">
+        <v>87038187000.0</v>
+      </c>
+      <c r="H47">
+        <v>80342196000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>88289163000.0</v>
+      </c>
+      <c r="M47">
+        <v>97909520000.0</v>
+      </c>
+      <c r="N47">
+        <v>105551939000.0</v>
+      </c>
+      <c r="O47">
+        <v>94989879000.0</v>
+      </c>
+      <c r="P47">
+        <v>97629901000.0</v>
+      </c>
+      <c r="Q47">
+        <v>112026763000.0</v>
+      </c>
+      <c r="R47">
+        <v>100820957000.0</v>
+      </c>
+      <c r="S47">
+        <v>84350689000.0</v>
+      </c>
+      <c r="T47">
+        <v>78591896000.0</v>
+      </c>
+      <c r="U47">
+        <v>85395730000.0</v>
+      </c>
+      <c r="V47">
+        <v>130445991000.0</v>
+      </c>
+      <c r="W47">
+        <v>145534808000.0</v>
+      </c>
+      <c r="X47">
+        <v>117481537000.0</v>
+      </c>
+      <c r="Y47">
+        <v>138744769000.0</v>
+      </c>
+      <c r="Z47">
+        <v>159229199000.0</v>
+      </c>
+      <c r="AA47">
+        <v>185882145000.0</v>
+      </c>
+      <c r="AB47">
+        <v>210152580000.0</v>
+      </c>
+      <c r="AC47">
+        <v>238824416000.0</v>
+      </c>
+      <c r="AD47">
+        <v>274049081000.0</v>
+      </c>
+      <c r="AE47">
+        <v>303054602000.0</v>
+      </c>
+      <c r="AF47">
+        <v>345077593000.0</v>
+      </c>
+      <c r="AG47">
+        <v>366911378000.0</v>
+      </c>
+      <c r="AH47">
+        <v>342319200000.0</v>
+      </c>
+      <c r="AI47">
+        <v>346555544000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>364514813000.0</v>
+      </c>
+      <c r="AK47">
+        <v>347494331000.0</v>
+      </c>
+      <c r="AL47">
+        <v>346091100000.0</v>
+      </c>
+      <c r="AM47">
+        <v>349928254000.0</v>
+      </c>
+      <c r="AN47">
+        <v>346052958000.0</v>
+      </c>
+      <c r="AO47">
+        <v>290792626000.0</v>
+      </c>
+      <c r="AP47">
+        <v>294181008000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>309260705000.0</v>
+      </c>
+      <c r="AR47">
+        <v>342590968000.0</v>
+      </c>
+      <c r="AS47">
+        <v>326762919000.0</v>
+      </c>
+      <c r="AT47">
+        <v>223728913000.0</v>
+      </c>
+      <c r="AU47">
+        <v>106276968000.0</v>
+      </c>
+      <c r="AV47">
+        <v>107936915000.0</v>
+      </c>
+      <c r="AW47">
+        <v>113605745000.0</v>
+      </c>
+      <c r="AX47">
+        <v>126522047000.0</v>
+      </c>
+      <c r="AY47">
+        <v>18107792000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>138674553000.0</v>
+      </c>
+      <c r="BA47">
+        <v>148720060000.0</v>
+      </c>
+      <c r="BB47">
+        <v>130607535000.0</v>
+      </c>
+      <c r="BC47">
+        <v>4111816000.0</v>
+      </c>
+      <c r="BD47">
+        <v>5893235000.0</v>
+      </c>
+      <c r="BE47">
+        <v>4766743000.0</v>
+      </c>
+      <c r="BF47">
+        <v>4101980000.0</v>
+      </c>
+      <c r="BG47">
+        <v>3640293000.0</v>
+      </c>
+      <c r="BH47">
+        <v>3993720000.0</v>
+      </c>
+      <c r="BI47">
+        <v>4305437000.0</v>
+      </c>
+      <c r="BJ47"/>
+      <c r="BK47">
+        <v>4871802000.0</v>
+      </c>
+      <c r="BL47">
+        <v>6467921000.0</v>
+      </c>
+      <c r="BM47">
+        <v>6038423000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:65">
+      <c r="A48" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48">
+        <v>461355350000.0</v>
+      </c>
+      <c r="C48">
+        <v>456957051000.0</v>
+      </c>
+      <c r="D48">
+        <v>434608108000.0</v>
+      </c>
+      <c r="E48">
+        <v>411154428000.0</v>
+      </c>
+      <c r="F48">
+        <v>463923914000.0</v>
+      </c>
+      <c r="G48">
+        <v>455107754000.0</v>
+      </c>
+      <c r="H48">
+        <v>439018361000.0</v>
+      </c>
+      <c r="I48">
+        <v>421199475000.0</v>
+      </c>
+      <c r="J48">
+        <v>403999121000.0</v>
+      </c>
+      <c r="K48">
+        <v>389749172000.0</v>
+      </c>
+      <c r="L48">
+        <v>374182928000.0</v>
+      </c>
+      <c r="M48">
+        <v>359439243000.0</v>
+      </c>
+      <c r="N48">
+        <v>345143157000.0</v>
+      </c>
+      <c r="O48">
+        <v>329819873000.0</v>
+      </c>
+      <c r="P48">
+        <v>320898734000.0</v>
+      </c>
+      <c r="Q48">
+        <v>301695300000.0</v>
+      </c>
+      <c r="R48">
+        <v>285687327000.0</v>
+      </c>
+      <c r="S48">
+        <v>272806851000.0</v>
+      </c>
+      <c r="T48">
+        <v>262353679000.0</v>
+      </c>
+      <c r="U48">
+        <v>261628341000.0</v>
+      </c>
+      <c r="V48">
+        <v>253491789000.0</v>
+      </c>
+      <c r="W48">
+        <v>246394673000.0</v>
+      </c>
+      <c r="X48">
+        <v>271864713000.0</v>
+      </c>
+      <c r="Y48">
+        <v>265780851000.0</v>
+      </c>
+      <c r="Z48">
+        <v>258576818000.0</v>
+      </c>
+      <c r="AA48">
+        <v>251908643000.0</v>
+      </c>
+      <c r="AB48">
+        <v>245128800000.0</v>
+      </c>
+      <c r="AC48">
+        <v>236416836000.0</v>
+      </c>
+      <c r="AD48">
+        <v>234721355000.0</v>
+      </c>
+      <c r="AE48">
+        <v>226686633000.0</v>
+      </c>
+      <c r="AF48">
+        <v>221814652000.0</v>
+      </c>
+      <c r="AG48">
+        <v>213961941000.0</v>
+      </c>
+      <c r="AH48">
+        <v>212581426000.0</v>
+      </c>
+      <c r="AI48">
+        <v>204970988000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>202208219000.0</v>
+      </c>
+      <c r="AK48">
+        <v>195359208000.0</v>
+      </c>
+      <c r="AL48">
+        <v>195850882000.0</v>
+      </c>
+      <c r="AM48">
+        <v>188468732000.0</v>
+      </c>
+      <c r="AN48">
+        <v>185490914000.0</v>
+      </c>
+      <c r="AO48">
+        <v>183005463000.0</v>
+      </c>
+      <c r="AP48">
+        <v>184206703000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>178442509000.0</v>
+      </c>
+      <c r="AR48">
+        <v>176391105000.0</v>
+      </c>
+      <c r="AS48">
+        <v>171684890000.0</v>
+      </c>
+      <c r="AT48">
+        <v>176277818000.0</v>
+      </c>
+      <c r="AU48">
+        <v>169690785000.0</v>
+      </c>
+      <c r="AV48">
+        <v>159054264000.0</v>
+      </c>
+      <c r="AW48">
+        <v>150218660000.0</v>
+      </c>
+      <c r="AX48">
+        <v>151532642000.0</v>
+      </c>
+      <c r="AY48">
+        <v>142645124000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>140191385000.0</v>
+      </c>
+      <c r="BA48">
+        <v>130933649000.0</v>
+      </c>
+      <c r="BB48">
+        <v>133469785000.0</v>
+      </c>
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+    </row>
+    <row r="49" spans="1:65">
+      <c r="A49" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+    </row>
+    <row r="50" spans="1:65">
+      <c r="A50" t="s">
+        <v>67</v>
+      </c>
+      <c r="B50">
+        <v>222262593000.0</v>
+      </c>
+      <c r="C50">
+        <v>437954048000.0</v>
+      </c>
+      <c r="D50">
+        <v>793674546000.0</v>
+      </c>
+      <c r="E50">
+        <v>429920978000.0</v>
+      </c>
+      <c r="F50">
+        <v>484524005000.0</v>
+      </c>
+      <c r="G50">
+        <v>793674546000.0</v>
+      </c>
+      <c r="H50">
+        <v>485302210000.0</v>
+      </c>
+      <c r="I50">
+        <v>489472908000.0</v>
+      </c>
+      <c r="J50">
+        <v>510785941000.0</v>
+      </c>
+      <c r="K50">
+        <v>575840379000.0</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
+        <v>431964071000.0</v>
+      </c>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+    </row>
+    <row r="51" spans="1:65">
+      <c r="A51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51">
+        <v>490651513000.0</v>
+      </c>
+      <c r="C51">
+        <v>733450819000.0</v>
+      </c>
+      <c r="D51">
+        <v>538633839000.0</v>
+      </c>
+      <c r="E51">
+        <v>486873019000.0</v>
+      </c>
+      <c r="F51">
+        <v>488121760000.0</v>
+      </c>
+      <c r="G51">
+        <v>798139431000.0</v>
+      </c>
+      <c r="H51">
+        <v>490617425000.0</v>
+      </c>
+      <c r="I51">
+        <v>495621980000.0</v>
+      </c>
+      <c r="J51">
+        <v>517752716000.0</v>
+      </c>
+      <c r="K51">
+        <v>1159449394000.0</v>
+      </c>
+      <c r="L51">
+        <v>581324713000.0</v>
+      </c>
+      <c r="M51">
+        <v>493585083000.0</v>
+      </c>
+      <c r="N51">
+        <v>824105369000.0</v>
+      </c>
+      <c r="O51">
+        <v>788720721000.0</v>
+      </c>
+      <c r="P51">
+        <v>690794280000.0</v>
+      </c>
+      <c r="Q51">
+        <v>605417639000.0</v>
+      </c>
+      <c r="R51">
+        <v>296851493000.0</v>
+      </c>
+      <c r="S51">
+        <v>295282193000.0</v>
+      </c>
+      <c r="T51">
+        <v>351075903000.0</v>
+      </c>
+      <c r="U51">
+        <v>626895144000.0</v>
+      </c>
+      <c r="V51">
+        <v>563273944000.0</v>
+      </c>
+      <c r="W51">
+        <v>563668401000.0</v>
+      </c>
+      <c r="X51">
+        <v>410011504000.0</v>
+      </c>
+      <c r="Y51">
+        <v>549619334000.0</v>
+      </c>
+      <c r="Z51">
+        <v>586096815000.0</v>
+      </c>
+      <c r="AA51">
+        <v>696529988000.0</v>
+      </c>
+      <c r="AB51">
+        <v>756717556000.0</v>
+      </c>
+      <c r="AC51">
+        <v>837891906000.0</v>
+      </c>
+      <c r="AD51">
+        <v>951773414000.0</v>
+      </c>
+      <c r="AE51">
+        <v>1011202717000.0</v>
+      </c>
+      <c r="AF51">
+        <v>1080081516000.0</v>
+      </c>
+      <c r="AG51">
+        <v>1023681066000.0</v>
+      </c>
+      <c r="AH51">
+        <v>1042280623000.0</v>
+      </c>
+      <c r="AI51">
+        <v>1070248034000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>1005960570000.0</v>
+      </c>
+      <c r="AK51">
+        <v>965169617000.0</v>
+      </c>
+      <c r="AL51">
+        <v>875139152000.0</v>
+      </c>
+      <c r="AM51">
+        <v>811298188000.0</v>
+      </c>
+      <c r="AN51">
+        <v>705264077000.0</v>
+      </c>
+      <c r="AO51">
+        <v>704426973000.0</v>
+      </c>
+      <c r="AP51">
+        <v>682415664000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>782234087000.0</v>
+      </c>
+      <c r="AR51">
+        <v>621258700000.0</v>
+      </c>
+      <c r="AS51">
+        <v>654571844000.0</v>
+      </c>
+      <c r="AT51">
+        <v>643254706000.0</v>
+      </c>
+      <c r="AU51">
+        <v>635947456000.0</v>
+      </c>
+      <c r="AV51">
+        <v>730103467000.0</v>
+      </c>
+      <c r="AW51">
+        <v>741102926000.0</v>
+      </c>
+      <c r="AX51">
+        <v>716263801000.0</v>
+      </c>
+      <c r="AY51">
+        <v>735852898000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>833299071000.0</v>
+      </c>
+      <c r="BA51">
+        <v>847949556000.0</v>
+      </c>
+      <c r="BB51">
+        <v>753414727000.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+    </row>
+    <row r="52" spans="1:65">
+      <c r="A52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52">
+        <v>222395612000.0</v>
+      </c>
+      <c r="C52">
+        <v>734343037000.0</v>
+      </c>
+      <c r="D52">
+        <v>499260477000.0</v>
+      </c>
+      <c r="E52">
+        <v>432634472000.0</v>
+      </c>
+      <c r="F52">
+        <v>488121760000.0</v>
+      </c>
+      <c r="G52">
+        <v>797247213000.0</v>
+      </c>
+      <c r="H52">
+        <v>488805662000.0</v>
+      </c>
+      <c r="I52">
+        <v>492908487000.0</v>
+      </c>
+      <c r="J52">
+        <v>514154961000.0</v>
+      </c>
+      <c r="K52">
+        <v>579144130000.0</v>
+      </c>
+      <c r="L52">
+        <v>524581513000.0</v>
+      </c>
+      <c r="M52">
+        <v>462738015000.0</v>
+      </c>
+      <c r="N52">
+        <v>417274916000.0</v>
+      </c>
+      <c r="O52">
+        <v>434417553000.0</v>
+      </c>
+      <c r="P52">
+        <v>377287060000.0</v>
+      </c>
+      <c r="Q52">
+        <v>299318246000.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52"/>
+      <c r="AJ52"/>
+      <c r="AK52"/>
+      <c r="AL52"/>
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+    </row>
+    <row r="53" spans="1:65">
+      <c r="A53" t="s">
+        <v>70</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
+        <v>251879093000.0</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
+        <v>19273653000.0</v>
+      </c>
+      <c r="J53">
+        <v>53353160000.0</v>
+      </c>
+      <c r="K53">
+        <v>30580008000.0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53">
+        <v>50104233000.0</v>
+      </c>
+      <c r="N53"/>
+      <c r="O53">
+        <v>100678334000.0</v>
+      </c>
+      <c r="P53">
+        <v>30000000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>50737251000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>943298000.0</v>
+      </c>
+      <c r="AG53">
+        <v>1011540000.0</v>
+      </c>
+      <c r="AH53">
+        <v>1315764000.0</v>
+      </c>
+      <c r="AI53">
+        <v>2170000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>1126455000.0</v>
+      </c>
+      <c r="AK53">
+        <v>1177618000.0</v>
+      </c>
+      <c r="AL53">
+        <v>651444000.0</v>
+      </c>
+      <c r="AM53">
+        <v>1240137000.0</v>
+      </c>
+      <c r="AN53">
+        <v>1197057000.0</v>
+      </c>
+      <c r="AO53">
+        <v>1007046000.0</v>
+      </c>
+      <c r="AP53">
+        <v>756058000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>1161057000.0</v>
+      </c>
+      <c r="AR53">
+        <v>533753000.0</v>
+      </c>
+      <c r="AS53">
+        <v>810791000.0</v>
+      </c>
+      <c r="AT53">
+        <v>504241000.0</v>
+      </c>
+      <c r="AU53">
+        <v>1437800000.0</v>
+      </c>
+      <c r="AV53">
+        <v>421420000.0</v>
+      </c>
+      <c r="AW53">
+        <v>1097778000.0</v>
+      </c>
+      <c r="AX53">
+        <v>2586652000.0</v>
+      </c>
+      <c r="AY53">
+        <v>1992248000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>2909651000.0</v>
+      </c>
+      <c r="BA53">
+        <v>2918862000.0</v>
+      </c>
+      <c r="BB53">
+        <v>2548272000.0</v>
+      </c>
+      <c r="BC53">
+        <v>4578063000.0</v>
+      </c>
+      <c r="BD53">
+        <v>8837213000.0</v>
+      </c>
+      <c r="BE53">
+        <v>9394838000.0</v>
+      </c>
+      <c r="BF53">
+        <v>8217286000.0</v>
+      </c>
+      <c r="BG53">
+        <v>7637582000.0</v>
+      </c>
+      <c r="BH53">
+        <v>7008232000.0</v>
+      </c>
+      <c r="BI53">
+        <v>6197796000.0</v>
+      </c>
+      <c r="BJ53"/>
+      <c r="BK53">
+        <v>6671918000.0</v>
+      </c>
+      <c r="BL53">
+        <v>5552569000.0</v>
+      </c>
+      <c r="BM53">
+        <v>7757315000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:65">
+      <c r="A54" t="s">
+        <v>71</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+    </row>
+    <row r="55" spans="1:65">
+      <c r="A55" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55">
+        <v>1810222561000.0</v>
+      </c>
+      <c r="C55">
+        <v>2040691412000.0</v>
+      </c>
+      <c r="D55">
+        <v>1786679376000.0</v>
+      </c>
+      <c r="E55">
+        <v>1756319564000.0</v>
+      </c>
+      <c r="F55">
+        <v>1767783826000.0</v>
+      </c>
+      <c r="G55">
+        <v>2057954444000.0</v>
+      </c>
+      <c r="H55">
+        <v>1744961881000.0</v>
+      </c>
+      <c r="I55">
+        <v>1725395273000.0</v>
+      </c>
+      <c r="J55">
+        <v>1741590939000.0</v>
+      </c>
+      <c r="K55">
+        <v>1801376731000.0</v>
+      </c>
+      <c r="L55">
+        <v>1728014648000.0</v>
+      </c>
+      <c r="M55">
+        <v>1635084320000.0</v>
+      </c>
+      <c r="N55">
+        <v>1613910427000.0</v>
+      </c>
+      <c r="O55">
+        <v>1601438462000.0</v>
+      </c>
+      <c r="P55">
+        <v>1523952782000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1437337283000.0</v>
+      </c>
+      <c r="R55">
+        <v>1401484986000.0</v>
+      </c>
+      <c r="S55">
+        <v>1396548426000.0</v>
+      </c>
+      <c r="T55">
+        <v>1444671155000.0</v>
+      </c>
+      <c r="U55">
+        <v>1092288350000.0</v>
+      </c>
+      <c r="V55">
+        <v>1061355665000.0</v>
+      </c>
+      <c r="W55">
+        <v>1103815967000.0</v>
+      </c>
+      <c r="X55">
+        <v>946048668000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1085425972000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1190410537000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1212066160000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1279623525000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1339998899000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1451030945000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1514968848000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1618520301000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1545330645000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1599387433000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1631976839000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1552183050000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1522229017000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1460362590000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1403237354000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1384679926000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1346194951000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1344854200000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1346080235000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1362104961000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1365595145000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1237161672000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1080737431000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1039231428000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1044759858000.0</v>
+      </c>
+      <c r="AX55">
+        <v>1014368568000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1030536612000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1122530031000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1136062988000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1142689337000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1086141003000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1020661830000.0</v>
+      </c>
+      <c r="BE55">
+        <v>1038998835000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1020611034000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1014126818000.0</v>
+      </c>
+      <c r="BH55">
+        <v>934936478000.0</v>
+      </c>
+      <c r="BI55">
+        <v>901418153000.0</v>
+      </c>
+      <c r="BJ55"/>
+      <c r="BK55">
+        <v>741472420000.0</v>
+      </c>
+      <c r="BL55">
+        <v>415203635000.0</v>
+      </c>
+      <c r="BM55">
+        <v>325898619000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:65">
+      <c r="A56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56">
+        <v>1607777159000.0</v>
+      </c>
+      <c r="C56">
+        <v>1740547084000.0</v>
+      </c>
+      <c r="D56">
+        <v>1612355422000.0</v>
+      </c>
+      <c r="E56">
+        <v>1651049797000.0</v>
+      </c>
+      <c r="F56">
+        <v>1656337601000.0</v>
+      </c>
+      <c r="G56">
+        <v>1719158324000.0</v>
+      </c>
+      <c r="H56">
+        <v>1639505279000.0</v>
+      </c>
+      <c r="I56">
+        <v>1596639692000.0</v>
+      </c>
+      <c r="J56">
+        <v>1645526098000.0</v>
+      </c>
+      <c r="K56">
+        <v>1653689117000.0</v>
+      </c>
+      <c r="L56">
+        <v>155287952000.0</v>
+      </c>
+      <c r="M56">
+        <v>227798359000.0</v>
+      </c>
+      <c r="N56">
+        <v>263793065000.0</v>
+      </c>
+      <c r="O56">
+        <v>196932379000.0</v>
+      </c>
+      <c r="P56">
+        <v>249205532000.0</v>
+      </c>
+      <c r="Q56">
+        <v>193277218000.0</v>
+      </c>
+      <c r="R56">
+        <v>256391262000.0</v>
+      </c>
+      <c r="S56">
+        <v>252692173000.0</v>
+      </c>
+      <c r="T56">
+        <v>537813214000.0</v>
+      </c>
+      <c r="U56">
+        <v>234916562000.0</v>
+      </c>
+      <c r="V56">
+        <v>212299662000.0</v>
+      </c>
+      <c r="W56">
+        <v>252940291000.0</v>
+      </c>
+      <c r="X56">
+        <v>30624884000.0</v>
+      </c>
+      <c r="Y56">
+        <v>49011768000.0</v>
+      </c>
+      <c r="Z56">
+        <v>38868447000.0</v>
+      </c>
+      <c r="AA56">
+        <v>18603794000.0</v>
+      </c>
+      <c r="AB56">
+        <v>26908171000.0</v>
+      </c>
+      <c r="AC56">
+        <v>55632413000.0</v>
+      </c>
+      <c r="AD56">
+        <v>28219838000.0</v>
+      </c>
+      <c r="AE56">
+        <v>42841681000.0</v>
+      </c>
+      <c r="AF56">
+        <v>106146434000.0</v>
+      </c>
+      <c r="AG56">
+        <v>33194909000.0</v>
+      </c>
+      <c r="AH56">
+        <v>17122583000.0</v>
+      </c>
+      <c r="AI56">
+        <v>13580028000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>53310450000.0</v>
+      </c>
+      <c r="AK56">
+        <v>25408021000.0</v>
+      </c>
+      <c r="AL56">
+        <v>21249010000.0</v>
+      </c>
+      <c r="AM56">
+        <v>30658131000.0</v>
+      </c>
+      <c r="AN56">
+        <v>29115103000.0</v>
+      </c>
+      <c r="AO56">
+        <v>32227196000.0</v>
+      </c>
+      <c r="AP56">
+        <v>33730645000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>108326163000.0</v>
+      </c>
+      <c r="AR56">
+        <v>68438602000.0</v>
+      </c>
+      <c r="AS56">
+        <v>81446012000.0</v>
+      </c>
+      <c r="AT56">
+        <v>44973540000.0</v>
+      </c>
+      <c r="AU56">
+        <v>60153130000.0</v>
+      </c>
+      <c r="AV56">
+        <v>8949325000.0</v>
+      </c>
+      <c r="AW56">
+        <v>21122298000.0</v>
+      </c>
+      <c r="AX56">
+        <v>21952359000.0</v>
+      </c>
+      <c r="AY56">
+        <v>30235271000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>23648129000.0</v>
+      </c>
+      <c r="BA56">
+        <v>15609177000.0</v>
+      </c>
+      <c r="BB56">
+        <v>35797970000.0</v>
+      </c>
+      <c r="BC56"/>
+      <c r="BD56"/>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+    </row>
+    <row r="57" spans="1:65">
+      <c r="A57" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57">
+        <v>314536910000.0</v>
+      </c>
+      <c r="C57">
+        <v>733450819000.0</v>
+      </c>
+      <c r="D57">
+        <v>547692482000.0</v>
+      </c>
+      <c r="E57">
+        <v>526371164000.0</v>
+      </c>
+      <c r="F57">
+        <v>539804487000.0</v>
+      </c>
+      <c r="G57">
+        <v>838049047000.0</v>
+      </c>
+      <c r="H57">
+        <v>540009493000.0</v>
+      </c>
+      <c r="I57">
+        <v>537853822000.0</v>
+      </c>
+      <c r="J57">
+        <v>570790849000.0</v>
+      </c>
+      <c r="K57">
+        <v>644401926000.0</v>
+      </c>
+      <c r="L57">
+        <v>26398487000.0</v>
+      </c>
+      <c r="M57">
+        <v>13443874000.0</v>
+      </c>
+      <c r="N57">
+        <v>40674661000.0</v>
+      </c>
+      <c r="O57">
+        <v>26662332000.0</v>
+      </c>
+      <c r="P57">
+        <v>14190286000.0</v>
+      </c>
+      <c r="Q57">
+        <v>24584899000.0</v>
+      </c>
+      <c r="R57">
+        <v>6515677000.0</v>
+      </c>
+      <c r="S57">
+        <v>15029529000.0</v>
+      </c>
+      <c r="T57">
+        <v>2145597000.0</v>
+      </c>
+      <c r="U57">
+        <v>2297415000.0</v>
+      </c>
+      <c r="V57">
+        <v>2403764000.0</v>
+      </c>
+      <c r="W57">
+        <v>3055837000.0</v>
+      </c>
+      <c r="X57">
+        <v>3000769000.0</v>
+      </c>
+      <c r="Y57">
+        <v>3756152000.0</v>
+      </c>
+      <c r="Z57">
+        <v>4606536000.0</v>
+      </c>
+      <c r="AA57">
+        <v>4225212000.0</v>
+      </c>
+      <c r="AB57">
+        <v>3535436000.0</v>
+      </c>
+      <c r="AC57">
+        <v>3091724000.0</v>
+      </c>
+      <c r="AD57">
+        <v>4800847000.0</v>
+      </c>
+      <c r="AE57">
+        <v>4377953000.0</v>
+      </c>
+      <c r="AF57">
+        <v>4278918000.0</v>
+      </c>
+      <c r="AG57">
+        <v>3656887000.0</v>
+      </c>
+      <c r="AH57">
+        <v>5094555000.0</v>
+      </c>
+      <c r="AI57">
+        <v>5059419000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>3458893000.0</v>
+      </c>
+      <c r="AK57">
+        <v>3444515000.0</v>
+      </c>
+      <c r="AL57">
+        <v>3227355000.0</v>
+      </c>
+      <c r="AM57">
+        <v>3287912000.0</v>
+      </c>
+      <c r="AN57">
+        <v>2099120000.0</v>
+      </c>
+      <c r="AO57">
+        <v>2653192000.0</v>
+      </c>
+      <c r="AP57">
+        <v>3432491000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>3602753000.0</v>
+      </c>
+      <c r="AR57">
+        <v>3395672000.0</v>
+      </c>
+      <c r="AS57">
+        <v>3538944000.0</v>
+      </c>
+      <c r="AT57">
+        <v>4244276000.0</v>
+      </c>
+      <c r="AU57">
+        <v>3134499000.0</v>
+      </c>
+      <c r="AV57">
+        <v>2935323000.0</v>
+      </c>
+      <c r="AW57">
+        <v>3272586000.0</v>
+      </c>
+      <c r="AX57">
+        <v>3266835000.0</v>
+      </c>
+      <c r="AY57">
+        <v>3105534000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>3217937000.0</v>
+      </c>
+      <c r="BA57">
+        <v>3906984000.0</v>
+      </c>
+      <c r="BB57">
+        <v>4931507000.0</v>
+      </c>
+      <c r="BC57"/>
+      <c r="BD57"/>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+    </row>
+    <row r="58" spans="1:65">
+      <c r="A58" t="s">
+        <v>75</v>
+      </c>
+      <c r="B58">
+        <v>587467256000.0</v>
+      </c>
+      <c r="C58">
+        <v>822334406000.0</v>
+      </c>
+      <c r="D58">
+        <v>591617217000.0</v>
+      </c>
+      <c r="E58">
+        <v>584711085000.0</v>
+      </c>
+      <c r="F58">
+        <v>543455861000.0</v>
+      </c>
+      <c r="G58">
+        <v>842442639000.0</v>
+      </c>
+      <c r="H58">
+        <v>545539469000.0</v>
+      </c>
+      <c r="I58">
+        <v>543910528000.0</v>
+      </c>
+      <c r="J58">
+        <v>577356817000.0</v>
+      </c>
+      <c r="K58">
+        <v>651585024000.0</v>
+      </c>
+      <c r="L58">
+        <v>593477669000.0</v>
+      </c>
+      <c r="M58">
+        <v>515291026000.0</v>
+      </c>
+      <c r="N58">
+        <v>508463219000.0</v>
+      </c>
+      <c r="O58">
+        <v>511314538000.0</v>
+      </c>
+      <c r="P58">
+        <v>442749997000.0</v>
+      </c>
+      <c r="Q58">
+        <v>375337932000.0</v>
+      </c>
+      <c r="R58">
+        <v>355543608000.0</v>
+      </c>
+      <c r="S58">
+        <v>363487524000.0</v>
+      </c>
+      <c r="T58">
+        <v>421863498000.0</v>
+      </c>
+      <c r="U58">
+        <v>711359087000.0</v>
+      </c>
+      <c r="V58">
+        <v>688612954000.0</v>
+      </c>
+      <c r="W58">
+        <v>738620372000.0</v>
+      </c>
+      <c r="X58">
+        <v>555383033000.0</v>
+      </c>
+      <c r="Y58">
+        <v>700844199000.0</v>
+      </c>
+      <c r="Z58">
+        <v>813032797000.0</v>
+      </c>
+      <c r="AA58">
+        <v>841356595000.0</v>
+      </c>
+      <c r="AB58">
+        <v>915693803000.0</v>
+      </c>
+      <c r="AC58">
+        <v>984781141000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1097508668000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1169481293000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1277904727000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1212567782000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1268005085000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1308204929000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1231173909000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1208068887000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1145710786000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1095967700000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1081388090000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1045388566000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1042846575000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1049836804000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1067912934000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1076109333000.0</v>
+      </c>
+      <c r="AT58">
+        <v>943082932000.0</v>
+      </c>
+      <c r="AU58">
+        <v>793245724000.0</v>
+      </c>
+      <c r="AV58">
+        <v>762376242000.0</v>
+      </c>
+      <c r="AW58">
+        <v>776740276000.0</v>
+      </c>
+      <c r="AX58">
+        <v>745035004000.0</v>
+      </c>
+      <c r="AY58">
+        <v>770090566000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>864537724000.0</v>
+      </c>
+      <c r="BA58">
+        <v>887328417000.0</v>
+      </c>
+      <c r="BB58">
+        <v>891418630000.0</v>
+      </c>
+      <c r="BC58">
+        <v>846478056000.0</v>
+      </c>
+      <c r="BD58">
+        <v>793890241000.0</v>
+      </c>
+      <c r="BE58">
+        <v>823105469000.0</v>
+      </c>
+      <c r="BF58">
+        <v>803099853000.0</v>
+      </c>
+      <c r="BG58">
+        <v>808078288000.0</v>
+      </c>
+      <c r="BH58">
+        <v>743391344000.0</v>
+      </c>
+      <c r="BI58">
+        <v>729934675000.0</v>
+      </c>
+      <c r="BJ58"/>
+      <c r="BK58">
+        <v>575672608000.0</v>
+      </c>
+      <c r="BL58">
+        <v>270657631000.0</v>
+      </c>
+      <c r="BM58">
+        <v>196228824000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:65">
+      <c r="A59" t="s">
+        <v>76</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+    </row>
+    <row r="60" spans="1:65">
+      <c r="A60" t="s">
+        <v>77</v>
+      </c>
+      <c r="B60">
+        <v>1222755305000.0</v>
+      </c>
+      <c r="C60">
+        <v>1218357006000.0</v>
+      </c>
+      <c r="D60">
+        <v>1195062159000.0</v>
+      </c>
+      <c r="E60">
+        <v>1171608479000.0</v>
+      </c>
+      <c r="F60">
+        <v>1224327965000.0</v>
+      </c>
+      <c r="G60">
+        <v>1215511805000.0</v>
+      </c>
+      <c r="H60">
+        <v>1199422412000.0</v>
+      </c>
+      <c r="I60">
+        <v>1181484745000.0</v>
+      </c>
+      <c r="J60">
+        <v>1164234122000.0</v>
+      </c>
+      <c r="K60">
+        <v>1149791707000.0</v>
+      </c>
+      <c r="L60">
+        <v>1134536979000.0</v>
+      </c>
+      <c r="M60">
+        <v>1119793294000.0</v>
+      </c>
+      <c r="N60">
+        <v>1105447208000.0</v>
+      </c>
+      <c r="O60">
+        <v>1090123924000.0</v>
+      </c>
+      <c r="P60">
+        <v>1081202785000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1061999351000.0</v>
+      </c>
+      <c r="R60">
+        <v>1045941378000.0</v>
+      </c>
+      <c r="S60">
+        <v>1033060902000.0</v>
+      </c>
+      <c r="T60">
+        <v>1022807657000.0</v>
+      </c>
+      <c r="U60">
+        <v>380929263000.0</v>
+      </c>
+      <c r="V60">
+        <v>372742711000.0</v>
+      </c>
+      <c r="W60">
+        <v>365195595000.0</v>
+      </c>
+      <c r="X60">
+        <v>390665635000.0</v>
+      </c>
+      <c r="Y60">
+        <v>384581773000.0</v>
+      </c>
+      <c r="Z60">
+        <v>377377740000.0</v>
+      </c>
+      <c r="AA60">
+        <v>370709565000.0</v>
+      </c>
+      <c r="AB60">
+        <v>363929722000.0</v>
+      </c>
+      <c r="AC60">
+        <v>355217758000.0</v>
+      </c>
+      <c r="AD60">
+        <v>353522277000.0</v>
+      </c>
+      <c r="AE60">
+        <v>345487555000.0</v>
+      </c>
+      <c r="AF60">
+        <v>340615574000.0</v>
+      </c>
+      <c r="AG60">
+        <v>332762863000.0</v>
+      </c>
+      <c r="AH60">
+        <v>331382348000.0</v>
+      </c>
+      <c r="AI60">
+        <v>323771910000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>321009141000.0</v>
+      </c>
+      <c r="AK60">
+        <v>314160130000.0</v>
+      </c>
+      <c r="AL60">
+        <v>314651804000.0</v>
+      </c>
+      <c r="AM60">
+        <v>307269654000.0</v>
+      </c>
+      <c r="AN60">
+        <v>303291836000.0</v>
+      </c>
+      <c r="AO60">
+        <v>300806385000.0</v>
+      </c>
+      <c r="AP60">
+        <v>302007625000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>296243431000.0</v>
+      </c>
+      <c r="AR60">
+        <v>294192027000.0</v>
+      </c>
+      <c r="AS60">
+        <v>289485812000.0</v>
+      </c>
+      <c r="AT60">
+        <v>294078740000.0</v>
+      </c>
+      <c r="AU60">
+        <v>287491707000.0</v>
+      </c>
+      <c r="AV60">
+        <v>276855186000.0</v>
+      </c>
+      <c r="AW60">
+        <v>268019582000.0</v>
+      </c>
+      <c r="AX60">
+        <v>269333564000.0</v>
+      </c>
+      <c r="AY60">
+        <v>260446046000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>257992307000.0</v>
+      </c>
+      <c r="BA60">
+        <v>248734571000.0</v>
+      </c>
+      <c r="BB60">
+        <v>251270707000.0</v>
+      </c>
+      <c r="BC60">
+        <v>239662947000.0</v>
+      </c>
+      <c r="BD60">
+        <v>226771589000.0</v>
+      </c>
+      <c r="BE60">
+        <v>215893366000.0</v>
+      </c>
+      <c r="BF60">
+        <v>217511181000.0</v>
+      </c>
+      <c r="BG60">
+        <v>206048530000.0</v>
+      </c>
+      <c r="BH60">
+        <v>191545134000.0</v>
+      </c>
+      <c r="BI60">
+        <v>171483478000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>165799812000.0</v>
+      </c>
+      <c r="BK60">
+        <v>165799812000.0</v>
+      </c>
+      <c r="BL60">
+        <v>144546004000.0</v>
+      </c>
+      <c r="BM60">
+        <v>129669795000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:65">
+      <c r="A61" t="s">
+        <v>78</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+    </row>
+    <row r="62" spans="1:65">
+      <c r="A62" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:S32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2">
+        <v>5748684000.0</v>
+      </c>
+      <c r="C2">
+        <v>74543164000.0</v>
+      </c>
+      <c r="D2">
+        <v>64287520000.0</v>
+      </c>
+      <c r="E2">
+        <v>42571689000.0</v>
+      </c>
+      <c r="F2">
+        <v>20233887000.0</v>
+      </c>
+      <c r="G2">
+        <v>60562045000.0</v>
+      </c>
+      <c r="H2"/>
+      <c r="I2">
+        <v>2136313000.0</v>
+      </c>
+      <c r="J2">
+        <v>2217382000.0</v>
+      </c>
+      <c r="K2">
+        <v>2303915000.0</v>
+      </c>
+      <c r="L2">
+        <v>783348000.0</v>
+      </c>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B3">
+        <v>5748684000.0</v>
+      </c>
+      <c r="C3">
+        <v>6623580000.0</v>
+      </c>
+      <c r="D3">
+        <v>5672801000.0</v>
+      </c>
+      <c r="E3">
+        <v>6219995000.0</v>
+      </c>
+      <c r="F3">
+        <v>6680640000.0</v>
+      </c>
+      <c r="G3">
+        <v>4478606000.0</v>
+      </c>
+      <c r="H3">
+        <v>162979381000.0</v>
+      </c>
+      <c r="I3">
+        <v>343638304000.0</v>
+      </c>
+      <c r="J3">
+        <v>318065679000.0</v>
+      </c>
+      <c r="K3">
+        <v>276831826000.0</v>
+      </c>
+      <c r="L3">
+        <v>129283735000.0</v>
+      </c>
+      <c r="M3">
+        <v>-49632382000.0</v>
+      </c>
+      <c r="N3">
+        <v>-50760151000.0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
         <v>129</v>
+      </c>
+      <c r="B5">
+        <v>107514227000.0</v>
+      </c>
+      <c r="C5">
+        <v>83913721000.0</v>
+      </c>
+      <c r="D5">
+        <v>83495730000.0</v>
+      </c>
+      <c r="E5">
+        <v>89916005000.0</v>
+      </c>
+      <c r="F5">
+        <v>52841127000.0</v>
+      </c>
+      <c r="G5">
+        <v>85076839000.0</v>
+      </c>
+      <c r="H5">
+        <v>140210924000.0</v>
+      </c>
+      <c r="I5">
+        <v>-98329363000.0</v>
+      </c>
+      <c r="J5">
+        <v>-129839559000.0</v>
+      </c>
+      <c r="K5">
+        <v>-276596978000.0</v>
+      </c>
+      <c r="L5">
+        <v>28380069000.0</v>
+      </c>
+      <c r="M5">
+        <v>47639379000.0</v>
+      </c>
+      <c r="N5">
+        <v>44458567000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B6">
+        <v>113262911000.0</v>
+      </c>
+      <c r="C6">
+        <v>90537301000.0</v>
+      </c>
+      <c r="D6">
+        <v>89168531000.0</v>
+      </c>
+      <c r="E6">
+        <v>96136000000.0</v>
+      </c>
+      <c r="F6">
+        <v>59521767000.0</v>
+      </c>
+      <c r="G6">
+        <v>89555445000.0</v>
+      </c>
+      <c r="H6">
+        <v>303190305000.0</v>
+      </c>
+      <c r="I6">
+        <v>245308941000.0</v>
+      </c>
+      <c r="J6">
+        <v>188226120000.0</v>
+      </c>
+      <c r="K6">
+        <v>234848000.0</v>
+      </c>
+      <c r="L6">
+        <v>157663804000.0</v>
+      </c>
+      <c r="M6">
+        <v>-1993003000.0</v>
+      </c>
+      <c r="N6">
+        <v>-6301584000.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>131</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B9">
+        <v>170922963000.0</v>
+      </c>
+      <c r="C9">
+        <v>103215839000.0</v>
+      </c>
+      <c r="D9">
+        <v>101091416000.0</v>
+      </c>
+      <c r="E9">
+        <v>108050848000.0</v>
+      </c>
+      <c r="F9">
+        <v>93659221000.0</v>
+      </c>
+      <c r="G9">
+        <v>93241634000.0</v>
+      </c>
+      <c r="H9">
+        <v>356186558000.0</v>
+      </c>
+      <c r="I9">
+        <v>402862172000.0</v>
+      </c>
+      <c r="J9">
+        <v>348567022000.0</v>
+      </c>
+      <c r="K9">
+        <v>299350898000.0</v>
+      </c>
+      <c r="L9">
+        <v>290200646000.0</v>
+      </c>
+      <c r="M9">
+        <v>73131233000.0</v>
+      </c>
+      <c r="N9">
+        <v>78012781000.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10">
+        <v>77564007000.0</v>
+      </c>
+      <c r="C10">
+        <v>80942587000.0</v>
+      </c>
+      <c r="D10">
+        <v>74844627000.0</v>
+      </c>
+      <c r="E10">
+        <v>72555137000.0</v>
+      </c>
+      <c r="F10">
+        <v>32607240000.0</v>
+      </c>
+      <c r="G10">
+        <v>24514794000.0</v>
+      </c>
+      <c r="H10">
+        <v>43774068000.0</v>
+      </c>
+      <c r="I10">
+        <v>245308941000.0</v>
+      </c>
+      <c r="J10">
+        <v>188226120000.0</v>
+      </c>
+      <c r="K10">
+        <v>152179953000.0</v>
+      </c>
+      <c r="L10">
+        <v>28196594000.0</v>
+      </c>
+      <c r="M10">
+        <v>47639379000.0</v>
+      </c>
+      <c r="N10">
+        <v>44458567000.0</v>
+      </c>
+      <c r="O10">
+        <v>57825968000.0</v>
+      </c>
+      <c r="P10">
+        <v>50451055000.0</v>
+      </c>
+      <c r="Q10">
+        <v>35919700000.0</v>
+      </c>
+      <c r="R10">
+        <v>24483971000.0</v>
+      </c>
+      <c r="S10">
+        <v>18190990000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>135</v>
+      </c>
+      <c r="B11">
+        <v>11257741000.0</v>
+      </c>
+      <c r="C11">
+        <v>15893718000.0</v>
+      </c>
+      <c r="D11">
+        <v>14948598000.0</v>
+      </c>
+      <c r="E11">
+        <v>15650886000.0</v>
+      </c>
+      <c r="F11">
+        <v>5875552000.0</v>
+      </c>
+      <c r="G11">
+        <v>9629424000.0</v>
+      </c>
+      <c r="H11">
+        <v>10740188000.0</v>
+      </c>
+      <c r="I11">
+        <v>59223868000.0</v>
+      </c>
+      <c r="J11">
+        <v>30501343000.0</v>
+      </c>
+      <c r="K11">
+        <v>22519072000.0</v>
+      </c>
+      <c r="L11">
+        <v>8134863000.0</v>
+      </c>
+      <c r="M11">
+        <v>11337824000.0</v>
+      </c>
+      <c r="N11">
+        <v>12878468000.0</v>
+      </c>
+      <c r="O11">
+        <v>14494251000.0</v>
+      </c>
+      <c r="P11">
+        <v>11152385000.0</v>
+      </c>
+      <c r="Q11">
+        <v>7690892000.0</v>
+      </c>
+      <c r="R11">
+        <v>6382762000.0</v>
+      </c>
+      <c r="S11">
+        <v>6293839000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>136</v>
+      </c>
+      <c r="B12">
+        <v>29950220000.0</v>
+      </c>
+      <c r="C12">
+        <v>104843000.0</v>
+      </c>
+      <c r="D12">
+        <v>25769858000.0</v>
+      </c>
+      <c r="E12">
+        <v>8205615000.0</v>
+      </c>
+      <c r="F12">
+        <v>20233887000.0</v>
+      </c>
+      <c r="G12">
+        <v>60562045000.0</v>
+      </c>
+      <c r="H12">
+        <v>96151291000.0</v>
+      </c>
+      <c r="I12">
+        <v>562459000.0</v>
+      </c>
+      <c r="J12">
+        <v>556755000.0</v>
+      </c>
+      <c r="K12">
+        <v>392895000.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B13">
+        <v>29593002000.0</v>
+      </c>
+      <c r="C13">
+        <v>32202049000.0</v>
+      </c>
+      <c r="D13">
+        <v>4210170000.0</v>
+      </c>
+      <c r="E13">
+        <v>6968155000.0</v>
+      </c>
+      <c r="F13">
+        <v>20036216000.0</v>
+      </c>
+      <c r="G13">
+        <v>59553142000.0</v>
+      </c>
+      <c r="H13">
+        <v>94320816000.0</v>
+      </c>
+      <c r="I13">
+        <v>115371066000.0</v>
+      </c>
+      <c r="J13">
+        <v>103331499000.0</v>
+      </c>
+      <c r="K13">
+        <v>86053622000.0</v>
+      </c>
+      <c r="L13">
+        <v>80576964000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B15">
+        <v>66306266000.0</v>
+      </c>
+      <c r="C15">
+        <v>65048869000.0</v>
+      </c>
+      <c r="D15">
+        <v>59896029000.0</v>
+      </c>
+      <c r="E15">
+        <v>56904251000.0</v>
+      </c>
+      <c r="F15">
+        <v>26731688000.0</v>
+      </c>
+      <c r="G15">
+        <v>14885370000.0</v>
+      </c>
+      <c r="H15">
+        <v>33033880000.0</v>
+      </c>
+      <c r="I15">
+        <v>37068150000.0</v>
+      </c>
+      <c r="J15">
+        <v>30862767000.0</v>
+      </c>
+      <c r="K15">
+        <v>24158725000.0</v>
+      </c>
+      <c r="L15">
+        <v>20061731000.0</v>
+      </c>
+      <c r="M15">
+        <v>36301555000.0</v>
+      </c>
+      <c r="N15">
+        <v>31580099000.0</v>
+      </c>
+      <c r="O15">
+        <v>43331717000.0</v>
+      </c>
+      <c r="P15">
+        <v>39298670000.0</v>
+      </c>
+      <c r="Q15">
+        <v>28228808000.0</v>
+      </c>
+      <c r="R15">
+        <v>18101209000.0</v>
+      </c>
+      <c r="S15">
+        <v>11897151000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>140</v>
+      </c>
+      <c r="B16">
+        <v>66306266000.0</v>
+      </c>
+      <c r="C16">
+        <v>65048869000.0</v>
+      </c>
+      <c r="D16">
+        <v>59896029000.0</v>
+      </c>
+      <c r="E16">
+        <v>56904251000.0</v>
+      </c>
+      <c r="F16">
+        <v>26731688000.0</v>
+      </c>
+      <c r="G16">
+        <v>14885370000.0</v>
+      </c>
+      <c r="H16">
+        <v>33033880000.0</v>
+      </c>
+      <c r="I16">
+        <v>27836632000.0</v>
+      </c>
+      <c r="J16">
+        <v>23010364000.0</v>
+      </c>
+      <c r="K16">
+        <v>17597039000.0</v>
+      </c>
+      <c r="L16">
+        <v>20061731000.0</v>
+      </c>
+      <c r="M16">
+        <v>36298508000.0</v>
+      </c>
+      <c r="N16">
+        <v>31580099000.0</v>
+      </c>
+      <c r="O16">
+        <v>43331717000.0</v>
+      </c>
+      <c r="P16">
+        <v>39298670000.0</v>
+      </c>
+      <c r="Q16">
+        <v>28228808000.0</v>
+      </c>
+      <c r="R16">
+        <v>18101209000.0</v>
+      </c>
+      <c r="S16">
+        <v>11897151000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>141</v>
+      </c>
+      <c r="B17">
+        <v>66306266000.0</v>
+      </c>
+      <c r="C17">
+        <v>65048869000.0</v>
+      </c>
+      <c r="D17">
+        <v>59896029000.0</v>
+      </c>
+      <c r="E17">
+        <v>56904251000.0</v>
+      </c>
+      <c r="F17">
+        <v>26731688000.0</v>
+      </c>
+      <c r="G17">
+        <v>14885370000.0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>27836632000.0</v>
+      </c>
+      <c r="J17">
+        <v>23010364000.0</v>
+      </c>
+      <c r="K17">
+        <v>17597039000.0</v>
+      </c>
+      <c r="L17">
+        <v>20061731000.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>142</v>
+      </c>
+      <c r="B18">
+        <v>4123575000.0</v>
+      </c>
+      <c r="C18">
+        <v>4183154000.0</v>
+      </c>
+      <c r="D18">
+        <v>4210170000.0</v>
+      </c>
+      <c r="E18">
+        <v>-932306000.0</v>
+      </c>
+      <c r="F18">
+        <v>-13542606000.0</v>
+      </c>
+      <c r="G18">
+        <v>-57994527000.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>143</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>144</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>145</v>
+      </c>
+      <c r="B21">
+        <v>107433146000.0</v>
+      </c>
+      <c r="C21">
+        <v>83913721000.0</v>
+      </c>
+      <c r="D21">
+        <v>83495730000.0</v>
+      </c>
+      <c r="E21">
+        <v>89916005000.0</v>
+      </c>
+      <c r="F21">
+        <v>32607240000.0</v>
+      </c>
+      <c r="G21">
+        <v>24514794000.0</v>
+      </c>
+      <c r="H21">
+        <v>140210924000.0</v>
+      </c>
+      <c r="I21">
+        <v>186085073000.0</v>
+      </c>
+      <c r="J21">
+        <v>157724777000.0</v>
+      </c>
+      <c r="K21">
+        <v>129660881000.0</v>
+      </c>
+      <c r="L21">
+        <v>28380069000.0</v>
+      </c>
+      <c r="M21">
+        <v>49632382000.0</v>
+      </c>
+      <c r="N21">
+        <v>50760151000.0</v>
+      </c>
+      <c r="O21">
+        <v>148842259000.0</v>
+      </c>
+      <c r="P21">
+        <v>131713561000.0</v>
+      </c>
+      <c r="Q21">
+        <v>89503369000.0</v>
+      </c>
+      <c r="R21">
+        <v>47871734000.0</v>
+      </c>
+      <c r="S21">
+        <v>37017401000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>146</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>147</v>
+      </c>
+      <c r="B23">
+        <v>69238501000.0</v>
+      </c>
+      <c r="C23">
+        <v>93845282000.0</v>
+      </c>
+      <c r="D23">
+        <v>81883206000.0</v>
+      </c>
+      <c r="E23">
+        <v>60706532000.0</v>
+      </c>
+      <c r="F23">
+        <v>81285868000.0</v>
+      </c>
+      <c r="G23">
+        <v>129288885000.0</v>
+      </c>
+      <c r="H23">
+        <v>215975634000.0</v>
+      </c>
+      <c r="I23">
+        <v>54549951000.0</v>
+      </c>
+      <c r="J23">
+        <v>50847097000.0</v>
+      </c>
+      <c r="K23">
+        <v>46956834000.0</v>
+      </c>
+      <c r="L23">
+        <v>261820577000.0</v>
+      </c>
+      <c r="M23">
+        <v>25491854000.0</v>
+      </c>
+      <c r="N23">
+        <v>33554214000.0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>148</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>149</v>
+      </c>
+      <c r="B25">
+        <v>5748684000.0</v>
+      </c>
+      <c r="C25">
+        <v>6623580000.0</v>
+      </c>
+      <c r="D25">
+        <v>5672801000.0</v>
+      </c>
+      <c r="E25">
+        <v>6219995000.0</v>
+      </c>
+      <c r="F25">
+        <v>6680640000.0</v>
+      </c>
+      <c r="G25">
+        <v>4478606000.0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>151</v>
+      </c>
+      <c r="B27">
+        <v>168264000.0</v>
+      </c>
+      <c r="C27">
+        <v>178578000.0</v>
+      </c>
+      <c r="D27">
+        <v>181478000.0</v>
+      </c>
+      <c r="E27">
+        <v>137027000.0</v>
+      </c>
+      <c r="F27">
+        <v>122722000.0</v>
+      </c>
+      <c r="G27">
+        <v>201958000.0</v>
+      </c>
+      <c r="H27">
+        <v>436686000.0</v>
+      </c>
+      <c r="I27">
+        <v>602601000.0</v>
+      </c>
+      <c r="J27">
+        <v>412543000.0</v>
+      </c>
+      <c r="K27">
+        <v>611483000.0</v>
+      </c>
+      <c r="L27">
+        <v>560978000.0</v>
+      </c>
+      <c r="M27">
+        <v>217852000.0</v>
+      </c>
+      <c r="N27">
+        <v>778128000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>152</v>
+      </c>
+      <c r="B28">
+        <v>10419304000.0</v>
+      </c>
+      <c r="C28">
+        <v>9015467000.0</v>
+      </c>
+      <c r="D28">
+        <v>7998276000.0</v>
+      </c>
+      <c r="E28">
+        <v>8890535000.0</v>
+      </c>
+      <c r="F28">
+        <v>6889428000.0</v>
+      </c>
+      <c r="G28">
+        <v>10832847000.0</v>
+      </c>
+      <c r="H28">
+        <v>9559909000.0</v>
+      </c>
+      <c r="I28">
+        <v>10440467000.0</v>
+      </c>
+      <c r="J28">
+        <v>8539461000.0</v>
+      </c>
+      <c r="K28">
+        <v>13422950000.0</v>
+      </c>
+      <c r="L28">
+        <v>31159965000.0</v>
+      </c>
+      <c r="M28">
+        <v>24044191000.0</v>
+      </c>
+      <c r="N28">
+        <v>24830915000.0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>153</v>
+      </c>
+      <c r="B29">
+        <v>11257741000.0</v>
+      </c>
+      <c r="C29">
+        <v>15893718000.0</v>
+      </c>
+      <c r="D29">
+        <v>14948598000.0</v>
+      </c>
+      <c r="E29">
+        <v>15650886000.0</v>
+      </c>
+      <c r="F29">
+        <v>5875552000.0</v>
+      </c>
+      <c r="G29">
+        <v>9629424000.0</v>
+      </c>
+      <c r="H29">
+        <v>10740188000.0</v>
+      </c>
+      <c r="I29">
+        <v>9231518000.0</v>
+      </c>
+      <c r="J29">
+        <v>7852403000.0</v>
+      </c>
+      <c r="K29">
+        <v>6561686000.0</v>
+      </c>
+      <c r="L29">
+        <v>8134863000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>154</v>
+      </c>
+      <c r="B30">
+        <v>63489817000.0</v>
+      </c>
+      <c r="C30">
+        <v>19302118000.0</v>
+      </c>
+      <c r="D30">
+        <v>17595686000.0</v>
+      </c>
+      <c r="E30">
+        <v>18134843000.0</v>
+      </c>
+      <c r="F30">
+        <v>61051981000.0</v>
+      </c>
+      <c r="G30">
+        <v>68726840000.0</v>
+      </c>
+      <c r="H30">
+        <v>47633933000.0</v>
+      </c>
+      <c r="I30">
+        <v>54549951000.0</v>
+      </c>
+      <c r="J30">
+        <v>50847097000.0</v>
+      </c>
+      <c r="K30">
+        <v>46956834000.0</v>
+      </c>
+      <c r="L30">
+        <v>51175854000.0</v>
+      </c>
+      <c r="M30">
+        <v>25491854000.0</v>
+      </c>
+      <c r="N30">
+        <v>33554214000.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>155</v>
+      </c>
+      <c r="B31">
+        <v>-29869139000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2971134000.0</v>
+      </c>
+      <c r="D31">
+        <v>-8651103000.0</v>
+      </c>
+      <c r="E31">
+        <v>-17360868000.0</v>
+      </c>
+      <c r="F31">
+        <v>-20212070000.0</v>
+      </c>
+      <c r="G31">
+        <v>-61456900000.0</v>
+      </c>
+      <c r="H31">
+        <v>-96436856000.0</v>
+      </c>
+      <c r="I31">
+        <v>3264422000.0</v>
+      </c>
+      <c r="J31">
+        <v>-1364858000.0</v>
+      </c>
+      <c r="K31">
+        <v>234848000.0</v>
+      </c>
+      <c r="L31">
+        <v>-183475000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1993003000.0</v>
+      </c>
+      <c r="N31">
+        <v>-6301584000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>156</v>
+      </c>
+      <c r="B32">
+        <v>176671647000.0</v>
+      </c>
+      <c r="C32">
+        <v>177759003000.0</v>
+      </c>
+      <c r="D32">
+        <v>165378936000.0</v>
+      </c>
+      <c r="E32">
+        <v>150622537000.0</v>
+      </c>
+      <c r="F32">
+        <v>113893108000.0</v>
+      </c>
+      <c r="G32">
+        <v>153803679000.0</v>
+      </c>
+      <c r="H32">
+        <v>356186558000.0</v>
+      </c>
+      <c r="I32">
+        <v>402862172000.0</v>
+      </c>
+      <c r="J32">
+        <v>348567022000.0</v>
+      </c>
+      <c r="K32">
+        <v>299350898000.0</v>
+      </c>
+      <c r="L32">
+        <v>290200646000.0</v>
+      </c>
+      <c r="M32">
+        <v>73131233000.0</v>
+      </c>
+      <c r="N32">
+        <v>78012781000.0</v>
+      </c>
+      <c r="O32">
+        <v>172578026000.0</v>
+      </c>
+      <c r="P32">
+        <v>152302086000.0</v>
+      </c>
+      <c r="Q32">
+        <v>107749976000.0</v>
+      </c>
+      <c r="R32">
+        <v>64037259000.0</v>
+      </c>
+      <c r="S32">
+        <v>53200220000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BN32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:66">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I1" t="s">
+        <v>85</v>
+      </c>
+      <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>91</v>
+      </c>
+      <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>93</v>
+      </c>
+      <c r="U1" t="s">
+        <v>94</v>
+      </c>
+      <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
+      <c r="A2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2">
+        <v>21670742000.0</v>
+      </c>
+      <c r="C2">
+        <v>1347067000.0</v>
+      </c>
+      <c r="D2">
+        <v>20642940000.0</v>
+      </c>
+      <c r="E2">
+        <v>16980696000.0</v>
+      </c>
+      <c r="F2">
+        <v>20700705000.0</v>
+      </c>
+      <c r="G2">
+        <v>19402890000.0</v>
+      </c>
+      <c r="H2">
+        <v>17421334000.0</v>
+      </c>
+      <c r="I2">
+        <v>18289887000.0</v>
+      </c>
+      <c r="J2">
+        <v>19429053000.0</v>
+      </c>
+      <c r="K2">
+        <v>17066729000.0</v>
+      </c>
+      <c r="L2">
+        <v>16922177000.0</v>
+      </c>
+      <c r="M2">
+        <v>14867118000.0</v>
+      </c>
+      <c r="N2">
+        <v>15107007000.0</v>
+      </c>
+      <c r="O2">
+        <v>4456434000.0</v>
+      </c>
+      <c r="P2">
+        <v>2216273000.0</v>
+      </c>
+      <c r="Q2">
+        <v>942033000.0</v>
+      </c>
+      <c r="R2">
+        <v>590875000.0</v>
+      </c>
+      <c r="S2">
+        <v>641011000.0</v>
+      </c>
+      <c r="T2">
+        <v>6868444000.0</v>
+      </c>
+      <c r="U2">
+        <v>6006642000.0</v>
+      </c>
+      <c r="V2">
+        <v>6717790000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2">
+        <v>542915000.0</v>
+      </c>
+      <c r="AC2">
+        <v>562991000.0</v>
+      </c>
+      <c r="AD2">
+        <v>517534000.0</v>
+      </c>
+      <c r="AE2">
+        <v>605218000.0</v>
+      </c>
+      <c r="AF2">
+        <v>473067000.0</v>
+      </c>
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
+      <c r="A3" t="s">
+        <v>127</v>
+      </c>
+      <c r="B3">
+        <v>1290134000.0</v>
+      </c>
+      <c r="C3">
+        <v>1347067000.0</v>
+      </c>
+      <c r="D3">
+        <v>1337406000.0</v>
+      </c>
+      <c r="E3">
+        <v>1436323000.0</v>
+      </c>
+      <c r="F3">
+        <v>1627888000.0</v>
+      </c>
+      <c r="G3">
+        <v>1590832000.0</v>
+      </c>
+      <c r="H3">
+        <v>1567791000.0</v>
+      </c>
+      <c r="I3">
+        <v>1642120000.0</v>
+      </c>
+      <c r="J3">
+        <v>1822837000.0</v>
+      </c>
+      <c r="K3">
+        <v>1672758000.0</v>
+      </c>
+      <c r="L3">
+        <v>1362431000.0</v>
+      </c>
+      <c r="M3">
+        <v>1279439000.0</v>
+      </c>
+      <c r="N3">
+        <v>1358173000.0</v>
+      </c>
+      <c r="O3">
+        <v>1563444000.0</v>
+      </c>
+      <c r="P3">
+        <v>1570185000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1565439000.0</v>
+      </c>
+      <c r="R3">
+        <v>1520927000.0</v>
+      </c>
+      <c r="S3">
+        <v>1936828000.0</v>
+      </c>
+      <c r="T3">
+        <v>1930123000.0</v>
+      </c>
+      <c r="U3">
+        <v>1790727000.0</v>
+      </c>
+      <c r="V3">
+        <v>1022962000.0</v>
+      </c>
+      <c r="W3">
+        <v>-9048536000.0</v>
+      </c>
+      <c r="X3">
+        <v>-7513273000.0</v>
+      </c>
+      <c r="Y3">
+        <v>-7721214000.0</v>
+      </c>
+      <c r="Z3">
+        <v>-10115923000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1522537000.0</v>
+      </c>
+      <c r="AB3">
+        <v>-15777005000.0</v>
+      </c>
+      <c r="AC3">
+        <v>-19640854000.0</v>
+      </c>
+      <c r="AD3">
+        <v>-9612610000.0</v>
+      </c>
+      <c r="AE3">
+        <v>9787592000.0</v>
+      </c>
+      <c r="AF3">
+        <v>-27013475000.0</v>
+      </c>
+      <c r="AG3">
+        <v>-552924000.0</v>
+      </c>
+      <c r="AH3">
+        <v>-16171578000.0</v>
+      </c>
+      <c r="AI3">
+        <v>5220601000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>-13731173000.0</v>
+      </c>
+      <c r="AK3">
+        <v>-11326117000.0</v>
+      </c>
+      <c r="AL3">
+        <v>-12390936000.0</v>
+      </c>
+      <c r="AM3">
+        <v>11175183000.0</v>
+      </c>
+      <c r="AN3">
+        <v>-9224723000.0</v>
+      </c>
+      <c r="AO3">
+        <v>-11653495000.0</v>
+      </c>
+      <c r="AP3">
+        <v>-14220842000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>-10048347000.0</v>
+      </c>
+      <c r="AR3">
+        <v>8850105000.0</v>
+      </c>
+      <c r="AS3">
+        <v>-13365203000.0</v>
+      </c>
+      <c r="AT3">
+        <v>-13816624000.0</v>
+      </c>
+      <c r="AU3">
+        <v>-8095889000.0</v>
+      </c>
+      <c r="AV3">
+        <v>-8219692000.0</v>
+      </c>
+      <c r="AW3">
+        <v>-15624973000.0</v>
+      </c>
+      <c r="AX3">
+        <v>-17691828000.0</v>
+      </c>
+      <c r="AY3">
+        <v>-11961688000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-9441008000.0</v>
+      </c>
+      <c r="BA3">
+        <v>-13975478000.0</v>
+      </c>
+      <c r="BB3">
+        <v>-15381977000.0</v>
+      </c>
+      <c r="BC3"/>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
+      <c r="A4" t="s">
+        <v>128</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
+      <c r="A5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B5">
+        <v>14311401000.0</v>
+      </c>
+      <c r="C5">
+        <v>29052346000.0</v>
+      </c>
+      <c r="D5">
+        <v>16386781000.0</v>
+      </c>
+      <c r="E5">
+        <v>20901248000.0</v>
+      </c>
+      <c r="F5">
+        <v>17289999000.0</v>
+      </c>
+      <c r="G5">
+        <v>21068665000.0</v>
+      </c>
+      <c r="H5">
+        <v>22743280000.0</v>
+      </c>
+      <c r="I5">
+        <v>21339684000.0</v>
+      </c>
+      <c r="J5">
+        <v>18762092000.0</v>
+      </c>
+      <c r="K5">
+        <v>26005174000.0</v>
+      </c>
+      <c r="L5">
+        <v>17932147000.0</v>
+      </c>
+      <c r="M5">
+        <v>19652146000.0</v>
+      </c>
+      <c r="N5">
+        <v>19906263000.0</v>
+      </c>
+      <c r="O5">
+        <v>20091737000.0</v>
+      </c>
+      <c r="P5">
+        <v>25820801000.0</v>
+      </c>
+      <c r="Q5">
+        <v>18342391000.0</v>
+      </c>
+      <c r="R5">
+        <v>16505823000.0</v>
+      </c>
+      <c r="S5">
+        <v>12021170000.0</v>
+      </c>
+      <c r="T5">
+        <v>9640121000.0</v>
+      </c>
+      <c r="U5">
+        <v>15837406000.0</v>
+      </c>
+      <c r="V5">
+        <v>15342430000.0</v>
+      </c>
+      <c r="W5">
+        <v>2030968000.0</v>
+      </c>
+      <c r="X5">
+        <v>7230344000.0</v>
+      </c>
+      <c r="Y5">
+        <v>7435240000.0</v>
+      </c>
+      <c r="Z5">
+        <v>7818242000.0</v>
+      </c>
+      <c r="AA5">
+        <v>34267074000.0</v>
+      </c>
+      <c r="AB5">
+        <v>11062155000.0</v>
+      </c>
+      <c r="AC5">
+        <v>10899841000.0</v>
+      </c>
+      <c r="AD5">
+        <v>9352547000.0</v>
+      </c>
+      <c r="AE5">
+        <v>10006539000.0</v>
+      </c>
+      <c r="AF5">
+        <v>9559157000.0</v>
+      </c>
+      <c r="AG5">
+        <v>8855543000.0</v>
+      </c>
+      <c r="AH5">
+        <v>8646911000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-68126894000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>8530106000.0</v>
+      </c>
+      <c r="AK5">
+        <v>6878852000.0</v>
+      </c>
+      <c r="AL5">
+        <v>8403654000.0</v>
+      </c>
+      <c r="AM5">
+        <v>6100385000.0</v>
+      </c>
+      <c r="AN5">
+        <v>5137070000.0</v>
+      </c>
+      <c r="AO5">
+        <v>6402244000.0</v>
+      </c>
+      <c r="AP5">
+        <v>6610194000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>3271657000.0</v>
+      </c>
+      <c r="AR5">
+        <v>6824796000.0</v>
+      </c>
+      <c r="AS5">
+        <v>8625123000.0</v>
+      </c>
+      <c r="AT5">
+        <v>9475018000.0</v>
+      </c>
+      <c r="AU5">
+        <v>13568595000.0</v>
+      </c>
+      <c r="AV5">
+        <v>11404733000.0</v>
+      </c>
+      <c r="AW5">
+        <v>11193585000.0</v>
+      </c>
+      <c r="AX5">
+        <v>11472466000.0</v>
+      </c>
+      <c r="AY5">
+        <v>4612339000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>13354730000.0</v>
+      </c>
+      <c r="BA5">
+        <v>11094362000.0</v>
+      </c>
+      <c r="BB5">
+        <v>15397136000.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
+      <c r="A6" t="s">
+        <v>130</v>
+      </c>
+      <c r="B6">
+        <v>15601535000.0</v>
+      </c>
+      <c r="C6">
+        <v>30399413000.0</v>
+      </c>
+      <c r="D6">
+        <v>17724187000.0</v>
+      </c>
+      <c r="E6">
+        <v>22337571000.0</v>
+      </c>
+      <c r="F6">
+        <v>18917887000.0</v>
+      </c>
+      <c r="G6">
+        <v>22659497000.0</v>
+      </c>
+      <c r="H6">
+        <v>24311071000.0</v>
+      </c>
+      <c r="I6">
+        <v>22981804000.0</v>
+      </c>
+      <c r="J6">
+        <v>20584929000.0</v>
+      </c>
+      <c r="K6">
+        <v>27677932000.0</v>
+      </c>
+      <c r="L6">
+        <v>19294578000.0</v>
+      </c>
+      <c r="M6">
+        <v>20931585000.0</v>
+      </c>
+      <c r="N6">
+        <v>21264436000.0</v>
+      </c>
+      <c r="O6">
+        <v>21655181000.0</v>
+      </c>
+      <c r="P6">
+        <v>27390986000.0</v>
+      </c>
+      <c r="Q6">
+        <v>19907830000.0</v>
+      </c>
+      <c r="R6">
+        <v>18026750000.0</v>
+      </c>
+      <c r="S6">
+        <v>13957998000.0</v>
+      </c>
+      <c r="T6">
+        <v>11570244000.0</v>
+      </c>
+      <c r="U6">
+        <v>17628133000.0</v>
+      </c>
+      <c r="V6">
+        <v>16365392000.0</v>
+      </c>
+      <c r="W6">
+        <v>-7017568000.0</v>
+      </c>
+      <c r="X6">
+        <v>-282929000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-285974000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-2297681000.0</v>
+      </c>
+      <c r="AA6">
+        <v>35789611000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-4714850000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-8741013000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-260063000.0</v>
+      </c>
+      <c r="AE6">
+        <v>19794131000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-17454318000.0</v>
+      </c>
+      <c r="AG6">
+        <v>8302619000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-7524667000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-62906293000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-5201067000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-4447265000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-3987282000.0</v>
+      </c>
+      <c r="AM6">
+        <v>17275568000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-4087653000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-5251251000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-7610648000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-6776690000.0</v>
+      </c>
+      <c r="AR6">
+        <v>15674901000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-4740080000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-4341606000.0</v>
+      </c>
+      <c r="AU6">
+        <v>5472706000.0</v>
+      </c>
+      <c r="AV6">
+        <v>3185041000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-4431388000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-6219362000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-7349349000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>3913722000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-2881116000.0</v>
+      </c>
+      <c r="BB6">
+        <v>15159000.0</v>
+      </c>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="A7" t="s">
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13039,54 +13553,56 @@
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13107,912 +13623,942 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B9">
+        <v>20195499000.0</v>
+      </c>
+      <c r="C9">
+        <v>43179411000.0</v>
+      </c>
+      <c r="D9">
         <v>21775677000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>25925892000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>22264199000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>26295387000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>27272891000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>25393414000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>24254147000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>31180150000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>22177405000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>24274740000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>23783610000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>49651758000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>31249426000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>34942598000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>32137107000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>39633426000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>12013653000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>20296310000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>21715832000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>18322991000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>18029593000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>19841699000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>21617078000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>8593514000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>27441628000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>30753430000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>24619429000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>6512908000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>27905704000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>27138016000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>29671943000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>9742570000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>25650551000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>24105047000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>22211696000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4642681000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>20275166000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>24190013000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>22007699000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>23780591000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-223409000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>21178951000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>21753723000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>12957227000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>15347534000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>21848326000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>22978146000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>18268285000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>16857376000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>21840601000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>21046519000.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B10">
+        <v>5640397000.0</v>
+      </c>
+      <c r="C10">
+        <v>22271259000.0</v>
+      </c>
+      <c r="D10">
         <v>28130981000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>15330724000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>11831043000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>20725219000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>22587839000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>19822799000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>17806730000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>21742227000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>17804812000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>16964317000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>18333271000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>15635303000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>23604528000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>17400358000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>15914948000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>11380159000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2771677000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9830764000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8624640000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2030968000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7230344000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>7435240000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7818242000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12459525000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11062155000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>10899841000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>9352547000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>10006539000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>9559157000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>8855543000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>8646911000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>7050155000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>8530106000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>6878852000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>8403654000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6100385000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5137070000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>6311076000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>6610194000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3271657000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6824796000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>8625123000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>9475018000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>13568595000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>11404733000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>11193585000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>11472466000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>4612339000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>13354730000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>11094362000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>15397136000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>16755782000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>15113211000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>11282528000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>14674447000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>17403714000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>12232736000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>12095509000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>8719097000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>9935562000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>8620875000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>8681631500.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>8681631500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:64">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B11">
+        <v>1242098000.0</v>
+      </c>
+      <c r="C11">
+        <v>-544819000.0</v>
+      </c>
+      <c r="D11">
         <v>4677301000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>4110376000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>3014883000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>4995539000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4768953000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2572445000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>3556781000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>6259253000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3061127000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2618231000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3009987000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6872935000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4401094000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1342385000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3034472000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1107477000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2046339000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1644212000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1077524000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>7101669000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1146481000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>231208000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1150066000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>5425712000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2350191000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1646460000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1317825000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>5491771000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1706446000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>996826000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1036475000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>4257478000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1681095000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>892326000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1021504000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>3109651000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>2651621000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-45584000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>845998000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1171699000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2118580000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2421051000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2423533000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>3393480000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>2569129000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2790267000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2584948000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>2158600000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>4096994000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2833498000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>3789376000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>3864424000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>4234988000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3183043000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>3211796000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>2690366000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>3331080000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>3000924000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1469418000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>6432809000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1635331000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1635331000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:64">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>136</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
+        <v>6781087000.0</v>
+      </c>
+      <c r="D12">
         <v>69127000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>222353000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>145740000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>16661000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>298858000.0</v>
       </c>
-      <c r="G12"/>
-[...1 lines deleted...]
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>8005205000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6966636000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5573971000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5224046000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>4456434000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2216273000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>942033000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>590875000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>641011000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6868444000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6006642000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6717790000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>891693000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>651830000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>866066000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1794089000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>140615000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>140615000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12">
         <v>24341270000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>24940360000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>25875646000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>24803267000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>24822957000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>23359784000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>20697489000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>21278401000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>21501115000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>20582031000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>20889898000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>17670461000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>22043671000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>20766602000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>20096230000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>19710151000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>19179316000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>18175501000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>18377999000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>20197870000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>22150094000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>23005510000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>23053862000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>21601153000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>22457758000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>24422193000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>22714059000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>22307464000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>21221170000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>22565029000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>15257887000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>18107376000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>13939719000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>10666041500.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>10666041500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:64">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B13">
+        <v>222818000.0</v>
+      </c>
+      <c r="C13">
+        <v>608232000.0</v>
+      </c>
+      <c r="D13">
         <v>8131034000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>7013416000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>7746716000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>8895503000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>7187812000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1112582000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1681485000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>107636109000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>6408945000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4975434000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4729742000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3778100000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1733428000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2001349000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1618605000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>445661000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6868444000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6006642000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>6715469000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>10057786000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>13647708000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>16887621000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>18960027000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>20282831000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>22123719000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14033,566 +14579,590 @@
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B15">
+        <v>4398299000.0</v>
+      </c>
+      <c r="C15">
+        <v>22816078000.0</v>
+      </c>
+      <c r="D15">
         <v>23453680000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>11220348000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>8816160000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>15729680000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>17818886000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>17250354000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>14249949000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>15482974000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>14743685000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>14346086000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>15323284000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>8762368000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>19203434000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>16057973000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>12880476000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>10272682000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>725338000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>8186552000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>7547116000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-5070701000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6083863000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>7204032000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>6668176000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>7033813000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>8711964000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>9253381000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>8034722000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4514768000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>7852711000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>7858717000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>7610436000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>2792677000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>6849011000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>5986526000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>7382150000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>2990734000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>2485449000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>6356660000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>5764196000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2099958000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>4706216000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>6204072000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>7051485000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>10175115000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>8835604000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>8403318000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>8887518000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>2453739000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>9257736000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>8260864000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>11607760000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>140</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>22816078000.0</v>
+      </c>
+      <c r="D16">
         <v>23453680000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>11220348000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>8816160000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>15729680000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>17818886000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>14743685000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>14346086000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>14346086000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8762368000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>19203434000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>16057973000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>12880476000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>10272682000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>725338000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8186552000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7547116000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-5070700000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6083862000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7204033000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>6668176000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>7033813000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>8711964000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>9253381000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>8034722000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4514768000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>7852711000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B17">
+        <v>4398299000.0</v>
+      </c>
+      <c r="C17">
+        <v>22816078000.0</v>
+      </c>
+      <c r="D17">
         <v>23453680000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>11220348000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8816160000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>15729680000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>17818886000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>17250354000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>14249949000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>15482974000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>14743685000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>14346086000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>15323284000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>8762368000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>19203434000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>16057973000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>12880476000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>10272682000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>725338000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>8186552000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>7547116000.0</v>
       </c>
-      <c r="U17"/>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>8711964000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>9253381000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>8034722000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>4514768000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>7852711000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B18">
+        <v>200734000.0</v>
+      </c>
+      <c r="C18">
+        <v>572563000.0</v>
+      </c>
+      <c r="D18">
         <v>1259377000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1228477000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1063158000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>455691000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1003276000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1088345000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>1681485000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-89871456000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>30320978000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3689574000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3398649000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2536507000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-482845000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1059316000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1027730000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>3351757000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-5262229000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-5360970000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6271164000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14613,54 +15183,56 @@
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14681,224 +15253,232 @@
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B21">
+        <v>14311401000.0</v>
+      </c>
+      <c r="C21">
+        <v>28971265000.0</v>
+      </c>
+      <c r="D21">
         <v>16386781000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>20901248000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>17289999000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>21068665000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>22743280000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>21339684000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>18762092000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>26005174000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>17932147000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>19652146000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>19906263000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>15635303000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>23604528000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>17400358000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>15914948000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>11380159000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2771677000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>9830764000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>8624640000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>9048536000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>7513273000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>7721214000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>10115923000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1522537000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>15777005000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>19640854000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>9612610000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-9787592000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>27013475000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>552924000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>16171578000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-5220601000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>13731173000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>11326117000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>12390936000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-11175183000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>9224723000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>11653495000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>14220842000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>10048347000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-8850105000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>13365203000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>13816624000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>8095889000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>8219692000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>15624973000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>17691828000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>11961688000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>9441008000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>13975478000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>15381977000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14919,224 +15499,232 @@
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-    </row>
-    <row r="23" spans="1:64">
+      <c r="BM22"/>
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>27554840000.0</v>
+      </c>
+      <c r="C23">
+        <v>15555213000.0</v>
+      </c>
+      <c r="D23">
         <v>26031836000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>22005340000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>25674905000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>24629612000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>21950945000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>22343617000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>24921108000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>22241705000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>21167435000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>19489712000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>18984354000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>38472889000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>9861171000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>18484273000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>16813034000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>28894278000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>16110420000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>16472188000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>19808982000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>16292023000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>10799249000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12406459000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>13798836000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3866011000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>16379473000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>19853589000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>15266882000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3493631000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>18346547000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>18282473000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>21025032000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2692415000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>17120445000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>17226195000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>13808042000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1457704000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>15138096000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>17878937000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>15397505000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>20508934000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>7048205000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>12553828000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>12278705000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>611368000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3942801000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>10654741000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>11505680000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>13655946000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3502646000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>10746239000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5649383000.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15157,160 +15745,168 @@
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>1290134000.0</v>
+      </c>
+      <c r="C25">
+        <v>1347067000.0</v>
+      </c>
+      <c r="D25">
         <v>1337406000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1436323000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1627888000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1590832000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1567791000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1642120000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1822837000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1672758000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1362431000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1279439000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1358173000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1563444000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1570185000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1565439000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1520927000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1936828000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1930123000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1790727000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1022962000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -15331,1083 +15927,1122 @@
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>67164000.0</v>
+      </c>
+      <c r="C27">
+        <v>67138000.0</v>
+      </c>
+      <c r="D27">
         <v>24125000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>19677000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>57324000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>75249000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>26477000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>33087000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>43765000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>50079000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>40767000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>43610000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>47022000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>47308000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>29013000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>36954000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>23752000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>30585000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6011000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>22977000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>63149000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>779000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>70625000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>55777000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>74777000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>182161000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>66148000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>105771000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>82606000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>131491000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>114042000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>171731000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>185337000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>412543000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>8892114000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>9211806000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>7171058000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>611483000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>5925250000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>8075466000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>5118754000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>129386000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>431592000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>5377842000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4521527000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>217852000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2222862000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3989779000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2529525000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>778128000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3293138000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>3921898000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>3185565000.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>3354651000.0</v>
+      </c>
+      <c r="C28">
+        <v>2544038000.0</v>
+      </c>
+      <c r="D28">
         <v>2996643000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2454328000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2424295000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2653057000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2047502000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1884072000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2430836000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2415761000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2137702000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1934790000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1834512000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2129687000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2689936000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1448755000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2044337000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>496971000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3461309000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>927943000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2003205000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>732831000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>854445000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2814396000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1980661000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4774949000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1020616000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1766450000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1997894000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5505389000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2178443000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1267983000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1488652000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2877907000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1718345000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2157054000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1786155000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>5080391000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4097552000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2944529000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1300478000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>28015511000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>753776000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>68958000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2321720000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>13193628000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4837320000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2328572000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3684671000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>14811794000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>4027256000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>3567728000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2424137000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>1242098000.0</v>
+      </c>
+      <c r="C29">
+        <v>-544819000.0</v>
+      </c>
+      <c r="D29">
         <v>4677301000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4110376000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3014883000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4995539000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4768953000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2572445000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3556781000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6259253000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3061127000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2618231000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3009987000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6872935000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4401094000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1342385000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3034472000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1107477000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2046339000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1644212000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1077524000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7101669000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1146481000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>231208000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1150066000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5425712000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2350191000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>5884098000.0</v>
+      </c>
+      <c r="C30">
+        <v>14208146000.0</v>
+      </c>
+      <c r="D30">
         <v>5388896000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5024644000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4974200000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5226722000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4529611000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4053730000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5492055000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5174976000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4245258000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4622594000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>3877347000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34016455000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7644898000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>17542240000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>16222159000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>28253267000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9241976000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10465546000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13091192000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>16292023000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10799249000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12406459000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>13798836000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3866011000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>16379473000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>19853589000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>15266882000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3493631000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>18346547000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>18282473000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>21025032000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2692415000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>17120445000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>17226195000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>13808042000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1457704000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>15138096000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>17878937000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>15397505000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>20508934000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>7048205000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>12553828000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>12278705000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>611368000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3942801000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>10654741000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>11505680000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>13655946000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3502646000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>10746239000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5649383000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-    </row>
-    <row r="31" spans="1:64">
+      <c r="BM30"/>
+      <c r="BN30"/>
+    </row>
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B31">
+        <v>-8671004000.0</v>
+      </c>
+      <c r="C31">
+        <v>-6700006000.0</v>
+      </c>
+      <c r="D31">
         <v>11744200000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-5570524000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-5458956000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-343446000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-155441000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1516885000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-955362000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-4262947000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-127335000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-2687829000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1572992000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-4343621000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2247626000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-954627000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31">
         <v>-7017567000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-282929000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-285974000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2297681000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>13982062000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-4714850000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-8741013000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-260063000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>19794131000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-17454318000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>8302619000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-7524665000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>12270756000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-5201067000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-4447265000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-3987282000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>17275568000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-4087653000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-5342419000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-7610648000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-6776690000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>15674901000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-4740080000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-4341606000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>5472706000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>3185041000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-4431388000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-6219362000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-7349349000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>3913722000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-2881116000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>15159000.0</v>
       </c>
-      <c r="BA31"/>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
-    </row>
-    <row r="32" spans="1:64">
+      <c r="BM31"/>
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B32">
+        <v>41866241000.0</v>
+      </c>
+      <c r="C32">
+        <v>44526478000.0</v>
+      </c>
+      <c r="D32">
         <v>42418617000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>42906588000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>42964904000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>45698277000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>44694225000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>43683301000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>43683200000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>48246879000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>39099582000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>39141858000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>38890617000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>54108192000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>33465699000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>35884631000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>32727982000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>40274437000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>18882097000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>26302952000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>28433622000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>18322991000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>18029593000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>19841699000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>21617078000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>8593514000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>27441628000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>30753430000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>24619429000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>6512908000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>27905704000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>27138016000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>29671943000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>9742570000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>25650551000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>24105047000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>22211696000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>4642681000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>20275166000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>24190013000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>22007699000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>23780591000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>-223409000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>21178951000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>21753723000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>12957227000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>15347534000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>21848326000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>22978146000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>18268285000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>16857376000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>21840601000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>21046519000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>43061677000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>43789193000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>43642089000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>42701460000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>43634187000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>38551916000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>41555379000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>29243542000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>34118109000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>26304877000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>24183320000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>24183320000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -16418,1735 +17053,1819 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>98261993000.0</v>
+      </c>
+      <c r="C2">
         <v>77375676000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>118067378000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>135967755000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>137549931000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12166479000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13879681000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15750028000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32040147000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>108326163000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>60153130000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30235271000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13694898000.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-    </row>
-    <row r="3" spans="1:18">
+      <c r="S2"/>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>189168000</v>
+      </c>
+      <c r="C3">
         <v>569833000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3252702000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>639612000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4893964000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>801311000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>850842000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>222552000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>153381336000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>218602467000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>338835311000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>69792678000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>103912232000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>-85904917000.0</v>
+      </c>
+      <c r="C6">
         <v>20886317000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-40691702000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-17900377000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1582176000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>125383452000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1713202000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1870347000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16290119000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-76286016000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>49468369000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29917859000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16540373000.0</v>
       </c>
-      <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B7">
+        <v>104604332000.0</v>
+      </c>
+      <c r="C7">
         <v>-48471114000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-161907755000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-189419835000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-759972470000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-250654588000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-654872212000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-739619582000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1076097724000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-652564380000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-566737301000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-318504863000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-305666136000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>177061121000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>92424516000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-119578156000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-451530863000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-55563836000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-48375284000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14">
+        <v>5748684000.0</v>
+      </c>
+      <c r="C14">
         <v>6623580000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5672801000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6219995000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>77864358000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>135313579999.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>162979381000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>186085073000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>157724777000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>129660881000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>129283735000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>95305944000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>69951764000.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>173</v>
+      </c>
+      <c r="B15">
+        <v>63939834000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>7557900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6478200000.0</v>
       </c>
       <c r="I15">
         <v>6478200000.0</v>
       </c>
       <c r="J15">
+        <v>6478200000.0</v>
+      </c>
+      <c r="K15">
         <v>7557900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>10797000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9717300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>10797000000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>12357076000.0</v>
+      </c>
+      <c r="C16">
         <v>98261993000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>77375676000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>118067378000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>135967755000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>137549931000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12166479000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13879681000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15750028000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32040147000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>109621499000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>60153130000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>30235271000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13694898000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>59476134000.0</v>
+      </c>
+      <c r="C18">
         <v>-98647734000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-207990635000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-205147491000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-206220263000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>326458760000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>287586935000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>94120997000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-271132641000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-128575247000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-237865129000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>16444866000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>132771845000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19">
+        <v>-8230113000.0</v>
+      </c>
+      <c r="C19">
         <v>-83420168000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>18979498000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>20756797000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-120000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3018680000.0</v>
       </c>
       <c r="G19">
         <v>3018680000.0</v>
       </c>
       <c r="H19">
         <v>3018680000.0</v>
       </c>
       <c r="I19">
+        <v>3018680000.0</v>
+      </c>
+      <c r="J19">
         <v>-109192691000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-26775000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>81698000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>642853380000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-72692774000.0</v>
+      </c>
+      <c r="C21">
         <v>203010361000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>150249711000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>115073989000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-320183181000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-213967409000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-310982290000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-58736927000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>260128979000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>57422148000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>291662932000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>66306266000.0</v>
+      </c>
+      <c r="C22">
         <v>65048869000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>59896029000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>56904251000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26731688000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14885370000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33033880000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>27836632000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23010364000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>17597039000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20061731000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36301555000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>31580099000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>43331717000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>39298670000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>28228808000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>18101209000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11897151000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-3940004000.0</v>
+      </c>
+      <c r="C23">
         <v>-3378739000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2534714000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2428971000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1900251000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>369009473000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-310982290000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-58736927000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>260128979000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>57422148000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>291662932000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>22178338000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-107612902000.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
-    </row>
-    <row r="24" spans="1:18">
+      <c r="S23"/>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>-8149032000.0</v>
+      </c>
+      <c r="C24">
         <v>78365000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1496915000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>45125415000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>176500000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9283800000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9120000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>286000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>539550000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-342321000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1677844000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>582624000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>989187000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>-12389648000.0</v>
+      </c>
+      <c r="C25">
         <v>-169750350000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-204737933000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-267632125000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-201326299000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>327260071000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>418383278000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>252591990000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16963108000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>202091062000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>210192186000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-45369955000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>135152214000.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>642853380000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-140572612000.0</v>
+      </c>
+      <c r="C28">
         <v>199631622000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>147714997000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>115073989000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>323576517000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-213967409000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-318540190000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-65215127000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>253650779000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>49864248000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>280865932000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12461038000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-118409902000.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-    </row>
-    <row r="29" spans="1:18">
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>59665302000.0</v>
+      </c>
+      <c r="C29">
         <v>-98077901000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-204737933000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-204507879000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-201326299000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>327260071000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>288437777000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>94343549000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-117751305000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>90027220000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>100970182000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>86237544000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>236684077000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>-8338200000.0</v>
+      </c>
+      <c r="C30">
         <v>-83420168000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18979498000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>65432600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-124717464000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11501169000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-841722000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>63448000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-152841786000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-218944788000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-337157467000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-69210054000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-102923045000.0</v>
       </c>
-      <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
+      <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BL30"/>
+  <dimension ref="A1:BN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:64">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C1" t="s">
-        <v>80</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="F1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G1" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="J1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="K1" t="s">
-        <v>86</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>88</v>
       </c>
       <c r="N1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O1" t="s">
-        <v>89</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>91</v>
       </c>
       <c r="R1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BB1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BC1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BF1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BG1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="BJ1" t="s">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="BK1" t="s">
-        <v>156</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>157</v>
       </c>
-    </row>
-    <row r="2" spans="1:64">
+      <c r="BM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B2">
+        <v>12357076000.0</v>
+      </c>
+      <c r="C2">
+        <v>122387847000.0</v>
+      </c>
+      <c r="D2">
         <v>146260962000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>143890244000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>98261993000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>129768240000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>84281117000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>124869501000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>77375676000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>76243521000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>151084493000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>188141339000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>118067378000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>172564779000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>73769462000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>138867697000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>135967755000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>423352207000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>118772146000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>93463146000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>137549930000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>30624884000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>49011768000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>38868448000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>12166479000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26908171000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>55632413000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>28219838000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>42841681000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>106146435000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>33194909000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>17122583000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>13580028000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>53310450000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>25408021000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>21249010000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>30658131000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>29115103000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>32227196000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>33730644000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>108326163000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>68438602000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>81446012000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>44973540000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>60153130000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>8949325000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>21122298000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>21952359000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>30235271000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>23648129000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>15609177000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>35730769000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>13694898000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
-    </row>
-    <row r="3" spans="1:64">
+      <c r="BM2"/>
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B3">
+        <v>5887320000</v>
+      </c>
+      <c r="C3">
+        <v>88385000</v>
+      </c>
+      <c r="D3">
         <v>95255000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5528000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>210890000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>110635000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>205223000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>43085000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1195399000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1131025000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>529171000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>397107000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>135557000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4289000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>257929000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>241837000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>13279000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>15797000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2002157000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2862731000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3637112000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>38423000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4400000000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4400000000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>410000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>442342000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>763935000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>54565000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>121689000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4216000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>16350000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>80297000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>134212407000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>65539797000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>37782782000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>31226847000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>98123512000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>79883600000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>24918047000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>15677308000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>337406541000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>35125000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>240899000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1152746000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>64494463000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1503781000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>3093984000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>700450000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>81392408000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>3479001000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>15210760000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3830063000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:64">
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18167,54 +18886,56 @@
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
-    </row>
-    <row r="5" spans="1:64">
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18235,336 +18956,348 @@
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-    </row>
-    <row r="6" spans="1:64">
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B6">
+        <v>33493289000.0</v>
+      </c>
+      <c r="C6">
+        <v>-110030771000.0</v>
+      </c>
+      <c r="D6">
         <v>-23873115000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2370718000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>45628251000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-31506247000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>45487123000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-40588384000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>47493825000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1132155000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-74840972000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-37056846000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>70073961000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-54497401000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>98795317000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-65098235000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2899941000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-287384452000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>304580061000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>25309000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-44086784000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>106925047000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-18386884000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>10143320000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>26701969000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-14741692000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-28724242000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>27412575000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-14621843000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-63304754000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>72951526000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>16072326000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3542555000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-39730422000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>27902429000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>4159011000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-9409121000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1543028000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3112093000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1503448000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-74595519000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>39887561000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-13007410000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>36472472000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-15179590000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>51203805000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-12172973000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-830061000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-8282912000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>6587142000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>8038952000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-20121592000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>22103072000.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
-    </row>
-    <row r="7" spans="1:64">
+      <c r="BM6"/>
+      <c r="BN6"/>
+    </row>
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>165</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>104604332000.0</v>
+      </c>
+      <c r="D7">
         <v>119154673000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>144495124000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>129216693000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-48471114000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>35179016000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-200223811000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-29673464000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-16404102000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-189419835000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-163163212000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-450256085000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-214867895000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-759972470000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-432912186000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-267180296000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-112452386000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-250654588000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-250882155000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-197710856000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-105934048000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-654872212000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-494113759000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
-    </row>
-    <row r="8" spans="1:64">
+      <c r="BM7"/>
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18585,54 +19318,56 @@
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
-    </row>
-    <row r="9" spans="1:64">
+      <c r="BM8"/>
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -18653,54 +19388,56 @@
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
-    </row>
-    <row r="10" spans="1:64">
+      <c r="BM9"/>
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -18721,70 +19458,68 @@
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-    </row>
-    <row r="11" spans="1:64">
+      <c r="BM10"/>
+      <c r="BN10"/>
+    </row>
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -18795,196 +19530,204 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
-    </row>
-    <row r="12" spans="1:64">
+      <c r="BM11"/>
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-2996804041.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-2996804041.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-53037256000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-100405539000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-92634391000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-72427677000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-199517819000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-15902627000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-54290748000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-36211151000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>19719689000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>76482562000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>41156539000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>64366397000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-10336497000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7795562000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>244575080000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>34769457000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-175649660000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-12564629000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-    </row>
-    <row r="13" spans="1:64">
+      <c r="BM12"/>
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19005,480 +19748,496 @@
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
-    </row>
-    <row r="14" spans="1:64">
+      <c r="BM13"/>
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B14"/>
-      <c r="C14"/>
+      <c r="C14">
+        <v>1347067000.0</v>
+      </c>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>1590832000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1567791000.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14">
         <v>1672758000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1362431000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1279439000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1358173000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1563444000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1570185000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1565439000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>12475273000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>11551616000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>19065955000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>18414245000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>28832542000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>133279099000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>918617000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>738838000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>377026000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>161784415000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1194966000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-364662000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>364662000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>184803713000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>420628000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>433765000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>426967000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>156062742000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>562595000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>583040000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>516500000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>125912720000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>498864000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>729272000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>853161000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>125574595000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1230240000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1251643000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1227257000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>18827424000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1484392000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1271112000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1262728000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>67097113000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1454849000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1045479000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>354323000.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
-    </row>
-    <row r="15" spans="1:64">
+      <c r="BM14"/>
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
+      <c r="C15">
+        <v>63939834000.0</v>
+      </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...4 lines deleted...]
-      </c>
+      <c r="Y15"/>
+      <c r="Z15"/>
       <c r="AA15">
         <v>7557900000.0</v>
       </c>
       <c r="AB15">
         <v>7557900000.0</v>
       </c>
       <c r="AC15">
         <v>7557900000.0</v>
       </c>
       <c r="AD15">
+        <v>7557900000.0</v>
+      </c>
+      <c r="AE15">
+        <v>7557900000.0</v>
+      </c>
+      <c r="AF15">
         <v>6478200000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>6478200000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15">
         <v>7557900000.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>802155000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>9994845000.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>713825000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>9003475000.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>10797000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
-    </row>
-    <row r="16" spans="1:64">
+      <c r="BM15"/>
+      <c r="BN15"/>
+    </row>
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B16">
+        <v>45850365000.0</v>
+      </c>
+      <c r="C16">
+        <v>12357076000.0</v>
+      </c>
+      <c r="D16">
         <v>122387847000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>146260962000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>143890244000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>98261993000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>129768240000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>84281117000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>124869501000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>77375676000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>76243521000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>151084493000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>188141339000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>118067378000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>172564779000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>73769462000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>138867696000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>135967755000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>423352207000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>118772146000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>93463146000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>137549931000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>30624884000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>49011768000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>38868448000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>12166479000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>26908171000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>55632413000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>28219838000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>42841681000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>106146435000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>33194909000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>17122583000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>13580028000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>53310450000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>25408021000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>21249010000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>30658131000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>29115103000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>32227196000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>33730644000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>108326163000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>68438602000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>81446012000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>44973540000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>60153130000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>8949325000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>21122298000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>21952359000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>30235271000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>23648129000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>15609177000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>35797970000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>13694898000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
-    </row>
-    <row r="17" spans="1:64">
+      <c r="BM16"/>
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19499,1300 +20258,1348 @@
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
-    </row>
-    <row r="18" spans="1:64">
+      <c r="BM17"/>
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B18">
+        <v>27343538000.0</v>
+      </c>
+      <c r="C18">
+        <v>-20810231000.0</v>
+      </c>
+      <c r="D18">
         <v>-36995729000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-303283000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>117585377000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-95450804000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-10639371000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4769911000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>12564320000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>27064394000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-180898912000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-30817324000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-23338793000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-32526310000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-39084162000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-86223254000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-46751514000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-177706800000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>3872869000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-29692108000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2694224000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>88495509000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>98598014000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>67953638000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>71411599000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>43255213000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>53306530000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>147910916000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>43114276000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>2132920000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>24145497000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>36001630000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>31840950000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-151323506000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-72928009000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-25478768000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-21402358000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-26502268000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>956007000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-3295610000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-99733376000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-270682400000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>33488711000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>21465864000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-22137304000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>23212814000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>9500629000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-21642801000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>5374224000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>80740365000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>64470980000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>12857712000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-25297212000.0</v>
       </c>
-      <c r="BA18"/>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
-    </row>
-    <row r="19" spans="1:64">
+      <c r="BM18"/>
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B19">
+        <v>252047750000.0</v>
+      </c>
+      <c r="C19">
+        <v>-218435511000.0</v>
+      </c>
+      <c r="D19">
         <v>-33495255000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-5528000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>243605398000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-229931701000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>43549923000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4511984000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>107473594000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-80797661000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>49530799000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-50000000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>101172638000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-115125416000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>135882213000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-50000000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>50000000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-52545311000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-67454689000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3032345000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>3032345000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-109192691000.0</v>
       </c>
       <c r="W19">
         <v>-109192691000.0</v>
       </c>
       <c r="X19">
+        <v>-109192691000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-109192691000.0</v>
+      </c>
+      <c r="Z19">
         <v>3032345000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
-    </row>
-    <row r="20" spans="1:64">
+      <c r="BM19"/>
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
-    </row>
-    <row r="21" spans="1:64">
+      <c r="BM20"/>
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B21">
+        <v>-245563230000.0</v>
+      </c>
+      <c r="C21">
+        <v>194585636000.0</v>
+      </c>
+      <c r="D21">
         <v>43664459000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>6677429000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-317620298000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>288125822000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>21445969000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>45255630000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>45255630000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>45073989000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>70000000000.0</v>
       </c>
       <c r="P21">
         <v>70000000000.0</v>
       </c>
       <c r="Q21">
+        <v>70000000000.0</v>
+      </c>
+      <c r="R21">
+        <v>70000000000.0</v>
+      </c>
+      <c r="S21">
         <v>-54943574000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-271605067000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>53727823000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-44555794000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>118699223000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-117264558000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-57565655000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-44756419000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-58995501000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-82073909000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-113150968000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-56761912000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-64856585000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>54839632000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
-    </row>
-    <row r="22" spans="1:64">
+      <c r="BM21"/>
+      <c r="BN21"/>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22">
+        <v>4398299000.0</v>
+      </c>
+      <c r="C22">
+        <v>22816078000.0</v>
+      </c>
+      <c r="D22">
         <v>23453680000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11220348000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>8816160000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>15729680000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>17818886000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>17250354000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>14249949000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>15482974000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>14743685000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14346086000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>15323284000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>8762368000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>19203434000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>16057973000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>12880476000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>10272682000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>725338000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8186552000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7547116000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-5070701000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6083863000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>7204032000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6668176000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7033813000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8711964000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>9253381000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>8034722000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4514768000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>7852711000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>7858717000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>7610436000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2792677000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>6849011000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>5986526000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>7382150000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2990734000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2485449000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>6356660000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>5764196000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2099958000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>4706216000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>6204072000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>7051485000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>10175115000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>8835604000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>8403318000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>8887518000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2453739000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>9257736000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>8260864000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>11607760000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>12891358000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>10878223000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>8099485000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>11462651000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>14713348000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>8901656000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>9094585000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>7249679000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>11948141000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>2188066000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>7046300500.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>7046300500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:64">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>-759199000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1286883000.0</v>
+      </c>
+      <c r="D23">
         <v>-901730000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-884261000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-867130000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-925319000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-833856000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-817703000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-801861000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1593479000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-37367000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-867944000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-35924000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2428971000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>140000000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>19742071000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-562252000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1900251000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>642853380000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>76272827000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>128546633000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5619223000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-117264558000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-57565655000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-44756419000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-58995501000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-82073909000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-113150968000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-56761912000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-64856585000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>54839632000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-20506494000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-28213481000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>111228697000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>107071219000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>29964128000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>11864935000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>29935051000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3152266000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-1522680000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>25857511000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>314050706000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-41054960000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>14076724000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4590462000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>27793313000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-13001898000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>20772117000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-13385194000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-101942434000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-29527234000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-23427369000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>47284135000.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
-    </row>
-    <row r="24" spans="1:64">
+      <c r="BM23"/>
+      <c r="BN23"/>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24">
+        <v>3221000.0</v>
+      </c>
+      <c r="C24">
+        <v>-8149032000.0</v>
+      </c>
+      <c r="D24">
         <v>210205398000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>243605398000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>243605398000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>76537189000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-78365000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-39525031000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>79365874000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1496915000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>101834462000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-50000000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>101172638000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>45125415000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-154645000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>70000000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>50000000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-119823500000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-70004983000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2377398000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2377398000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>12216930000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>82400000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>650000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>9120000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>9120000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>8720000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-112368000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>157000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>241368000.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>376039000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>122834000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>40677000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>-4451807000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>478784000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>3630702000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>987670000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>26053000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>230438000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>433683000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>330849000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>84775000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>167000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>27599351000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-27862095000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1154931000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>97000000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-    </row>
-    <row r="25" spans="1:64">
+      <c r="BM24"/>
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>33230858000.0</v>
+      </c>
+      <c r="C25">
+        <v>-44884991000.0</v>
+      </c>
+      <c r="D25">
         <v>-36900474000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-297755000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>117585377000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-112560426000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-29915413000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-4564688000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>12607405000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>28259793000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-179767887000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-30288153000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-39623143000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-42716565000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-59853492000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-85965325000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-46509677000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-177693521000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3888666000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-27689951000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>168507000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-43350001000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>91633957000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>64410768000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>64366397000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-125973015000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>43841942000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>139786132000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>34769457000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-187063872000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>15876374000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>27725498000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>23883844000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-444391332000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-14799818000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>5734448000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1925839000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-57282210000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>77855294000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>14536505000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-90673425000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-60950412000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>27587380000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>14251048000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-29263300000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>58704738000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>684414000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-28223247000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-4075572000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>92581921000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>57237396000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>18762129000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-33429232000.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
-    </row>
-    <row r="26" spans="1:64">
+      <c r="BM25"/>
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>642853380000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>642853380000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
-    </row>
-    <row r="27" spans="1:64">
+      <c r="BM26"/>
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -20813,560 +21620,580 @@
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
-    </row>
-    <row r="28" spans="1:64">
+      <c r="BM27"/>
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>-246322429000.0</v>
+      </c>
+      <c r="C28">
+        <v>129358919000.0</v>
+      </c>
+      <c r="D28">
         <v>42762729000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5793168000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-318487428000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>287200503000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>20612113000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-33544487000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-74636507000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>54342385000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>51969736000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>45255630000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-3852754000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>45073989000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>70000000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-710934000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-562252000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-56843825000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>371248313000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>53727823000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-44555794000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5619223000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-117264558000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-57565655000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-44756419000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-58995500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-82073910000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-120708868000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-56761912000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-64856585000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>48361432000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-20506494000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-28213480000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>111228697000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>100593019000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>29964128000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>11864935000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>29935051000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-4405634000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-1522680000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>25857511000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>313248551000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-51049805000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>14076724000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4590462000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>27079488000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-22005373000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>20772117000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-13385194000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-101942434000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-29527234000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-34224369000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>47284135000.0</v>
       </c>
-      <c r="BA28"/>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
-    </row>
-    <row r="29" spans="1:64">
+      <c r="BM28"/>
+      <c r="BN28"/>
+    </row>
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>33230858000.0</v>
+      </c>
+      <c r="C29">
+        <v>-20721846000.0</v>
+      </c>
+      <c r="D29">
         <v>-36900474000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-297755000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>117585377000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-95239914000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-10528736000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4564688000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12607405000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>28259793000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-179767887000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-30288153000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-22941686000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-32390753000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-39079873000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-85965325000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-46509677000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-177693521000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3888666000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-27689951000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>168507000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>84858397000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>98636437000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>72353638000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>71411599000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>42845213000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>53748872000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>148674851000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>43168841000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>2254609000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>24149713000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>36017980000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>31921247000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-285535913000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-7388212000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>12304014000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>9824489000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>71621244000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>80839607000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>21622437000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-84056068000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>66724141000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>33523836000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>21706763000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-20984558000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>87707277000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>11004410000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-18548817000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>6074674000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>162132773000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>67949981000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>28068472000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-21467149000.0</v>
       </c>
-      <c r="BA29"/>
-      <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
-    </row>
-    <row r="30" spans="1:64">
+      <c r="BM29"/>
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>246163651000.0</v>
+      </c>
+      <c r="C30">
+        <v>-218442815000.0</v>
+      </c>
+      <c r="D30">
         <v>-33495255000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-5528000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>243605398000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-229931701000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>43197955000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4511984000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>107473594000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-80797661000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>49530799000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-50529171000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>100775531000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-69945558000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>65877924000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>19742071000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>49758163000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-52558590000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-69847884000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2480604000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>169614000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>15854042000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>43977000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-4399350000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>410000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-442342000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-755215000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-54165000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-234057000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>152784000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>225018000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-80297000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>134588446000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-65416963000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-37742105000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-31226847000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-102575319000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-79404816000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-21287345000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-15677308000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-336418871000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-9072000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-10461000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-719063000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-64163614000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-1419006000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-3093984000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-533450000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-53793057000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-31341096000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-14055829000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-3733063000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>