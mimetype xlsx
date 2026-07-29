--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3927,51 +3927,53 @@
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
     </row>
     <row r="5" spans="1:65">
       <c r="A5" t="s">
         <v>22</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>1645904000.0</v>
+      </c>
       <c r="C5">
         <v>1645904000.0</v>
       </c>
       <c r="D5">
         <v>700000000.0</v>
       </c>
       <c r="E5">
         <v>700000000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>650000000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5">
         <v>-119050000.0</v>
       </c>
       <c r="K5">
         <v>288484000.0</v>
       </c>
       <c r="L5">
         <v>600000000.0</v>
       </c>
       <c r="M5">
@@ -7503,51 +7505,51 @@
         <v>861319787000.0</v>
       </c>
       <c r="BA35">
         <v>883421433000.0</v>
       </c>
       <c r="BB35">
         <v>886487123000.0</v>
       </c>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
     </row>
     <row r="36" spans="1:65">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
-        <v>10119259000.0</v>
+        <v>-88967230000.0</v>
       </c>
       <c r="C36">
         <v>5717556000.0</v>
       </c>
       <c r="D36">
         <v>34752753000.0</v>
       </c>
       <c r="E36">
         <v>8613177000.0</v>
       </c>
       <c r="F36">
         <v>8748914000.0</v>
       </c>
       <c r="G36">
         <v>250986696000.0</v>
       </c>
       <c r="H36">
         <v>24295758000.0</v>
       </c>
       <c r="I36">
         <v>49227770000.0</v>
       </c>
       <c r="J36">
         <v>9419823000.0</v>
       </c>
@@ -7938,51 +7940,53 @@
       </c>
       <c r="BH38">
         <v>3146544000.0</v>
       </c>
       <c r="BI38">
         <v>4917431000.0</v>
       </c>
       <c r="BJ38"/>
       <c r="BK38">
         <v>1532209000.0</v>
       </c>
       <c r="BL38">
         <v>1853741000.0</v>
       </c>
       <c r="BM38">
         <v>1810000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:65">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
         <v>1561926794000.0</v>
       </c>
-      <c r="C39"/>
+      <c r="C39">
+        <v>2651837000.0</v>
+      </c>
       <c r="D39">
         <v>91594492000.0</v>
       </c>
       <c r="E39">
         <v>88561503000.0</v>
       </c>
       <c r="F39">
         <v>1512447357000.0</v>
       </c>
       <c r="G39">
         <v>1612272208000.0</v>
       </c>
       <c r="H39">
         <v>1509737039000.0</v>
       </c>
       <c r="I39">
         <v>1493084922000.0</v>
       </c>
       <c r="J39">
         <v>1467303437000.0</v>
       </c>
       <c r="K39">
         <v>1510561809000.0</v>
       </c>
       <c r="L39">
@@ -8367,51 +8371,51 @@
       <c r="BG41">
         <v>30971719000.0</v>
       </c>
       <c r="BH41">
         <v>22255099000.0</v>
       </c>
       <c r="BI41">
         <v>22004881000.0</v>
       </c>
       <c r="BJ41"/>
       <c r="BK41">
         <v>18995154000.0</v>
       </c>
       <c r="BL41">
         <v>16892046000.0</v>
       </c>
       <c r="BM41">
         <v>14791865000.0</v>
       </c>
     </row>
     <row r="42" spans="1:65">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
-        <v>406178655000.0</v>
+        <v>404532751000.0</v>
       </c>
       <c r="C42">
         <v>404532751000.0</v>
       </c>
       <c r="D42">
         <v>404532751000.0</v>
       </c>
       <c r="E42">
         <v>404532751000.0</v>
       </c>
       <c r="F42">
         <v>405182751000.0</v>
       </c>
       <c r="G42">
         <v>404532751000.0</v>
       </c>
       <c r="H42">
         <v>405182751000.0</v>
       </c>
       <c r="I42">
         <v>405063970000.0</v>
       </c>
       <c r="J42">
         <v>405013701000.0</v>
       </c>
@@ -8435,51 +8439,53 @@
       </c>
       <c r="Q42">
         <v>404532751000.0</v>
       </c>
       <c r="R42">
         <v>405032751000.0</v>
       </c>
       <c r="S42">
         <v>405032751000.0</v>
       </c>
       <c r="T42">
         <v>404732678000.0</v>
       </c>
       <c r="U42">
         <v>11330922000.0</v>
       </c>
       <c r="V42">
         <v>10830922000.0</v>
       </c>
       <c r="W42">
         <v>10830922000.0</v>
       </c>
       <c r="X42">
         <v>10830922000.0</v>
       </c>
-      <c r="Y42"/>
+      <c r="Y42">
+        <v>10830922000.0</v>
+      </c>
       <c r="Z42">
         <v>10830922000.0</v>
       </c>
       <c r="AA42">
         <v>10830922000.0</v>
       </c>
       <c r="AB42">
         <v>10830922000.0</v>
       </c>
       <c r="AC42">
         <v>10830922000.0</v>
       </c>
       <c r="AD42">
         <v>10830922000.0</v>
       </c>
       <c r="AE42">
         <v>10830922000.0</v>
       </c>
       <c r="AF42">
         <v>10830922000.0</v>
       </c>
       <c r="AG42">
         <v>10830922000.0</v>
       </c>
       <c r="AH42">
@@ -11307,54 +11313,54 @@
       <c r="E3">
         <v>6219995000.0</v>
       </c>
       <c r="F3">
         <v>6680640000.0</v>
       </c>
       <c r="G3">
         <v>4478606000.0</v>
       </c>
       <c r="H3">
         <v>162979381000.0</v>
       </c>
       <c r="I3">
         <v>343638304000.0</v>
       </c>
       <c r="J3">
         <v>318065679000.0</v>
       </c>
       <c r="K3">
         <v>276831826000.0</v>
       </c>
       <c r="L3">
         <v>129283735000.0</v>
       </c>
       <c r="M3">
-        <v>-49632382000.0</v>
+        <v>95305944000.0</v>
       </c>
       <c r="N3">
-        <v>-50760151000.0</v>
+        <v>69951764000.0</v>
       </c>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
@@ -11379,103 +11385,103 @@
       <c r="E5">
         <v>89916005000.0</v>
       </c>
       <c r="F5">
         <v>52841127000.0</v>
       </c>
       <c r="G5">
         <v>85076839000.0</v>
       </c>
       <c r="H5">
         <v>140210924000.0</v>
       </c>
       <c r="I5">
         <v>-98329363000.0</v>
       </c>
       <c r="J5">
         <v>-129839559000.0</v>
       </c>
       <c r="K5">
         <v>-276596978000.0</v>
       </c>
       <c r="L5">
         <v>28380069000.0</v>
       </c>
       <c r="M5">
-        <v>47639379000.0</v>
+        <v>49632382000.0</v>
       </c>
       <c r="N5">
-        <v>44458567000.0</v>
+        <v>50732769000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
         <v>113262911000.0</v>
       </c>
       <c r="C6">
         <v>90537301000.0</v>
       </c>
       <c r="D6">
         <v>89168531000.0</v>
       </c>
       <c r="E6">
         <v>96136000000.0</v>
       </c>
       <c r="F6">
         <v>59521767000.0</v>
       </c>
       <c r="G6">
         <v>89555445000.0</v>
       </c>
       <c r="H6">
         <v>303190305000.0</v>
       </c>
       <c r="I6">
         <v>245308941000.0</v>
       </c>
       <c r="J6">
         <v>188226120000.0</v>
       </c>
       <c r="K6">
         <v>234848000.0</v>
       </c>
       <c r="L6">
         <v>157663804000.0</v>
       </c>
       <c r="M6">
-        <v>-1993003000.0</v>
+        <v>144938326000.0</v>
       </c>
       <c r="N6">
-        <v>-6301584000.0</v>
+        <v>120684533000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
@@ -12956,144 +12962,144 @@
       <c r="O3">
         <v>1563444000.0</v>
       </c>
       <c r="P3">
         <v>1570185000.0</v>
       </c>
       <c r="Q3">
         <v>1565439000.0</v>
       </c>
       <c r="R3">
         <v>1520927000.0</v>
       </c>
       <c r="S3">
         <v>1936828000.0</v>
       </c>
       <c r="T3">
         <v>1930123000.0</v>
       </c>
       <c r="U3">
         <v>1790727000.0</v>
       </c>
       <c r="V3">
         <v>1022962000.0</v>
       </c>
       <c r="W3">
-        <v>-9048536000.0</v>
+        <v>133279099000.0</v>
       </c>
       <c r="X3">
-        <v>-7513273000.0</v>
+        <v>918617000.0</v>
       </c>
       <c r="Y3">
-        <v>-7721214000.0</v>
+        <v>738838000.0</v>
       </c>
       <c r="Z3">
-        <v>-10115923000.0</v>
+        <v>377026000.0</v>
       </c>
       <c r="AA3">
         <v>1522537000.0</v>
       </c>
       <c r="AB3">
-        <v>-15777005000.0</v>
+        <v>1194966000.0</v>
       </c>
       <c r="AC3">
         <v>-19640854000.0</v>
       </c>
       <c r="AD3">
-        <v>-9612610000.0</v>
+        <v>364662000.0</v>
       </c>
       <c r="AE3">
         <v>9787592000.0</v>
       </c>
       <c r="AF3">
-        <v>-27013475000.0</v>
+        <v>420628000.0</v>
       </c>
       <c r="AG3">
-        <v>-552924000.0</v>
+        <v>433765000.0</v>
       </c>
       <c r="AH3">
-        <v>-16171578000.0</v>
+        <v>426967000.0</v>
       </c>
       <c r="AI3">
         <v>5220601000.0</v>
       </c>
       <c r="AJ3">
-        <v>-13731173000.0</v>
+        <v>562595000.0</v>
       </c>
       <c r="AK3">
-        <v>-11326117000.0</v>
+        <v>583040000.0</v>
       </c>
       <c r="AL3">
-        <v>-12390936000.0</v>
+        <v>516500000.0</v>
       </c>
       <c r="AM3">
         <v>11175183000.0</v>
       </c>
       <c r="AN3">
-        <v>-9224723000.0</v>
+        <v>498864000.0</v>
       </c>
       <c r="AO3">
-        <v>-11653495000.0</v>
+        <v>729272000.0</v>
       </c>
       <c r="AP3">
-        <v>-14220842000.0</v>
+        <v>853161000.0</v>
       </c>
       <c r="AQ3">
-        <v>-10048347000.0</v>
+        <v>125574595000.0</v>
       </c>
       <c r="AR3">
         <v>8850105000.0</v>
       </c>
       <c r="AS3">
-        <v>-13365203000.0</v>
+        <v>1251643000.0</v>
       </c>
       <c r="AT3">
-        <v>-13816624000.0</v>
+        <v>1227257000.0</v>
       </c>
       <c r="AU3">
-        <v>-8095889000.0</v>
+        <v>18827424000.0</v>
       </c>
       <c r="AV3">
-        <v>-8219692000.0</v>
+        <v>1484392000.0</v>
       </c>
       <c r="AW3">
-        <v>-15624973000.0</v>
+        <v>1271112000.0</v>
       </c>
       <c r="AX3">
-        <v>-17691828000.0</v>
+        <v>1262728000.0</v>
       </c>
       <c r="AY3">
-        <v>-11961688000.0</v>
+        <v>67097113000.0</v>
       </c>
       <c r="AZ3">
-        <v>-9441008000.0</v>
+        <v>1454849000.0</v>
       </c>
       <c r="BA3">
-        <v>-13975478000.0</v>
+        <v>1045479000.0</v>
       </c>
       <c r="BB3">
-        <v>-15381977000.0</v>
+        <v>354323000.0</v>
       </c>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
     </row>
     <row r="4" spans="1:66">
       <c r="A4" t="s">
         <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
@@ -13202,144 +13208,144 @@
       <c r="O5">
         <v>20091737000.0</v>
       </c>
       <c r="P5">
         <v>25820801000.0</v>
       </c>
       <c r="Q5">
         <v>18342391000.0</v>
       </c>
       <c r="R5">
         <v>16505823000.0</v>
       </c>
       <c r="S5">
         <v>12021170000.0</v>
       </c>
       <c r="T5">
         <v>9640121000.0</v>
       </c>
       <c r="U5">
         <v>15837406000.0</v>
       </c>
       <c r="V5">
         <v>15342430000.0</v>
       </c>
       <c r="W5">
-        <v>2030968000.0</v>
+        <v>10391043000.0</v>
       </c>
       <c r="X5">
-        <v>7230344000.0</v>
+        <v>7301562000.0</v>
       </c>
       <c r="Y5">
-        <v>7435240000.0</v>
+        <v>7434589000.0</v>
       </c>
       <c r="Z5">
-        <v>7818242000.0</v>
+        <v>7815742000.0</v>
       </c>
       <c r="AA5">
         <v>34267074000.0</v>
       </c>
       <c r="AB5">
         <v>11062155000.0</v>
       </c>
       <c r="AC5">
         <v>10899841000.0</v>
       </c>
       <c r="AD5">
-        <v>9352547000.0</v>
+        <v>13852147000.0</v>
       </c>
       <c r="AE5">
         <v>10006539000.0</v>
       </c>
       <c r="AF5">
-        <v>9559157000.0</v>
+        <v>14031396000.0</v>
       </c>
       <c r="AG5">
-        <v>8855543000.0</v>
+        <v>14585803000.0</v>
       </c>
       <c r="AH5">
-        <v>8646911000.0</v>
+        <v>16260359000.0</v>
       </c>
       <c r="AI5">
         <v>-68126894000.0</v>
       </c>
       <c r="AJ5">
-        <v>8530106000.0</v>
+        <v>50121949000.0</v>
       </c>
       <c r="AK5">
-        <v>6878852000.0</v>
+        <v>43071920000.0</v>
       </c>
       <c r="AL5">
-        <v>8403654000.0</v>
+        <v>45031270000.0</v>
       </c>
       <c r="AM5">
         <v>6100385000.0</v>
       </c>
       <c r="AN5">
-        <v>5137070000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO5">
-        <v>6402244000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP5">
-        <v>6610194000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ5">
-        <v>3271657000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR5">
         <v>6824796000.0</v>
       </c>
       <c r="AS5">
-        <v>8625123000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT5">
-        <v>9475018000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU5">
-        <v>13568595000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV5">
-        <v>11404733000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW5">
-        <v>11193585000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX5">
-        <v>11472466000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY5">
-        <v>4612339000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ5">
-        <v>13354730000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA5">
-        <v>11094362000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB5">
-        <v>15397136000.0</v>
+        <v>15381977000.0</v>
       </c>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
     </row>
     <row r="6" spans="1:66">
       <c r="A6" t="s">
         <v>130</v>
       </c>
       <c r="B6">
         <v>15601535000.0</v>
       </c>
       <c r="C6">
         <v>30399413000.0</v>
       </c>
       <c r="D6">
@@ -13378,144 +13384,144 @@
       <c r="O6">
         <v>21655181000.0</v>
       </c>
       <c r="P6">
         <v>27390986000.0</v>
       </c>
       <c r="Q6">
         <v>19907830000.0</v>
       </c>
       <c r="R6">
         <v>18026750000.0</v>
       </c>
       <c r="S6">
         <v>13957998000.0</v>
       </c>
       <c r="T6">
         <v>11570244000.0</v>
       </c>
       <c r="U6">
         <v>17628133000.0</v>
       </c>
       <c r="V6">
         <v>16365392000.0</v>
       </c>
       <c r="W6">
-        <v>-7017568000.0</v>
+        <v>143670142000.0</v>
       </c>
       <c r="X6">
-        <v>-282929000.0</v>
+        <v>8220179000.0</v>
       </c>
       <c r="Y6">
-        <v>-285974000.0</v>
+        <v>8173427000.0</v>
       </c>
       <c r="Z6">
-        <v>-2297681000.0</v>
+        <v>8192768000.0</v>
       </c>
       <c r="AA6">
         <v>35789611000.0</v>
       </c>
       <c r="AB6">
-        <v>-4714850000.0</v>
+        <v>12257121000.0</v>
       </c>
       <c r="AC6">
         <v>-8741013000.0</v>
       </c>
       <c r="AD6">
-        <v>-260063000.0</v>
+        <v>14216809000.0</v>
       </c>
       <c r="AE6">
         <v>19794131000.0</v>
       </c>
       <c r="AF6">
-        <v>-17454318000.0</v>
+        <v>14452024000.0</v>
       </c>
       <c r="AG6">
-        <v>8302619000.0</v>
+        <v>15019568000.0</v>
       </c>
       <c r="AH6">
-        <v>-7524667000.0</v>
+        <v>16687326000.0</v>
       </c>
       <c r="AI6">
         <v>-62906293000.0</v>
       </c>
       <c r="AJ6">
-        <v>-5201067000.0</v>
+        <v>50684544000.0</v>
       </c>
       <c r="AK6">
-        <v>-4447265000.0</v>
+        <v>43654960000.0</v>
       </c>
       <c r="AL6">
-        <v>-3987282000.0</v>
+        <v>45547770000.0</v>
       </c>
       <c r="AM6">
         <v>17275568000.0</v>
       </c>
       <c r="AN6">
-        <v>-4087653000.0</v>
+        <v>498864000.0</v>
       </c>
       <c r="AO6">
-        <v>-5251251000.0</v>
+        <v>729272000.0</v>
       </c>
       <c r="AP6">
-        <v>-7610648000.0</v>
+        <v>853161000.0</v>
       </c>
       <c r="AQ6">
-        <v>-6776690000.0</v>
+        <v>125574595000.0</v>
       </c>
       <c r="AR6">
         <v>15674901000.0</v>
       </c>
       <c r="AS6">
-        <v>-4740080000.0</v>
+        <v>1251643000.0</v>
       </c>
       <c r="AT6">
-        <v>-4341606000.0</v>
+        <v>1227257000.0</v>
       </c>
       <c r="AU6">
-        <v>5472706000.0</v>
+        <v>18827424000.0</v>
       </c>
       <c r="AV6">
-        <v>3185041000.0</v>
+        <v>1484392000.0</v>
       </c>
       <c r="AW6">
-        <v>-4431388000.0</v>
+        <v>1271112000.0</v>
       </c>
       <c r="AX6">
-        <v>-6219362000.0</v>
+        <v>1262728000.0</v>
       </c>
       <c r="AY6">
-        <v>-7349349000.0</v>
+        <v>67097113000.0</v>
       </c>
       <c r="AZ6">
-        <v>3913722000.0</v>
+        <v>1454849000.0</v>
       </c>
       <c r="BA6">
-        <v>-2881116000.0</v>
+        <v>1045479000.0</v>
       </c>
       <c r="BB6">
-        <v>15159000.0</v>
+        <v>15736300000.0</v>
       </c>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
     </row>
     <row r="7" spans="1:66">
       <c r="A7" t="s">
         <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -14204,71 +14210,77 @@
       </c>
       <c r="BH11">
         <v>3331080000.0</v>
       </c>
       <c r="BI11">
         <v>3000924000.0</v>
       </c>
       <c r="BJ11">
         <v>1469418000.0</v>
       </c>
       <c r="BK11"/>
       <c r="BL11">
         <v>6432809000.0</v>
       </c>
       <c r="BM11">
         <v>1635331000.0</v>
       </c>
       <c r="BN11">
         <v>1635331000.0</v>
       </c>
     </row>
     <row r="12" spans="1:66">
       <c r="A12" t="s">
         <v>136</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>6962827000.0</v>
+      </c>
       <c r="C12">
         <v>6781087000.0</v>
       </c>
       <c r="D12">
-        <v>69127000.0</v>
+        <v>8153158000.0</v>
       </c>
       <c r="E12">
-        <v>222353000.0</v>
+        <v>7029979000.0</v>
       </c>
       <c r="F12">
-        <v>145740000.0</v>
+        <v>7985996000.0</v>
       </c>
       <c r="G12">
         <v>16661000.0</v>
       </c>
       <c r="H12">
-        <v>298858000.0</v>
-[...2 lines deleted...]
-      <c r="J12"/>
+        <v>7391295000.0</v>
+      </c>
+      <c r="I12">
+        <v>8228192999.0</v>
+      </c>
+      <c r="J12">
+        <v>7963047000.0</v>
+      </c>
       <c r="K12">
         <v>8005205000.0</v>
       </c>
       <c r="L12">
         <v>6966636000.0</v>
       </c>
       <c r="M12">
         <v>5573971000.0</v>
       </c>
       <c r="N12">
         <v>5224046000.0</v>
       </c>
       <c r="O12">
         <v>4456434000.0</v>
       </c>
       <c r="P12">
         <v>2216273000.0</v>
       </c>
       <c r="Q12">
         <v>942033000.0</v>
       </c>
       <c r="R12">
         <v>590875000.0</v>
       </c>
       <c r="S12">
@@ -21002,51 +21014,51 @@
       <c r="H23">
         <v>-833856000.0</v>
       </c>
       <c r="I23">
         <v>-817703000.0</v>
       </c>
       <c r="J23">
         <v>-801861000.0</v>
       </c>
       <c r="K23">
         <v>-1593479000.0</v>
       </c>
       <c r="L23">
         <v>-37367000.0</v>
       </c>
       <c r="M23">
         <v>-867944000.0</v>
       </c>
       <c r="N23">
         <v>-35924000.0</v>
       </c>
       <c r="O23">
         <v>-2428971000.0</v>
       </c>
       <c r="P23">
-        <v>140000000000.0</v>
+        <v>70000000000.0</v>
       </c>
       <c r="Q23">
         <v>19742071000.0</v>
       </c>
       <c r="R23">
         <v>-562252000.0</v>
       </c>
       <c r="S23">
         <v>-1900251000.0</v>
       </c>
       <c r="T23">
         <v>642853380000.0</v>
       </c>
       <c r="U23">
         <v>76272827000.0</v>
       </c>
       <c r="V23">
         <v>128546633000.0</v>
       </c>
       <c r="W23">
         <v>5619223000.0</v>
       </c>
       <c r="X23">
         <v>-117264558000.0</v>
       </c>