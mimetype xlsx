--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1955,51 +1955,51 @@
       </c>
       <c r="G29">
         <v>725178000.0</v>
       </c>
       <c r="H29">
         <v>741652000.0</v>
       </c>
       <c r="I29">
         <v>810468000.0</v>
       </c>
       <c r="J29">
         <v>1025568000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
-        <v>136394000.0</v>
+        <v>144939000.0</v>
       </c>
       <c r="C30">
         <v>169965000.0</v>
       </c>
       <c r="D30">
         <v>211497000.0</v>
       </c>
       <c r="E30">
         <v>298834000.0</v>
       </c>
       <c r="F30">
         <v>299023000.0</v>
       </c>
       <c r="G30">
         <v>316774000.0</v>
       </c>
       <c r="H30">
         <v>418832000.0</v>
       </c>
       <c r="I30">
         <v>494260000.0</v>
       </c>
       <c r="J30">
         <v>262062000.0</v>
       </c>
@@ -2307,51 +2307,51 @@
         <v>115001000.0</v>
       </c>
       <c r="H38">
         <v>12228000.0</v>
       </c>
       <c r="I38">
         <v>46412000.0</v>
       </c>
       <c r="J38">
         <v>36953000.0</v>
       </c>
       <c r="K38">
         <v>6123000.0</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>31711000.0</v>
+        <v>23166000.0</v>
       </c>
       <c r="C39">
         <v>24444000.0</v>
       </c>
       <c r="D39">
         <v>2662000.0</v>
       </c>
       <c r="E39">
         <v>38359000.0</v>
       </c>
       <c r="F39">
         <v>60360000.0</v>
       </c>
       <c r="G39">
         <v>24346000.0</v>
       </c>
       <c r="H39">
         <v>47325000.0</v>
       </c>
       <c r="I39">
         <v>75119000.0</v>
       </c>
       <c r="J39">
         <v>177811000.0</v>
       </c>
@@ -4806,59 +4806,63 @@
       </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15">
         <v>0.1</v>
       </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>36790000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>45388000.0</v>
       </c>
       <c r="E16">
         <v>27060000.0</v>
       </c>
-      <c r="F16"/>
+      <c r="F16">
+        <v>42873000.0</v>
+      </c>
       <c r="G16">
         <v>40315000.0</v>
       </c>
       <c r="H16">
         <v>32534000.0</v>
       </c>
       <c r="I16">
         <v>25668000.0</v>
       </c>
       <c r="J16">
         <v>45846000.0</v>
       </c>
       <c r="K16">
         <v>44558000.0</v>
       </c>
       <c r="L16">
         <v>27119000.0</v>
       </c>
       <c r="M16">
         <v>20136000.0</v>
       </c>
       <c r="N16">
         <v>47782000.0</v>
       </c>
       <c r="O16">
@@ -6239,54 +6243,54 @@
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
-        <v>147083000.0</v>
+        <v>170226000.0</v>
       </c>
       <c r="C30">
-        <v>136394000.0</v>
+        <v>144939000.0</v>
       </c>
       <c r="D30">
         <v>151009000.0</v>
       </c>
       <c r="E30">
         <v>143459000.0</v>
       </c>
       <c r="F30">
         <v>149367000.0</v>
       </c>
       <c r="G30">
         <v>169965000.0</v>
       </c>
       <c r="H30">
         <v>188138000.0</v>
       </c>
       <c r="I30">
         <v>203359000.0</v>
       </c>
       <c r="J30">
         <v>211552000.0</v>
       </c>
       <c r="K30">
         <v>211497000.0</v>
       </c>
@@ -7283,54 +7287,54 @@
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38">
         <v>-1873657000.0</v>
       </c>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>45717000.0</v>
+        <v>22574000.0</v>
       </c>
       <c r="C39">
-        <v>31711000.0</v>
+        <v>23166000.0</v>
       </c>
       <c r="D39">
         <v>31364000.0</v>
       </c>
       <c r="E39">
         <v>34770000.0</v>
       </c>
       <c r="F39">
         <v>42327000.0</v>
       </c>
       <c r="G39">
         <v>24444000.0</v>
       </c>
       <c r="H39">
         <v>30347000.0</v>
       </c>
       <c r="I39">
         <v>41742000.0</v>
       </c>
       <c r="J39">
         <v>31950000.0</v>
       </c>
       <c r="K39">
         <v>2662000.0</v>
       </c>
@@ -7431,63 +7435,63 @@
         <v>227000000.0</v>
       </c>
       <c r="AT39">
         <v>235000000.0</v>
       </c>
       <c r="AU39">
         <v>241000000.0</v>
       </c>
       <c r="AV39">
         <v>186000000.0</v>
       </c>
       <c r="AW39">
         <v>166286000.0</v>
       </c>
       <c r="AX39">
         <v>182000000.0</v>
       </c>
       <c r="AY39"/>
       <c r="AZ39"/>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>126158000.0</v>
+        <v>89368000.0</v>
       </c>
       <c r="C40">
         <v>149559000.0</v>
       </c>
       <c r="D40">
         <v>78531000.0</v>
       </c>
       <c r="E40">
         <v>87984000.0</v>
       </c>
       <c r="F40">
-        <v>157251000.0</v>
+        <v>114378000.0</v>
       </c>
       <c r="G40">
         <v>117155000.0</v>
       </c>
       <c r="H40">
         <v>97223000.0</v>
       </c>
       <c r="I40">
         <v>89249000.0</v>
       </c>
       <c r="J40">
         <v>84925000.0</v>
       </c>
       <c r="K40">
         <v>98174000.0</v>
       </c>
       <c r="L40">
         <v>101779000.0</v>
       </c>
       <c r="M40">
         <v>105744000.0</v>
       </c>
       <c r="N40">
         <v>124960999.0</v>
       </c>
@@ -10124,101 +10128,101 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>119</v>
       </c>
       <c r="B5">
-        <v>84889000.0</v>
+        <v>51801000.0</v>
       </c>
       <c r="C5">
         <v>-19227000.0</v>
       </c>
       <c r="D5">
         <v>70030000.0</v>
       </c>
       <c r="E5">
         <v>159382000.0</v>
       </c>
       <c r="F5">
         <v>200688000.0</v>
       </c>
       <c r="G5">
         <v>109777000.0</v>
       </c>
       <c r="H5">
         <v>198852000.0</v>
       </c>
       <c r="I5">
         <v>143455000.0</v>
       </c>
       <c r="J5">
         <v>-171050000.0</v>
       </c>
       <c r="K5">
         <v>-113851000.0</v>
       </c>
       <c r="L5">
         <v>94130000.0</v>
       </c>
       <c r="M5">
         <v>-2000000.0</v>
       </c>
       <c r="N5">
         <v>-879000000.0</v>
       </c>
       <c r="O5">
         <v>103000000.0</v>
       </c>
       <c r="P5">
         <v>-417000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>120</v>
       </c>
       <c r="B6">
-        <v>124348000.0</v>
+        <v>91260000.0</v>
       </c>
       <c r="C6">
         <v>33562000.0</v>
       </c>
       <c r="D6">
         <v>133281000.0</v>
       </c>
       <c r="E6">
         <v>247774000.0</v>
       </c>
       <c r="F6">
         <v>306161000.0</v>
       </c>
       <c r="G6">
         <v>256300000.0</v>
       </c>
       <c r="H6">
         <v>379209000.0</v>
       </c>
       <c r="I6">
         <v>410430000.0</v>
       </c>
       <c r="J6">
         <v>130385000.0</v>
       </c>
@@ -16720,51 +16724,51 @@
       </c>
       <c r="AU2">
         <v>244000000.0</v>
       </c>
       <c r="AV2">
         <v>0.1</v>
       </c>
       <c r="AW2">
         <v>0.1</v>
       </c>
       <c r="AX2">
         <v>96000000.0</v>
       </c>
       <c r="AY2">
         <v>83000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>148</v>
       </c>
       <c r="B3">
         <v>6926000</v>
       </c>
       <c r="C3">
-        <v>7085000</v>
+        <v>9899000</v>
       </c>
       <c r="D3">
         <v>7085000</v>
       </c>
       <c r="E3">
         <v>7770000</v>
       </c>
       <c r="F3">
         <v>7085000</v>
       </c>
       <c r="G3">
         <v>8807000</v>
       </c>
       <c r="H3">
         <v>8500000</v>
       </c>
       <c r="I3">
         <v>8952000</v>
       </c>
       <c r="J3">
         <v>7278000</v>
       </c>
       <c r="K3">
         <v>10474000</v>
       </c>
@@ -18331,51 +18335,51 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
     </row>
     <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>163</v>
       </c>
       <c r="B18">
         <v>-5453000.0</v>
       </c>
       <c r="C18">
-        <v>15122000.0</v>
+        <v>12308000.0</v>
       </c>
       <c r="D18">
         <v>29331000.0</v>
       </c>
       <c r="E18">
         <v>21786000.0</v>
       </c>
       <c r="F18">
         <v>-17566000.0</v>
       </c>
       <c r="G18">
         <v>17336000.0</v>
       </c>
       <c r="H18">
         <v>27480000.0</v>
       </c>
       <c r="I18">
         <v>13270000.0</v>
       </c>
       <c r="J18">
         <v>-1840000.0</v>
       </c>
       <c r="K18">
         <v>34104000.0</v>
       </c>
@@ -19057,51 +19061,51 @@
       </c>
       <c r="AU23">
         <v>-9000000.0</v>
       </c>
       <c r="AV23">
         <v>-209000000.0</v>
       </c>
       <c r="AW23">
         <v>-6000000.0</v>
       </c>
       <c r="AX23">
         <v>-6000000.0</v>
       </c>
       <c r="AY23">
         <v>-2000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>168</v>
       </c>
       <c r="B24">
         <v>-6926000.0</v>
       </c>
       <c r="C24">
-        <v>-10042000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D24">
         <v>-7636000.0</v>
       </c>
       <c r="E24">
         <v>-143000.0</v>
       </c>
       <c r="F24">
         <v>-7085000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>-24730000.0</v>
       </c>
       <c r="I24">
         <v>-7278000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
         <v>-10000.0</v>
       </c>
       <c r="L24">
         <v>2000.0</v>
       </c>
       <c r="M24">