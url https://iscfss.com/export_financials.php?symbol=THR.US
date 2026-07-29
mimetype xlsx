--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -15580,54 +15580,54 @@
       <c r="M27">
         <v>73573000.0</v>
       </c>
       <c r="N27">
         <v>63260000.0</v>
       </c>
       <c r="O27">
         <v>63292000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>154</v>
       </c>
       <c r="B28">
         <v>85831000.0</v>
       </c>
       <c r="C28">
         <v>452000.0</v>
       </c>
       <c r="D28">
-        <v>-59000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="E28">
-        <v>-208000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="F28">
         <v>283000.0</v>
       </c>
       <c r="G28">
         <v>1564000.0</v>
       </c>
       <c r="H28">
         <v>111000.0</v>
       </c>
       <c r="I28">
         <v>50000.0</v>
       </c>
       <c r="J28">
         <v>49000.0</v>
       </c>
       <c r="K28">
         <v>77715000.0</v>
       </c>
       <c r="L28">
         <v>75023000.0</v>
       </c>
       <c r="M28">
         <v>76868000.0</v>
       </c>