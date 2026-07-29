--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9701,51 +9701,53 @@
       <c r="DO15">
         <v>500000.0</v>
       </c>
       <c r="DP15">
         <v>500000.0</v>
       </c>
       <c r="DQ15">
         <v>500000.0</v>
       </c>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
     </row>
     <row r="16" spans="1:126">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>3440400000.0</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16"/>
+      <c r="F16">
+        <v>3259300000.0</v>
+      </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16">
         <v>211200000.0</v>
       </c>
       <c r="Q16">
         <v>134500000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
@@ -14364,84 +14366,84 @@
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
     </row>
     <row r="35" spans="1:126">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
         <v>12907200000.0</v>
       </c>
       <c r="C35">
         <v>1326900000.0</v>
       </c>
       <c r="D35">
         <v>12911100000.0</v>
       </c>
       <c r="E35">
         <v>11477500000.0</v>
       </c>
       <c r="F35">
-        <v>12364100000.0</v>
+        <v>831500000.0</v>
       </c>
       <c r="G35">
         <v>11613100000.0</v>
       </c>
       <c r="H35">
-        <v>11714200000.0</v>
+        <v>897300000.0</v>
       </c>
       <c r="I35">
         <v>12320000000.0</v>
       </c>
       <c r="J35">
-        <v>12071400000.0</v>
+        <v>10071600000.0</v>
       </c>
       <c r="K35">
         <v>12147000000.0</v>
       </c>
       <c r="L35">
-        <v>11471100000.0</v>
+        <v>10206500000.0</v>
       </c>
       <c r="M35">
-        <v>11297100000.0</v>
+        <v>9951500000.0</v>
       </c>
       <c r="N35">
-        <v>11084100000.0</v>
+        <v>9730000000.0</v>
       </c>
       <c r="O35">
         <v>10939900000.0</v>
       </c>
       <c r="P35">
         <v>11450000000.0</v>
       </c>
       <c r="Q35">
-        <v>10390700000.0</v>
+        <v>9094400000.0</v>
       </c>
       <c r="R35">
         <v>11014400000.0</v>
       </c>
       <c r="S35">
         <v>842400000.0</v>
       </c>
       <c r="T35">
         <v>851000000.0</v>
       </c>
       <c r="U35">
         <v>864400000.0</v>
       </c>
       <c r="V35">
         <v>845000000.0</v>
       </c>
       <c r="W35">
         <v>878100000.0</v>
       </c>
       <c r="X35">
         <v>865000000.0</v>
       </c>
       <c r="Y35">
         <v>9766900000.0</v>
       </c>
@@ -16046,87 +16048,87 @@
       </c>
       <c r="DS39">
         <v>-526700000.0</v>
       </c>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
     </row>
     <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>-43400000.0</v>
       </c>
       <c r="C40">
         <v>8561900000.0</v>
       </c>
       <c r="D40">
         <v>-41700000.0</v>
       </c>
       <c r="E40">
         <v>551700000.0</v>
       </c>
       <c r="F40">
-        <v>-726200000.0</v>
+        <v>7608900000.0</v>
       </c>
       <c r="G40">
         <v>-37700000.0</v>
       </c>
       <c r="H40">
         <v>-826000000.0</v>
       </c>
       <c r="I40">
         <v>5425600000.0</v>
       </c>
       <c r="J40">
         <v>-740700000.0</v>
       </c>
       <c r="K40">
         <v>5252000000.0</v>
       </c>
       <c r="L40">
         <v>-791400000.0</v>
       </c>
       <c r="M40">
         <v>-721200000.0</v>
       </c>
       <c r="N40">
         <v>-694800000.0</v>
       </c>
       <c r="O40">
         <v>-70300000.0</v>
       </c>
       <c r="P40">
-        <v>-723300000.0</v>
+        <v>-1525100000.0</v>
       </c>
       <c r="Q40">
         <v>-715600000.0</v>
       </c>
       <c r="R40">
-        <v>-769700000.0</v>
+        <v>-1609500000.0</v>
       </c>
       <c r="S40">
         <v>-55100000.0</v>
       </c>
       <c r="T40">
         <v>-68100000.0</v>
       </c>
       <c r="U40">
         <v>-66800000.0</v>
       </c>
       <c r="V40">
         <v>-57300000.0</v>
       </c>
       <c r="W40">
         <v>-48400000.0</v>
       </c>
       <c r="X40">
         <v>-67300000.0</v>
       </c>
       <c r="Y40">
         <v>-675500000.0</v>
       </c>
       <c r="Z40">
         <v>-112500000.0</v>
       </c>
@@ -20706,57 +20708,57 @@
       </c>
       <c r="DS56">
         <v>526700000.0</v>
       </c>
       <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
     </row>
     <row r="57" spans="1:126">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
         <v>50100000.0</v>
       </c>
       <c r="C57">
         <v>12047500000.0</v>
       </c>
       <c r="D57">
         <v>436800000.0</v>
       </c>
       <c r="E57">
         <v>1038300000.0</v>
       </c>
       <c r="F57">
-        <v>61800000.0</v>
+        <v>11594400000.0</v>
       </c>
       <c r="G57">
         <v>819600000.0</v>
       </c>
       <c r="H57">
-        <v>775100000.0</v>
+        <v>11592000000.0</v>
       </c>
       <c r="I57">
         <v>6220000000.0</v>
       </c>
       <c r="J57">
         <v>6072000000.0</v>
       </c>
       <c r="K57">
         <v>6092200000.0</v>
       </c>
       <c r="L57">
         <v>727600000.0</v>
       </c>
       <c r="M57">
         <v>651700000.0</v>
       </c>
       <c r="N57">
         <v>618600000.0</v>
       </c>
       <c r="O57">
         <v>731700000.0</v>
       </c>
       <c r="P57">
         <v>78500000.0</v>
       </c>
@@ -22687,51 +22689,53 @@
         <v>2431200000.0</v>
       </c>
       <c r="AA2">
         <v>2438400000.0</v>
       </c>
       <c r="AB2">
         <v>2294000000.0</v>
       </c>
       <c r="AC2">
         <v>2352900000.0</v>
       </c>
       <c r="AD2">
         <v>2413200000.0</v>
       </c>
       <c r="AE2">
         <v>2414500000.0</v>
       </c>
       <c r="AF2">
         <v>15900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>188</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>-4600000.0</v>
+      </c>
       <c r="C3">
         <v>1500000.0</v>
       </c>
       <c r="D3">
         <v>6300000.0</v>
       </c>
       <c r="E3">
         <v>12900000.0</v>
       </c>
       <c r="F3">
         <v>16900000.0</v>
       </c>
       <c r="G3">
         <v>18200000.0</v>
       </c>
       <c r="H3">
         <v>21600000.0</v>
       </c>
       <c r="I3">
         <v>24600000.0</v>
       </c>
       <c r="J3">
         <v>30100000.0</v>
       </c>
       <c r="K3">
@@ -22841,51 +22845,53 @@
       <c r="O4">
         <v>9800000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>190</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>887000000.0</v>
+      </c>
       <c r="C5">
         <v>571900000.0</v>
       </c>
       <c r="D5">
         <v>75200000.0</v>
       </c>
       <c r="E5">
         <v>178100000.0</v>
       </c>
       <c r="F5">
         <v>555300000.0</v>
       </c>
       <c r="G5">
         <v>481900000.0</v>
       </c>
       <c r="H5">
         <v>559600000.0</v>
       </c>
       <c r="I5">
         <v>327600000.0</v>
       </c>
       <c r="J5">
         <v>338100000.0</v>
       </c>
       <c r="K5">
@@ -22938,51 +22944,51 @@
       </c>
       <c r="AA5">
         <v>218600000.0</v>
       </c>
       <c r="AB5">
         <v>946600000.0</v>
       </c>
       <c r="AC5">
         <v>300100000.0</v>
       </c>
       <c r="AD5">
         <v>2597900000.0</v>
       </c>
       <c r="AE5">
         <v>2827600000.0</v>
       </c>
       <c r="AF5">
         <v>216600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>887000000.0</v>
+        <v>882400000.0</v>
       </c>
       <c r="C6">
         <v>573400000.0</v>
       </c>
       <c r="D6">
         <v>81500000.0</v>
       </c>
       <c r="E6">
         <v>191000000.0</v>
       </c>
       <c r="F6">
         <v>572200000.0</v>
       </c>
       <c r="G6">
         <v>500100000.0</v>
       </c>
       <c r="H6">
         <v>581200000.0</v>
       </c>
       <c r="I6">
         <v>352200000.0</v>
       </c>
       <c r="J6">
         <v>368200000.0</v>
       </c>
@@ -25616,52 +25622,56 @@
       </c>
       <c r="DN2">
         <v>119800000.0</v>
       </c>
       <c r="DO2">
         <v>125400000.0</v>
       </c>
       <c r="DP2">
         <v>117300000.0</v>
       </c>
       <c r="DQ2">
         <v>121100000.0</v>
       </c>
       <c r="DR2">
         <v>119700000.0</v>
       </c>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
     </row>
     <row r="3" spans="1:126">
       <c r="A3" t="s">
         <v>188</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>-1800000.0</v>
+      </c>
+      <c r="C3">
+        <v>-1300000.0</v>
+      </c>
       <c r="D3">
         <v>-1200000.0</v>
       </c>
       <c r="E3">
         <v>-1000000.0</v>
       </c>
       <c r="F3">
         <v>-1100000.0</v>
       </c>
       <c r="G3">
         <v>-600000.0</v>
       </c>
       <c r="H3">
         <v>500000.0</v>
       </c>
       <c r="I3">
         <v>800000.0</v>
       </c>
       <c r="J3">
         <v>800000.0</v>
       </c>
       <c r="K3">
         <v>800000.0</v>
       </c>
       <c r="L3">
@@ -26296,52 +26306,56 @@
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>190</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>247900000.0</v>
+      </c>
+      <c r="C5">
+        <v>272300000.0</v>
+      </c>
       <c r="D5">
         <v>238700000.0</v>
       </c>
       <c r="E5">
         <v>207400000.0</v>
       </c>
       <c r="F5">
         <v>168600000.0</v>
       </c>
       <c r="G5">
         <v>220000000.0</v>
       </c>
       <c r="H5">
         <v>138200000.0</v>
       </c>
       <c r="I5">
         <v>59900000.0</v>
       </c>
       <c r="J5">
         <v>153800000.0</v>
       </c>
       <c r="K5">
         <v>158700000.0</v>
       </c>
       <c r="L5">
@@ -26659,54 +26673,54 @@
       <c r="DL5">
         <v>738400000.0</v>
       </c>
       <c r="DM5">
         <v>715700000.0</v>
       </c>
       <c r="DN5">
         <v>735100000.0</v>
       </c>
       <c r="DO5">
         <v>331700000.0</v>
       </c>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
     </row>
     <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>237100000.0</v>
+        <v>246100000.0</v>
       </c>
       <c r="C6">
-        <v>272300000.0</v>
+        <v>271000000.0</v>
       </c>
       <c r="D6">
         <v>237500000.0</v>
       </c>
       <c r="E6">
         <v>206400000.0</v>
       </c>
       <c r="F6">
         <v>167500000.0</v>
       </c>
       <c r="G6">
         <v>219400000.0</v>
       </c>
       <c r="H6">
         <v>138700000.0</v>
       </c>
       <c r="I6">
         <v>60700000.0</v>
       </c>
       <c r="J6">
         <v>154600000.0</v>
       </c>
       <c r="K6">
         <v>159500000.0</v>
       </c>
@@ -44125,51 +44139,51 @@
       <c r="M25">
         <v>-41800000.0</v>
       </c>
       <c r="N25">
         <v>-8700000.0</v>
       </c>
       <c r="O25">
         <v>-40800000.0</v>
       </c>
       <c r="P25">
         <v>61700000.0</v>
       </c>
       <c r="Q25">
         <v>-107900000.0</v>
       </c>
       <c r="R25">
         <v>136500000.0</v>
       </c>
       <c r="S25">
         <v>-196000000.0</v>
       </c>
       <c r="T25">
         <v>32700000.0</v>
       </c>
       <c r="U25">
-        <v>-62200000.0</v>
+        <v>-64100000.0</v>
       </c>
       <c r="V25">
         <v>-56500000.0</v>
       </c>
       <c r="W25">
         <v>-87200000.0</v>
       </c>
       <c r="X25">
         <v>3300000.0</v>
       </c>
       <c r="Y25">
         <v>-84800000.0</v>
       </c>
       <c r="Z25">
         <v>151100000.0</v>
       </c>
       <c r="AA25">
         <v>-33900000.0</v>
       </c>
       <c r="AB25">
         <v>35500000.0</v>
       </c>
       <c r="AC25">
         <v>-19900000.0</v>
       </c>