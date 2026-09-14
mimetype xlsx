--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5631,785 +5634,791 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV62"/>
+  <dimension ref="A1:DW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>45100000.0</v>
+      </c>
+      <c r="C2">
         <v>43400000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>41700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37700000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50900000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>59200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>61600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>64300000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>63800000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>69500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>76200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>78500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>77200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>70100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>55100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>68100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>66800000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>48400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>67300000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>62200000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>58500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>53400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>52800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>53200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>46800000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>37300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>46400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>452900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>469800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>344800000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>366900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>334700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>341800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>251900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>283700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>274700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>301600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>205200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>246500000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>329500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>303900000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>226800000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>396700000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>443200000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>448100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>374700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>412200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>446300000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>475900000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>466200000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>473900000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>492300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>484100000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>378900000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>402900000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>33100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>30300000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>34400000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>33200000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>58700000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>53000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>58500000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>63400000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>65100000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>54200000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>61300000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>48300000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>45500000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>48500000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>44900000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>69900000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>60400000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>55700000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>52700000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>60400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>57200000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>51900000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>92000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>103800000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>85600000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>74700000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>86500000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>107600000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>111900000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>115400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>136500000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>133900000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>94600000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>173900000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>559100000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>113300000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>102400000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>98000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>125300000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>112800000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>102400000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>101000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>122300000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>91200000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>89800000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>64300000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6494,52 +6503,53 @@
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6624,430 +6634,432 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-255700000.0</v>
+      </c>
+      <c r="C5">
         <v>-237900000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-171400000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-198300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-287200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-344700000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-456300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-299500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-540800000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-548900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-517200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-780300000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-670900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-607700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-701500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-766100000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-519900000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-256600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>122200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>203200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>250500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>187700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>372500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>352400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>323500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>70600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>152600000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>153500000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>108200000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-116500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-190800000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-169100000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-120400000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>107600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>114000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>106900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>89200000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>62800000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>227000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>229400000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>151400000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>53900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>104000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>140000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>226900000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>206400000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>214100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>267100000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>228100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>177600000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>187800000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>189700000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>323100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>325800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>364000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>303100000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>265100000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>210400000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>191500000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>182500000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>145000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>136700000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>203200000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>126200000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>67800000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>28800000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-10800000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-173000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-333100000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-384800000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-217900000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-100400000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-23700000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-20400000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-66700000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-101600000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-21100000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-39900000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-87500000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-188000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-126200000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-59500000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-35400000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>31600000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-60700000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>21800000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-47200000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>67200000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>16100000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>6400000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>47300000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-38600000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-37400000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>11500000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-13600000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-70900000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>44700000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>45600000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>63800000.0</v>
       </c>
-      <c r="CY5"/>
-      <c r="CZ5">
+      <c r="CZ5"/>
+      <c r="DA5">
         <v>-36300000.0</v>
       </c>
-      <c r="DA5"/>
-      <c r="DB5">
+      <c r="DB5"/>
+      <c r="DC5">
         <v>-49400000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-75300000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>180500000.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>217900000.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>131600000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7103,51 +7115,53 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7164,52 +7178,53 @@
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
+      <c r="DW6"/>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7294,52 +7309,53 @@
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
         <v>600000.0</v>
       </c>
       <c r="C8">
         <v>600000.0</v>
       </c>
       <c r="D8">
         <v>600000.0</v>
       </c>
       <c r="E8">
         <v>600000.0</v>
       </c>
       <c r="F8">
         <v>600000.0</v>
       </c>
       <c r="G8">
         <v>600000.0</v>
       </c>
       <c r="H8">
         <v>600000.0</v>
       </c>
       <c r="I8">
@@ -7359,51 +7375,53 @@
       </c>
       <c r="N8">
         <v>600000.0</v>
       </c>
       <c r="O8">
         <v>600000.0</v>
       </c>
       <c r="P8">
         <v>600000.0</v>
       </c>
       <c r="Q8">
         <v>600000.0</v>
       </c>
       <c r="R8">
         <v>600000.0</v>
       </c>
       <c r="S8">
         <v>600000.0</v>
       </c>
       <c r="T8">
         <v>600000.0</v>
       </c>
       <c r="U8">
         <v>600000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>600000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7464,217 +7482,218 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>2013500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2004600000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1993900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1978300000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1973600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1962900000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1931400000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1923000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1913600000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1913100000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1904500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1896800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1887800000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1887200000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1880700000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1873400000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1864000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1857400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1871500000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1866600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1861600000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1837300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1837000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1833100000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1821700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1871800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1868900000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1864200000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1858300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1857000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1856400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1852000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1847200000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1846700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1838900000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1835200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1829700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1833500000.0</v>
       </c>
       <c r="AR9">
         <v>1833500000.0</v>
       </c>
-      <c r="AS9"/>
+      <c r="AS9">
+        <v>1833500000.0</v>
+      </c>
       <c r="AT9"/>
-      <c r="AU9">
+      <c r="AU9"/>
+      <c r="AV9">
         <v>1830700000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1827400000.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>1821400000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1830100000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1829600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1793100000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1785300000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1787100000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>1785200000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1782500000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1780000000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
@@ -7694,478 +7713,482 @@
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>266100000.0</v>
+      </c>
+      <c r="C10">
         <v>243500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1122700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>915700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>244100000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>315100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>435500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>427100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>337600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>264600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>316100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>294500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>167600000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>181500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>305000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>164800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>145900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>272000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>230900000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>171200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>106400000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>112100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>120600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>231500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>182600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>143900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>215700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>157600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>179800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>168500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1020700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>117900000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>244900000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>258000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>376400000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>227200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>317800000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>257000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>282600000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>315900000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>361600000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>406700000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>338800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>385100000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>583700000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>403900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>373300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>509600000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>606200000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>476300000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>486200000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>602200000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>690400000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>691000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>564800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>462000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>520800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>628300000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>820400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>922700000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>721600000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>218800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>290400000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>271600000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>260900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>209200000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>316500000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>233200000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>281000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>345800000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>397700000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>314300000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>308700000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>233300000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>275400000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>229700000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>301000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>218500000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>372700000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>391900000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>393400000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>550200000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>701500000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>432400000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>413500000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>336900000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>486500000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>217600000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>216200000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>189500000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>380500000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>326100000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>351500000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>267700000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>389800000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>952300000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>376100000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>306300000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>350200000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>600900000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>482700000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>823400000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>279200000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>305500000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>327000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>302700000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>442200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>999000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>578000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>495000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>550300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>410000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>236000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>212000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>215100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>163000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>527000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>553000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>178500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>164000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>128000000.0</v>
       </c>
-      <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1122700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>915700000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>244100000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>315100000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>435500000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>427100000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>294500000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>167600000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>181500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>305000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>164800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>145900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>272000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>230900000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>171200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>106400000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8226,418 +8249,422 @@
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>2021900000.0</v>
+      </c>
+      <c r="C12">
         <v>2027400000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2996500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5041500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4207300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4156000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2023100000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3813100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3451700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3230100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8301400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2142500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7765600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7859700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7786800000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7365700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7390600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7654200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>230900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>171200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>106400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>112100000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>120600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>231500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7261600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>143900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6902800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>157600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6778700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6727900000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7182200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6210500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>244900000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>258000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>376400000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>227200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>317800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7597800000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>282600000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7716100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>7503600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7469500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>338800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7470000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7418700000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7745500000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>373300000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7737100000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7664700000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7483800000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7456800000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>7277700000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7132000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7414500000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7517000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>462000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>520800000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>628300000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>7105100000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>922700000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>721600000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>218800000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>290400000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>271600000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>260900000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>209200000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>316500000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>233200000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>281000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>345800000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>397700000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>314300000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>308700000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>233300000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>210600000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>229700000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>301000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>218500000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>372700000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>391900000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>393400000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>550200000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>701500000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>432400000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>413500000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>336900000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>486500000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>217600000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>216200000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>189500000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>380500000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>326100000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>351500000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>267700000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>389800000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>952300000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>376100000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>306300000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>600900000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>482700000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>823400000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>305500000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>327000000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>302700000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>442200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>999000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>578000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>495000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>550300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>410000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>236000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>212000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>215100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>163000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>527000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>553000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>178500000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>164000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>128000000.0</v>
       </c>
-      <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>600000.0</v>
       </c>
       <c r="C13">
         <v>600000.0</v>
       </c>
       <c r="D13">
         <v>600000.0</v>
       </c>
       <c r="E13">
         <v>600000.0</v>
       </c>
       <c r="F13">
         <v>600000.0</v>
       </c>
       <c r="G13">
         <v>600000.0</v>
       </c>
       <c r="H13">
         <v>600000.0</v>
       </c>
       <c r="I13">
@@ -8943,471 +8970,475 @@
       <c r="DE13">
         <v>600000.0</v>
       </c>
       <c r="DF13">
         <v>600000.0</v>
       </c>
       <c r="DG13">
         <v>600000.0</v>
       </c>
       <c r="DH13">
         <v>600000.0</v>
       </c>
       <c r="DI13">
         <v>600000.0</v>
       </c>
       <c r="DJ13">
         <v>600000.0</v>
       </c>
       <c r="DK13">
         <v>600000.0</v>
       </c>
       <c r="DL13">
         <v>600000.0</v>
       </c>
       <c r="DM13">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="DN13">
         <v>500000.0</v>
       </c>
       <c r="DO13">
         <v>500000.0</v>
       </c>
       <c r="DP13">
         <v>500000.0</v>
       </c>
       <c r="DQ13">
         <v>500000.0</v>
       </c>
       <c r="DR13">
         <v>500000.0</v>
       </c>
-      <c r="DS13"/>
+      <c r="DS13">
+        <v>500000.0</v>
+      </c>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
         <v>36300000.0</v>
       </c>
       <c r="C14">
         <v>36300000.0</v>
       </c>
       <c r="D14">
-        <v>36400000.0</v>
+        <v>36300000.0</v>
       </c>
       <c r="E14">
         <v>36400000.0</v>
       </c>
       <c r="F14">
         <v>36400000.0</v>
       </c>
       <c r="G14">
+        <v>36400000.0</v>
+      </c>
+      <c r="H14">
         <v>36600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36300000.0</v>
       </c>
       <c r="J14">
         <v>36300000.0</v>
       </c>
       <c r="K14">
+        <v>36300000.0</v>
+      </c>
+      <c r="L14">
         <v>36200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>36100000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>35700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35600000.0</v>
       </c>
       <c r="O14">
         <v>35600000.0</v>
       </c>
       <c r="P14">
-        <v>36100000.0</v>
+        <v>35600000.0</v>
       </c>
       <c r="Q14">
         <v>36100000.0</v>
       </c>
       <c r="R14">
         <v>36100000.0</v>
       </c>
       <c r="S14">
         <v>36100000.0</v>
       </c>
       <c r="T14">
+        <v>36100000.0</v>
+      </c>
+      <c r="U14">
         <v>36300000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>36500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>36900000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>37100000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>38000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>38300000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>38900000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>39800000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>40200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41200000.0</v>
       </c>
       <c r="AD14">
         <v>41200000.0</v>
       </c>
       <c r="AE14">
+        <v>41200000.0</v>
+      </c>
+      <c r="AF14">
         <v>42900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43100000.0</v>
       </c>
       <c r="AG14">
         <v>43100000.0</v>
       </c>
       <c r="AH14">
         <v>43100000.0</v>
       </c>
       <c r="AI14">
+        <v>43100000.0</v>
+      </c>
+      <c r="AJ14">
         <v>43000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>42900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>42800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42900000.0</v>
       </c>
       <c r="AM14">
         <v>42900000.0</v>
       </c>
       <c r="AN14">
+        <v>42900000.0</v>
+      </c>
+      <c r="AO14">
         <v>43000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>43400000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>43500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>44100000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>44900000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>45000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>45100000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44900000.0</v>
       </c>
       <c r="AW14">
         <v>44900000.0</v>
       </c>
       <c r="AX14">
-        <v>44800000.0</v>
+        <v>44900000.0</v>
       </c>
       <c r="AY14">
         <v>44800000.0</v>
       </c>
       <c r="AZ14">
+        <v>44800000.0</v>
+      </c>
+      <c r="BA14">
         <v>44600000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>44800000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>45300000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>44500000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>45200000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>45400000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>45500000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>45200000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>45300000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>45400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="BK14">
         <v>46000000.0</v>
       </c>
       <c r="BL14">
+        <v>46000000.0</v>
+      </c>
+      <c r="BM14">
         <v>45700000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>45500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44600000.0</v>
       </c>
       <c r="BO14">
         <v>44600000.0</v>
       </c>
       <c r="BP14">
+        <v>44600000.0</v>
+      </c>
+      <c r="BQ14">
         <v>51200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51400000.0</v>
       </c>
       <c r="BR14">
         <v>51400000.0</v>
       </c>
       <c r="BS14">
         <v>51400000.0</v>
       </c>
       <c r="BT14">
+        <v>51400000.0</v>
+      </c>
+      <c r="BU14">
         <v>51000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>51800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52300000.0</v>
       </c>
       <c r="BW14">
         <v>52300000.0</v>
       </c>
       <c r="BX14">
+        <v>52300000.0</v>
+      </c>
+      <c r="BY14">
         <v>52500000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>52300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51900000.0</v>
       </c>
       <c r="CA14">
         <v>51900000.0</v>
       </c>
       <c r="CB14">
+        <v>51900000.0</v>
+      </c>
+      <c r="CC14">
         <v>51300000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>51600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53600000.0</v>
       </c>
       <c r="CE14">
         <v>53600000.0</v>
       </c>
       <c r="CF14">
+        <v>53600000.0</v>
+      </c>
+      <c r="CG14">
         <v>53500000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>53900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53800000.0</v>
       </c>
       <c r="CI14">
         <v>53800000.0</v>
       </c>
       <c r="CJ14">
+        <v>53800000.0</v>
+      </c>
+      <c r="CK14">
         <v>53600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53700000.0</v>
       </c>
       <c r="CL14">
         <v>53700000.0</v>
       </c>
       <c r="CM14">
         <v>53700000.0</v>
       </c>
       <c r="CN14">
+        <v>53700000.0</v>
+      </c>
+      <c r="CO14">
         <v>53300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="CP14">
         <v>53000000.0</v>
       </c>
       <c r="CQ14">
         <v>53000000.0</v>
       </c>
       <c r="CR14">
-        <v>52900000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="CS14">
         <v>52900000.0</v>
       </c>
       <c r="CT14">
+        <v>52900000.0</v>
+      </c>
+      <c r="CU14">
         <v>53100000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>52800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53100000.0</v>
       </c>
       <c r="CW14">
         <v>53100000.0</v>
       </c>
       <c r="CX14">
         <v>53100000.0</v>
       </c>
       <c r="CY14">
+        <v>53100000.0</v>
+      </c>
+      <c r="CZ14">
         <v>52600000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>53900000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>54100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54300000.0</v>
       </c>
       <c r="DC14">
         <v>54300000.0</v>
       </c>
       <c r="DD14">
+        <v>54300000.0</v>
+      </c>
+      <c r="DE14">
         <v>54583333.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>55100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57700000.0</v>
       </c>
       <c r="DG14">
         <v>57700000.0</v>
       </c>
       <c r="DH14">
+        <v>57700000.0</v>
+      </c>
+      <c r="DI14">
         <v>63076923.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60300000.0</v>
       </c>
       <c r="DJ14">
         <v>60300000.0</v>
       </c>
       <c r="DK14">
         <v>60300000.0</v>
       </c>
       <c r="DL14">
+        <v>60300000.0</v>
+      </c>
+      <c r="DM14">
         <v>58365385.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>50300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50200000.0</v>
       </c>
       <c r="DO14">
         <v>50200000.0</v>
       </c>
       <c r="DP14">
-        <v>50100000.0</v>
+        <v>50200000.0</v>
       </c>
       <c r="DQ14">
         <v>50100000.0</v>
       </c>
       <c r="DR14">
         <v>50100000.0</v>
       </c>
       <c r="DS14">
         <v>50100000.0</v>
       </c>
       <c r="DT14">
         <v>50100000.0</v>
       </c>
       <c r="DU14">
         <v>50100000.0</v>
       </c>
       <c r="DV14">
         <v>50100000.0</v>
       </c>
+      <c r="DW14">
+        <v>50100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>600000.0</v>
       </c>
       <c r="P15">
         <v>600000.0</v>
       </c>
       <c r="Q15">
         <v>600000.0</v>
       </c>
       <c r="R15">
         <v>600000.0</v>
       </c>
       <c r="S15">
         <v>600000.0</v>
       </c>
       <c r="T15">
         <v>600000.0</v>
       </c>
       <c r="U15">
         <v>600000.0</v>
       </c>
       <c r="V15">
         <v>600000.0</v>
       </c>
       <c r="W15">
@@ -9671,99 +9702,106 @@
       <c r="DE15">
         <v>600000.0</v>
       </c>
       <c r="DF15">
         <v>600000.0</v>
       </c>
       <c r="DG15">
         <v>600000.0</v>
       </c>
       <c r="DH15">
         <v>600000.0</v>
       </c>
       <c r="DI15">
         <v>600000.0</v>
       </c>
       <c r="DJ15">
         <v>600000.0</v>
       </c>
       <c r="DK15">
         <v>600000.0</v>
       </c>
       <c r="DL15">
         <v>600000.0</v>
       </c>
       <c r="DM15">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="DN15">
         <v>500000.0</v>
       </c>
       <c r="DO15">
         <v>500000.0</v>
       </c>
       <c r="DP15">
         <v>500000.0</v>
       </c>
       <c r="DQ15">
         <v>500000.0</v>
       </c>
-      <c r="DR15"/>
+      <c r="DR15">
+        <v>500000.0</v>
+      </c>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>3479600000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>3440400000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>3259300000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
-      <c r="I16"/>
+      <c r="I16">
+        <v>3339200000.0</v>
+      </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>211200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>134500000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
@@ -9828,52 +9866,53 @@
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9958,108 +9997,107 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>60800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>69600000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>83200000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>64000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>97300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>84600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>74900000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>51800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>46300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>29200000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10115,51 +10153,53 @@
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -10176,52 +10216,53 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10306,52 +10347,53 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
         <v>178800000.0</v>
       </c>
       <c r="C20">
         <v>178800000.0</v>
       </c>
       <c r="D20">
         <v>178800000.0</v>
       </c>
       <c r="E20">
         <v>178800000.0</v>
       </c>
       <c r="F20">
         <v>178800000.0</v>
       </c>
       <c r="G20">
         <v>178800000.0</v>
       </c>
       <c r="H20">
         <v>178800000.0</v>
       </c>
       <c r="I20">
@@ -10405,663 +10447,667 @@
       <c r="Y20">
         <v>178800000.0</v>
       </c>
       <c r="Z20">
         <v>178800000.0</v>
       </c>
       <c r="AA20">
         <v>178800000.0</v>
       </c>
       <c r="AB20">
         <v>178800000.0</v>
       </c>
       <c r="AC20">
         <v>178800000.0</v>
       </c>
       <c r="AD20">
         <v>178800000.0</v>
       </c>
       <c r="AE20">
         <v>178800000.0</v>
       </c>
       <c r="AF20">
         <v>178800000.0</v>
       </c>
       <c r="AG20">
+        <v>178800000.0</v>
+      </c>
+      <c r="AH20">
         <v>192100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192600000.0</v>
       </c>
       <c r="AI20">
         <v>192600000.0</v>
       </c>
       <c r="AJ20">
+        <v>192600000.0</v>
+      </c>
+      <c r="AK20">
         <v>185300000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>185200000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>184900000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>184800000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>185100000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>185200000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>185700000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>186000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>184000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>184200000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>184300000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>184600000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>184800000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>185200000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>185000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>184900000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>184800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>184400000.0</v>
       </c>
       <c r="BB20">
         <v>184400000.0</v>
       </c>
       <c r="BC20">
+        <v>184400000.0</v>
+      </c>
+      <c r="BD20">
         <v>184900000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>184800000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>184600000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>184400000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>185500000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>200600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178800000.0</v>
       </c>
       <c r="BJ20">
         <v>178800000.0</v>
       </c>
       <c r="BK20">
+        <v>178800000.0</v>
+      </c>
+      <c r="BL20">
         <v>179200000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>179400000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>179100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171400000.0</v>
       </c>
       <c r="BO20">
         <v>171400000.0</v>
       </c>
       <c r="BP20">
-        <v>170000000.0</v>
+        <v>171400000.0</v>
       </c>
       <c r="BQ20">
         <v>170000000.0</v>
       </c>
       <c r="BR20">
+        <v>170000000.0</v>
+      </c>
+      <c r="BS20">
         <v>169600000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>169900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131900000.0</v>
       </c>
       <c r="BU20">
         <v>131900000.0</v>
       </c>
       <c r="BV20">
         <v>131900000.0</v>
       </c>
       <c r="BW20">
-        <v>126000000.0</v>
+        <v>131900000.0</v>
       </c>
       <c r="BX20">
         <v>126000000.0</v>
       </c>
       <c r="BY20">
-        <v>121400000.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="BZ20">
         <v>121400000.0</v>
       </c>
       <c r="CA20">
         <v>121400000.0</v>
       </c>
       <c r="CB20">
         <v>121400000.0</v>
       </c>
       <c r="CC20">
-        <v>128200000.0</v>
+        <v>121400000.0</v>
       </c>
       <c r="CD20">
         <v>128200000.0</v>
       </c>
       <c r="CE20">
         <v>128200000.0</v>
       </c>
       <c r="CF20">
         <v>128200000.0</v>
       </c>
       <c r="CG20">
         <v>128200000.0</v>
       </c>
       <c r="CH20">
         <v>128200000.0</v>
       </c>
       <c r="CI20">
         <v>128200000.0</v>
       </c>
       <c r="CJ20">
         <v>128200000.0</v>
       </c>
       <c r="CK20">
         <v>128200000.0</v>
       </c>
       <c r="CL20">
         <v>128200000.0</v>
       </c>
       <c r="CM20">
         <v>128200000.0</v>
       </c>
       <c r="CN20">
-        <v>131200000.0</v>
+        <v>128200000.0</v>
       </c>
       <c r="CO20">
         <v>131200000.0</v>
       </c>
       <c r="CP20">
         <v>131200000.0</v>
       </c>
       <c r="CQ20">
         <v>131200000.0</v>
       </c>
       <c r="CR20">
         <v>131200000.0</v>
       </c>
       <c r="CS20">
         <v>131200000.0</v>
       </c>
       <c r="CT20">
         <v>131200000.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>131200000.0</v>
+      </c>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
         <v>51</v>
       </c>
-      <c r="B21"/>
-      <c r="C21">
+      <c r="B21">
+        <v>716200000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>703000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>708300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>674500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>656900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>662800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>662900000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>634700000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>619300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>620800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178800000.0</v>
       </c>
       <c r="M21">
         <v>178800000.0</v>
       </c>
       <c r="N21">
         <v>178800000.0</v>
       </c>
       <c r="O21">
         <v>178800000.0</v>
       </c>
       <c r="P21">
         <v>178800000.0</v>
       </c>
       <c r="Q21">
+        <v>178800000.0</v>
+      </c>
+      <c r="R21">
         <v>571000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>552800000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>552000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>544600000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>504900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>491000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>477500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>482500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>461700000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>465700000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>467400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>474900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>456800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>449500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>450800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>456900000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>564500000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>554100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>430000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>562500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>547100000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>525900000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>517500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>537400000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>522500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>509800000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>508800000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>527100000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>522400000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>533299999.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>525700000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>540300000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>540600000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>520100000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>506000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>521700000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>509800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>494700000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>489500000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>501300000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>184600000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>184400000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>185500000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>200600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>178800000.0</v>
       </c>
       <c r="BJ21">
         <v>178800000.0</v>
       </c>
       <c r="BK21">
+        <v>178800000.0</v>
+      </c>
+      <c r="BL21">
         <v>179200000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>179400000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>179100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171400000.0</v>
       </c>
       <c r="BO21">
         <v>171400000.0</v>
       </c>
       <c r="BP21">
-        <v>170000000.0</v>
+        <v>171400000.0</v>
       </c>
       <c r="BQ21">
         <v>170000000.0</v>
       </c>
       <c r="BR21">
+        <v>170000000.0</v>
+      </c>
+      <c r="BS21">
         <v>169600000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>169900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131900000.0</v>
       </c>
       <c r="BU21">
         <v>131900000.0</v>
       </c>
       <c r="BV21">
         <v>131900000.0</v>
       </c>
       <c r="BW21">
-        <v>126000000.0</v>
+        <v>131900000.0</v>
       </c>
       <c r="BX21">
         <v>126000000.0</v>
       </c>
       <c r="BY21">
-        <v>121400000.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="BZ21">
         <v>121400000.0</v>
       </c>
       <c r="CA21">
         <v>121400000.0</v>
       </c>
       <c r="CB21">
         <v>121400000.0</v>
       </c>
       <c r="CC21">
-        <v>128200000.0</v>
+        <v>121400000.0</v>
       </c>
       <c r="CD21">
         <v>128200000.0</v>
       </c>
       <c r="CE21">
         <v>128200000.0</v>
       </c>
       <c r="CF21">
         <v>128200000.0</v>
       </c>
       <c r="CG21">
         <v>128200000.0</v>
       </c>
       <c r="CH21">
         <v>128200000.0</v>
       </c>
       <c r="CI21">
         <v>128200000.0</v>
       </c>
       <c r="CJ21">
         <v>128200000.0</v>
       </c>
       <c r="CK21">
         <v>128200000.0</v>
       </c>
       <c r="CL21">
         <v>128200000.0</v>
       </c>
       <c r="CM21">
         <v>128200000.0</v>
       </c>
       <c r="CN21">
-        <v>131200000.0</v>
+        <v>128200000.0</v>
       </c>
       <c r="CO21">
         <v>131200000.0</v>
       </c>
       <c r="CP21">
         <v>131200000.0</v>
       </c>
       <c r="CQ21">
         <v>131200000.0</v>
       </c>
       <c r="CR21">
         <v>131200000.0</v>
       </c>
       <c r="CS21">
         <v>131200000.0</v>
       </c>
       <c r="CT21">
         <v>131200000.0</v>
       </c>
-      <c r="CU21"/>
+      <c r="CU21">
+        <v>131200000.0</v>
+      </c>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-2372800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2151300000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2004100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7032000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4114500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4271200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4145100000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>786100000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2094699999.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-12674200000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2076900000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2044400000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2038300000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1835000000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -11117,51 +11163,53 @@
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
@@ -11178,931 +11226,938 @@
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>16863900000.0</v>
+      </c>
+      <c r="C23">
         <v>16527700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16945900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16774200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15732100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15470300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15274500000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15367000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14872200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14594100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14612600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14315000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14186700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14091700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13995100000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>13745900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13600900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13847200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14254300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14105300000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13728100000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13448000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13443700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13393800000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12838600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12277400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12490500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12627200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12159900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11983400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12399700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>15624300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>15403600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15334200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15469600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>15389300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14792700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14490800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14220400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14363700000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>14163600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>14027700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13790900000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>14041000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14144700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>13925600000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>13759700000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13960200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>13964800000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>13643000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>13378700000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>13463300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>13306400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>13442100000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13484900000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>13330100000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>13118700000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>12913400000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>12598600000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>12684500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8981300000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8514900000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>8569900000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8596700000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>8373400000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>8068500000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8042700000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8088600000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7747700000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7698100000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9230200000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>9254800000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>9463800000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>9700600000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9815600000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>9845200000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>9805700000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9776200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>9856600000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9844000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9689100000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>10156800000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>10634000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>21647100000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>21846600000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>22167800000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>23719200000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>23107000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>23664200000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>24380400000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>25112500000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>25008000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>25173200000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>24372800000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>26627000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>27528600000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>29157300000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>30292200000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>30036100000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>28913800000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>31437500000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>30556400000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>31288000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>32634800000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>32088600000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>31854100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>30769600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>29080000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>29826400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>28461200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>27653100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>25244600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>25816400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>24511800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>22549000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>21967200000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>20963500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>19625600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>18970300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>18728900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>18506100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>18162700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>17757700000.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
+      <c r="DW23"/>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>844000000.0</v>
+      </c>
+      <c r="C24">
         <v>843800000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>843300000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1279800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>347800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>722500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>722300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>783900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>783700000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>783400000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>783200000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>783000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>782800000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>782600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>782400000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>782200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>782000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>781800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>781600000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>781400000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>781200000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>781000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>780800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>780400000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>652800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>707500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>653400000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>653300000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>653100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>653000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>777900000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>777600000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>787100000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>787000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>786900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>786800000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>786700000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>786600000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>786400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>797900000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>797800000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>803400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812800000.0</v>
       </c>
       <c r="AR24">
         <v>812800000.0</v>
       </c>
       <c r="AS24">
+        <v>812800000.0</v>
+      </c>
+      <c r="AT24">
         <v>835100000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>841500000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>903500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>903400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>903900000.0</v>
       </c>
       <c r="AX24">
         <v>903900000.0</v>
       </c>
       <c r="AY24">
         <v>903900000.0</v>
       </c>
       <c r="AZ24">
+        <v>903900000.0</v>
+      </c>
+      <c r="BA24">
         <v>938700000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>938600000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>978100000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>849400000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>917500000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>917400000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>918100000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>911100000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>901600000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>857900000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>561000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>605900000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>640000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>632400000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>632300000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>433900000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>433800000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>309900000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>530500000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>531400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511900000.0</v>
       </c>
       <c r="BU24">
         <v>511900000.0</v>
       </c>
       <c r="BV24">
         <v>511900000.0</v>
       </c>
       <c r="BW24">
         <v>511900000.0</v>
       </c>
       <c r="BX24">
+        <v>511900000.0</v>
+      </c>
+      <c r="BY24">
         <v>514000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508800000.0</v>
       </c>
       <c r="BZ24">
         <v>508800000.0</v>
       </c>
       <c r="CA24">
         <v>508800000.0</v>
       </c>
       <c r="CB24">
         <v>508800000.0</v>
       </c>
       <c r="CC24">
         <v>508800000.0</v>
       </c>
       <c r="CD24">
         <v>508800000.0</v>
       </c>
       <c r="CE24">
         <v>508800000.0</v>
       </c>
       <c r="CF24">
         <v>508800000.0</v>
       </c>
       <c r="CG24">
         <v>508800000.0</v>
       </c>
       <c r="CH24">
         <v>508800000.0</v>
       </c>
       <c r="CI24">
         <v>508800000.0</v>
       </c>
       <c r="CJ24">
         <v>508800000.0</v>
       </c>
       <c r="CK24">
         <v>508800000.0</v>
       </c>
       <c r="CL24">
         <v>508800000.0</v>
       </c>
       <c r="CM24">
-        <v>499500000.0</v>
+        <v>508800000.0</v>
       </c>
       <c r="CN24">
         <v>499500000.0</v>
       </c>
       <c r="CO24">
         <v>499500000.0</v>
       </c>
       <c r="CP24">
         <v>499500000.0</v>
       </c>
       <c r="CQ24">
         <v>499500000.0</v>
       </c>
       <c r="CR24">
         <v>499500000.0</v>
       </c>
       <c r="CS24">
         <v>499500000.0</v>
       </c>
       <c r="CT24">
         <v>499500000.0</v>
       </c>
       <c r="CU24">
         <v>499500000.0</v>
       </c>
       <c r="CV24">
         <v>499500000.0</v>
       </c>
       <c r="CW24">
         <v>499500000.0</v>
       </c>
       <c r="CX24">
         <v>499500000.0</v>
       </c>
       <c r="CY24">
         <v>499500000.0</v>
       </c>
       <c r="CZ24">
         <v>499500000.0</v>
       </c>
       <c r="DA24">
         <v>499500000.0</v>
       </c>
       <c r="DB24">
         <v>499500000.0</v>
       </c>
-      <c r="DC24"/>
+      <c r="DC24">
+        <v>499500000.0</v>
+      </c>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>843300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>843000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>347800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>722500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>722300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>783900000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>783000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>782800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>782600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>782400000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>782200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>782000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>781800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>781600000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>781400000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>781200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>781000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>780800000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>780400000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>652800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>707500000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>653400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>667800000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>653100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>653000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>777900000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>777600000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>787100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>787000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>786900000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>786800000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>786700000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>786600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>786400000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>797900000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>797800000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>803400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812800000.0</v>
       </c>
       <c r="AR25">
         <v>812800000.0</v>
       </c>
-      <c r="AS25"/>
+      <c r="AS25">
+        <v>812800000.0</v>
+      </c>
       <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>903500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>903400000.0</v>
       </c>
-      <c r="AW25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX25"/>
       <c r="AY25">
         <v>903900000.0</v>
       </c>
       <c r="AZ25">
+        <v>903900000.0</v>
+      </c>
+      <c r="BA25">
         <v>938700000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>938600000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>978100000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>849400000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>901600000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>857900000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>561000000.0</v>
       </c>
-      <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
@@ -12122,225 +12177,228 @@
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26">
+        <v>10264400000.0</v>
+      </c>
+      <c r="C26">
         <v>10164400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9721300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9681800000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>9250900000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8969300000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8699900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8770100000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8197600000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8152800000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>8116200000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>7741800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>7830700000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8761900000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8564300000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>8444200000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8518300000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>8823200000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9202400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8314700000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8174400000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8852500000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>8897300000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8777700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8353000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>7879000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8049000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>7517100000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7130200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7798500000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7340600000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7353600000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9083400000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>9085800000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9104400000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>9138000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>8780000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>8592300000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>8511200000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>8558600000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>8240100000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>8072700000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>8016300000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>8036700000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>8317200000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>8094300000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>7815000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>7661300000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>7424900000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>7174500000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>7434900000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>7547300000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>6774100000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4959800000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>5067900000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
@@ -12360,52 +12418,53 @@
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12490,505 +12549,511 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>577900000.0</v>
+      </c>
+      <c r="C28">
         <v>600300000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>95600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>364100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>540500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>469200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>348600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>356800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>446100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>518800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>467100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>488500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>615200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>601100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>477400000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>617400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>636100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>509800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>550700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>610200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>674800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>668900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>660200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>548900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>470200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>563600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>437700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>510200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>473300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>484500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-242800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>659700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>542200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>529000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>410500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>559600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>468900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>529600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>503800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>482000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>436200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>396700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>474000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>427700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>251400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>437600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>530200000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>393800000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>297700000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>427600000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>417700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>336500000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>248200000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>287100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>284600000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>455500000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>396600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>289800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>90700000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-21100000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>136300000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>342200000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>315500000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>368400000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>371500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>423100000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>117400000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>200600000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>28900000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>184700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>133700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>197600000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>203200000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>278600000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>236500000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>284300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>207800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>290300000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>136100000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>116900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>115400000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-41400000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-192700000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>76400000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>95300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>171900000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>22300000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>291200000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>292600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>319300000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>119000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>173400000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-152000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-68200000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-190300000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-752800000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-102200000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>25500000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-67400000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-330400000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-213900000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-559300000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-23100000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-52100000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>250900000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-55100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-197700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>243300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>249700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>284200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-129500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>258000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>246100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>242200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>20000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>391400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>236600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>269800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>62100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>528300000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>703900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>392100000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>233500000.0</v>
       </c>
-      <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>4516500000.0</v>
+      </c>
+      <c r="C29">
         <v>4414200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4789800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4706100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4000900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3828700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3625900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3661600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3335900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3306100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3248800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>783000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>782800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>782600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>782400000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3078100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>782000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3614600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>781600000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3883700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3935200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>781000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3983000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3935400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3724500000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3444100000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13044,577 +13109,581 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>1950100000.0</v>
+      </c>
+      <c r="C30">
         <v>1855900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3952500000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3979200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3948900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3909200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3865100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3906600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3851200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3739300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3761700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3763600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3671100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3573100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3565900000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3569600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3461900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3423400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3376800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3505800000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3337700000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3252500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3213600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3194100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3109900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3091400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3074400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3033000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2930800000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2842600000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2825300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2803800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4605700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4564700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4624600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4636500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4300500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4248300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4049900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4190000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4197900000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4172100000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4026700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4226500000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4342800000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3786300000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3629100000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3873200000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3932600000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3795100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3659600000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3801000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3804700000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3753600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3788500000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1350500000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1372900000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1223900000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3430300000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1204400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>760900000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>752500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>772000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>807800000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>760100000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>654600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>590800000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>616700000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>605700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>584900000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>578500000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>571100000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>571700000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1910700000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>626700000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2034300000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1984700000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1962600000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1935200000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1998600000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1958800000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1988600000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2110500000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1940400000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2466400000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2476000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2511800000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2531800000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2518000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2615100000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2592100000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2605100000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2609200000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2665000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2640500000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2018200000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2007100000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2023100000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2055200000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2016200000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2035100000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2028500000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2040500000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1941100000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>628800000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1878900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>583500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>600900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>611600000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>536600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>529400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>551800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>579900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>563000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>554400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>548400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>533400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>542500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>533000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>557100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>534000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>540900000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>526700000.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
+      <c r="DW30"/>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1937500000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>2210200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2146800000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2117100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2393000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2654000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2966100000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2923500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3154000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2868000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3023400000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2976200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2892900000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2557800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2737400000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2908000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2762300000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2748200000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2775900000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2803600000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2747700000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2720500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2805100000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2786700000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2787300000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>2728600000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2672700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2860600000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2824500000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2771300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2658400000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>2693500000.0</v>
       </c>
-      <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>2659400000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2587100000.0</v>
       </c>
-      <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>2496100000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2409600000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2359400000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>2311300000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>2439600000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2410500000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>2254300000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>2306200000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>2309900000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
@@ -13634,52 +13703,53 @@
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
+      <c r="DW31"/>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13764,571 +13834,575 @@
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
+      <c r="DW32"/>
     </row>
-    <row r="33" spans="1:126">
+    <row r="33" spans="1:127">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>10725000000.0</v>
+      </c>
+      <c r="C33">
         <v>281100000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9996900000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7753500000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7575900000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7405100000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9386300000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7647300000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14872200000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>14329500000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>777600000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>8161000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>382500000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>10795400000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>378000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>9705400000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>13455000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>9830000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>8564000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>8493500000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>8353200000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>8190100000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>8231700000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>8142300000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>7716700000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>7250800000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>7441600000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>7695900000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>7309000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>8667400000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>6804700000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>6846200000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8476000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>8501800000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>8548800000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>8642300000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>8300400000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>8126200000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>8100500000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>8197800000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>7909900000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>7784500000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>7746000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>7819600000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>7584800000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>8118900000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>8143500000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>7960800000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>7774200000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>7693500000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>7585700000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>7354400000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>7095700000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>7342900000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7452900000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>7372500000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>7086900000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>6989100000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>6716600000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>6674500000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>5040900000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5152700000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>5105700000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>5209700000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>5006000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>4959600000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>4856200000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>5097100000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>4665700000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>4564600000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>4423400000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>4539400000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>4646300000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>5827600000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>456500000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>5870500000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>5747700000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>5811400000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>5767600000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>5613600000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>5481500000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>5702100000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>5854400000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>5987300000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>7399800000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>7372600000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>7967400000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>7932800000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>7736700000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>7857400000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>7790000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>7827900000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>7730900000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>7671300000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>8187100000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>9130800000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>9124200000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>9246400000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>9277300000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>9106400000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>8521400000.0</v>
       </c>
-      <c r="CY33"/>
-      <c r="CZ33">
+      <c r="CZ33"/>
+      <c r="DA33">
         <v>7726600000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>31459800000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>7289500000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>7017000000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>28479100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>29214800000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>27924600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>8177900000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>25100000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>25236500000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>23948800000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>7792700000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>21418800000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>20430100000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>19083100000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>7961400000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>18171800000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>17972100000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>17621800000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>17231000000.0</v>
       </c>
-      <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
+      <c r="DW33"/>
     </row>
-    <row r="34" spans="1:126">
+    <row r="34" spans="1:127">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>10301500000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>10157500000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9944500000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>9608700000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>9462900000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>9359300000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>9472200000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>9121200000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>8954400000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>8675900000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>8669000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>8425900000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>8321300000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>8241400000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>8177300000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>7973400000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>7834500000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>7641400000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>11210100000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>11033400000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>10972100000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>10968800000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>10954500000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>10362200000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>10191600000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>9848500000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>9857800000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>9762100000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>9673200000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>9408800000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>9661400000.0</v>
       </c>
-      <c r="AS34"/>
       <c r="AT34"/>
-      <c r="AU34">
+      <c r="AU34"/>
+      <c r="AV34">
         <v>9316800000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>9648500000.0</v>
       </c>
-      <c r="AW34"/>
-      <c r="AX34">
+      <c r="AX34"/>
+      <c r="AY34">
         <v>9481900000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>9243100000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>9342000000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>9240000000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>9179700000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>9264300000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>8655200000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>5119400000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>4985600000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
@@ -14348,830 +14422,835 @@
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
+      <c r="DW34"/>
     </row>
-    <row r="35" spans="1:126">
+    <row r="35" spans="1:127">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>13141300000.0</v>
+      </c>
+      <c r="C35">
         <v>12907200000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1326900000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>12911100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>11477500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>831500000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11613100000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>897300000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12320000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10071600000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12147000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10206500000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>9951500000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>9730000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10939900000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11450000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9094400000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11014400000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>842400000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>851000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>864400000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>845000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>878100000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>865000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9766900000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>707500000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>9574300000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>714100000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>9218800000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>9056400000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>9445000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>12641900000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>787100000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>787000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>786900000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>786800000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>786700000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>11577300000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>786400000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>11318000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>11153900000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>11070700000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>812800000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>11163500000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>11236200000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>11025700000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>903500000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>11188300000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>11169700000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>10961900000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>10784200000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>10919100000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>10178600000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10157800000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>849400000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>917500000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>9920800000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>9720600000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>11003400000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10458400000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>6835200000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>6107600000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>6173600000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>640000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>632400000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>632300000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>433900000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>433800000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>309900000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>530500000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>531400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511900000.0</v>
       </c>
       <c r="BU35">
         <v>511900000.0</v>
       </c>
       <c r="BV35">
         <v>511900000.0</v>
       </c>
       <c r="BW35">
+        <v>511900000.0</v>
+      </c>
+      <c r="BX35">
         <v>6820200000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>514000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508800000.0</v>
       </c>
       <c r="BZ35">
         <v>508800000.0</v>
       </c>
       <c r="CA35">
         <v>508800000.0</v>
       </c>
       <c r="CB35">
         <v>508800000.0</v>
       </c>
       <c r="CC35">
         <v>508800000.0</v>
       </c>
       <c r="CD35">
         <v>508800000.0</v>
       </c>
       <c r="CE35">
         <v>508800000.0</v>
       </c>
       <c r="CF35">
         <v>508800000.0</v>
       </c>
       <c r="CG35">
         <v>508800000.0</v>
       </c>
       <c r="CH35">
         <v>508800000.0</v>
       </c>
       <c r="CI35">
         <v>508800000.0</v>
       </c>
       <c r="CJ35">
         <v>508800000.0</v>
       </c>
       <c r="CK35">
         <v>508800000.0</v>
       </c>
       <c r="CL35">
         <v>508800000.0</v>
       </c>
       <c r="CM35">
-        <v>499500000.0</v>
+        <v>508800000.0</v>
       </c>
       <c r="CN35">
         <v>499500000.0</v>
       </c>
       <c r="CO35">
-        <v>199500000.0</v>
+        <v>499500000.0</v>
       </c>
       <c r="CP35">
         <v>199500000.0</v>
       </c>
       <c r="CQ35">
         <v>199500000.0</v>
       </c>
       <c r="CR35">
         <v>199500000.0</v>
       </c>
       <c r="CS35">
         <v>199500000.0</v>
       </c>
       <c r="CT35">
         <v>199500000.0</v>
       </c>
       <c r="CU35">
+        <v>199500000.0</v>
+      </c>
+      <c r="CV35">
         <v>200000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199500000.0</v>
       </c>
       <c r="CW35">
         <v>199500000.0</v>
       </c>
       <c r="CX35">
         <v>199500000.0</v>
       </c>
-      <c r="CY35"/>
-      <c r="CZ35">
+      <c r="CY35">
         <v>199500000.0</v>
       </c>
+      <c r="CZ35"/>
       <c r="DA35">
         <v>199500000.0</v>
       </c>
       <c r="DB35">
         <v>199500000.0</v>
       </c>
       <c r="DC35">
         <v>199500000.0</v>
       </c>
       <c r="DD35">
         <v>199500000.0</v>
       </c>
       <c r="DE35">
         <v>199500000.0</v>
       </c>
       <c r="DF35">
         <v>199500000.0</v>
       </c>
       <c r="DG35">
         <v>199500000.0</v>
       </c>
       <c r="DH35">
         <v>199500000.0</v>
       </c>
       <c r="DI35">
         <v>199500000.0</v>
       </c>
       <c r="DJ35">
+        <v>199500000.0</v>
+      </c>
+      <c r="DK35">
         <v>202100000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>215000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>202100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202200000.0</v>
       </c>
       <c r="DN35">
         <v>202200000.0</v>
       </c>
       <c r="DO35">
         <v>202200000.0</v>
       </c>
       <c r="DP35">
         <v>202200000.0</v>
       </c>
       <c r="DQ35">
         <v>202200000.0</v>
       </c>
       <c r="DR35">
         <v>202200000.0</v>
       </c>
       <c r="DS35">
+        <v>202200000.0</v>
+      </c>
+      <c r="DT35">
         <v>202300000.0</v>
       </c>
-      <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
+      <c r="DW35"/>
     </row>
-    <row r="36" spans="1:126">
+    <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>-983100000.0</v>
+      </c>
+      <c r="C36">
         <v>-8915500000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>522900000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>530700000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>613600000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>578900000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>548300000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>532800000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5710000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-8331600000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-8295000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-7920600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-8009500000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-8091800000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-7902500000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-7779200000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-7853300000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-8168000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-188600000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-69600000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-83200000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-64000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-97300000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-84600000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-7716700000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-3200000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-7441600000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-46300000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-7309000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-7242900000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-6804700000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-6846200000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-71200000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-65400000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-29200000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-76300000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-73700000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-8126200000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-115100000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-8197800000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-7909900000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-7784500000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-137900000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-7819600000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-7584800000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-8118900000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>-131200000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-7960800000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-7774200000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-7693500000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-7585700000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-7354400000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-7095700000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-7342900000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-7452900000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-7372500000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-7086900000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-6989100000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-6716600000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-6674500000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-5040900000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-5152700000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-5105700000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-5209700000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-5006000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-4959600000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-4856200000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-5097100000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-4665700000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-4564600000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-4387000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-4539400000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-4646300000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-5827600000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-4755400000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-5870500000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-5747700000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-5811400000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-5767600000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-5613600000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-5481500000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-5702100000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-5854400000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-5987300000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-7399800000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-7372600000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-7967400000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-7932800000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-7736700000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-7857400000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-7790000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-7827900000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-7730900000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-7671300000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-8187100000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-9130800000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-9124200000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-9246400000.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>-9277300000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-9106400000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-8521400000.0</v>
       </c>
-      <c r="CY36"/>
-      <c r="CZ36">
+      <c r="CZ36"/>
+      <c r="DA36">
         <v>-7726600000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>31459800000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-7289500000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-7017000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>28479100000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>29214800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>27924600000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-8177900000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-25100000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>25236500000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>23948800000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>-7792700000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>21418800000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>20430100000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>19083100000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>-7961400000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>18171800000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>17972100000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>17621800000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>17231000000.0</v>
       </c>
-      <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
+      <c r="DW36"/>
     </row>
-    <row r="37" spans="1:126">
+    <row r="37" spans="1:127">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15227,51 +15306,53 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -15288,1836 +15369,1850 @@
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
+      <c r="DW37"/>
     </row>
-    <row r="38" spans="1:126">
+    <row r="38" spans="1:127">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38">
+        <v>14360200000.0</v>
+      </c>
+      <c r="C38">
         <v>14147200000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>13961900000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>13654000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>13283700000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>15470300000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>12685200000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>15367000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>14872200000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>14594100000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>14612600000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>14315000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>14186700000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>14091700000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>13995100000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>13745900000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13600900000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>13847200000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2082600000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1934800000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1930800000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1893300000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1877800000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1825900000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>12838600000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1791300000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>12490500000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1740700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12159900000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>11983400000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>12399700000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>15624300000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2077000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2009700000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1919800000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1883300000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1874000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>14490800000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1787400000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>14363700000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>14163600000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>14027700000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1679400000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>14041000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>14144700000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>13925600000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1613800000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>13960200000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>13964800000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>13643000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>13378700000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>13463300000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>13306400000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>13442100000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>13484900000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>13330100000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>13118700000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>12913400000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>12598600000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>12684500000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>8981300000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>8514900000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>8569900000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>8596700000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>8373400000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>8068500000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>8042700000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>8088600000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>7747700000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>7698100000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>9230200000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>9254800000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>9463800000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>9700600000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>9815600000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>9845200000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>9805700000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>9776200000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>9856600000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>9844000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>9689100000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>10156800000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>10634000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>21647100000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>21846600000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>22167800000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>23719200000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>23107000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>23664200000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>24380400000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>25510100000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>25008000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>25173200000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>24372800000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>26627000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>27528600000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>29157300000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>30292200000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>26413100000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>28913800000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>31437500000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>30556400000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>28047700000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>32634800000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>32088600000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>31854100000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>30769600000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>29080000000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>29826400000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>28461200000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>27653100000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>25244600000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>25816400000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>24511800000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>22549000000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>21967200000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>20963500000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>19625600000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>18970300000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>18728900000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>18506100000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>18162700000.0</v>
       </c>
-      <c r="DS38">
+      <c r="DT38">
         <v>17757700000.0</v>
       </c>
-      <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
+      <c r="DW38"/>
     </row>
-    <row r="39" spans="1:126">
+    <row r="39" spans="1:127">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>2166900000.0</v>
+      </c>
+      <c r="C39">
         <v>-1783900000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-4857800000.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-1978800000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-7999200000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-1587600000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-7655500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-5151600000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-6969400000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-12063100000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-5906100000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-11436700000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-11432800000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-11352700000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-10935300000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-10852500000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-11077600000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2044400000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2038300000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1835000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-1883600000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-9329600000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>-9314600000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-10371500000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2239100000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>-9977200000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-1686700000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-9709500000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-9570500000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-10007500000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>-9014300000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>-3252200000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-3237200000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-3299900000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-3389000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>-3030200000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>-11846100000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-2870000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-11906100000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>-11701500000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>-11641600000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>-2993800000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-11696500000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-11761500000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>-11531800000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>-2690000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-11610300000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-11597300000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>-11278900000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-11116400000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-11078700000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-10936700000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-11168100000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-11305500000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-1812500000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>-1893700000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>-1852200000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>-10535400000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>-2127100000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-1482500000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>-971300000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>-1062400000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>-1079400000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>-1021000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>-863800000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>-907300000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>-849900000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>-886700000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>-930700000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>-976200000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>-885400000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>-880400000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>-2144000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>-837300000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>-2264000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-2285700000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>-2181100000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>-2307900000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>-2390500000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>-2352200000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>-2538800000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>-2812000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>-2372800000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>-2879900000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>-2812900000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>-2998300000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>-2749400000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>-2734200000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>-2804600000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>-2972600000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>-2931200000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>-2960700000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>-2932700000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>-3030300000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-2970500000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-2383200000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>-2329400000.0</v>
       </c>
-      <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39">
         <v>-2617100000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>-2517800000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>-2851900000.0</v>
       </c>
-      <c r="CY39"/>
-      <c r="CZ39">
+      <c r="CZ39"/>
+      <c r="DA39">
         <v>-2246600000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>-628800000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>-2181600000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>-1025700000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>-600900000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>-611600000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>-536600000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>-1079700000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>-551800000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>-579900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>-563000000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>-769500000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>-548400000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>-533400000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>-542500000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>-711500000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>-557100000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>-534000000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>-540900000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>-526700000.0</v>
       </c>
-      <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
+      <c r="DW39"/>
     </row>
-    <row r="40" spans="1:126">
+    <row r="40" spans="1:127">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>-3524700000.0</v>
+      </c>
+      <c r="C40">
         <v>-43400000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>8561900000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-41700000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>551700000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7608900000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-37700000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
+        <v>7426800000.0</v>
+      </c>
+      <c r="J40">
         <v>5425600000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-740700000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>5252000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-791400000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-721200000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-694800000.0</v>
       </c>
-      <c r="O40">
-[...1 lines deleted...]
-      </c>
       <c r="P40">
-        <v>-1525100000.0</v>
+        <v>-802000000.0</v>
       </c>
       <c r="Q40">
+        <v>-801800000.0</v>
+      </c>
+      <c r="R40">
         <v>-715600000.0</v>
       </c>
-      <c r="R40">
-[...1 lines deleted...]
-      </c>
       <c r="S40">
+        <v>-839800000.0</v>
+      </c>
+      <c r="T40">
         <v>-55100000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-68100000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-66800000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-57300000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-48400000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-67300000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-675500000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-112500000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-681100000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-67300000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-563100000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-556900000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-909800000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-538600000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-452900000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-469800000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-344800000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-366900000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-334700000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-599100000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-251900000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-662300000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-868700000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-895700000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-205200000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-935800000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-982600000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-941700000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-226800000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-1033100000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-1012900000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-1024200000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-1011900000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-1050600000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-446300000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-475900000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-775800000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-618500000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-580400000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-613800000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-642900000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-1075700000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-519000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-479600000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-541700000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-523700000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-500700000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-395700000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-603200000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-645100000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-623200000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-614900000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-630800000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-553400000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-572800000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-677000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>3280900000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-727100000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-817700000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-773000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-928000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-898200000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-926300000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>51900000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-1062000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-1049900000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-1049700000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-982400000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-1152800000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>107600000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>111900000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-729700000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>136500000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>22311000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>22748000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>22057000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>24307000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>25223000000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-74400000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-132300000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>-71000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>-69300000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>-64600000.0</v>
       </c>
-      <c r="CY40"/>
-      <c r="CZ40">
+      <c r="CZ40"/>
+      <c r="DA40">
         <v>-53900000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>-51400000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>-48100000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>-45000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>-43800000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>-50200000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>-84700000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>-221300000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>-58500000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>-46600000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>-40100000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>-33000000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>-189300000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>-34400000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>-67600000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>-38400000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>-326100000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>-501700000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>-189900000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>-31200000.0</v>
       </c>
-      <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
+      <c r="DW40"/>
     </row>
-    <row r="41" spans="1:126">
+    <row r="41" spans="1:127">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41">
         <v>60800000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>69600000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>738500000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>64000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>97300000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>84600000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>74900000.0</v>
       </c>
-      <c r="Z41"/>
-      <c r="AA41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>3965500000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>46300000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>29200000.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41">
+      <c r="AE41"/>
+      <c r="AF41">
         <v>3648100000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>11817900000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>11223800000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>11131300000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>11340200000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>11263600000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>10698800000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>10448900000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>10324600000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>10236400000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>10081400000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>9965700000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>9928500000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>10104200000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>10071600000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>9880300000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>9785400000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>9888200000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>9822600000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>9609900000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>9505600000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>9568200000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>9425800000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9364100000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>9573900000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>9239300000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>9091500000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>8932200000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>8824600000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>8925100000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>5605300000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>5434900000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>5469100000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>5444700000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>5330700000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5081000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>5191700000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>5184300000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5151600000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5145800000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>6750300000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6654500000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>6693700000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6819500000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>6957500000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>7068700000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>7137100000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>7111000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>7295900000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>7365500000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>7353100000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>7753100000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>8081900000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>19166800000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>18761700000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>19259100000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>20784400000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>20196400000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>20836300000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>21466900000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>22256300000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>22178000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>22353500000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>21583500000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>23448100000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>24810400000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>26089300000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>27177600000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>27236900000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>25686500000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>28263600000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>27388800000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>28500500000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>29632900000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>29159300000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>28974500000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
+      <c r="DW41"/>
     </row>
-    <row r="42" spans="1:126">
+    <row r="42" spans="1:127">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>-124900000.0</v>
+      </c>
+      <c r="C42">
         <v>-86800000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>700000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>46700000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>71700000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>81700000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>87900000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>102100000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>89000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>77100000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>72800000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>63700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>55200000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>44500000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>41700000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>31800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>34400000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>27800000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>38900000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>51800000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>65000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>123600000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>161100000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>272800000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>312500000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>320500000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>352100000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>509600000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>504200000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>643900000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>888300000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>895000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>907900000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>908800000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>914500000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>910900000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>908400000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>924300000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>918500000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>907700000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>938200000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>944600000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>986400000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1023100000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1077800000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1084000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1078300000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1068000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1075700000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1065000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1067200000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1060600000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1023000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1047500000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>1057400000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>1052700000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>1058400000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>1064500000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>1061700000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1062100000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>1079000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1075700000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1076400000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1073700000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>1061800000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>1060000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>1188100000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1295900000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>1320200000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>1323800000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>1321600000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>1318700000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>1310800000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1331200000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1371900000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>1365900000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>1361300000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>1338400000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>1326500000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>1310800000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>1304700000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1363600000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1420400000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1416300000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>1402300000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>1400400000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>1392500000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>1389700000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>1376200000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>1376300000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>1370400000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>1370500000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1370000000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>1370600000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>1362800000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>1362000000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>1360000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>1354900000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>1348200000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1351400000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1346200000.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>1383900000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1328000000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>1404100000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>1432700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>1385300000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>1433900000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>1632900000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>1677600000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>1945700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>2009900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>1996700000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>1755000000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>1946500000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>1523400000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>1448000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>1382500000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>1465200000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>1439900000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>1472400000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>1536000000.0</v>
       </c>
-      <c r="DT42"/>
       <c r="DU42"/>
       <c r="DV42"/>
+      <c r="DW42"/>
     </row>
-    <row r="43" spans="1:126">
+    <row r="43" spans="1:127">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17202,88 +17297,87 @@
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
+      <c r="DW43"/>
     </row>
-    <row r="44" spans="1:126">
+    <row r="44" spans="1:127">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17339,51 +17433,53 @@
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
@@ -17400,52 +17496,53 @@
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
+      <c r="DW44"/>
     </row>
-    <row r="45" spans="1:126">
+    <row r="45" spans="1:127">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -17515,393 +17612,395 @@
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
-      <c r="DH45">
+      <c r="DH45"/>
+      <c r="DI45">
         <v>25100000.0</v>
       </c>
-      <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
+      <c r="DW45"/>
     </row>
-    <row r="46" spans="1:126">
+    <row r="46" spans="1:127">
       <c r="A46" t="s">
         <v>76</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>1558200000.0</v>
+      </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>-19521500000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>429000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>259799999.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>7960800000.0</v>
       </c>
-      <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>-134500000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8124600000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>8375400000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8423900000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8270000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>8126100000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>8134400000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>8057700000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>7641800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>7247600000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7389800000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>7649600000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>7279800000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>7242000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>6754100000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6812700000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>8404800000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>8436400000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>8519600000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>8566000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>8226700000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>8009900000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>7985400000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>8181600000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>7859500000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>7702400000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>7608100000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>7689300000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>7446800000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>7995800000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>8012300000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>7814500000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>7628600000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>7492600000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>7346000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>7091200000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>6807300000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>7104400000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>7185300000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>7166000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>6815300000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>6723300000.0</v>
       </c>
-      <c r="BG46"/>
-      <c r="BH46">
+      <c r="BH46"/>
+      <c r="BI46">
         <v>6458900000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>4867800000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>4978000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>4928300000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>5093500000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>4863700000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>4795200000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4627600000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4880700000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>4418000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>4295300000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>4137600000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>4280800000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>4374500000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>5511100000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>5562400000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>5514200000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>5337000000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>5395600000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>5382600000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>5181100000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>5037900000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>5245200000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>5389100000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>5554000000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>7025100000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>6936700000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>7552300000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>7522500000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>7325200000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>7507100000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>7409000000.0</v>
       </c>
-      <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
       <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46"/>
-      <c r="DH46">
+      <c r="DH46"/>
+      <c r="DI46">
         <v>25100000.0</v>
       </c>
-      <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
       <c r="DR46"/>
       <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
+      <c r="DW46"/>
     </row>
-    <row r="47" spans="1:126">
+    <row r="47" spans="1:127">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-      <c r="AF47">
-[...1 lines deleted...]
-      </c>
+      <c r="AF47"/>
       <c r="AG47">
         <v>0.0</v>
       </c>
       <c r="AH47">
         <v>0.0</v>
       </c>
       <c r="AI47">
         <v>0.0</v>
       </c>
       <c r="AJ47">
         <v>0.0</v>
       </c>
       <c r="AK47">
         <v>0.0</v>
       </c>
       <c r="AL47">
         <v>0.0</v>
       </c>
       <c r="AM47">
         <v>0.0</v>
       </c>
       <c r="AN47">
         <v>0.0</v>
       </c>
       <c r="AO47">
@@ -17957,51 +18056,53 @@
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
         <v>0.0</v>
       </c>
       <c r="BH47">
         <v>0.0</v>
       </c>
       <c r="BI47">
         <v>0.0</v>
       </c>
       <c r="BJ47">
         <v>0.0</v>
       </c>
       <c r="BK47">
         <v>0.0</v>
       </c>
       <c r="BL47">
         <v>0.0</v>
       </c>
       <c r="BM47">
         <v>0.0</v>
       </c>
-      <c r="BN47"/>
+      <c r="BN47">
+        <v>0.0</v>
+      </c>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
@@ -18018,598 +18119,602 @@
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
+      <c r="DW47"/>
     </row>
-    <row r="48" spans="1:126">
+    <row r="48" spans="1:127">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>4052500000.0</v>
+      </c>
+      <c r="C48">
         <v>3894500000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3741600000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3577300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3431200000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3306800000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3209600000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3074500000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3003400000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2993900000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2909400000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2832300000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2853000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2951600000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2992900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3029600000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3056700000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>3061000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2983200000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2846700000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2837900000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2734900000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2668000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2529200000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2435100000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2344900000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2410900000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2423100000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2328100000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2278700000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2182300000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2277600000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>2200400000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>2124100000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1975000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1946500000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1956600000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1899400000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1875600000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1910400000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1841500000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1860400000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1803500000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1749800000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1690100000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1588400000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1558700000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1489200000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1451700000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1387400000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1349100000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1295200000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1282400000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1252800000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1211600000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1282100000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>1255400000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>1248800000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>1211300000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>1200700000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>1222900000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1267400000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>1246800000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1201300000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1163000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1173800000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1141100000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1121400000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1073300000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>976300000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>949800000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>938700000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1001700000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1012600000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>946900000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>892800000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>839100000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>782800000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>712000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>685400000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>652700000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>605000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>589800000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>486200000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1056000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>984900000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>943400000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>882100000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>877600000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>845200000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>833100000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>819100000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>807700000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>783300000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>746200000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>731300000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>1044700000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>1100200000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>1052300000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>1136300000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>1105100000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>1091900000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>1068700000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>1009100000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>960000000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>912400000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>882200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>813800000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>814200000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>754000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>599900000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>534000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>528900000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>471500000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>407800000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>316300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>258600000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>223500000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>210100000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>167300000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>123100000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>83000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>38200000.0</v>
       </c>
-      <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
+      <c r="DW48"/>
     </row>
-    <row r="49" spans="1:126">
+    <row r="49" spans="1:127">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>2951600000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>2988800000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>3029600000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>3056700000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>3061000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>2983200000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>2846700000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>2837900000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>2734900000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>2668000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>2529200000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>2435100000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2344900000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2410900000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>2423100000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>2328100000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>2278700000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>2182300000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>2277600000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>2200400000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>2124100000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1975000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1946500000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1956600000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1899400000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1875600000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1910400000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1841500000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>1860400000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>1803500000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>1749800000.0</v>
       </c>
-      <c r="AS49">
-[...1 lines deleted...]
-      </c>
       <c r="AT49">
         <v>0.0</v>
       </c>
       <c r="AU49">
+        <v>0.0</v>
+      </c>
+      <c r="AV49">
         <v>1558700000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>1489200000.0</v>
       </c>
-      <c r="AW49">
-[...1 lines deleted...]
-      </c>
       <c r="AX49">
+        <v>0.0</v>
+      </c>
+      <c r="AY49">
         <v>1387400000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>1349100000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>1295200000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>1282400000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>1252800000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>1211600000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>1200700000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>1222900000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>1267400000.0</v>
       </c>
-      <c r="BK49">
-[...1 lines deleted...]
-      </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
-      <c r="BN49"/>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -18626,130 +18731,131 @@
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
+      <c r="DW49"/>
     </row>
-    <row r="50" spans="1:126">
+    <row r="50" spans="1:127">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>436800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61800000.0</v>
       </c>
       <c r="G50">
         <v>61800000.0</v>
       </c>
-      <c r="H50"/>
+      <c r="H50">
+        <v>61800000.0</v>
+      </c>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
-[...2 lines deleted...]
-      <c r="L50"/>
+      <c r="K50"/>
+      <c r="L50">
+        <v>0.0</v>
+      </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>54000000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>14500000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>787100000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>820000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>786900000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>786800000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>786700000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>786400000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>803100000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>903500000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18784,1052 +18890,1060 @@
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
+      <c r="DW50"/>
     </row>
-    <row r="51" spans="1:126">
+    <row r="51" spans="1:127">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>844000000.0</v>
+      </c>
+      <c r="C51">
         <v>843800000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1218300000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1279800000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>784600000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>784300000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>784100000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>783900000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>783700000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>783400000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>783200000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>783000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>782800000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>782600000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>782400000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>782200000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>782000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>781800000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1562600000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1562400000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1562200000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>781000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1560800000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1560400000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>652800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>761500000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>653400000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>682300000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>653100000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>653000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>777900000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>777600000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>787100000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1607000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>786900000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>786800000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>786700000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>786600000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>786400000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>797900000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>797800000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>803400000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1615900000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>812800000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>835100000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>841500000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>903500000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>903400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>903900000.0</v>
       </c>
       <c r="AX51">
         <v>903900000.0</v>
       </c>
       <c r="AY51">
         <v>903900000.0</v>
       </c>
       <c r="AZ51">
+        <v>903900000.0</v>
+      </c>
+      <c r="BA51">
         <v>938700000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>938600000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>978100000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>849400000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>917500000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>917400000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>918100000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>911100000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>901600000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>857900000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>561000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>605900000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>640000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>632400000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>632300000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>433900000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>433800000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>309900000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>530500000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>531400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511900000.0</v>
       </c>
       <c r="BU51">
         <v>511900000.0</v>
       </c>
       <c r="BV51">
         <v>511900000.0</v>
       </c>
       <c r="BW51">
         <v>511900000.0</v>
       </c>
       <c r="BX51">
+        <v>511900000.0</v>
+      </c>
+      <c r="BY51">
         <v>514000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508800000.0</v>
       </c>
       <c r="BZ51">
         <v>508800000.0</v>
       </c>
       <c r="CA51">
         <v>508800000.0</v>
       </c>
       <c r="CB51">
         <v>508800000.0</v>
       </c>
       <c r="CC51">
         <v>508800000.0</v>
       </c>
       <c r="CD51">
         <v>508800000.0</v>
       </c>
       <c r="CE51">
         <v>508800000.0</v>
       </c>
       <c r="CF51">
         <v>508800000.0</v>
       </c>
       <c r="CG51">
         <v>508800000.0</v>
       </c>
       <c r="CH51">
         <v>508800000.0</v>
       </c>
       <c r="CI51">
         <v>508800000.0</v>
       </c>
       <c r="CJ51">
         <v>508800000.0</v>
       </c>
       <c r="CK51">
         <v>508800000.0</v>
       </c>
       <c r="CL51">
         <v>508800000.0</v>
       </c>
       <c r="CM51">
-        <v>499500000.0</v>
+        <v>508800000.0</v>
       </c>
       <c r="CN51">
         <v>499500000.0</v>
       </c>
       <c r="CO51">
-        <v>199500000.0</v>
+        <v>499500000.0</v>
       </c>
       <c r="CP51">
         <v>199500000.0</v>
       </c>
       <c r="CQ51">
         <v>199500000.0</v>
       </c>
       <c r="CR51">
         <v>199500000.0</v>
       </c>
       <c r="CS51">
+        <v>199500000.0</v>
+      </c>
+      <c r="CT51">
         <v>273900000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>331800000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>282800000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>270500000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>268800000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>264100000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>256100000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>253400000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>250900000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>247600000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>244500000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>243300000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>249700000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>284200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>420800000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>258000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>246100000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>242200000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>235100000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>391400000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>236600000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>269800000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>240600000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>528300000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>703900000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>392100000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>233500000.0</v>
       </c>
-      <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
+      <c r="DW51"/>
     </row>
-    <row r="52" spans="1:126">
+    <row r="52" spans="1:127">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
         <v>50100000.0</v>
       </c>
       <c r="C52">
+        <v>50100000.0</v>
+      </c>
+      <c r="D52">
         <v>375000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436800000.0</v>
       </c>
       <c r="E52">
         <v>436800000.0</v>
       </c>
       <c r="F52">
-        <v>61800000.0</v>
+        <v>436800000.0</v>
       </c>
       <c r="G52">
         <v>61800000.0</v>
       </c>
       <c r="H52">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="I52"/>
+        <v>61800000.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
-        <v>781000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T52">
         <v>781000000.0</v>
       </c>
       <c r="U52">
         <v>781000000.0</v>
       </c>
       <c r="V52">
         <v>781000000.0</v>
       </c>
       <c r="W52">
-        <v>780000000.0</v>
+        <v>781000000.0</v>
       </c>
       <c r="X52">
         <v>780000000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Y52">
+        <v>780000000.0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52">
         <v>54000000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>14500000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>787100000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>820000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>786900000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>786800000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>786700000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>786400000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>803100000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>903500000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
-      <c r="CS52">
+      <c r="CS52"/>
+      <c r="CT52">
         <v>74400000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>132300000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>83300000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>71000000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>69300000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>64600000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>56600000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>53900000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>51400000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>48100000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>45000000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>43800000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>50200000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>84700000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>221300000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>58500000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>46600000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>40100000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>33000000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>189300000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>34400000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>67600000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>38400000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>326100000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>501700000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>189900000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>31200000.0</v>
       </c>
-      <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
+      <c r="DW52"/>
     </row>
-    <row r="53" spans="1:126">
+    <row r="53" spans="1:127">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>1755800000.0</v>
+      </c>
+      <c r="C53">
         <v>1783900000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1873800000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>4125800000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>3963200000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>3840900000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1587600000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>3386000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>3114100000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2965500000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7985300000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1848000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>7598000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>7678200000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>7481800000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>7200900000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>7244700000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>7382200000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>767400000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>788300000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>781500000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>793200000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>7454400000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>7473000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>7079000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>6625000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>6687100000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>6946300000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>6598900000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>6559400000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>6161500000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>6092600000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>7729900000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>7758300000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>7779700000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>7890500000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>7509700000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>7340800000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>7331300000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>7400200000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>7142000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>7062800000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>6983400000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>7084900000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>6835000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>7341600000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>7378100000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>7227500000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>7058500000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>7007500000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>6970600000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>6675500000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>6441600000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>6723500000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>6952200000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>257100000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>229100000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>212800000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>6284700000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>194100000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>44000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>40700000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>39400000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>41200000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>45100000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>28500000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>32300000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>37100000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>43100000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>48800000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>49500000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>45700000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>66200000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>150200000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>71900000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>159500000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>167500000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>178300000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>125700000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>127200000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>133900000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>136800000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>139900000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>243100000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>360500000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>367500000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>371200000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>385700000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>417200000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>436000000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>443100000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>272100000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>276700000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>277500000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>621200000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>647100000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>681600000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>701200000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>664100000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>930500000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>953400000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>189600000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>417500000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>185300000.0</v>
       </c>
-      <c r="DA53"/>
-      <c r="DB53">
+      <c r="DB53"/>
+      <c r="DC53">
         <v>175000000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>170500000.0</v>
       </c>
-      <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
-      <c r="DG53">
+      <c r="DG53"/>
+      <c r="DH53">
         <v>154300000.0</v>
       </c>
-      <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
-      <c r="DK53">
+      <c r="DK53"/>
+      <c r="DL53">
         <v>141900000.0</v>
       </c>
-      <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
-      <c r="DO53">
+      <c r="DO53"/>
+      <c r="DP53">
         <v>132400000.0</v>
       </c>
-      <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
+      <c r="DW53"/>
     </row>
-    <row r="54" spans="1:126">
+    <row r="54" spans="1:127">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19885,51 +19999,53 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -19946,1580 +20062,1591 @@
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
+      <c r="DW54"/>
     </row>
-    <row r="55" spans="1:126">
+    <row r="55" spans="1:127">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>16863900000.0</v>
+      </c>
+      <c r="C55">
         <v>16527700000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16945900000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16774200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>15732100000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>15470300000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>15274500000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15367000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>14872200000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14594100000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>14612600000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>14315000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>14186700000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>14091700000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>13995100000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>13745900000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>13600900000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>13847200000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>14254300000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>14105300000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>13728100000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>13448000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>13443700000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>13393800000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>12838600000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>12277400000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>12490500000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>12627200000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>12159900000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>11983400000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>12399700000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>15624300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>15403600000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>15334200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>15469600000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>15389300000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>14792700000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>14490800000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>14220400000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>14363700000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>14163600000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>14027700000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>13790900000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>14041000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>14144700000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>13925600000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>13759700000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>13960200000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>13964800000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>13643000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>13378700000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>13463300000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>13306400000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>13442100000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>13484900000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>13330100000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>13118700000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>12913400000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>12598600000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>12684500000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>8981300000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>8514900000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>8569900000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>8596700000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>8373400000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>8068500000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>8042700000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>8088600000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>7747700000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>7698100000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>9230200000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>9254800000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>9463800000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>9700600000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>9815600000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>9845200000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>9805700000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>9776200000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>9856600000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>9844000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>9689100000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>10156800000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>10634000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>21647100000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>21846600000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>22167800000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>23719200000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>23107000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>23664200000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>24380400000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>25510100000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>25008000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>25173200000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>24372800000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>26627000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>27528600000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>29157300000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>30292200000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>30336100000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>28913800000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>31437500000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>30556400000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>31588000000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>32634800000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>32088600000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>31854100000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>30769600000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>29080000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>29826400000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>28461200000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>27653100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>25244600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>25816400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>24511800000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>22549000000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>21967200000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>20963500000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>19625600000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>18970300000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>18728900000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>18506100000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>18162700000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>17757700000.0</v>
       </c>
-      <c r="DT55"/>
       <c r="DU55"/>
       <c r="DV55"/>
+      <c r="DW55"/>
     </row>
-    <row r="56" spans="1:126">
+    <row r="56" spans="1:127">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>6138900000.0</v>
+      </c>
+      <c r="C56">
         <v>2099400000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6949000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>9020700000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8156200000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8065200000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5888200000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7719700000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2151300000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>264600000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2021700000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2065900000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1841400000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>181500000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1906400000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3734400000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>145900000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>272000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3607700000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>3677000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>3444100000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3364600000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3334200000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3425600000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>182600000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3235300000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>215700000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3190600000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>179800000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>168500000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3846000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>117900000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4850600000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4822700000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5001000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4863700000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4618300000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4505300000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4332500000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4505900000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4559500000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4578800000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4365500000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4611600000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4926500000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4190200000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4002400000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4382800000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4538800000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>4271400000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>4145800000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>4403200000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4495100000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4444600000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4353300000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1812500000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1893700000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1852200000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1988500000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2127100000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1482500000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>971300000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1062400000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>1079400000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1021000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>863800000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>907300000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>849900000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>886700000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>930700000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>995400000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>885400000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>880400000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>2144000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>904900000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>2264000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>2285700000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>2181100000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2307900000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2390500000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>2352200000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>2538800000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>2812000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>2372800000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>2879900000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>2812900000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>2998300000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>2749400000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>2734200000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>2804600000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>2972600000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>2931200000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>2960700000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>2932700000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>3030300000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>2970500000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>2383200000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>2329400000.0</v>
       </c>
-      <c r="CU56"/>
-      <c r="CV56">
+      <c r="CV56"/>
+      <c r="CW56">
         <v>2617100000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>2517800000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>2851900000.0</v>
       </c>
-      <c r="CY56"/>
-      <c r="CZ56">
+      <c r="CZ56"/>
+      <c r="DA56">
         <v>2246600000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>628800000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>2181600000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>2305600000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>600900000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>611600000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>536600000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>2196800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>551800000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>579900000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>563000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>1809800000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>548400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>533400000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>542500000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>711500000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>557100000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>534000000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>540900000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>526700000.0</v>
       </c>
-      <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
+      <c r="DW56"/>
     </row>
-    <row r="57" spans="1:126">
+    <row r="57" spans="1:127">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
         <v>50100000.0</v>
       </c>
       <c r="C57">
+        <v>50100000.0</v>
+      </c>
+      <c r="D57">
         <v>12047500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>436800000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1038300000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11594400000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>819600000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>11592000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6220000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6072000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6092200000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>727600000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>651700000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>618600000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>731700000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>78500000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>638400000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>70100000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>55100000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>68100000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>66800000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>57300000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>48400000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>67300000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>62200000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>112500000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>53400000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>67300000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>53200000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>46800000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>37300000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>46400000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>452900000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>469800000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>344800000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>366900000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>334700000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>341800000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>251900000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>283700000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>868700000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>895700000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>205200000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>935800000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>982600000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>941700000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>226800000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1033100000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1012900000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1024200000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1011900000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1050600000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>632100000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>660300000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>466200000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>473900000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>492300000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>484100000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>378900000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1075700000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>33100000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>30300000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>34400000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>33200000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>58700000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>53000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>58500000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>63400000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>65100000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>54200000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>61300000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>48300000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>45500000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>677000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>4022200000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>727100000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>817700000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>773000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>928000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>898200000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>926300000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1045000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1062000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1049900000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>1049700000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>982400000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>1152800000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>952000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>905000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>729700000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>959200000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>22311000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>22748000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>22057000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>24307000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>25223000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>74400000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>132300000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>27745000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>71000000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>69300000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>64600000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>28979000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>53900000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>51400000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>48100000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>45000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>43800000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>50200000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>84700000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>221300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>58500000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>46600000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>40100000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>33000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>189300000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>34400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>67600000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>38400000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>326100000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>501700000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>189900000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>31200000.0</v>
       </c>
-      <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
+      <c r="DW57"/>
     </row>
-    <row r="58" spans="1:126">
+    <row r="58" spans="1:127">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>13191400000.0</v>
+      </c>
+      <c r="C58">
         <v>12957300000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13374400000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>13347900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12515800000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12425900000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12432700000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12489300000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12320000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>12071400000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>12147000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>12198700000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11948800000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>11702700000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11661400000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11450000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11029100000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11014400000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11109400000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11003000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>10574100000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>10401200000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>10241500000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>10238800000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>9766900000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9540800000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9574300000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9540400000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>9218800000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>9056400000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>9445000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>12641900000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>12463800000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>12421100000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>12471900000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>12417300000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>11820200000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>11577300000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>11362900000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>11318000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>11153900000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>11070700000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>10946500000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>11163500000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>11236200000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>11025700000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>10915700000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>11188300000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>11169700000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>10961900000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>10784200000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>10919100000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>10810700000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>10818100000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>10889500000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>10630700000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>10501200000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>10334400000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>10114600000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>10229600000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>6496300000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>6026200000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>6109400000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>6117900000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>6021800000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>5766300000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>5684100000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>5681500000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>5526600000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>5730500000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>7343000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>7214700000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>7251100000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>7379900000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>7516600000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>7652600000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>7706300000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>7675500000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>7857400000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>7934700000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>7919100000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>8313800000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>8682700000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>19779400000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>19356100000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>19842600000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>21379700000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>20812800000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>21457000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>22091100000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>22892300000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>22811400000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>22647600000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>21956900000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>24254800000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>25123200000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>26465600000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>27607400000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>27645000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>26084000000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>28634800000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>27753900000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>28878900000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>29977500000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>29500000000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>29286400000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>28245400000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>26580300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>27277700000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>25773700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>24894500000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>22310600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>22814800000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>21583600000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>19714800000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>19257600000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>18050300000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>16871200000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>16461600000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>16344500000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>16218800000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>15872300000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>15425000000.0</v>
       </c>
-      <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
+      <c r="DW58"/>
     </row>
-    <row r="59" spans="1:126">
+    <row r="59" spans="1:127">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21575,51 +21702,53 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -21636,742 +21765,747 @@
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
+      <c r="DW59"/>
     </row>
-    <row r="60" spans="1:126">
+    <row r="60" spans="1:127">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>3672500000.0</v>
+      </c>
+      <c r="C60">
         <v>3570400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3571500000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3426300000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3216300000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3044400000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2841800000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2877700000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2552200000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2522700000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2465600000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2116300000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2237900000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2389000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2333700000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2295900000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2571800000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2832800000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3144900000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3102300000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>3154000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>3046800000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>3202200000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>3155000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>3071700000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2736600000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2916200000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3086800000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2941100000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2927000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2954700000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2982400000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2939800000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2913100000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2997700000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2972000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2972500000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2913500000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2857500000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>3045700000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>3009700000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2957000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2844400000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2877500000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2908500000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2899900000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2844000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2771900000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2795100000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2681100000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2594500000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2544200000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2495700000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2624000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2595400000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2699400000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2617500000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2579000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2484000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2454900000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2485000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2488700000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2460500000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2478800000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2351600000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2302200000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2358600000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2407100000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2221100000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1967600000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1887200000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2040100000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>2212700000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>2320700000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2299000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>2192600000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>2099400000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>2100700000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1999200000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1909300000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1770000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1843000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1951300000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1867700000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>2490500000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>2325200000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>2339500000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>2294200000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>2207200000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>2289300000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>2220200000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>2196600000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>2225600000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>2115900000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>2072200000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>2105400000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>2391700000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>2384800000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>2391100000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>2529800000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>2502700000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>2502500000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>2409100000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>2357300000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>2288600000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>2267700000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>2240200000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>2199700000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>2248700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>2387500000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>2458600000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>2480300000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>2539400000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>2468800000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>2381300000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>2263400000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>1782500000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>1672000000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>1724700000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>1633000000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>1563500000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>1555900000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>1574200000.0</v>
       </c>
-      <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
+      <c r="DW60"/>
     </row>
-    <row r="61" spans="1:126">
+    <row r="61" spans="1:127">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61">
         <v>-1869100000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-1871400000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-1872700000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-1862400000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-1860000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1848300000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-1828900000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-1808400000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-1740400000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-1696300000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-1598700000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1554100000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-1541100000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-1485200000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-1327400000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-1328900000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-1177800000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-983500000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-973900000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-956300000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-949500000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-942500000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-945500000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-943600000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-922900000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-928200000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-931200000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-897000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-885100000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-847100000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-810400000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-752500000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-744100000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-752400000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-759400000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-748800000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-756400000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-762900000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-769000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-770100000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-737800000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-729700000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-732300000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-723800000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-715600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-723100000.0</v>
       </c>
       <c r="BH61">
         <v>-723100000.0</v>
       </c>
       <c r="BI61">
+        <v>-723100000.0</v>
+      </c>
+      <c r="BJ61">
         <v>-703500000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-704300000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-720100000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-724900000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-734900000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-739100000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-620400000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-511900000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-484900000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-479000000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-482200000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-482800000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-489400000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-467200000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-450700000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-452500000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-453500000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-476300000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-487800000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-498200000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-499800000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-434400000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-364700000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-368000000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-381200000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-382500000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-389600000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-392300000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-393400000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-394200000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-405200000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-403700000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-403400000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-397900000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-405600000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-400300000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-399100000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-402000000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-406500000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-407800000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-412100000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-414900000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-420300000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-380200000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-370600000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-357400000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
+      <c r="DW61"/>
     </row>
-    <row r="62" spans="1:126">
+    <row r="62" spans="1:127">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22456,50 +22590,51 @@
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
+      <c r="DW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22589,51 +22724,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>3729300000.0</v>
       </c>
       <c r="C2">
         <v>4979100000.0</v>
       </c>
       <c r="D2">
         <v>5310600000.0</v>
       </c>
       <c r="E2">
         <v>4716600000.0</v>
       </c>
       <c r="F2">
         <v>4116900000.0</v>
       </c>
       <c r="G2">
         <v>3796200000.0</v>
       </c>
       <c r="H2">
         <v>3792200000.0</v>
       </c>
       <c r="I2">
         <v>3616400000.0</v>
       </c>
@@ -22687,51 +22822,51 @@
       </c>
       <c r="Z2">
         <v>2431200000.0</v>
       </c>
       <c r="AA2">
         <v>2438400000.0</v>
       </c>
       <c r="AB2">
         <v>2294000000.0</v>
       </c>
       <c r="AC2">
         <v>2352900000.0</v>
       </c>
       <c r="AD2">
         <v>2413200000.0</v>
       </c>
       <c r="AE2">
         <v>2414500000.0</v>
       </c>
       <c r="AF2">
         <v>15900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>-4600000.0</v>
       </c>
       <c r="C3">
         <v>1500000.0</v>
       </c>
       <c r="D3">
         <v>6300000.0</v>
       </c>
       <c r="E3">
         <v>12900000.0</v>
       </c>
       <c r="F3">
         <v>16900000.0</v>
       </c>
       <c r="G3">
         <v>18200000.0</v>
       </c>
       <c r="H3">
         <v>21600000.0</v>
       </c>
       <c r="I3">
         <v>24600000.0</v>
       </c>
@@ -22785,51 +22920,51 @@
       </c>
       <c r="Z3">
         <v>23000000.0</v>
       </c>
       <c r="AA3">
         <v>22800000.0</v>
       </c>
       <c r="AB3">
         <v>34200000.0</v>
       </c>
       <c r="AC3">
         <v>21900000.0</v>
       </c>
       <c r="AD3">
         <v>31600000.0</v>
       </c>
       <c r="AE3">
         <v>44700000.0</v>
       </c>
       <c r="AF3">
         <v>57700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-800000.0</v>
       </c>
       <c r="F4">
         <v>-1300000.0</v>
       </c>
       <c r="G4">
         <v>-3300000.0</v>
       </c>
       <c r="H4">
         <v>-2700000.0</v>
       </c>
       <c r="I4">
         <v>152000000.0</v>
       </c>
       <c r="J4">
         <v>-29900000.0</v>
       </c>
       <c r="K4">
         <v>88100000.0</v>
       </c>
@@ -22843,51 +22978,51 @@
         <v>5300000.0</v>
       </c>
       <c r="O4">
         <v>9800000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5">
         <v>887000000.0</v>
       </c>
       <c r="C5">
         <v>571900000.0</v>
       </c>
       <c r="D5">
         <v>75200000.0</v>
       </c>
       <c r="E5">
         <v>178100000.0</v>
       </c>
       <c r="F5">
         <v>555300000.0</v>
       </c>
       <c r="G5">
         <v>481900000.0</v>
       </c>
       <c r="H5">
         <v>559600000.0</v>
       </c>
       <c r="I5">
         <v>327600000.0</v>
       </c>
@@ -22941,51 +23076,51 @@
       </c>
       <c r="Z5">
         <v>458000000.0</v>
       </c>
       <c r="AA5">
         <v>218600000.0</v>
       </c>
       <c r="AB5">
         <v>946600000.0</v>
       </c>
       <c r="AC5">
         <v>300100000.0</v>
       </c>
       <c r="AD5">
         <v>2597900000.0</v>
       </c>
       <c r="AE5">
         <v>2827600000.0</v>
       </c>
       <c r="AF5">
         <v>216600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>882400000.0</v>
       </c>
       <c r="C6">
         <v>573400000.0</v>
       </c>
       <c r="D6">
         <v>81500000.0</v>
       </c>
       <c r="E6">
         <v>191000000.0</v>
       </c>
       <c r="F6">
         <v>572200000.0</v>
       </c>
       <c r="G6">
         <v>500100000.0</v>
       </c>
       <c r="H6">
         <v>581200000.0</v>
       </c>
       <c r="I6">
         <v>352200000.0</v>
       </c>
@@ -23039,87 +23174,87 @@
       </c>
       <c r="Z6">
         <v>481000000.0</v>
       </c>
       <c r="AA6">
         <v>241400000.0</v>
       </c>
       <c r="AB6">
         <v>980800000.0</v>
       </c>
       <c r="AC6">
         <v>322000000.0</v>
       </c>
       <c r="AD6">
         <v>2629500000.0</v>
       </c>
       <c r="AE6">
         <v>2872300000.0</v>
       </c>
       <c r="AF6">
         <v>216600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8">
         <v>1800000.0</v>
       </c>
       <c r="C8">
         <v>700000.0</v>
       </c>
       <c r="D8">
         <v>1800000.0</v>
       </c>
       <c r="E8">
         <v>-800000.0</v>
       </c>
       <c r="F8">
         <v>-1300000.0</v>
       </c>
       <c r="G8">
         <v>-3300000.0</v>
       </c>
       <c r="H8">
         <v>-3900000.0</v>
       </c>
       <c r="I8">
         <v>152000000.0</v>
       </c>
@@ -23147,51 +23282,51 @@
       </c>
       <c r="R8">
         <v>9400000.0</v>
       </c>
       <c r="S8"/>
       <c r="T8">
         <v>13900000.0</v>
       </c>
       <c r="U8">
         <v>600000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
         <v>2868200000.0</v>
       </c>
       <c r="C9">
         <v>1237700000.0</v>
       </c>
       <c r="D9">
         <v>652900000.0</v>
       </c>
       <c r="E9">
         <v>716300000.0</v>
       </c>
       <c r="F9">
         <v>1042700000.0</v>
       </c>
       <c r="G9">
         <v>1022400000.0</v>
       </c>
       <c r="H9">
         <v>1098500000.0</v>
       </c>
       <c r="I9">
         <v>849700000.0</v>
       </c>
@@ -23245,51 +23380,51 @@
       </c>
       <c r="Z9">
         <v>458000000.0</v>
       </c>
       <c r="AA9">
         <v>723600000.0</v>
       </c>
       <c r="AB9">
         <v>946600000.0</v>
       </c>
       <c r="AC9">
         <v>772100000.0</v>
       </c>
       <c r="AD9">
         <v>593200000.0</v>
       </c>
       <c r="AE9">
         <v>870600000.0</v>
       </c>
       <c r="AF9">
         <v>3238900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
         <v>843800000.0</v>
       </c>
       <c r="C10">
         <v>537800000.0</v>
       </c>
       <c r="D10">
         <v>41100000.0</v>
       </c>
       <c r="E10">
         <v>144000000.0</v>
       </c>
       <c r="F10">
         <v>521300000.0</v>
       </c>
       <c r="G10">
         <v>444800000.0</v>
       </c>
       <c r="H10">
         <v>522100000.0</v>
       </c>
       <c r="I10">
         <v>282500000.0</v>
       </c>
@@ -23343,51 +23478,51 @@
       </c>
       <c r="Z10">
         <v>44700000.0</v>
       </c>
       <c r="AA10">
         <v>218600000.0</v>
       </c>
       <c r="AB10">
         <v>452000000.0</v>
       </c>
       <c r="AC10">
         <v>300100000.0</v>
       </c>
       <c r="AD10">
         <v>277300000.0</v>
       </c>
       <c r="AE10">
         <v>257100000.0</v>
       </c>
       <c r="AF10">
         <v>1232700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11">
         <v>183100000.0</v>
       </c>
       <c r="C11">
         <v>112500000.0</v>
       </c>
       <c r="D11">
         <v>7600000.0</v>
       </c>
       <c r="E11">
         <v>27200000.0</v>
       </c>
       <c r="F11">
         <v>101300000.0</v>
       </c>
       <c r="G11">
         <v>82800000.0</v>
       </c>
       <c r="H11">
         <v>93100000.0</v>
       </c>
       <c r="I11">
         <v>43500000.0</v>
       </c>
@@ -23441,51 +23576,51 @@
       </c>
       <c r="Z11">
         <v>88200000.0</v>
       </c>
       <c r="AA11">
         <v>2700000.0</v>
       </c>
       <c r="AB11">
         <v>106900000.0</v>
       </c>
       <c r="AC11">
         <v>56100000.0</v>
       </c>
       <c r="AD11">
         <v>84700000.0</v>
       </c>
       <c r="AE11">
         <v>75200000.0</v>
       </c>
       <c r="AF11">
         <v>82700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12">
         <v>43200000.0</v>
       </c>
       <c r="C12">
         <v>34100000.0</v>
       </c>
       <c r="D12">
         <v>34100000.0</v>
       </c>
       <c r="E12">
         <v>34100000.0</v>
       </c>
       <c r="F12">
         <v>34000000.0</v>
       </c>
       <c r="G12">
         <v>37100000.0</v>
       </c>
       <c r="H12">
         <v>37500000.0</v>
       </c>
       <c r="I12">
         <v>45100000.0</v>
       </c>
@@ -23539,51 +23674,51 @@
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13">
         <v>24400000.0</v>
       </c>
       <c r="C13">
         <v>19900000.0</v>
       </c>
       <c r="D13">
         <v>39700000.0</v>
       </c>
       <c r="E13">
         <v>97400000.0</v>
       </c>
       <c r="F13">
         <v>85100000.0</v>
       </c>
       <c r="G13">
         <v>23700000.0</v>
       </c>
       <c r="H13">
         <v>37500000.0</v>
       </c>
       <c r="I13">
         <v>45100000.0</v>
       </c>
@@ -23597,93 +23732,93 @@
         <v>60100000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>16000000.0</v>
       </c>
       <c r="Z14">
         <v>16000000.0</v>
       </c>
       <c r="AA14">
         <v>16000000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
         <v>662500000.0</v>
       </c>
       <c r="C15">
         <v>426000000.0</v>
       </c>
       <c r="D15">
         <v>35300000.0</v>
       </c>
       <c r="E15">
         <v>116000000.0</v>
       </c>
       <c r="F15">
         <v>422800000.0</v>
       </c>
       <c r="G15">
         <v>358700000.0</v>
       </c>
       <c r="H15">
         <v>425100000.0</v>
       </c>
       <c r="I15">
         <v>391000000.0</v>
       </c>
@@ -23737,51 +23872,51 @@
       </c>
       <c r="Z15">
         <v>-3100000.0</v>
       </c>
       <c r="AA15">
         <v>199900000.0</v>
       </c>
       <c r="AB15">
         <v>295800000.0</v>
       </c>
       <c r="AC15">
         <v>201200000.0</v>
       </c>
       <c r="AD15">
         <v>209200000.0</v>
       </c>
       <c r="AE15">
         <v>181900000.0</v>
       </c>
       <c r="AF15">
         <v>133900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
         <v>662500000.0</v>
       </c>
       <c r="C16">
         <v>426000000.0</v>
       </c>
       <c r="D16">
         <v>35300000.0</v>
       </c>
       <c r="E16">
         <v>116000000.0</v>
       </c>
       <c r="F16">
         <v>418700000.0</v>
       </c>
       <c r="G16">
         <v>358700000.0</v>
       </c>
       <c r="H16">
         <v>425100000.0</v>
       </c>
       <c r="I16">
         <v>391000000.0</v>
       </c>
@@ -23823,51 +23958,51 @@
       </c>
       <c r="V16">
         <v>76500000.0</v>
       </c>
       <c r="W16">
         <v>182500000.0</v>
       </c>
       <c r="X16">
         <v>86900000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
         <v>100000.0</v>
       </c>
       <c r="AA16">
         <v>199900000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17">
         <v>660700000.0</v>
       </c>
       <c r="C17">
         <v>425300000.0</v>
       </c>
       <c r="D17">
         <v>33500000.0</v>
       </c>
       <c r="E17">
         <v>116800000.0</v>
       </c>
       <c r="F17">
         <v>420000000.0</v>
       </c>
       <c r="G17">
         <v>362000000.0</v>
       </c>
       <c r="H17">
         <v>429000000.0</v>
       </c>
       <c r="I17">
         <v>239000000.0</v>
       </c>
@@ -23887,51 +24022,51 @@
         <v>245700000.0</v>
       </c>
       <c r="O17">
         <v>46100000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>-43200000.0</v>
       </c>
       <c r="C18">
         <v>-34100000.0</v>
       </c>
       <c r="D18">
         <v>-34100000.0</v>
       </c>
       <c r="E18">
         <v>-34100000.0</v>
       </c>
       <c r="F18">
         <v>-34000000.0</v>
       </c>
       <c r="G18">
         <v>-37100000.0</v>
       </c>
       <c r="H18">
         <v>-37500000.0</v>
       </c>
       <c r="I18">
         <v>-45100000.0</v>
       </c>
@@ -23943,123 +24078,123 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>843800000.0</v>
       </c>
       <c r="C21">
         <v>537800000.0</v>
       </c>
       <c r="D21">
         <v>41100000.0</v>
       </c>
       <c r="E21">
         <v>144000000.0</v>
       </c>
       <c r="F21">
         <v>521300000.0</v>
       </c>
       <c r="G21">
         <v>444800000.0</v>
       </c>
       <c r="H21">
         <v>522100000.0</v>
       </c>
       <c r="I21">
         <v>282500000.0</v>
       </c>
@@ -24113,87 +24248,87 @@
       </c>
       <c r="Z21">
         <v>458000000.0</v>
       </c>
       <c r="AA21">
         <v>218600000.0</v>
       </c>
       <c r="AB21">
         <v>946600000.0</v>
       </c>
       <c r="AC21">
         <v>300100000.0</v>
       </c>
       <c r="AD21">
         <v>2597900000.0</v>
       </c>
       <c r="AE21">
         <v>2827600000.0</v>
       </c>
       <c r="AF21">
         <v>216600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>5753700000.0</v>
       </c>
       <c r="C23">
         <v>5679000000.0</v>
       </c>
       <c r="D23">
         <v>5922400000.0</v>
       </c>
       <c r="E23">
         <v>5288900000.0</v>
       </c>
       <c r="F23">
         <v>4638300000.0</v>
       </c>
       <c r="G23">
         <v>4373800000.0</v>
       </c>
       <c r="H23">
         <v>4368600000.0</v>
       </c>
       <c r="I23">
         <v>4183600000.0</v>
       </c>
@@ -24247,87 +24382,87 @@
       </c>
       <c r="Z23">
         <v>2431200000.0</v>
       </c>
       <c r="AA23">
         <v>2943400000.0</v>
       </c>
       <c r="AB23">
         <v>2294000000.0</v>
       </c>
       <c r="AC23">
         <v>2824900000.0</v>
       </c>
       <c r="AD23">
         <v>408500000.0</v>
       </c>
       <c r="AE23">
         <v>457500000.0</v>
       </c>
       <c r="AF23">
         <v>470300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>-4600000.0</v>
       </c>
       <c r="C25">
         <v>1500000.0</v>
       </c>
       <c r="D25">
         <v>6300000.0</v>
       </c>
       <c r="E25">
         <v>12900000.0</v>
       </c>
       <c r="F25">
         <v>16900000.0</v>
       </c>
       <c r="G25">
         <v>18200000.0</v>
       </c>
       <c r="H25">
         <v>21600000.0</v>
       </c>
       <c r="I25">
         <v>24600000.0</v>
       </c>
@@ -24337,51 +24472,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24391,87 +24526,87 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28">
         <v>0.0</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28">
         <v>0.0</v>
       </c>
       <c r="N28">
         <v>0.0</v>
@@ -24481,51 +24616,51 @@
       </c>
       <c r="P28">
         <v>0.0</v>
       </c>
       <c r="Q28">
         <v>0.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>183100000.0</v>
       </c>
       <c r="C29">
         <v>112500000.0</v>
       </c>
       <c r="D29">
         <v>7600000.0</v>
       </c>
       <c r="E29">
         <v>27200000.0</v>
       </c>
       <c r="F29">
         <v>101300000.0</v>
       </c>
       <c r="G29">
         <v>82800000.0</v>
       </c>
       <c r="H29">
         <v>93100000.0</v>
       </c>
       <c r="I29">
         <v>43500000.0</v>
       </c>
@@ -24539,51 +24674,51 @@
         <v>108600000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>2024400000.0</v>
       </c>
       <c r="C30">
         <v>699900000.0</v>
       </c>
       <c r="D30">
         <v>611800000.0</v>
       </c>
       <c r="E30">
         <v>572300000.0</v>
       </c>
       <c r="F30">
         <v>521400000.0</v>
       </c>
       <c r="G30">
         <v>577600000.0</v>
       </c>
       <c r="H30">
         <v>576400000.0</v>
       </c>
       <c r="I30">
         <v>567200000.0</v>
       </c>
@@ -24637,51 +24772,51 @@
       </c>
       <c r="Z30">
         <v>2700000.0</v>
       </c>
       <c r="AA30">
         <v>505000000.0</v>
       </c>
       <c r="AB30">
         <v>-1900000.0</v>
       </c>
       <c r="AC30">
         <v>472000000.0</v>
       </c>
       <c r="AD30">
         <v>-2004700000.0</v>
       </c>
       <c r="AE30">
         <v>-1957000000.0</v>
       </c>
       <c r="AF30">
         <v>-3022300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B31">
         <v>-46300000.0</v>
       </c>
       <c r="C31">
         <v>-34100000.0</v>
       </c>
       <c r="D31">
         <v>-34100000.0</v>
       </c>
       <c r="E31">
         <v>-34100000.0</v>
       </c>
       <c r="F31">
         <v>-34000000.0</v>
       </c>
       <c r="G31">
         <v>-37100000.0</v>
       </c>
       <c r="H31">
         <v>-37500000.0</v>
       </c>
       <c r="I31">
         <v>-45100000.0</v>
       </c>
@@ -24735,51 +24870,51 @@
       </c>
       <c r="Z31">
         <v>-413300000.0</v>
       </c>
       <c r="AA31">
         <v>218600000.0</v>
       </c>
       <c r="AB31">
         <v>-494600000.0</v>
       </c>
       <c r="AC31">
         <v>-20500000.0</v>
       </c>
       <c r="AD31">
         <v>-2320600000.0</v>
       </c>
       <c r="AE31">
         <v>-2570500000.0</v>
       </c>
       <c r="AF31">
         <v>1016100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B32">
         <v>6597500000.0</v>
       </c>
       <c r="C32">
         <v>6216800000.0</v>
       </c>
       <c r="D32">
         <v>5963500000.0</v>
       </c>
       <c r="E32">
         <v>5432900000.0</v>
       </c>
       <c r="F32">
         <v>5159600000.0</v>
       </c>
       <c r="G32">
         <v>4818600000.0</v>
       </c>
       <c r="H32">
         <v>4890700000.0</v>
       </c>
       <c r="I32">
         <v>4466100000.0</v>
       </c>
@@ -24852,1350 +24987,1357 @@
       <c r="AF32">
         <v>3238900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV32"/>
+  <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>962500000.0</v>
+      </c>
+      <c r="C2">
         <v>957600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>889700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1252000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1276200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1269200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1172000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1261800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1311100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1234200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1213700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1358100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1432600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1306200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1334700000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1216700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1114800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1050400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1018000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1088000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>989300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1021600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>934400000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>947400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>949300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>965100000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>976800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>938100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>948200000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>929100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>933200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>900800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>892800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>889600000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1039700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>867900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>989600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1032900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1107200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>949900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>984100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>958700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>927000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>949700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1006900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1033700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>962600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1015600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>985100000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1004200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>941600000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>939800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>924800000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>925900000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>687600000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>944200000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>965200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>889500000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>938200000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1109900000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>903300000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>785900000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>788500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>628000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>661400000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>586000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>560700000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>634900000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>634100000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>571400000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>526600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>613900000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>524400000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>517500000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>518800000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>506300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>493900000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>512700000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>481700000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>521200000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>473000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>473400000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>479500000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>683400000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>480400000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>525000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>527600000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>544500000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>604800000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>610400000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>603200000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>620300000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>639800000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>658000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>699900000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1158700000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>775900000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>647900000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>912200000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>684000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>635700000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>672800000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>751900000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>588000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>115400000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>571100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>113400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111900000.0</v>
       </c>
       <c r="DE2">
         <v>111900000.0</v>
       </c>
       <c r="DF2">
+        <v>111900000.0</v>
+      </c>
+      <c r="DG2">
         <v>92700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>108800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>111200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>114000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>257800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>71200000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>117300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>116800000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>119800000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>125400000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>117300000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>121100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>119700000.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C3">
         <v>-1800000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>-1300000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>-1200000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>-1000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>-1100000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-600000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="J3">
         <v>800000.0</v>
       </c>
       <c r="K3">
         <v>800000.0</v>
       </c>
       <c r="L3">
+        <v>800000.0</v>
+      </c>
+      <c r="M3">
         <v>1500000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1800000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2200000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2900000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3800000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2900000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3300000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4400000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4300000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4400000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3800000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="Y3">
         <v>4400000.0</v>
       </c>
       <c r="Z3">
+        <v>4400000.0</v>
+      </c>
+      <c r="AA3">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="AB3">
         <v>4800000.0</v>
       </c>
       <c r="AC3">
+        <v>4800000.0</v>
+      </c>
+      <c r="AD3">
         <v>5100000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6900000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3600000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6900000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7200000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6900000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7100000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7600000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7800000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7600000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6100000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8400000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7800000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8400000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7400000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8700000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8100000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>8200000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8400000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7800000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>9100000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>9600000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>9000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8400000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>9600000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8400000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8500000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>9100000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>14400000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4700000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3400000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>4200000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4700000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4200000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3700000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4100000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2800000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>3900000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2800000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2300000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4800000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5200000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4100000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4400000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4600000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4900000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5100000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5400000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5200000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>5700000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>6800000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>7800000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>7900000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>9100000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>9800000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>9400000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>9100000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>9900000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>11800000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>9400000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>7100000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>7500000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>6600000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2400000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>5100000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>6500000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>8500000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>5600000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5300000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>3600000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4400000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4500000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>6200000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7700000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>8400000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>8000000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>9000000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>8800000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>-2400000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>8200000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>8400000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>7700000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>11100000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>6800000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>7400000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>6300000.0</v>
       </c>
-      <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4">
         <v>400000.0</v>
       </c>
       <c r="N4">
         <v>400000.0</v>
       </c>
       <c r="O4">
+        <v>400000.0</v>
+      </c>
+      <c r="P4">
         <v>300000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-400000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-200000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-500000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>700000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-800000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-1100000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-100000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1300000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-600000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-100000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1300000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1800000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>7700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="AD4">
         <v>-1100000.0</v>
       </c>
       <c r="AE4">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AF4">
         <v>3700000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-3600000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>100000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-100000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-15600000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1200000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>3600000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1200000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AO4">
         <v>100000.0</v>
       </c>
       <c r="AP4">
         <v>100000.0</v>
       </c>
       <c r="AQ4">
+        <v>100000.0</v>
+      </c>
+      <c r="AR4">
         <v>700000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>1100000.0</v>
       </c>
-      <c r="AS4">
-[...1 lines deleted...]
-      </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-300000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-100000.0</v>
       </c>
-      <c r="AW4">
-[...1 lines deleted...]
-      </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>-100000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>5200000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
         <v>300000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-200000.0</v>
       </c>
-      <c r="BC4">
-[...1 lines deleted...]
-      </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
         <v>600000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>1400000.0</v>
       </c>
-      <c r="BK4">
-[...1 lines deleted...]
-      </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
@@ -26281,849 +26423,856 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5">
+        <v>254700000.0</v>
+      </c>
+      <c r="C5">
         <v>247900000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>272300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>238700000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>207400000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>168600000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>220000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>138200000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>59900000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>153800000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>158700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-82100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6100000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>36700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>138500000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>213300000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>51000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>168400000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>122600000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>215500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>158400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>152500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-44500000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>142800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>139700000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>119100000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>158000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>133900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>111000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>70400000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>134800000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>94000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>123200000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>71000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-20700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>136600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8500000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>122800000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>114000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>125200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>167600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>93100000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>139200000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>91600000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>124000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>88400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>104800000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>102700000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>83300000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>103600000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-91200000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>67800000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>27000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>87000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>79600000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1900000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-49400000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>47900000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>75600000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>84900000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>14800000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>68600000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>73500000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>73800000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>96600000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>33300000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>50300000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-49000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>76700000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>86100000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>89200000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>77500000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>86700000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>91900000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>72400000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>43300000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>78400000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>85300000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>83400000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-140800000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>75800000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>52900000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>87000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>21900000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>37900000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>45900000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>8400000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>3900000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>24800000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>42400000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>17900000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-491100000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-113100000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>754100000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-135500000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>727600000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>681300000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>36800000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>37300000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>707500000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>668300000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>651200000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1598200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>649800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>652900000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>763500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-1884300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>633800000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>643400000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>606100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-1823700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>738400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>715700000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>735100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>331700000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>253700000.0</v>
+      </c>
+      <c r="C6">
         <v>246100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>271000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>237500000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>206400000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>167500000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>219400000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>138700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>60700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>154600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>159500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-80300000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6800000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3200000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>12800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>39600000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>141800000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>217700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>55300000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>172800000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>126400000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>219800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>162800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>156900000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-39400000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>147600000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>144500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>124200000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>164900000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>15900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>140800000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>118200000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>77300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>141900000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>101600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>131000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>78600000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-14600000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>145000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>16300000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>131200000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>121400000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>131200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>176300000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>101200000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>147400000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>100000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>131800000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>97500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>114400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>110700000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>92300000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>112000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-81600000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>76200000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>35500000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>96100000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>94000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2800000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-46000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>52100000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>80300000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>89100000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>18500000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>72700000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>76300000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>77700000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>99400000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>35600000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>51300000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-44200000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>81900000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>90200000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>94200000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>81900000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>91300000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>96800000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>77500000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>48700000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>83600000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>91000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>90200000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-133000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>83700000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>62000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>96800000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>31300000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>47000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>55800000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>20200000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>13300000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>31900000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>49900000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>24500000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-488700000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-108000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>760600000.0</v>
       </c>
-      <c r="CU6"/>
-      <c r="CV6">
+      <c r="CV6"/>
+      <c r="CW6">
         <v>733200000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>686600000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>40400000.0</v>
       </c>
-      <c r="CY6"/>
-      <c r="CZ6">
+      <c r="CZ6"/>
+      <c r="DA6">
         <v>712000000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>674500000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>658900000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1589800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>657800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>661900000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>772300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-1886700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>642000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>651800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>613800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-1812600000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>745200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>723100000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>741400000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-1745200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>689000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>679200000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>708700000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>40700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>30100000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>26400000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>36700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27305,311 +27454,312 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
-      <c r="C8">
+      <c r="C8"/>
+      <c r="D8">
         <v>1500000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>100000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>200000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>600000.0</v>
       </c>
-      <c r="H8">
-[...2 lines deleted...]
-      <c r="I8"/>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>400000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>800000.0</v>
       </c>
-      <c r="N8">
-[...1 lines deleted...]
-      </c>
       <c r="O8">
+        <v>0.0</v>
+      </c>
+      <c r="P8">
         <v>300000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-400000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-200000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-500000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>700000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-800000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1100000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-100000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-1300000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-600000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-100000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-1300000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-400000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>7700000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-11000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-200000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>121500000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
         <v>700000.0</v>
       </c>
-      <c r="AR8">
-[...1 lines deleted...]
-      </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
         <v>5300000.0</v>
       </c>
-      <c r="AZ8">
-[...1 lines deleted...]
-      </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
         <v>9800000.0</v>
       </c>
-      <c r="BD8">
-[...1 lines deleted...]
-      </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
         <v>5200000.0</v>
       </c>
-      <c r="BH8">
-[...1 lines deleted...]
-      </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
         <v>1600000.0</v>
       </c>
-      <c r="BL8">
-[...1 lines deleted...]
-      </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
         <v>9400000.0</v>
       </c>
-      <c r="BP8">
-[...1 lines deleted...]
-      </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
         <v>13900000.0</v>
       </c>
-      <c r="BX8">
-[...1 lines deleted...]
-      </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>600000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
         <v>-600000.0</v>
       </c>
-      <c r="CD8">
+      <c r="CE8">
         <v>600000.0</v>
       </c>
-      <c r="CE8">
-[...1 lines deleted...]
-      </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
@@ -27635,1632 +27785,1647 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
+        <v>763700000.0</v>
+      </c>
+      <c r="C9">
         <v>743800000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>782200000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>406200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>374700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>326500000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>406300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>299500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>224200000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>307700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>315100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>158500000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>71800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>137500000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>144000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>149600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>178100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>280300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>356700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>186900000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>318500000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>260500000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>362600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>296300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>275000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>91100000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>281100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>276600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>250400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>290400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>169600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>265800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>240600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>201900000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>292500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>218000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>276500000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>228000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>145400000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>291300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>152200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>268900000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>278400000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>278200000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>326100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>265000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>322500000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>250000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>287900000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>239700000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>287400000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>262000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>257800000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>254400000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>496400000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>213500000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>162000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>232300000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>197700000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-1900000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-49400000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>47900000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>44800000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>176000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>106900000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>160600000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>169600000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>73600000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>62300000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>127500000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>136800000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>28200000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>160600000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>177800000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>183400000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>165500000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>171100000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>185400000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>172800000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>150000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>180800000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>191200000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>176800000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-54600000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>175600000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>156100000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>240700000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>120900000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>174100000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>185600000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>166400000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>167700000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>183000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>188300000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>114100000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-303800000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>22500000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>217700000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>13300000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>169000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>159900000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>175600000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>283500000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>227800000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>668300000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>197800000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>649100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>649800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>652900000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>763500000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>802800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>577500000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>643400000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>606100000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>781300000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>738400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>715700000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>735100000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>714300000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>689000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>679200000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>708700000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>784900000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>819200000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>793400000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>841400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
+        <v>244600000.0</v>
+      </c>
+      <c r="C10">
         <v>237100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>257800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>227100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>198800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>160100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>211500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>129700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>51300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>145300000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>150200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-90700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-17500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-14700000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>28200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>130000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>204800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>42500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>159900000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>114100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>207000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>148600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>143100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-53900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>133400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>130300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>109800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>148600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>122700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>99600000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>59100000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>122600000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>82700000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>111000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>59000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-32800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>124100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-7100000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>108100000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>99400000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>110400000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>152600000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>77000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>122900000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>75300000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>107700000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>72100000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>88200000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>86100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>65900000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>88900000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-106400000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>53200000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11100000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>70800000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>63200000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-19300000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-60200000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>37500000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>75600000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>73100000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>59300000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>73500000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>67500000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>96600000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>33300000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>50300000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-49000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>76700000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>86100000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>89200000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>77500000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>86700000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>91900000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>72400000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>43300000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>78400000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>85300000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>83400000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-140800000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>75800000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>52900000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>87000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>21900000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>37900000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>45900000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>8400000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3900000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>24800000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>42400000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>17900000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-491100000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-113100000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>61100000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-135500000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>19800000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>11500000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>36800000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>37300000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>75600000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>56000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>37700000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>468000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>73500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>88800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>198500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>279600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>24000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>76800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>91000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>365500000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>84700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>57000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>25600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>331700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>67900000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>55200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>71500000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>1400000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>4700000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>3500000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11">
+        <v>53200000.0</v>
+      </c>
+      <c r="C11">
         <v>50300000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>60800000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>48500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>41900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>31900000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>44200000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>27600000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>10900000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>29800000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>42900000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-9100000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-20700000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5400000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>24700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>42000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7700000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>30300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>21300000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>41100000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>29100000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>27800000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-15200000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>23200000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>19100000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>24800000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>26000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>18700000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>17200000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>8600000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>55500000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>23200000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>32600000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>13800000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-20600000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>35800000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-9000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>30000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>21600000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>33200000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>31700000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>22100000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>32800000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>20300000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>25200000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>17400000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>23300000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>24800000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>12800000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>22500000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-51100000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12300000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1300000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>20100000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>17100000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-9300000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-27400000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>9600000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>18200000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>21700000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>900000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>17100000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>17600000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>18900000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>33500000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>13100000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>27500000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-5500000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>28800000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>29100000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>26300000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>26000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>29900000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>28100000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>22900000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>14800000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>24700000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>25300000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-1000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-35400000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>18700000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>12500000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>23900000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4100000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>5500000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-23400000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-5600000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-7500000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>400000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>5300000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-1000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-181700000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-61600000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>9500000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-82200000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-11400000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-1700000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>6400000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-26300000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>13100000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>8400000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>7500000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>22800000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>14400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>22000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>47700000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>15400000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>17600000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>24200000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>40600000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>24000000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>19300000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>9700000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>17200000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>21200000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>12600000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>24200000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-40700000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-30100000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>-26400000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-36700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12">
+        <v>10100000.0</v>
+      </c>
+      <c r="C12">
         <v>10800000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>14500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11600000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="G12">
         <v>8500000.0</v>
       </c>
       <c r="H12">
         <v>8500000.0</v>
       </c>
       <c r="I12">
+        <v>8500000.0</v>
+      </c>
+      <c r="J12">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="K12">
         <v>8500000.0</v>
       </c>
       <c r="L12">
         <v>8500000.0</v>
       </c>
       <c r="M12">
+        <v>8500000.0</v>
+      </c>
+      <c r="N12">
         <v>8600000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="Q12">
         <v>8500000.0</v>
       </c>
       <c r="R12">
         <v>8500000.0</v>
       </c>
       <c r="S12">
         <v>8500000.0</v>
       </c>
       <c r="T12">
         <v>8500000.0</v>
       </c>
       <c r="U12">
         <v>8500000.0</v>
       </c>
       <c r="V12">
         <v>8500000.0</v>
       </c>
       <c r="W12">
         <v>8500000.0</v>
       </c>
       <c r="X12">
+        <v>8500000.0</v>
+      </c>
+      <c r="Y12">
         <v>9800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9400000.0</v>
       </c>
       <c r="Z12">
         <v>9400000.0</v>
       </c>
       <c r="AA12">
         <v>9400000.0</v>
       </c>
       <c r="AB12">
         <v>9400000.0</v>
       </c>
       <c r="AC12">
+        <v>9400000.0</v>
+      </c>
+      <c r="AD12">
         <v>9300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11200000.0</v>
       </c>
       <c r="AF12">
         <v>11200000.0</v>
       </c>
       <c r="AG12">
+        <v>11200000.0</v>
+      </c>
+      <c r="AH12">
         <v>11400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>11300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12200000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>12000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>12100000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>12500000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>15600000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14700000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>14600000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14800000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>15000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16300000.0</v>
       </c>
       <c r="AV12">
         <v>16300000.0</v>
       </c>
       <c r="AW12">
         <v>16300000.0</v>
       </c>
       <c r="AX12">
         <v>16300000.0</v>
       </c>
       <c r="AY12">
-        <v>16600000.0</v>
+        <v>16300000.0</v>
       </c>
       <c r="AZ12">
         <v>16600000.0</v>
       </c>
       <c r="BA12">
+        <v>16600000.0</v>
+      </c>
+      <c r="BB12">
         <v>17400000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14700000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>15200000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>15900000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>16200000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>16400000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>17400000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>10800000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>10400000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11500000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>11800000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>11700000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>9300000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>7900000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6300000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>10500000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="BT12">
         <v>10000000.0</v>
       </c>
       <c r="BU12">
+        <v>10000000.0</v>
+      </c>
+      <c r="BV12">
         <v>9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="BW12">
         <v>10000000.0</v>
       </c>
       <c r="BX12">
         <v>10000000.0</v>
       </c>
       <c r="BY12">
+        <v>10000000.0</v>
+      </c>
+      <c r="BZ12">
         <v>9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CA12">
         <v>10000000.0</v>
       </c>
       <c r="CB12">
         <v>10000000.0</v>
       </c>
       <c r="CC12">
+        <v>10000000.0</v>
+      </c>
+      <c r="CD12">
         <v>9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CE12">
         <v>10000000.0</v>
       </c>
       <c r="CF12">
         <v>10000000.0</v>
       </c>
       <c r="CG12">
+        <v>10000000.0</v>
+      </c>
+      <c r="CH12">
         <v>9900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CI12">
         <v>10000000.0</v>
       </c>
       <c r="CJ12">
         <v>10000000.0</v>
       </c>
       <c r="CK12">
+        <v>10000000.0</v>
+      </c>
+      <c r="CL12">
         <v>9900000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>10000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>39900000.0</v>
       </c>
-      <c r="CN12">
-[...1 lines deleted...]
-      </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
         <v>0.0</v>
       </c>
       <c r="CQ12">
-        <v>4000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="CR12">
         <v>4000000.0</v>
       </c>
       <c r="CS12">
         <v>4000000.0</v>
       </c>
       <c r="CT12">
         <v>4000000.0</v>
       </c>
       <c r="CU12">
         <v>4000000.0</v>
       </c>
       <c r="CV12">
         <v>4000000.0</v>
       </c>
       <c r="CW12">
         <v>4000000.0</v>
       </c>
       <c r="CX12">
         <v>4000000.0</v>
       </c>
       <c r="CY12">
         <v>4000000.0</v>
       </c>
       <c r="CZ12">
         <v>4000000.0</v>
       </c>
       <c r="DA12">
         <v>4000000.0</v>
       </c>
       <c r="DB12">
         <v>4000000.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>4000000.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>13100000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>200000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3600000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13600000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3200000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>13700000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9700000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>15600000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>34200000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>37600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>67500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>26500000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>44700000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>8200000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>18000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>30600000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>49300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9400000.0</v>
       </c>
       <c r="Z13">
         <v>9400000.0</v>
       </c>
       <c r="AA13">
         <v>9400000.0</v>
       </c>
       <c r="AB13">
         <v>9400000.0</v>
       </c>
       <c r="AC13">
+        <v>9400000.0</v>
+      </c>
+      <c r="AD13">
         <v>9300000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -29313,87 +29478,86 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29540,1008 +29704,1015 @@
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
         <v>16000000.0</v>
       </c>
-      <c r="CR14">
-[...1 lines deleted...]
-      </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
         <v>16000000.0</v>
       </c>
-      <c r="CV14">
-[...1 lines deleted...]
-      </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
         <v>16000000.0</v>
       </c>
-      <c r="CZ14">
-[...1 lines deleted...]
-      </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
+      <c r="DW14"/>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
+        <v>191600000.0</v>
+      </c>
+      <c r="C15">
         <v>186800000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>198500000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>178700000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>157100000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>128200000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>167900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>102100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>40500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>115500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>107900000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8600000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-69200000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-12000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-11600000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>500000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>104900000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>163500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>34000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>128500000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>92700000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>164600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>118900000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>115200000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-40000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>109800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>118900000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>74000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>122400000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>123600000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>100400000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>99300000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>67700000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>51500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>11100000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>78400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>45200000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-13500000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>88400000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>78200000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>77600000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>78300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>120700000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>54900000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>89900000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>54900000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>82600000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>54600000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>70100000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>61300000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>53400000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>66200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-55000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>40400000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>20800000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>49700000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>49300000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-10000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-32200000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>29300000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>58400000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>52300000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2300000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>41800000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>57300000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>49700000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>64400000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>25800000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>34100000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-61800000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-10200000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>58500000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>75800000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>53900000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>59800000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>63600000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>45500000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>33400000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>50900000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>40500000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>118700000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-562400000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>72000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>46500000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>63100000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>17700000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>32400000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>12100000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>14000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>11400000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>24400000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>37100000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>14900000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-313400000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-55500000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>47900000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-70700000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>31200000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>13200000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>23200000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>59600000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>62500000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>47600000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>30200000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>68400000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>13100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>60200000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>154100000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>65900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>8200000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>60300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>66800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>94900000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>60700000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>37700000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>15900000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>45300000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>46700000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>42600000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>47300000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>40700000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>30100000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>26400000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>36700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>198500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>178700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>157100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>128200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>167900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>102100000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>8600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-69200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-12000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-11600000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>200000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>22600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>104800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>163500000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>34000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>128500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>92700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>164600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>118900000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>115200000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-40000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>109800000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>118900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>74000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>122400000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>123600000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>100400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>99300000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>67700000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>51500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>11100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>78400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>45200000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>66800000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>88400000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>78200000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>77800000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>78300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>120900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>54900000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>90100000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>54900000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>82500000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>54600000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>70100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>61300000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>53400000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>66200000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>5200000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>40900000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>9800000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>50700000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>46400000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-9700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-31800000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>29300000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>57400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>51400000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2200000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>42200000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>55900000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>48600000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>63100000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>20200000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>22800000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>-47900000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>47900000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>57300000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>60300000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>51500000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>56800000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>59700000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>49500000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>28500000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>53700000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>60000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>84400000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-57100000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>57100000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>40400000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>43500000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>17800000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>14700000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>69300000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>14000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>11400000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>24400000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>37100000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>14900000.0</v>
       </c>
-      <c r="CR16">
-[...1 lines deleted...]
-      </c>
       <c r="CS16">
+        <v>0.0</v>
+      </c>
+      <c r="CT16">
         <v>-51600000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>51600000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-31100000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>31200000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>13200000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>26400000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>59600000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>62500000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>47600000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>30200000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17">
+        <v>191400000.0</v>
+      </c>
+      <c r="C17">
         <v>186800000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>197000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>178600000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>156900000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>128200000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>167300000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>102100000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>40400000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>115500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>107300000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8200000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-70000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-12000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-11900000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>600000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>22800000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>105300000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>162800000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>34800000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>129600000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>92800000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>165900000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>119500000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>115300000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-38700000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>110200000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>111200000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>85000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>122600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-32000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>104000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>99200000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>67800000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>67100000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>12300000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>78400000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>45200000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>73500000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>88300000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1900000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>78100000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>330800000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>77200000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>282300000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>55000000.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>54700000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>64900000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>61300000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>53100000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>66400000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-9700000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-32400000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>27900000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -30627,163 +30798,168 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>-10100000.0</v>
+      </c>
+      <c r="C18">
         <v>-10800000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14500000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8500000.0</v>
       </c>
       <c r="G18">
         <v>-8500000.0</v>
       </c>
       <c r="H18">
         <v>-8500000.0</v>
       </c>
       <c r="I18">
+        <v>-8500000.0</v>
+      </c>
+      <c r="J18">
         <v>-8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8500000.0</v>
       </c>
       <c r="K18">
         <v>-8500000.0</v>
       </c>
       <c r="L18">
         <v>-8500000.0</v>
       </c>
       <c r="M18">
+        <v>-8500000.0</v>
+      </c>
+      <c r="N18">
         <v>-8600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8500000.0</v>
       </c>
       <c r="Q18">
         <v>-8500000.0</v>
       </c>
       <c r="R18">
         <v>-8500000.0</v>
       </c>
       <c r="S18">
         <v>-8500000.0</v>
       </c>
       <c r="T18">
         <v>-8500000.0</v>
       </c>
       <c r="U18">
         <v>-8500000.0</v>
       </c>
       <c r="V18">
         <v>-8500000.0</v>
       </c>
       <c r="W18">
         <v>-8500000.0</v>
       </c>
       <c r="X18">
+        <v>-8500000.0</v>
+      </c>
+      <c r="Y18">
         <v>-9800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9400000.0</v>
       </c>
       <c r="Z18">
         <v>-9400000.0</v>
       </c>
       <c r="AA18">
         <v>-9400000.0</v>
       </c>
       <c r="AB18">
         <v>-9400000.0</v>
       </c>
       <c r="AC18">
+        <v>-9400000.0</v>
+      </c>
+      <c r="AD18">
         <v>-9300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-9400000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -30835,54 +31011,55 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -30965,87 +31142,86 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -31227,487 +31403,491 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>244600000.0</v>
+      </c>
+      <c r="C21">
         <v>237100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>257800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>227100000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>198800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>160100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>211500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>129700000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>51300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>145300000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>150200000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-90700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-17500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-14700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>28200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>130000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>204800000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>42500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>159900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>114100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>207000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>148600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>143100000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-53900000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>133400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>130300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>109800000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>148600000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1100000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>122700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>99600000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>59100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>122600000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>82700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>111000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>59000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-32800000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>124100000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-7100000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>108100000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>99400000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>110400000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>152600000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>77000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>122900000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>75300000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>107700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>72100000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>88200000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>86100000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>65900000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>88900000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-106400000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>53200000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11100000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>70800000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>63200000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-19300000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-60200000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>37500000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>75600000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>73100000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3100000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>59300000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>73500000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>67500000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>96600000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>33300000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>50300000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-49000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>76700000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>86100000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>89200000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>77500000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>86700000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>91900000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>72400000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>43300000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>78400000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>85300000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>83400000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-140800000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>75800000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>52900000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>87000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>21900000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>37900000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>45900000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>8400000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>3900000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>24800000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>42400000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>17900000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-491100000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-113100000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>754100000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-24400000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>727600000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>681300000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>36800000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>37700000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>707500000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>668300000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>651200000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-1598200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>649800000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>652900000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>763500000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-1884300000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>633800000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>643400000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>606100000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-1823700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>738400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>715700000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>735100000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-1745200000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>689000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>679200000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>708700000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>1529100000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>30100000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>26400000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>36700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -31889,454 +32069,460 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>1481600000.0</v>
+      </c>
+      <c r="C23">
         <v>1464300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1414100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1431100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1452100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1435600000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1366800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1431600000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1484000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1396600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1378600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1517500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1595100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1461200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1493400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1365800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1264700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1200700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1169900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1232400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1147900000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1168000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1090000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1095100000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1081200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1110100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1124500000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1084400000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1088800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1070900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1101700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1043900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1033800000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1032400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1209600000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1003200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1155100000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1201900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1285400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1117100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1143400000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1119500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1106000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1117500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1180400000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1221700000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1162200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1190300000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1165300000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1171800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1140800000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1115700000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1116700000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1091400000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1290400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1104500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1116100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1051000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1072700000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1127300000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>914100000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>796300000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>757700000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>730900000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>765200000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>687300000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>656800000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>641000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>599800000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>665600000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>613100000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>691100000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>608300000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>609200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>613000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>594300000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>578300000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>606200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>582100000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>627900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>575400000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>579300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>572900000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>769600000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>580200000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>628200000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>681300000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>643500000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>741000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>750100000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>761200000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>784100000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>798000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>803900000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>796100000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1346000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>911500000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>111500000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>950900000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>125400000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>114300000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>811600000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>738600000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>108300000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>115400000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>117700000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>2360700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111900000.0</v>
       </c>
       <c r="DE23">
         <v>111900000.0</v>
       </c>
       <c r="DF23">
+        <v>111900000.0</v>
+      </c>
+      <c r="DG23">
         <v>92700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>2795900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>54900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>114000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>257800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>2676200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>117300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>116800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>119800000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>2584900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>117300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>121100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>119700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>784900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>819200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>793400000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>841400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32419,451 +32605,453 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C25">
         <v>-1800000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="J25">
         <v>800000.0</v>
       </c>
       <c r="K25">
         <v>800000.0</v>
       </c>
       <c r="L25">
+        <v>800000.0</v>
+      </c>
+      <c r="M25">
         <v>1500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3300000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4300000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3800000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="Y25">
         <v>4400000.0</v>
       </c>
       <c r="Z25">
+        <v>4400000.0</v>
+      </c>
+      <c r="AA25">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="AB25">
         <v>4800000.0</v>
       </c>
       <c r="AC25">
+        <v>4800000.0</v>
+      </c>
+      <c r="AD25">
         <v>5100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6900000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3600000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6900000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>7200000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>7100000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7600000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7800000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6100000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8400000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7800000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8400000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7400000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8700000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8100000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>8200000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8400000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7800000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9100000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9600000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>9000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8400000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9600000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8400000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8500000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9100000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>14400000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4700000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3400000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>4200000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4700000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4200000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>3700000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4100000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2800000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>3900000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2800000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2300000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4800000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>5200000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4100000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>5000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4400000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4600000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4900000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5100000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5400000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5200000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5700000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>6800000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>7800000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>8000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>9000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>9800000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>9400000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>9100000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>9900000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>11800000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>9400000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>7100000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>7500000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>6600000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2400000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="CU25">
         <v>8500000.0</v>
       </c>
       <c r="CV25">
+        <v>8500000.0</v>
+      </c>
+      <c r="CW25">
         <v>5600000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="CY25">
         <v>4400000.0</v>
       </c>
       <c r="CZ25">
+        <v>4400000.0</v>
+      </c>
+      <c r="DA25">
         <v>4500000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6200000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>7700000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>8400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>8000000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>9000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>8800000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-2400000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>9200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>7400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>7700000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>11100000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>6800000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>7400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>6300000.0</v>
       </c>
-      <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33045,74 +33233,77 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -33195,89 +33386,90 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>509000000.0</v>
+      </c>
+      <c r="C28">
         <v>495900000.0</v>
       </c>
-      <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
-[...1 lines deleted...]
-      </c>
+      <c r="AE28"/>
       <c r="AF28">
         <v>0.0</v>
       </c>
       <c r="AG28">
         <v>0.0</v>
       </c>
       <c r="AH28">
         <v>0.0</v>
       </c>
       <c r="AI28">
         <v>0.0</v>
       </c>
       <c r="AJ28">
         <v>0.0</v>
       </c>
       <c r="AK28">
         <v>0.0</v>
       </c>
       <c r="AL28">
         <v>0.0</v>
       </c>
       <c r="AM28">
         <v>0.0</v>
       </c>
       <c r="AN28">
@@ -33459,163 +33651,168 @@
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
-      <c r="DC28"/>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>53200000.0</v>
+      </c>
+      <c r="C29">
         <v>50300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>60800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>48500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>41900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>31900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>44200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>42900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-9100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-20700000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>42000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>30300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21300000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>41100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>29100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>27800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-15200000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>23200000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>19100000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>24800000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>26000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -33667,1186 +33864,1194 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>519100000.0</v>
+      </c>
+      <c r="C30">
         <v>506700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>524400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>179100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>175900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>166400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>194800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>169800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>172900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>162400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>164900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>159400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>162500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>155000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>158700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>149100000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>149900000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>150300000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>151900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>144400000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>158600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>146400000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>155600000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>147700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>131900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>145000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>147700000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>146300000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>140600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>141800000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>168500000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>143100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>141000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>142800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>169900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>135300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>165500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>169000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>178200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>167200000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>159300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>160800000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>179000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>167800000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>173500000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>188000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>199600000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>174700000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>180200000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>167600000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>199200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>175900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>191900000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>165500000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>602800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>160300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>150900000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>161500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>134500000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>17400000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10800000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>10400000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-30800000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>102900000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>103800000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>101300000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>96100000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>6100000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-34300000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>94200000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>86500000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>77200000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>83900000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>91700000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>94200000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>88000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>84400000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>93500000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>100400000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>106700000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>102400000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>105900000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>93400000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>86200000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>99800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>103200000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>153700000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>99000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>136200000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>139700000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>158000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>163800000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>158200000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>145900000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>96200000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>187300000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>135600000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-536400000.0</v>
       </c>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
       <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>-558600000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-521400000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>138800000.0</v>
       </c>
-      <c r="CY30">
-[...1 lines deleted...]
-      </c>
       <c r="CZ30">
+        <v>0.0</v>
+      </c>
+      <c r="DA30">
         <v>-479700000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>20300000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-453400000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>2247300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111900000.0</v>
       </c>
       <c r="DE30">
         <v>111900000.0</v>
       </c>
       <c r="DF30">
+        <v>111900000.0</v>
+      </c>
+      <c r="DG30">
         <v>92700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>2687100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-56300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>114000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>257800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>2605000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>117300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>116800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>119800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>2459500000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>117300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>121100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>119700000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>784900000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>819200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>793400000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>841400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-14600000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>48500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8500000.0</v>
       </c>
       <c r="G31">
         <v>-8500000.0</v>
       </c>
       <c r="H31">
         <v>-8500000.0</v>
       </c>
       <c r="I31">
+        <v>-8500000.0</v>
+      </c>
+      <c r="J31">
         <v>-8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8500000.0</v>
       </c>
       <c r="K31">
         <v>-8500000.0</v>
       </c>
       <c r="L31">
         <v>-8500000.0</v>
       </c>
       <c r="M31">
+        <v>-8500000.0</v>
+      </c>
+      <c r="N31">
         <v>-8600000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8500000.0</v>
       </c>
       <c r="Q31">
         <v>-8500000.0</v>
       </c>
       <c r="R31">
         <v>-8500000.0</v>
       </c>
       <c r="S31">
         <v>-8500000.0</v>
       </c>
       <c r="T31">
         <v>-8500000.0</v>
       </c>
       <c r="U31">
         <v>-8500000.0</v>
       </c>
       <c r="V31">
         <v>-8500000.0</v>
       </c>
       <c r="W31">
         <v>-8500000.0</v>
       </c>
       <c r="X31">
+        <v>-8500000.0</v>
+      </c>
+      <c r="Y31">
         <v>-9800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9400000.0</v>
       </c>
       <c r="Z31">
         <v>-9400000.0</v>
       </c>
       <c r="AA31">
         <v>-9400000.0</v>
       </c>
       <c r="AB31">
         <v>-9400000.0</v>
       </c>
       <c r="AC31">
+        <v>-9400000.0</v>
+      </c>
+      <c r="AD31">
         <v>-9300000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-9400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11200000.0</v>
       </c>
       <c r="AF31">
         <v>-11200000.0</v>
       </c>
       <c r="AG31">
+        <v>-11200000.0</v>
+      </c>
+      <c r="AH31">
         <v>-11400000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-11300000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-12200000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-11300000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-12200000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-12000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-12100000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-12500000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-15600000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-14700000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14600000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-14800000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-15000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-16100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16300000.0</v>
       </c>
       <c r="AV31">
         <v>-16300000.0</v>
       </c>
       <c r="AW31">
         <v>-16300000.0</v>
       </c>
       <c r="AX31">
         <v>-16300000.0</v>
       </c>
       <c r="AY31">
-        <v>-16600000.0</v>
+        <v>-16300000.0</v>
       </c>
       <c r="AZ31">
         <v>-16600000.0</v>
       </c>
       <c r="BA31">
+        <v>-16600000.0</v>
+      </c>
+      <c r="BB31">
         <v>-17400000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-14700000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-15200000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-14600000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-15900000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-16200000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-16400000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-17400000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-10800000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-10400000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>75600000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-11800000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-11700000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-9300000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>73500000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-6300000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>33500000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>13100000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>50300000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-5500000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>28800000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>32600000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>89200000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>24500000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>30000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>28100000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>72400000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>14800000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>24700000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>25300000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>83400000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-35300000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>82800000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>87100000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>91300000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>89900000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>95600000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>45900000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>8400000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>3900000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>24800000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>42400000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>4000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-491100000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-113100000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-693000000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>126300000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-707800000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-669800000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>36800000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>138700000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-631900000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-612300000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-613500000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>2066200000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-576300000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-564100000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-565000000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>2163900000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-609800000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-566600000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-515100000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>2189200000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-653700000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-658700000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-709500000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>2076900000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-621100000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-624000000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-637200000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-1527700000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-25400000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-22900000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-34200000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B32">
+        <v>1726200000.0</v>
+      </c>
+      <c r="C32">
         <v>1701400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1671900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1658200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1650900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1595700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1578300000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1561300000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1535300000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1541900000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1528800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1516600000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1504400000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1443700000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1478700000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1366300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1292900000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1330700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1374700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1274900000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1307800000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1282100000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1297000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1243700000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1224300000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1056200000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1257900000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1214700000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1198600000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1219500000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1102800000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1166600000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1133400000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1091500000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1332200000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1085900000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1266100000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1260900000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1252600000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1241200000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1136300000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1227600000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1205400000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1227900000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1333000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1298700000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1285100000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1265600000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1273000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1243900000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1229000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1201800000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1182600000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1180300000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1184000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1157700000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1127200000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1121800000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1135900000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1108000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>853900000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>833800000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>833300000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>804000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>768300000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>746600000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>730300000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>708500000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>696400000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>698900000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>663400000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>642100000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>685000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>695300000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>702200000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>671800000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>665000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>698100000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>654500000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>671200000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>653800000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>664600000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>656300000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>628800000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>656000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>681100000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>768300000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>665400000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>778900000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>796000000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>769600000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>788000000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>822800000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>846300000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>814000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>854900000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>798400000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>865600000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>815400000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>853000000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>795600000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>848400000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>775900000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>815800000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>783700000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>768900000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>762500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>761700000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>764800000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>856200000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>911600000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>688700000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>757400000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>863900000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>852500000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>855700000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>832500000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>854900000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>839700000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>806300000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>800300000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>828400000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>784900000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>819200000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>793400000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>841400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -34938,51 +35143,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B2">
         <v>435500000.0</v>
       </c>
       <c r="C2">
         <v>316100000.0</v>
       </c>
       <c r="D2">
         <v>305000000.0</v>
       </c>
       <c r="E2">
         <v>230900000.0</v>
       </c>
       <c r="F2">
         <v>120600000.0</v>
       </c>
       <c r="G2">
         <v>215700000.0</v>
       </c>
       <c r="H2">
         <v>1020700000.0</v>
       </c>
       <c r="I2">
         <v>297900000.0</v>
       </c>
@@ -35036,51 +35241,51 @@
       </c>
       <c r="Z2">
         <v>281100000.0</v>
       </c>
       <c r="AA2">
         <v>442200000.0</v>
       </c>
       <c r="AB2">
         <v>550300000.0</v>
       </c>
       <c r="AC2">
         <v>215100000.0</v>
       </c>
       <c r="AD2">
         <v>178500000.0</v>
       </c>
       <c r="AE2">
         <v>289500000.0</v>
       </c>
       <c r="AF2">
         <v>539700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B3">
         <v>7700000</v>
       </c>
       <c r="C3">
         <v>10200000</v>
       </c>
       <c r="D3">
         <v>11900000</v>
       </c>
       <c r="E3">
         <v>17800000</v>
       </c>
       <c r="F3">
         <v>8000000</v>
       </c>
       <c r="G3">
         <v>14900000</v>
       </c>
       <c r="H3">
         <v>13300000</v>
       </c>
       <c r="I3">
         <v>13100000</v>
       </c>
@@ -35134,51 +35339,51 @@
       </c>
       <c r="Z3">
         <v>32100000</v>
       </c>
       <c r="AA3">
         <v>13700000</v>
       </c>
       <c r="AB3">
         <v>30100000</v>
       </c>
       <c r="AC3">
         <v>700000</v>
       </c>
       <c r="AD3">
         <v>15300000</v>
       </c>
       <c r="AE3">
         <v>12800000</v>
       </c>
       <c r="AF3">
         <v>14100000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>74100000.0</v>
       </c>
       <c r="F4">
         <v>110300000.0</v>
       </c>
       <c r="G4">
         <v>-95100000.0</v>
       </c>
       <c r="H4">
         <v>-808300000.0</v>
       </c>
       <c r="I4">
         <v>647600000.0</v>
       </c>
       <c r="J4">
         <v>93800000.0</v>
       </c>
       <c r="K4">
         <v>-56200000.0</v>
       </c>
@@ -35192,51 +35397,51 @@
         <v>-78700000.0</v>
       </c>
       <c r="O4">
         <v>-255900000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-109600000.0</v>
       </c>
       <c r="F5">
         <v>-234900000.0</v>
       </c>
       <c r="G5">
         <v>-28900000.0</v>
       </c>
       <c r="H5">
         <v>-126700000.0</v>
       </c>
       <c r="I5">
         <v>8200000.0</v>
       </c>
       <c r="J5">
         <v>-69200000.0</v>
       </c>
       <c r="K5">
         <v>-6200000.0</v>
       </c>
@@ -35250,51 +35455,51 @@
         <v>16300000.0</v>
       </c>
       <c r="O5">
         <v>30800000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B6">
         <v>687200000.0</v>
       </c>
       <c r="C6">
         <v>119400000.0</v>
       </c>
       <c r="D6">
         <v>11100000.0</v>
       </c>
       <c r="E6">
         <v>74100000.0</v>
       </c>
       <c r="F6">
         <v>110300000.0</v>
       </c>
       <c r="G6">
         <v>-95100000.0</v>
       </c>
       <c r="H6">
         <v>-805000000.0</v>
       </c>
       <c r="I6">
         <v>722800000.0</v>
       </c>
@@ -35348,51 +35553,51 @@
       </c>
       <c r="Z6">
         <v>69100000.0</v>
       </c>
       <c r="AA6">
         <v>-163000000.0</v>
       </c>
       <c r="AB6">
         <v>-108100000.0</v>
       </c>
       <c r="AC6">
         <v>335200000.0</v>
       </c>
       <c r="AD6">
         <v>36600000.0</v>
       </c>
       <c r="AE6">
         <v>-111000000.0</v>
       </c>
       <c r="AF6">
         <v>-250800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B7">
         <v>417400000.0</v>
       </c>
       <c r="C7">
         <v>220900000.0</v>
       </c>
       <c r="D7">
         <v>272100000.0</v>
       </c>
       <c r="E7">
         <v>561300000.0</v>
       </c>
       <c r="F7">
         <v>625200000.0</v>
       </c>
       <c r="G7">
         <v>351200000.0</v>
       </c>
       <c r="H7">
         <v>237400000.0</v>
       </c>
       <c r="I7">
         <v>248300000.0</v>
       </c>
@@ -35446,51 +35651,51 @@
       </c>
       <c r="Z7">
         <v>1057500000.0</v>
       </c>
       <c r="AA7">
         <v>-169000000.0</v>
       </c>
       <c r="AB7">
         <v>-414000000.0</v>
       </c>
       <c r="AC7">
         <v>-80400000.0</v>
       </c>
       <c r="AD7">
         <v>-413000000.0</v>
       </c>
       <c r="AE7">
         <v>-211800000.0</v>
       </c>
       <c r="AF7">
         <v>42800000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-173900000.0</v>
       </c>
       <c r="F8">
         <v>-156300000.0</v>
       </c>
       <c r="G8">
         <v>-144000000.0</v>
       </c>
       <c r="H8">
         <v>-257800000.0</v>
       </c>
       <c r="I8">
         <v>-322000000.0</v>
       </c>
       <c r="J8">
         <v>-443600000.0</v>
       </c>
       <c r="K8">
         <v>-64000000.0</v>
       </c>
@@ -35504,51 +35709,51 @@
         <v>107400000.0</v>
       </c>
       <c r="O8">
         <v>53300000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B9">
         <v>-69600000.0</v>
       </c>
       <c r="C9">
         <v>-60100000.0</v>
       </c>
       <c r="D9">
         <v>-201900000.0</v>
       </c>
       <c r="E9">
         <v>-173900000.0</v>
       </c>
       <c r="F9">
         <v>-156300000.0</v>
       </c>
       <c r="G9">
         <v>-144000000.0</v>
       </c>
       <c r="H9">
         <v>-257800000.0</v>
       </c>
       <c r="I9">
         <v>-322000000.0</v>
       </c>
@@ -35602,51 +35807,51 @@
       </c>
       <c r="Z9">
         <v>20600000.0</v>
       </c>
       <c r="AA9">
         <v>-127300000.0</v>
       </c>
       <c r="AB9">
         <v>-194000000.0</v>
       </c>
       <c r="AC9">
         <v>-58700000.0</v>
       </c>
       <c r="AD9">
         <v>19000000.0</v>
       </c>
       <c r="AE9">
         <v>107000000.0</v>
       </c>
       <c r="AF9">
         <v>-117600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
@@ -35654,51 +35859,51 @@
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>788000000.0</v>
       </c>
       <c r="F11">
         <v>856000000.0</v>
       </c>
       <c r="G11">
         <v>505400000.0</v>
       </c>
       <c r="H11">
         <v>509600000.0</v>
       </c>
       <c r="I11">
         <v>589500000.0</v>
       </c>
       <c r="J11">
         <v>949000000.0</v>
       </c>
       <c r="K11">
         <v>534700000.0</v>
       </c>
@@ -35712,51 +35917,51 @@
         <v>65900000.0</v>
       </c>
       <c r="O11">
         <v>618800000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>89000000.0</v>
       </c>
       <c r="F12">
         <v>-76200000.0</v>
       </c>
       <c r="G12">
         <v>-1700000.0</v>
       </c>
       <c r="H12">
         <v>31100000.0</v>
       </c>
       <c r="I12">
         <v>-140000000.0</v>
       </c>
       <c r="J12">
         <v>57500000.0</v>
       </c>
       <c r="K12">
         <v>93000000.0</v>
       </c>
@@ -35770,51 +35975,51 @@
         <v>33500000.0</v>
       </c>
       <c r="O12">
         <v>700000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>678000000.0</v>
       </c>
       <c r="F13">
         <v>748600000.0</v>
       </c>
       <c r="G13">
         <v>435200000.0</v>
       </c>
       <c r="H13">
         <v>316100000.0</v>
       </c>
       <c r="I13">
         <v>322200000.0</v>
       </c>
       <c r="J13">
         <v>503200000.0</v>
       </c>
       <c r="K13">
         <v>496900000.0</v>
       </c>
@@ -35824,51 +36029,51 @@
       <c r="M13">
         <v>365100000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B14">
         <v>-4600000.0</v>
       </c>
       <c r="C14">
         <v>1500000.0</v>
       </c>
       <c r="D14">
         <v>6300000.0</v>
       </c>
       <c r="E14">
         <v>12900000.0</v>
       </c>
       <c r="F14">
         <v>16900000.0</v>
       </c>
       <c r="G14">
         <v>18200000.0</v>
       </c>
       <c r="H14">
         <v>21600000.0</v>
       </c>
       <c r="I14">
         <v>24600000.0</v>
       </c>
@@ -35920,51 +36125,51 @@
       <c r="Y14">
         <v>20600000.0</v>
       </c>
       <c r="Z14">
         <v>23000000.0</v>
       </c>
       <c r="AA14">
         <v>22800000.0</v>
       </c>
       <c r="AB14">
         <v>34200000.0</v>
       </c>
       <c r="AC14">
         <v>21900000.0</v>
       </c>
       <c r="AD14">
         <v>31600000.0</v>
       </c>
       <c r="AE14">
         <v>44700000.0</v>
       </c>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B15">
         <v>130600000.0</v>
       </c>
       <c r="C15">
         <v>124100000.0</v>
       </c>
       <c r="D15">
         <v>117200000.0</v>
       </c>
       <c r="E15">
         <v>108900000.0</v>
       </c>
       <c r="F15">
         <v>102200000.0</v>
       </c>
       <c r="G15">
         <v>99500000.0</v>
       </c>
       <c r="H15">
         <v>386200000.0</v>
       </c>
       <c r="I15">
         <v>94300000.0</v>
       </c>
@@ -36012,51 +36217,51 @@
       <c r="Y15"/>
       <c r="Z15">
         <v>13300000.0</v>
       </c>
       <c r="AA15">
         <v>13400000.0</v>
       </c>
       <c r="AB15">
         <v>13500000.0</v>
       </c>
       <c r="AC15">
         <v>9900000.0</v>
       </c>
       <c r="AD15">
         <v>13700000.0</v>
       </c>
       <c r="AE15">
         <v>13900000.0</v>
       </c>
       <c r="AF15">
         <v>4100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B16">
         <v>1122700000.0</v>
       </c>
       <c r="C16">
         <v>435500000.0</v>
       </c>
       <c r="D16">
         <v>316100000.0</v>
       </c>
       <c r="E16">
         <v>305000000.0</v>
       </c>
       <c r="F16">
         <v>230900000.0</v>
       </c>
       <c r="G16">
         <v>120600000.0</v>
       </c>
       <c r="H16">
         <v>215700000.0</v>
       </c>
       <c r="I16">
         <v>1020700000.0</v>
       </c>
@@ -36110,101 +36315,101 @@
       </c>
       <c r="Z16">
         <v>350200000.0</v>
       </c>
       <c r="AA16">
         <v>279200000.0</v>
       </c>
       <c r="AB16">
         <v>442200000.0</v>
       </c>
       <c r="AC16">
         <v>550300000.0</v>
       </c>
       <c r="AD16">
         <v>215100000.0</v>
       </c>
       <c r="AE16">
         <v>178500000.0</v>
       </c>
       <c r="AF16">
         <v>288900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-4000000.0</v>
       </c>
       <c r="J17">
         <v>7200000.0</v>
       </c>
       <c r="K17">
         <v>-3400000.0</v>
       </c>
       <c r="L17">
         <v>-6700000.0</v>
       </c>
       <c r="M17">
         <v>-5200000.0</v>
       </c>
       <c r="N17">
         <v>1600000.0</v>
       </c>
       <c r="O17">
         <v>32100000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B18">
         <v>1170400000.0</v>
       </c>
       <c r="C18">
         <v>796200000.0</v>
       </c>
       <c r="D18">
         <v>349800000.0</v>
       </c>
       <c r="E18">
         <v>704500000.0</v>
       </c>
       <c r="F18">
         <v>815700000.0</v>
       </c>
       <c r="G18">
         <v>692700000.0</v>
       </c>
       <c r="H18">
         <v>589600000.0</v>
       </c>
       <c r="I18">
         <v>538200000.0</v>
       </c>
@@ -36258,51 +36463,51 @@
       </c>
       <c r="Z18">
         <v>565500000.0</v>
       </c>
       <c r="AA18">
         <v>145300000.0</v>
       </c>
       <c r="AB18">
         <v>-14900000.0</v>
       </c>
       <c r="AC18">
         <v>37200000.0</v>
       </c>
       <c r="AD18">
         <v>-188500000.0</v>
       </c>
       <c r="AE18">
         <v>143200000.0</v>
       </c>
       <c r="AF18">
         <v>114600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B19">
         <v>-658500000.0</v>
       </c>
       <c r="C19">
         <v>-540900000.0</v>
       </c>
       <c r="D19">
         <v>-228500000.0</v>
       </c>
       <c r="E19">
         <v>-853900000.0</v>
       </c>
       <c r="F19">
         <v>-548300000.0</v>
       </c>
       <c r="G19">
         <v>-511600000.0</v>
       </c>
       <c r="H19">
         <v>-251400000.0</v>
       </c>
       <c r="I19">
         <v>-331400000.0</v>
       </c>
@@ -36322,87 +36527,87 @@
         <v>-335800000.0</v>
       </c>
       <c r="O19">
         <v>-546700000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B21">
         <v>433200000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>120600000.0</v>
       </c>
       <c r="H21">
         <v>-151100000.0</v>
       </c>
       <c r="I21">
         <v>-11600000.0</v>
       </c>
@@ -36422,51 +36627,51 @@
         <v>28700000.0</v>
       </c>
       <c r="O21">
         <v>-65700000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22">
         <v>662500000.0</v>
       </c>
       <c r="C22">
         <v>426000000.0</v>
       </c>
       <c r="D22">
         <v>35300000.0</v>
       </c>
       <c r="E22">
         <v>116000000.0</v>
       </c>
       <c r="F22">
         <v>418700000.0</v>
       </c>
       <c r="G22">
         <v>358700000.0</v>
       </c>
       <c r="H22">
         <v>425100000.0</v>
       </c>
       <c r="I22">
         <v>391000000.0</v>
       </c>
@@ -36520,51 +36725,51 @@
       </c>
       <c r="Z22">
         <v>-3100000.0</v>
       </c>
       <c r="AA22">
         <v>199900000.0</v>
       </c>
       <c r="AB22">
         <v>345100000.0</v>
       </c>
       <c r="AC22">
         <v>201200000.0</v>
       </c>
       <c r="AD22">
         <v>192600000.0</v>
       </c>
       <c r="AE22">
         <v>181900000.0</v>
       </c>
       <c r="AF22">
         <v>146000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B23">
         <v>-13600000.0</v>
       </c>
       <c r="C23">
         <v>5300000.0</v>
       </c>
       <c r="D23">
         <v>-4900000.0</v>
       </c>
       <c r="E23">
         <v>-900000.0</v>
       </c>
       <c r="F23">
         <v>11600000.0</v>
       </c>
       <c r="G23">
         <v>-8500000.0</v>
       </c>
       <c r="H23">
         <v>-7800000.0</v>
       </c>
       <c r="I23">
         <v>-7400000.0</v>
       </c>
@@ -36618,51 +36823,51 @@
       </c>
       <c r="Z23">
         <v>432600000.0</v>
       </c>
       <c r="AA23">
         <v>645200000.0</v>
       </c>
       <c r="AB23">
         <v>-472300000.0</v>
       </c>
       <c r="AC23">
         <v>791600000.0</v>
       </c>
       <c r="AD23">
         <v>105600000.0</v>
       </c>
       <c r="AE23">
         <v>-636400000.0</v>
       </c>
       <c r="AF23">
         <v>-472200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B24">
         <v>-681500000.0</v>
       </c>
       <c r="C24">
         <v>-600000.0</v>
       </c>
       <c r="D24">
         <v>-216600000.0</v>
       </c>
       <c r="E24">
         <v>364100000.0</v>
       </c>
       <c r="F24">
         <v>96100000.0</v>
       </c>
       <c r="G24">
         <v>-82300000.0</v>
       </c>
       <c r="H24">
         <v>-47200000.0</v>
       </c>
       <c r="I24">
         <v>284400000.0</v>
       </c>
@@ -36716,51 +36921,51 @@
       </c>
       <c r="Z24">
         <v>-237900000.0</v>
       </c>
       <c r="AA24">
         <v>2962201000.0</v>
       </c>
       <c r="AB24">
         <v>-21000000.0</v>
       </c>
       <c r="AC24">
         <v>176300000.0</v>
       </c>
       <c r="AD24">
         <v>206000000.0</v>
       </c>
       <c r="AE24">
         <v>181200000.0</v>
       </c>
       <c r="AF24">
         <v>267900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B25">
         <v>102800000.0</v>
       </c>
       <c r="C25">
         <v>145800000.0</v>
       </c>
       <c r="D25">
         <v>41500000.0</v>
       </c>
       <c r="E25">
         <v>49600000.0</v>
       </c>
       <c r="F25">
         <v>-283900000.0</v>
       </c>
       <c r="G25">
         <v>-17600000.0</v>
       </c>
       <c r="H25">
         <v>-111100000.0</v>
       </c>
       <c r="I25">
         <v>-102600000.0</v>
       </c>
@@ -36814,51 +37019,51 @@
       </c>
       <c r="Z25">
         <v>-416700000.0</v>
       </c>
       <c r="AA25">
         <v>103800000.0</v>
       </c>
       <c r="AB25">
         <v>31100000.0</v>
       </c>
       <c r="AC25">
         <v>-88400000.0</v>
       </c>
       <c r="AD25">
         <v>1700000.0</v>
       </c>
       <c r="AE25">
         <v>156900000.0</v>
       </c>
       <c r="AF25">
         <v>-23100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B26">
         <v>-129199999.0</v>
       </c>
       <c r="C26">
         <v>-26700000.0</v>
       </c>
       <c r="D26">
         <v>6500000.0</v>
       </c>
       <c r="E26">
         <v>-30800000.0</v>
       </c>
       <c r="F26">
         <v>-162600000.0</v>
       </c>
       <c r="G26">
         <v>-212800000.0</v>
       </c>
       <c r="H26">
         <v>-563600000.0</v>
       </c>
       <c r="I26">
         <v>-57700000.0</v>
       </c>
@@ -36902,51 +37107,51 @@
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>-80800000.0</v>
       </c>
       <c r="AB26">
         <v>-244000000.0</v>
       </c>
       <c r="AC26">
         <v>-82700000.0</v>
       </c>
       <c r="AD26">
         <v>-5400000.0</v>
       </c>
       <c r="AE26">
         <v>-42000000.0</v>
       </c>
       <c r="AF26">
         <v>-20900000.0</v>
       </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B27">
         <v>35600000.0</v>
       </c>
       <c r="C27">
         <v>31000000.0</v>
       </c>
       <c r="D27">
         <v>31100000.0</v>
       </c>
       <c r="E27">
         <v>29000000.0</v>
       </c>
       <c r="F27">
         <v>22900000.0</v>
       </c>
       <c r="G27">
         <v>20100000.0</v>
       </c>
       <c r="H27">
         <v>17400000.0</v>
       </c>
       <c r="I27">
         <v>13400000.0</v>
       </c>
@@ -36976,51 +37181,51 @@
       </c>
       <c r="R27">
         <v>11700000.0</v>
       </c>
       <c r="S27">
         <v>11600000.0</v>
       </c>
       <c r="T27">
         <v>15500000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B28">
         <v>175200000.0</v>
       </c>
       <c r="C28">
         <v>-145500000.0</v>
       </c>
       <c r="D28">
         <v>-122100000.0</v>
       </c>
       <c r="E28">
         <v>-140600000.0</v>
       </c>
       <c r="F28">
         <v>-253200000.0</v>
       </c>
       <c r="G28">
         <v>-193900000.0</v>
       </c>
       <c r="H28">
         <v>-1099300000.0</v>
       </c>
       <c r="I28">
         <v>-171000000.0</v>
       </c>
@@ -37074,51 +37279,51 @@
       </c>
       <c r="Z28">
         <v>451300000.0</v>
       </c>
       <c r="AA28">
         <v>563200000.0</v>
       </c>
       <c r="AB28">
         <v>-905000000.0</v>
       </c>
       <c r="AC28">
         <v>898700000.0</v>
       </c>
       <c r="AD28">
         <v>89300000.0</v>
       </c>
       <c r="AE28">
         <v>-685100000.0</v>
       </c>
       <c r="AF28">
         <v>-250800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B29">
         <v>1178100000.0</v>
       </c>
       <c r="C29">
         <v>806400000.0</v>
       </c>
       <c r="D29">
         <v>361700000.0</v>
       </c>
       <c r="E29">
         <v>722300000.0</v>
       </c>
       <c r="F29">
         <v>823700000.0</v>
       </c>
       <c r="G29">
         <v>707600000.0</v>
       </c>
       <c r="H29">
         <v>602900000.0</v>
       </c>
       <c r="I29">
         <v>551300000.0</v>
       </c>
@@ -37172,51 +37377,51 @@
       </c>
       <c r="Z29">
         <v>597600000.0</v>
       </c>
       <c r="AA29">
         <v>159000000.0</v>
       </c>
       <c r="AB29">
         <v>15200000.0</v>
       </c>
       <c r="AC29">
         <v>37900000.0</v>
       </c>
       <c r="AD29">
         <v>-173200000.0</v>
       </c>
       <c r="AE29">
         <v>156000000.0</v>
       </c>
       <c r="AF29">
         <v>128700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B30">
         <v>-666200000.0</v>
       </c>
       <c r="C30">
         <v>-541500000.0</v>
       </c>
       <c r="D30">
         <v>-228500000.0</v>
       </c>
       <c r="E30">
         <v>-507600000.0</v>
       </c>
       <c r="F30">
         <v>-460200000.0</v>
       </c>
       <c r="G30">
         <v>-608800000.0</v>
       </c>
       <c r="H30">
         <v>-311900000.0</v>
       </c>
       <c r="I30">
         <v>271300000.0</v>
       </c>
@@ -37289,1306 +37494,1315 @@
       <c r="AF30">
         <v>-128100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR30"/>
+  <dimension ref="A1:DS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B2">
+        <v>243500000.0</v>
+      </c>
+      <c r="C2">
         <v>1122700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>915700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>244100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>315100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>435500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>427100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>337600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>264600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>316100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>294500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>167600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>181500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>305000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>164800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>145900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>272000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>230900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>171200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>106400000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>112100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>120600000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>231500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>182600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>143900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>215700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>157600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>179800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>168500000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1020700000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>117900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>138200000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>135400000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>376400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>227200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>317800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>257000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>282600000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>315900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>361600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>406700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>338800000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>385100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>583700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>403900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>373300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>509600000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>606200000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>476300000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>486200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>602200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>690400000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>691000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>564800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>462000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>520800000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>628300000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>820400000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>922700000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>721600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>218800000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>290400000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>271600000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>260900000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>209200000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>316500000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>233200000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>281000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>345800000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>397700000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>314300000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>308700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>243800000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>262400000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>229700000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>301000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>218500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>372700000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>391900000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>393400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>550200000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>701500000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>432400000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>413500000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>336900000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>486500000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>217600000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>216200000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>573000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>380500000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>326100000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>351500000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>267700000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>389800000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>952300000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>376100000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>306300000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>350200000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>600900000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>482700000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>823400000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>281100000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>305500000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>327200000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>302700000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>442200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>999300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>578000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>495100000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>558800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>410300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>236000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>212100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>240200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>163300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>527000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>553300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>194200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>164200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>128200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>139100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>273500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B3">
+        <v>2900000</v>
+      </c>
+      <c r="C3">
         <v>3500000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1200000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1700000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1800000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2400000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2200000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2600000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2200000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2900000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3300000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3500000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3900000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4900000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2300000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2100000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1300000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2300000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2800000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4300000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4600000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3200000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3100000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3700000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2600000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3900000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>700000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4600000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4300000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3500000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7900000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000</v>
       </c>
       <c r="AL3">
         <v>4300000</v>
       </c>
       <c r="AM3">
+        <v>4300000</v>
+      </c>
+      <c r="AN3">
         <v>3500000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3700000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2100000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6400000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6400000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4300000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3800000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2700000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1100000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4300000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3100000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5900000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6300000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5700000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>10100000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4500000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3500000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3200000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1694700000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5300000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2400000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2100000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4300000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2300000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2100000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2200000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3800000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2400000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4100000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>108200000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2100000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1400000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2100000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3900000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2900000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2500000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1700000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2400000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2800000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1700000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>2400000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1900000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8300000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1700000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2400000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>800000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3900000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1700000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000</v>
       </c>
       <c r="CL3">
         <v>1100000</v>
       </c>
       <c r="CM3">
+        <v>1100000</v>
+      </c>
+      <c r="CN3">
         <v>2200000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>900000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>400000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1900000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>6200000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3400000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1600000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1900000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>9400000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>8100000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>11300000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>3300000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>5300000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2100000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3900000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2400000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6100000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>8100000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>7200000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>8700000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3600000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1000000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1600000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1700000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>9900000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>2600000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>500000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>3300000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>4800000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>3100000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>900000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>5800000</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-123500000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>140200000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>18900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-126100000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>41100000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>59700000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>64800000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-5700000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-8500000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-110900000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>48900000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>38700000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-71800000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>58100000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-22200000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>8500000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-852700000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>772700000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>6400000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-13100000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-118400000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>149200000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-94400000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>64600000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-25600000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-45700000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-45100000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>67900000.0</v>
       </c>
-      <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-      <c r="AX4">
+      <c r="AX4"/>
+      <c r="AY4">
         <v>-9900000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-116000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-88200000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1200000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>126700000.0</v>
       </c>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>229400000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>502700000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-73800000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -38604,189 +38818,190 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-24500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12700000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-203600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>119600000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-152900000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3100000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-47200000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-31700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-17500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14800000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-16600000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-9600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-99700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>37400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-24900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-39500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>47400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>18400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-17300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-40300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-5600000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4600000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-55900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-12300000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>31200000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-27700000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-43200000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-31700000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>76000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-20800000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-35800000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3100000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>28700000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-53900000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>16900000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -38802,925 +39017,932 @@
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B6">
+        <v>22600000.0</v>
+      </c>
+      <c r="C6">
         <v>-879200000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>207000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>671600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-71000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-120400000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8400000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>89500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>73000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-51500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>21600000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>126900000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-123500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>140200000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18900000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-126100000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>41100000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>59700000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>64800000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5700000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-110900000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>48900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>38700000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-71800000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>58100000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-22200000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-852200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>902800000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-20300000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>2800000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-162500000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>149200000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-90600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>60800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-25600000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-33300000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-45700000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-45100000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>67900000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-46300000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-198600000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>179800000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>30600000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-136300000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-96600000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>129900000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-9900000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-116000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-88200000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-600000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>126200000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>102800000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-58800000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-107500000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-192100000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-102300000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>201100000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>502800000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-71600000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>18800000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>10700000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>51700000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-107300000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>83300000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-47800000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-64800000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-51900000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>102600000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>5600000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>75400000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-29100000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>45700000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-71300000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>82500000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-154200000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-19200000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1500000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-156800000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-151300000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>269100000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>18900000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>76600000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-149600000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>268900000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1400000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>26700000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-191000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>54400000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-25400000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>83800000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-122100000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-562500000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>576200000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>69800000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-43900000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-250700000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>118200000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-340700000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>542300000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-26300000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-21700000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>24500000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-139500000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-557100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>421300000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>82900000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-63700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>140000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>174300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>23900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-28100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>51800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-363700000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-26300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>359100000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>14300000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>36000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-10900000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-134400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B7">
+        <v>64900000.0</v>
+      </c>
+      <c r="C7">
         <v>-75700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>151200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>75900000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-78300000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>16900000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>152300000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>95200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-43500000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-37900000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>139800000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>133000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>37200000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>244800000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>254700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>107400000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-45700000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>238800000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>211700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>91100000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>83600000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>68700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>190400000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>140000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-47900000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>95000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>110000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>51000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-18600000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>75100000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>154500000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>44500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-25800000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>88900000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>250200000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>115800000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>18700000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>197000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>200100000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>85900000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>26600000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-12100000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>102100000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-95000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>52400000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>53600000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>104300000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>16100000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>7000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>88600000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>60700000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-10200000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-108900000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>364100000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>66500000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-5500000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-17400000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-118600000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>174100000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>127200000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-20700000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>37800000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>21900000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>14600000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-206200000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>10700000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>9600000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-48000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-101600000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-52100000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>94200000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>57100000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-39400000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-400100000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-73800000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-14800000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>8600000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-44800000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-143000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>80500000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-179000000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-42400000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>124400000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-157900000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-55500000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-231500000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-150700000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>87600000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>2000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-651500000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>28900000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-15500000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-185300000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-1909500000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>1531100000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>257800000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>116800000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-1561000000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>114600000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-560500000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>170500000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>1099000000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>317300000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>113800000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-322100000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-194400000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-67200000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-160200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>7800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>91000000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>111000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-91300000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-231900000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-540700000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-9300000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-356400000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>248000000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-212700000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>103300000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-282200000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>179800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-1400000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-4400000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-106400000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-31400000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-31700000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>116100000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-166800000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-75800000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-29800000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-38000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-79200000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-14900000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-11900000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-41000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-102500000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-81800000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-32500000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-99200000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-68900000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-73700000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-80200000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-9700000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-287400000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-43900000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-102600000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>-80200000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-42500000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-64900000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>-62700000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>179400000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-1600000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-90300000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>19900000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>-28900000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-15500000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>1100000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
@@ -39736,454 +39958,456 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B9">
+        <v>-92500000.0</v>
+      </c>
+      <c r="C9">
         <v>-37000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>37600000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>66100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-26300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-39800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>33900000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>600000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-114300000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-98300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-104600000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1400000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-4400000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-106400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-31400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-31700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>116100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-166800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-75800000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-29800000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-38000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-79200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-14900000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-11900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>39000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-102500000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-81800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-32500000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>60300000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-68900000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-73700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-80200000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>66900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-287400000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-43900000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>123600000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-80200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-42500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-64900000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>158100000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>52500000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-191000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-99100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>129300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-4800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-130000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-62700000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>113400000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-90300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>19900000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>87500000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4800000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-140600000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>49300000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>28300000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>31300000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-5700000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>15500000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>37000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-73400000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-99900000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-68600000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>21000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-12600000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>2300000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-12600000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>30600000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1900000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>82500000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>28600000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>42400000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-32800000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>4900000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>8600000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>57600000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-36800000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>72500000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>166400000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-308700000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-27800000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>17400000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>19500000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-7500000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-27600000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>87600000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>16600000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>34300000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-31700000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>79500000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>29100000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-28500000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>1300000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>17300000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>4400000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>29300000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>9800000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>8200000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-68300000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-7300000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-35000000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>10600000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>45200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-166700000.0</v>
       </c>
-      <c r="DE9"/>
-      <c r="DF9">
+      <c r="DF9"/>
+      <c r="DG9">
         <v>-72500000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-17900000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>30000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-24000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-46800000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>-26900000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>22700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-11100000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>34300000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>97200000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-21000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-117900000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>148700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -40239,51 +40463,53 @@
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
-      <c r="BN10"/>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
@@ -40296,199 +40522,200 @@
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>31600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>253800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>390300000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>157000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-13100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>130100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>418200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>180800000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>126900000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>101800000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>290300000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>151000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-37700000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>128300000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>230300000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>139800000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>11200000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>165500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>237100000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>128600000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>58300000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>85400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>553000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>180900000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>129700000.0</v>
       </c>
-      <c r="AM11">
-[...1 lines deleted...]
-      </c>
       <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
         <v>245200000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>140000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>96100000.0</v>
       </c>
-      <c r="AQ11">
-[...2 lines deleted...]
-      <c r="AR11"/>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
-[...2 lines deleted...]
-      <c r="AV11"/>
+      <c r="AU11"/>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>83800000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>22200000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>74300000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>95100000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-125700000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>171400000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>184600000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-38700000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
@@ -40504,199 +40731,200 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>72900000.0</v>
       </c>
       <c r="N12">
+        <v>72900000.0</v>
+      </c>
+      <c r="O12">
         <v>22200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-29200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>39900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>61100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>17200000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-32400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>35600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-57700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-20100000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-54100000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-28400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-49900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>130700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>76800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-15600000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1200000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-31300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-156000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-7000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>19000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>43700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-6500000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>31800000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-16900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>79000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>31000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>72500000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>16600000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>46100000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>7300000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-18000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>24500000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13100000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13900000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>14800000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-10800000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8800000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
@@ -40712,166 +40940,167 @@
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>243200000.0</v>
       </c>
       <c r="N13">
         <v>243200000.0</v>
       </c>
       <c r="O13">
+        <v>243200000.0</v>
+      </c>
+      <c r="P13">
         <v>230500000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>350000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-4400000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>101900000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>218200000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>308000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>117500000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>104900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>74000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>242100000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>161500000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-42400000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>56000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>180200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>94200000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-14300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14800000.0</v>
       </c>
       <c r="AF13">
         <v>14800000.0</v>
       </c>
       <c r="AG13">
+        <v>14800000.0</v>
+      </c>
+      <c r="AH13">
         <v>142100000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-70900000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>503200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302800000.0</v>
       </c>
       <c r="AK13">
         <v>302800000.0</v>
       </c>
       <c r="AL13">
+        <v>302800000.0</v>
+      </c>
+      <c r="AM13">
         <v>226700000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>496900000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>215800000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>108800000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>106200000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>365100000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -40902,1165 +41131,1175 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B14">
+        <v>-1000000.0</v>
+      </c>
+      <c r="C14">
         <v>-1800000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1100000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-600000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="J14">
         <v>800000.0</v>
       </c>
       <c r="K14">
         <v>800000.0</v>
       </c>
       <c r="L14">
+        <v>800000.0</v>
+      </c>
+      <c r="M14">
         <v>1500000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1800000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2200000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>4400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4300000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4400000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="Y14">
         <v>4400000.0</v>
       </c>
       <c r="Z14">
+        <v>4400000.0</v>
+      </c>
+      <c r="AA14">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="AB14">
         <v>4800000.0</v>
       </c>
       <c r="AC14">
+        <v>4800000.0</v>
+      </c>
+      <c r="AD14">
         <v>5100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>6900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3600000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6900000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6900000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7100000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7600000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7800000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>6100000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8400000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7800000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7400000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8700000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8100000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8200000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8400000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7800000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9100000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9600000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8400000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9600000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8400000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>8500000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9100000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>14400000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4700000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3400000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4200000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4700000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4200000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3700000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4100000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2800000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3900000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2800000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2300000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4800000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>5200000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4100000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>5000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4400000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4600000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4900000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>5100000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5400000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5200000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>5700000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>6800000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>7800000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>7900000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>9000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>9800000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>9400000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>9100000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>9900000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>11800000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>9400000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>7100000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>7500000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>6600000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2400000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>5100000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6500000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>8500000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>5600000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5300000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>3600000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>4400000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4500000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>6200000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>7700000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>8400000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>8000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>9000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>8800000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>-2400000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>8200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>7400000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>7700000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>11100000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>6800000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>7400000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>6300000.0</v>
       </c>
-      <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B15">
+        <v>33100000.0</v>
+      </c>
+      <c r="C15">
         <v>33500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>33700000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>32200000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>32300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32400000.0</v>
       </c>
       <c r="G15">
         <v>32400000.0</v>
       </c>
       <c r="H15">
-        <v>30600000.0</v>
+        <v>32400000.0</v>
       </c>
       <c r="I15">
         <v>30600000.0</v>
       </c>
       <c r="J15">
+        <v>30600000.0</v>
+      </c>
+      <c r="K15">
         <v>30500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="M15">
         <v>29000000.0</v>
       </c>
       <c r="N15">
+        <v>29000000.0</v>
+      </c>
+      <c r="O15">
         <v>28900000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>28800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26700000.0</v>
       </c>
       <c r="Q15">
         <v>26700000.0</v>
       </c>
       <c r="R15">
         <v>26700000.0</v>
       </c>
       <c r="S15">
+        <v>26700000.0</v>
+      </c>
+      <c r="T15">
         <v>26600000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>25000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>25100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25500000.0</v>
       </c>
       <c r="W15">
         <v>25500000.0</v>
       </c>
       <c r="X15">
+        <v>25500000.0</v>
+      </c>
+      <c r="Y15">
         <v>24500000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>24700000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>24800000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>120900000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>23800000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>24500000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>217000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>25400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="AG15">
         <v>23000000.0</v>
       </c>
       <c r="AH15">
+        <v>23000000.0</v>
+      </c>
+      <c r="AI15">
         <v>22900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21200000.0</v>
       </c>
       <c r="AK15">
         <v>21200000.0</v>
       </c>
       <c r="AL15">
+        <v>21200000.0</v>
+      </c>
+      <c r="AM15">
         <v>21400000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>21200000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>19600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19800000.0</v>
       </c>
       <c r="AP15">
         <v>19800000.0</v>
       </c>
       <c r="AQ15">
+        <v>19800000.0</v>
+      </c>
+      <c r="AR15">
         <v>19900000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>18000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>18100000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>18200000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>18100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16300000.0</v>
       </c>
       <c r="AW15">
         <v>16300000.0</v>
       </c>
       <c r="AX15">
         <v>16300000.0</v>
       </c>
       <c r="AY15">
+        <v>16300000.0</v>
+      </c>
+      <c r="AZ15">
         <v>16200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14500000.0</v>
       </c>
       <c r="BA15">
         <v>14500000.0</v>
       </c>
       <c r="BB15">
-        <v>14800000.0</v>
+        <v>14500000.0</v>
       </c>
       <c r="BC15">
         <v>14800000.0</v>
       </c>
       <c r="BD15">
+        <v>14800000.0</v>
+      </c>
+      <c r="BE15">
         <v>13300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13500000.0</v>
       </c>
       <c r="BF15">
         <v>13500000.0</v>
       </c>
       <c r="BG15">
+        <v>13500000.0</v>
+      </c>
+      <c r="BH15">
         <v>13400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="BI15">
         <v>12500000.0</v>
       </c>
       <c r="BJ15">
         <v>12500000.0</v>
       </c>
       <c r="BK15">
+        <v>12500000.0</v>
+      </c>
+      <c r="BL15">
         <v>11300000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>11600000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>12000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>12300000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>37500000.0</v>
       </c>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
+      <c r="BS15"/>
+      <c r="BT15">
         <v>23000000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>20800000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>15400000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>13400000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>13300000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
-      <c r="CY15">
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>13400000.0</v>
       </c>
-      <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
-      <c r="DH15">
-[...1 lines deleted...]
-      </c>
+      <c r="DH15"/>
       <c r="DI15">
         <v>3300000.0</v>
       </c>
       <c r="DJ15">
         <v>3300000.0</v>
       </c>
       <c r="DK15">
+        <v>3300000.0</v>
+      </c>
+      <c r="DL15">
         <v>5600000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>2100000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DO15">
         <v>3500000.0</v>
       </c>
       <c r="DP15">
+        <v>3500000.0</v>
+      </c>
+      <c r="DQ15">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DR15">
         <v>3500000.0</v>
       </c>
+      <c r="DS15">
+        <v>3500000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B16">
+        <v>266100000.0</v>
+      </c>
+      <c r="C16">
         <v>243500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1122700000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>915700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>244100000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>315100000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>435500000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>427100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>337600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>264600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>316100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>294500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>167600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>181500000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>305000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>164800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>145900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>272000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>230900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>171200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>106400000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>112100000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>120600000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>231500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>182600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>143900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>215700000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>157600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>179800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>168500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1020700000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>117900000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>138200000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>135400000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>376400000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>227200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>317800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>257000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>282600000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>315900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>361600000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>406700000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>338800000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>385100000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>583700000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>403900000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>373300000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>509600000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>606200000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>476300000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>486200000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>602200000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>690400000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>691000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>564800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>462000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>520800000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>628300000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>820400000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>922700000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>721600000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>218800000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>290400000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>271600000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>260900000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>209200000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>316500000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>233200000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>281000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>345800000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>416900000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>314300000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>308700000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>233300000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>275400000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>229700000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>301000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>218500000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>372700000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>391900000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>393400000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>550200000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>701500000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>432400000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>413500000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>336900000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>486500000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>217600000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>582500000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>189500000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>380500000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>326100000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>351500000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>267700000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>389800000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>952300000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>376100000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>306300000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>350200000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>600900000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>482700000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>823400000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>279200000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>305500000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>327200000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>302700000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>442200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>999300000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>578000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>495100000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>550300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>410300000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>236000000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>212100000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>215100000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>163300000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>527000000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>553300000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>178500000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>164200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>128200000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>139100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-1500000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1700000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2200000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3500000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2100000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1500000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>100000.0</v>
       </c>
-      <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-2100000.0</v>
       </c>
-      <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-100000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-      <c r="AX17">
+      <c r="AX17"/>
+      <c r="AY17">
         <v>1700000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2100000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>5700000.0</v>
       </c>
-      <c r="BA17"/>
-      <c r="BB17">
+      <c r="BB17"/>
+      <c r="BC17">
         <v>-6200000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-28400000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
@@ -42078,587 +42317,593 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B18">
+        <v>209400000.0</v>
+      </c>
+      <c r="C18">
         <v>115300000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>377000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>551400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>204900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>37100000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>210500000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>392300000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>137300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>56100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>90500000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>221800000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>22900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>194600000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>311100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3600000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>195200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>226000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>284300000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>165900000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>139500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>158200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>316500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>184600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>33400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>175900000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>269600000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>110800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>33300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>84200000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>282300000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>143800000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>27900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>164500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>280300000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>191300000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>49900000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>176000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>322400000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>149800000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>70600000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>79000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>245300000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>14200000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>80400000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>153900000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>239600000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>100200000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>59800000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>196100000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>142300000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>45800000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-23200000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>193500000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>140800000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>43100000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>9500000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-1759300000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>178300000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>76100000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>22100000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>94300000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>75200000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>25400000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-122200000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>60900000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>69600000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>12300000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-169700000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>32900000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>109700000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>142600000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-85200000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>30000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-100000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>76900000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-43000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>85400000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-3700000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>87500000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-136200000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-17600000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>113600000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>100100000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-47900000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>3300000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>170400000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>154300000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-195600000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-18600000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>104500000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-13900000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-251700000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-635200000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>519800000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>79200000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>66900000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>166000000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>150700000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>159200000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>89600000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-43800000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>314800000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-20300000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-105400000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-6200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-39300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>1300000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>29300000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>40200000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>51900000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>15400000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-77500000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-229900000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>69200000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-80200000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>51400000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>6000000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>111500000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-85600000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>109500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B19">
+        <v>-103300000.0</v>
+      </c>
+      <c r="C19">
         <v>-490300000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-22400000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-308200000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-222100000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-112300000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-150100000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-282000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-34000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-74800000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-42100000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-65500000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-11500000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-87500000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-223700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-274000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-212300000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-143900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-132400000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-175000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-82000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-89200000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-49500000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-315000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-86900000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-60200000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>180400000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-230500000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>89000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-290300000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>71200000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-176200000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-85500000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-140900000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>600000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-341500000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-93800000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-43500000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-498700000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-336400000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-49900000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>67400000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-195200000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-591500000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-56900000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-258200000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-221500000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>54700000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>89200000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-162600000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>170600000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-35400000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -42674,54 +42919,55 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42800,171 +43046,178 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-375000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-61800000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21"/>
+      <c r="E21">
+        <v>495000000.0</v>
+      </c>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>121500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-54900000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>54000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-14500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14500000.0</v>
       </c>
       <c r="AC21">
         <v>14500000.0</v>
       </c>
       <c r="AD21">
-        <v>-151100000.0</v>
+        <v>14500000.0</v>
       </c>
       <c r="AE21">
         <v>-151100000.0</v>
       </c>
       <c r="AF21">
+        <v>-151100000.0</v>
+      </c>
+      <c r="AG21">
         <v>-44600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-33000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>33000000.0</v>
       </c>
-      <c r="AI21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ21"/>
       <c r="AK21">
         <v>33000000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21">
+      <c r="AL21">
+        <v>33000000.0</v>
+      </c>
+      <c r="AM21"/>
+      <c r="AN21">
         <v>-104700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-13900000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-90800000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-114300000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-700000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-44000000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>-50500000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>123200000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>-20100000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>295200000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-47500000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
@@ -42980,3194 +43233,3222 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22">
+        <v>191600000.0</v>
+      </c>
+      <c r="C22">
         <v>186800000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>198500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>178700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>157100000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>128200000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>167900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>102100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>115500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>107900000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8600000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-69200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-12000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-11600000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>200000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>22700000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>104800000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>163500000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>34000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>128500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>92700000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>164600000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>118900000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>115200000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-40000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>109800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>118900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>74000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>122400000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>123600000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>100400000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>99300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>67700000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>51500000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11100000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>78400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>45200000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-13500000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>88400000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>78200000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>77600000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>78300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>120700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>54900000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>89900000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>54900000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>82600000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>54600000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>70100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>61300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>53400000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>66200000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-55000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>40400000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>20800000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>49700000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>49300000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-10000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-31800000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>29300000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>58400000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>52300000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2300000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>41800000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>57300000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>49700000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>64400000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>25800000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>34100000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-61800000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-10200000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>58500000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>75800000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>53900000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>59800000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>63600000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>45500000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>33400000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>50900000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>40500000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>118700000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-562400000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>72000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>46500000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>63100000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>17700000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>32400000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>12100000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>14000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>11400000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>24400000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>37100000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>46200000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-313400000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-55500000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>47900000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-70700000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>31200000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>13200000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>23200000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>59600000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>62500000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>47600000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>30200000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>68400000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>59100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>63500000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>154100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>65900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>8200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>55900000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>66800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>94900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>60700000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>37700000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>15900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>45300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>46700000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>42600000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>47300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B23">
+        <v>-3200000.0</v>
+      </c>
+      <c r="C23">
         <v>-13100000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>495800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-22400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4900000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1300000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-9200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-28900000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-3800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-300000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>300000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-15200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-8600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4100000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10200000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-6100000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>15600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-15300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-6800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15600000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-6300000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>15400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-17700000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>27700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8100000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5700000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-16300000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>12300000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5700000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3700000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-6900000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-32600000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>301900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3300000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6200000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2500000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>700000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-36000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1200000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>200000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>300000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-81600000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-17200000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1600000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2600000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-26300000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4800000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>21300000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>600000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-221900000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1300000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-332900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-137700000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-98900000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-2000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-172000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-474900000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-125500000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-131400000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-30100000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-192600000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-37200000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-30400000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-51700000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-70000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-738900000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-124400000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-219900000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-375300000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-249300000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-25500000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>170600000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>535800000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>102400000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>8800000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>275700000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>237600000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-839000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-224900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>298900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>279200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>86300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>125100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>347200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>235600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>137800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-150700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-56000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>178000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-129500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-143400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-209400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-237800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B24">
+        <v>515700000.0</v>
+      </c>
+      <c r="C24">
         <v>-515700000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-644700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-200000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3900000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-75700000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-39900000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2900000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-111200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-15500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>196200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-254600000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-100400000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-143900000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-120200000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-2100000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1300000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2300000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2800000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-4300000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-4600000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-3200000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-3100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>66500000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-275400000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>635000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-4600000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-4300000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3500000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>200000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-9700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4300000.0</v>
       </c>
       <c r="AL24">
         <v>-4300000.0</v>
       </c>
       <c r="AM24">
+        <v>-4300000.0</v>
+      </c>
+      <c r="AN24">
         <v>3400000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>12100000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2100000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-6400000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-5600000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4500000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>44300000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-3800000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1100000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-4300000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-3100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>17000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-6300000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-5000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-5700000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>4400000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-198000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5200000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-112100000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>5800000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-300000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-1900000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-21400000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>3200000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>17500000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-7900000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3600000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-12200000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>4500000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>7300000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>400000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>13700000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>11100000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1300000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2900000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>4900000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-21900000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-5900000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>5900000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-22400000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>33900000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-27900000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>33300000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>117600000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-14900000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-16900000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>13500000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-200000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-19400000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>15400000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-6400000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-232700000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>7000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>4500000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-9200000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-336800000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-37400000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>12600000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-12600000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>11800000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>35200000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>200000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>-65000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-11400000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>11400000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-8500000.0</v>
       </c>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>-343400000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-18900000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-51400000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>62800000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-157300000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-267600000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>48700000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-48100000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-121200000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>121200000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>1100000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>3200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B25">
+        <v>-53000000.0</v>
+      </c>
+      <c r="C25">
         <v>4200000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>29800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>351600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-32200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-18400000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>26300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>140200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-21900000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17800000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>74200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-41800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-8700000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-40800000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>61700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-107900000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>136500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-196000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>32700000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-64100000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-56500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-87200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3300000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-84800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>151100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-33900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>35500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-19900000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-91500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-89500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10800000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-10900000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-13000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-17000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>20500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-38200000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-400000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9700000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1900000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>71300000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-31100000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-4600000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>41900000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-46000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-27400000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-11300000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>47800000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-32500000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-19500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-6900000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-16300000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-5200000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-60700000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-2500000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>8800000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-13900000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>11100000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3400000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-23300000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2200000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-8900000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-4100000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1600000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-7900000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-18100000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4500000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-26900000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8800000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>28900000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>71400000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>65000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-124100000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>299400000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>900000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>12800000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-128200000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>63200000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>87200000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-62800000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-12600000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-118300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>590000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>169000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-60900000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>161300000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>297900000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>26200000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-221200000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>607400000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>40200000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>25800000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-145000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1209500000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-431400000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-78200000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-102100000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-138000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-43800000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>705700000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-116200000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>169000000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-75200000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-187300000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>162500000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>100100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-32800000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>90200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-126400000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-117600000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-24800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>26000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>87200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>187500000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>30500000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>238800000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-219200000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>175000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-24000000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>154900000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-111800000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B26">
+        <v>-55000000.0</v>
+      </c>
+      <c r="C26">
         <v>-86900000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-54600000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-36000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-27600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-11000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-10000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11500000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>4300000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4200000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>30800000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-10400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-4100000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-16300000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-20000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-24000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-73300000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-45300000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-118500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-45000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-14400000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-34900000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-163600000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>3900000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-150000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-250000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-13500000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-18900000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-11700000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-13600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>3900000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-9200000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-23400000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-4600000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-37700000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-19100000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-48400000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-42000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-61800000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-15000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-8500000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-13700000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-400000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-6300000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3300000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-5900000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-47100000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-25200000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
-        <v>-10000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BE26">
         <v>-10000000.0</v>
       </c>
       <c r="BF26">
-        <v>0.0</v>
+        <v>-10000000.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-1700000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-20000000.0</v>
       </c>
-      <c r="BI26">
-[...1 lines deleted...]
-      </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>3900000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-4100000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
         <v>-4600000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-126000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-112000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-29000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-7100000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-25600000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-32900000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ26"/>
       <c r="CA26">
         <v>-100000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26">
+      <c r="CB26">
+        <v>-100000.0</v>
+      </c>
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-82300000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-117800000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
-[...1 lines deleted...]
-      </c>
+      <c r="CX26"/>
       <c r="CY26">
         <v>-40800000.0</v>
       </c>
       <c r="CZ26">
+        <v>-40800000.0</v>
+      </c>
+      <c r="DA26">
         <v>6800000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-27200000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-30500000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>6200000.0</v>
       </c>
-      <c r="DD26"/>
-      <c r="DE26">
+      <c r="DE26"/>
+      <c r="DF26">
         <v>-128800000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>-121400000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>-74700000.0</v>
       </c>
-      <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
-      <c r="DP26">
+      <c r="DP26"/>
+      <c r="DQ26">
         <v>-200000.0</v>
       </c>
-      <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B27">
+        <v>11500000.0</v>
+      </c>
+      <c r="C27">
         <v>6600000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-27800000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11200000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6600000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7500000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8700000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8100000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6700000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7200000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8600000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8200000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7100000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7200000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6700000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6100000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5800000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5400000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5600000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5700000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4900000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4500000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4700000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4100000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4400000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4200000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1300000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4500000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4600000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3700000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4100000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3200000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3500000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2700000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2800000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1900000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4200000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3300000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="AW27">
         <v>3800000.0</v>
       </c>
       <c r="AX27">
-        <v>3500000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="AY27">
         <v>3500000.0</v>
       </c>
       <c r="AZ27">
+        <v>3500000.0</v>
+      </c>
+      <c r="BA27">
         <v>3200000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2100000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3600000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2200000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4100000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2300000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2400000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3700000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="BL27">
         <v>2700000.0</v>
       </c>
       <c r="BM27">
+        <v>2700000.0</v>
+      </c>
+      <c r="BN27">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="BO27">
         <v>2800000.0</v>
       </c>
       <c r="BP27">
+        <v>2800000.0</v>
+      </c>
+      <c r="BQ27">
         <v>3200000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="BS27">
         <v>2700000.0</v>
       </c>
       <c r="BT27">
+        <v>2700000.0</v>
+      </c>
+      <c r="BU27">
         <v>2800000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>2700000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>3400000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>3700000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>4400000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-3500000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-10600000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>3500000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>200000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
-      <c r="CJ27">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ27"/>
       <c r="CK27">
         <v>100000.0</v>
       </c>
-      <c r="CL27"/>
+      <c r="CL27">
+        <v>100000.0</v>
+      </c>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B28">
+        <v>-83100000.0</v>
+      </c>
+      <c r="C28">
         <v>-504600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-149600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>427600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-55300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-47500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-54800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-26700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-28600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-35400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-29000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-29400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-28600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-35100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-26900000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-37600000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-29300000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-46800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-46100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-44500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-90900000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-71700000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-143400000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>51700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-93700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-8500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-314200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-5700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-168800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-610600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47500000.0</v>
       </c>
       <c r="AF28">
         <v>-47500000.0</v>
       </c>
       <c r="AG28">
+        <v>-47500000.0</v>
+      </c>
+      <c r="AH28">
         <v>-68400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-7600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-19600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-25600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-34400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-32100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-35200000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-41700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-145000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-75000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-65500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-92000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-47700000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-89500000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-35800000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-18500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-14500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-56000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-14700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-101700000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>66900000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-74800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-17600000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-27200000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-13800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-13500000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-54700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>256000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-60500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-33300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>24200000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-17100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>17600000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-170700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>141400000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-102000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-81600000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-12500000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-40900000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-9600000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-15300000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-32100000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>31700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-82600000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>26700000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-4900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-377600000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-112700000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-97900000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>75100000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-113700000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-575400000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-124800000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-131100000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-29800000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-189600000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-37200000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-30400000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-51700000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-70000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-738900000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-198700000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-276800000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-326300000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-248400000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-23400000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>176900000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>546200000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>50900000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>4700000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>265800000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>221100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-833100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-230800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>137100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>21800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>172000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>127100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>351800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>247800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-23900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>2200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-91700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>203700000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-378800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-322600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>98900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-82600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B29">
+        <v>212300000.0</v>
+      </c>
+      <c r="C29">
         <v>118800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>378200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>554400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>206600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>38900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>213500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>394700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>139500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>58700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>92700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>224700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18100000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>198500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>315100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>200100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>228300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>286400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>167200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>141800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>161000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>320800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>189200000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>36600000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>179000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>273300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>113400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>37200000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>84900000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>286900000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>148100000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>31400000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>172400000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>282400000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>195600000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>54200000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>179500000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>326100000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>154600000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>82000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>84000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>251700000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>18500000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>84200000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>156600000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>240700000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>104500000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>62900000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>202000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>148600000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>51400000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-17500000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>203600000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>145300000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>46600000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>12700000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-64600000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>183600000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>78500000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>24200000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>98600000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>77500000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>27500000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-120000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>64700000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>72000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>16400000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-61500000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>35000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>111100000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>144700000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-81300000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>32900000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2400000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>78600000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-40600000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>88200000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-1900000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>89900000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-134300000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-17600000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>115300000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>102500000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-47100000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>7200000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>174300000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>155400000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-194500000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-16400000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>105400000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-13500000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-249800000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-629000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>591100000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>80800000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>68800000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>175400000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>167600000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>184800000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>92900000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-38500000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>316900000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-16400000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-103000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-31200000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>8500000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>38000000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>43800000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>80700000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>2200000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-75800000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-220000000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>78900000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-79700000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>54700000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>10800000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>114600000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-84700000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>115300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B30">
+        <v>-106200000.0</v>
+      </c>
+      <c r="C30">
         <v>-493800000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-21600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-308500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-222300000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-111800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-150300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-278500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-37900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-74800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-42100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-68400000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-118000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-106500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-31400000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-258600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-105400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-112200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-122500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-177100000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-82000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-78600000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-128500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-323600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-56800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-99900000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>193300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-289800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>63900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-279300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>736800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-231300000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-89800000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-144400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-7100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-353300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-98100000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-47800000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-176400000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-328000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-52000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>61000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-59700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-354900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>206900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>36200000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-253500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-324300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>37100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-60000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-264100000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-227800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>49700000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>83500000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-34300000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-202500000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-114900000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-211100000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-48400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>100500000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>168200000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-37500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-45400000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-90000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>41300000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>181300000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-252800000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>19600000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-122300000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>159200000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-8100000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-29000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>67100000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>28100000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-41600000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-27800000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-31000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-134100000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>5400000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>130900000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>95700000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>255800000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-42700000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>87800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>472900000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-11100000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-41800000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-98900000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>193100000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>108000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-100400000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>149000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>197700000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>805400000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>183800000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>265800000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>213600000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-26000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-702400000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-96800000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>-334400000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-200300000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-282200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>298300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>674300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-54200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-123500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-70400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-54600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-319800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-200100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>299400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-441600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>154900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>100700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>400000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>239100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-47400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-167100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>