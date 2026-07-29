--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2774,51 +2774,51 @@
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>33040999.0</v>
+        <v>33041000.0</v>
       </c>
       <c r="C2">
         <v>44393000.0</v>
       </c>
       <c r="D2">
         <v>45812000.0</v>
       </c>
       <c r="E2">
         <v>21426000.0</v>
       </c>
       <c r="F2">
         <v>23126000.0</v>
       </c>
       <c r="G2">
         <v>16187000.0</v>
       </c>
       <c r="H2">
         <v>16922000.0</v>
       </c>
       <c r="I2">
         <v>17541000.0</v>
       </c>
       <c r="J2">
         <v>17275000.0</v>
       </c>
@@ -4880,51 +4880,51 @@
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>33531999.0</v>
+        <v>33532000.0</v>
       </c>
       <c r="C28">
         <v>2348000.0</v>
       </c>
       <c r="D28">
         <v>-17104000.0</v>
       </c>
       <c r="E28">
         <v>18599000.0</v>
       </c>
       <c r="F28">
         <v>20287000.0</v>
       </c>
       <c r="G28">
         <v>18978000.0</v>
       </c>
       <c r="H28">
         <v>18576000.0</v>
       </c>
       <c r="I28">
         <v>42358000.0</v>
       </c>
       <c r="J28">
         <v>74434000.0</v>
       </c>
@@ -5669,51 +5669,51 @@
       </c>
       <c r="AF35">
         <v>324257260.0</v>
       </c>
       <c r="AG35">
         <v>322801780.0</v>
       </c>
       <c r="AH35">
         <v>11375000.0</v>
       </c>
       <c r="AI35">
         <v>265776000.0</v>
       </c>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
         <v>8464999.0</v>
       </c>
       <c r="C36">
-        <v>376497000.0</v>
+        <v>1793000.0</v>
       </c>
       <c r="D36">
         <v>1417000.0</v>
       </c>
       <c r="E36">
         <v>1570000.0</v>
       </c>
       <c r="F36">
         <v>1722000.0</v>
       </c>
       <c r="G36">
         <v>1871000.0</v>
       </c>
       <c r="H36">
         <v>2024000.0</v>
       </c>
       <c r="I36">
         <v>2177000.0</v>
       </c>
       <c r="J36">
         <v>2328000.0</v>
       </c>
       <c r="K36">
         <v>2479000.0</v>
       </c>
@@ -6022,57 +6022,57 @@
       </c>
       <c r="AE39">
         <v>75833.0</v>
       </c>
       <c r="AF39">
         <v>97973.0</v>
       </c>
       <c r="AG39">
         <v>122433.0</v>
       </c>
       <c r="AH39">
         <v>146893.0</v>
       </c>
       <c r="AI39">
         <v>4948000.0</v>
       </c>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>29330000.0</v>
+        <v>18345000.0</v>
       </c>
       <c r="C40">
         <v>22475000.0</v>
       </c>
       <c r="D40">
-        <v>26976000.0</v>
+        <v>17542000.0</v>
       </c>
       <c r="E40">
         <v>17168000.0</v>
       </c>
       <c r="F40">
         <v>17444000.0</v>
       </c>
       <c r="G40">
         <v>25782000.0</v>
       </c>
       <c r="H40">
         <v>22677000.0</v>
       </c>
       <c r="I40">
         <v>25758000.0</v>
       </c>
       <c r="J40">
         <v>35932000.0</v>
       </c>
       <c r="K40">
         <v>34327000.0</v>
       </c>
       <c r="L40">
         <v>39388000.0</v>
       </c>
@@ -6930,51 +6930,51 @@
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50">
         <v>2446000.0</v>
       </c>
       <c r="AF50">
         <v>5952000.0</v>
       </c>
       <c r="AG50">
         <v>43479000.0</v>
       </c>
       <c r="AH50">
         <v>43479000.0</v>
       </c>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
     </row>
     <row r="51" spans="1:38">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>38992999.0</v>
+        <v>38993000.0</v>
       </c>
       <c r="C51">
         <v>10696000.0</v>
       </c>
       <c r="D51">
         <v>13283000.0</v>
       </c>
       <c r="E51">
         <v>37836000.0</v>
       </c>
       <c r="F51">
         <v>54755000.0</v>
       </c>
       <c r="G51">
         <v>209646000.0</v>
       </c>
       <c r="H51">
         <v>196323000.0</v>
       </c>
       <c r="I51">
         <v>196654000.0</v>
       </c>
       <c r="J51">
         <v>198736000.0</v>
       </c>
@@ -8098,86 +8098,86 @@
       </c>
       <c r="K3">
         <v>41329000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>-28272000.0</v>
+        <v>-34785000.0</v>
       </c>
       <c r="C5">
         <v>109456000.0</v>
       </c>
       <c r="D5">
         <v>248647000.0</v>
       </c>
       <c r="E5">
         <v>144178000.0</v>
       </c>
       <c r="F5">
         <v>31694000.0</v>
       </c>
       <c r="G5">
         <v>2498000.0</v>
       </c>
       <c r="H5">
         <v>49776000.0</v>
       </c>
       <c r="I5">
         <v>40909000.0</v>
       </c>
       <c r="J5">
         <v>29411000.0</v>
       </c>
       <c r="K5">
         <v>40313000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>61450000.0</v>
+        <v>54937000.0</v>
       </c>
       <c r="C6">
         <v>125098000.0</v>
       </c>
       <c r="D6">
         <v>332624000.0</v>
       </c>
       <c r="E6">
         <v>224293000.0</v>
       </c>
       <c r="F6">
         <v>102213000.0</v>
       </c>
       <c r="G6">
         <v>68112000.0</v>
       </c>
       <c r="H6">
         <v>108678000.0</v>
       </c>
       <c r="I6">
         <v>80239000.0</v>
       </c>
       <c r="J6">
         <v>59557000.0</v>
       </c>
@@ -9324,63 +9324,63 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>103</v>
       </c>
       <c r="B5">
-        <v>-11695000.0</v>
+        <v>-14305000.0</v>
       </c>
       <c r="C5">
-        <v>-14953000.0</v>
+        <v>-16746000.0</v>
       </c>
       <c r="D5">
-        <v>934000.0</v>
+        <v>222000.0</v>
       </c>
       <c r="E5">
-        <v>-17074000.0</v>
+        <v>-16708000.0</v>
       </c>
       <c r="F5">
-        <v>-814000.0</v>
+        <v>-1553000.0</v>
       </c>
       <c r="G5">
         <v>22442000.0</v>
       </c>
       <c r="H5">
         <v>29740000.0</v>
       </c>
       <c r="I5">
         <v>30825000.0</v>
       </c>
       <c r="J5">
         <v>32051000.0</v>
       </c>
       <c r="K5">
         <v>54017000.0</v>
       </c>
       <c r="L5">
         <v>65463000.0</v>
       </c>
       <c r="M5">
         <v>65421000.0</v>
       </c>
       <c r="N5">
         <v>63746000.0</v>
       </c>
@@ -9440,63 +9440,63 @@
       </c>
       <c r="AG5">
         <v>-8084468.0</v>
       </c>
       <c r="AH5">
         <v>4631000.0</v>
       </c>
       <c r="AI5">
         <v>-7710806.0</v>
       </c>
       <c r="AJ5">
         <v>-7466000.0</v>
       </c>
       <c r="AK5">
         <v>5360500.0</v>
       </c>
       <c r="AL5">
         <v>5360500.0</v>
       </c>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>104</v>
       </c>
       <c r="B6">
-        <v>11957000.0</v>
+        <v>9347000.0</v>
       </c>
       <c r="C6">
-        <v>8748000.0</v>
+        <v>6955000.0</v>
       </c>
       <c r="D6">
-        <v>23524000.0</v>
+        <v>22812000.0</v>
       </c>
       <c r="E6">
-        <v>4707000.0</v>
+        <v>5073000.0</v>
       </c>
       <c r="F6">
-        <v>20836000.0</v>
+        <v>20097000.0</v>
       </c>
       <c r="G6">
         <v>39910000.0</v>
       </c>
       <c r="H6">
         <v>47700000.0</v>
       </c>
       <c r="I6">
         <v>49537000.0</v>
       </c>
       <c r="J6">
         <v>50717000.0</v>
       </c>
       <c r="K6">
         <v>73270000.0</v>
       </c>
       <c r="L6">
         <v>86954000.0</v>
       </c>
       <c r="M6">
         <v>87254000.0</v>
       </c>
       <c r="N6">
         <v>85146000.0</v>
       </c>
@@ -10006,51 +10006,51 @@
       </c>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>110</v>
       </c>
       <c r="B12">
         <v>910000.0</v>
       </c>
       <c r="C12">
         <v>439000.0</v>
       </c>
       <c r="D12">
         <v>611000.0</v>
       </c>
       <c r="E12">
         <v>1147000.0</v>
       </c>
       <c r="F12">
         <v>6222000.0</v>
       </c>
       <c r="G12">
         <v>5867000.0</v>
       </c>
       <c r="H12">
-        <v>3813000.0</v>
+        <v>5562000.0</v>
       </c>
       <c r="I12">
         <v>5819000.0</v>
       </c>
       <c r="J12">
         <v>5793000.0</v>
       </c>
       <c r="K12">
         <v>6092000.0</v>
       </c>
       <c r="L12">
         <v>5964000.0</v>
       </c>
       <c r="M12">
         <v>5928000.0</v>
       </c>
       <c r="N12">
         <v>8794000.0</v>
       </c>
       <c r="O12">
         <v>9593000.0</v>
       </c>
       <c r="P12">
         <v>9038000.0</v>
       </c>
@@ -12574,51 +12574,51 @@
       </c>
       <c r="F24">
         <v>-427000.0</v>
       </c>
       <c r="G24">
         <v>238000.0</v>
       </c>
       <c r="H24">
         <v>2027000.0</v>
       </c>
       <c r="I24">
         <v>59123000.0</v>
       </c>
       <c r="J24">
         <v>-77494000.0</v>
       </c>
       <c r="K24">
         <v>3478000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>153</v>
       </c>
       <c r="B25">
-        <v>14062000.0</v>
+        <v>13469000.0</v>
       </c>
       <c r="C25">
         <v>13080000.0</v>
       </c>
       <c r="D25">
         <v>15503000.0</v>
       </c>
       <c r="E25">
         <v>48391000.0</v>
       </c>
       <c r="F25">
         <v>7852000.0</v>
       </c>
       <c r="G25">
         <v>7294000.0</v>
       </c>
       <c r="H25">
         <v>14511000.0</v>
       </c>
       <c r="I25">
         <v>3771000.0</v>
       </c>
       <c r="J25">
         <v>765000.0</v>
       </c>
@@ -13440,69 +13440,69 @@
       <c r="H7">
         <v>-10450000.0</v>
       </c>
       <c r="I7">
         <v>-4654000.0</v>
       </c>
       <c r="J7">
         <v>6769000.0</v>
       </c>
       <c r="K7">
         <v>-18774000.0</v>
       </c>
       <c r="L7">
         <v>-44971000.0</v>
       </c>
       <c r="M7">
         <v>-33024000.0</v>
       </c>
       <c r="N7">
         <v>-68686000.0</v>
       </c>
       <c r="O7">
         <v>-47973000.0</v>
       </c>
       <c r="P7">
-        <v>33943000.0</v>
+        <v>188159000.0</v>
       </c>
       <c r="Q7">
         <v>-19268000.0</v>
       </c>
       <c r="R7">
         <v>-54425000.0</v>
       </c>
       <c r="S7">
         <v>-19214000.0</v>
       </c>
       <c r="T7">
         <v>11436000.0</v>
       </c>
       <c r="U7">
         <v>45464000.0</v>
       </c>
       <c r="V7">
-        <v>-647000.0</v>
+        <v>-12435000.0</v>
       </c>
       <c r="W7">
         <v>2878000.0</v>
       </c>
       <c r="X7">
         <v>9271000.0</v>
       </c>
       <c r="Y7">
         <v>3894000.0</v>
       </c>
       <c r="Z7">
         <v>-12092000.0</v>
       </c>
       <c r="AA7">
         <v>-3702000.0</v>
       </c>
       <c r="AB7">
         <v>-4414000.0</v>
       </c>
       <c r="AC7">
         <v>-3998000.0</v>
       </c>
       <c r="AD7">
         <v>-7273000.0</v>
       </c>
@@ -13636,51 +13636,51 @@
       <c r="N9">
         <v>-11005000.0</v>
       </c>
       <c r="O9">
         <v>-509000.0</v>
       </c>
       <c r="P9">
         <v>36531000.0</v>
       </c>
       <c r="Q9">
         <v>-36934000.0</v>
       </c>
       <c r="R9">
         <v>-12780000.0</v>
       </c>
       <c r="S9">
         <v>4367000.0</v>
       </c>
       <c r="T9">
         <v>-4188000.0</v>
       </c>
       <c r="U9">
         <v>572000.0</v>
       </c>
       <c r="V9">
-        <v>-2979000.0</v>
+        <v>-1754000.0</v>
       </c>
       <c r="W9">
         <v>4361000.0</v>
       </c>
       <c r="X9">
         <v>8466000.0</v>
       </c>
       <c r="Y9">
         <v>4560000.0</v>
       </c>
       <c r="Z9">
         <v>-1120000.0</v>
       </c>
       <c r="AA9">
         <v>-599000.0</v>
       </c>
       <c r="AB9">
         <v>2908000.0</v>
       </c>
       <c r="AC9">
         <v>3157000.0</v>
       </c>
       <c r="AD9">
         <v>1974000.0</v>
       </c>
@@ -14021,96 +14021,96 @@
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>143</v>
       </c>
       <c r="B14">
         <v>19596000.0</v>
       </c>
       <c r="C14">
         <v>19611000.0</v>
       </c>
       <c r="D14">
         <v>18650000.0</v>
       </c>
       <c r="E14">
         <v>17666000.0</v>
       </c>
       <c r="F14">
         <v>17645000.0</v>
       </c>
       <c r="G14">
-        <v>17500000.0</v>
+        <v>17468000.0</v>
       </c>
       <c r="H14">
         <v>17960000.0</v>
       </c>
       <c r="I14">
         <v>19044000.0</v>
       </c>
       <c r="J14">
         <v>18666000.0</v>
       </c>
       <c r="K14">
         <v>19253000.0</v>
       </c>
       <c r="L14">
-        <v>26242000.0</v>
+        <v>21491000.0</v>
       </c>
       <c r="M14">
         <v>26930000.0</v>
       </c>
       <c r="N14">
-        <v>21443000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="O14">
-        <v>31128000.0</v>
+        <v>20004000.0</v>
       </c>
       <c r="P14">
-        <v>16828000.0</v>
+        <v>15420000.0</v>
       </c>
       <c r="Q14">
         <v>15446000.0</v>
       </c>
       <c r="R14">
         <v>16795000.0</v>
       </c>
       <c r="S14">
         <v>17777000.0</v>
       </c>
       <c r="T14">
         <v>18302000.0</v>
       </c>
       <c r="U14">
         <v>18005000.0</v>
       </c>
       <c r="V14">
-        <v>17688000.0</v>
+        <v>16435000.0</v>
       </c>
       <c r="W14">
         <v>16982000.0</v>
       </c>
       <c r="X14">
         <v>17132000.0</v>
       </c>
       <c r="Y14">
         <v>17535999.0</v>
       </c>
       <c r="Z14">
         <v>17012000.0</v>
       </c>
       <c r="AA14">
         <v>17396999.0</v>
       </c>
       <c r="AB14">
         <v>15243000.0</v>
       </c>
       <c r="AC14">
         <v>13776000.0</v>
       </c>
       <c r="AD14">
         <v>13664000.0</v>
       </c>
@@ -15046,111 +15046,111 @@
       </c>
       <c r="AG24">
         <v>1805000.0</v>
       </c>
       <c r="AH24">
         <v>-325000000.0</v>
       </c>
       <c r="AI24">
         <v>-61334000.0</v>
       </c>
       <c r="AJ24">
         <v>-3620000.0</v>
       </c>
       <c r="AK24">
         <v>-6270000.0</v>
       </c>
       <c r="AL24">
         <v>-6270000.0</v>
       </c>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>153</v>
       </c>
       <c r="B25">
-        <v>1871000.0</v>
+        <v>2469000.0</v>
       </c>
       <c r="C25">
         <v>2790000.0</v>
       </c>
       <c r="D25">
         <v>22641000.0</v>
       </c>
       <c r="E25">
         <v>2654000.0</v>
       </c>
       <c r="F25">
         <v>5201000.0</v>
       </c>
       <c r="G25">
-        <v>1294000.0</v>
+        <v>3192000.0</v>
       </c>
       <c r="H25">
         <v>3736000.0</v>
       </c>
       <c r="I25">
         <v>3021000.0</v>
       </c>
       <c r="J25">
         <v>2899000.0</v>
       </c>
       <c r="K25">
         <v>-1930000.0</v>
       </c>
       <c r="L25">
-        <v>7878000.0</v>
+        <v>7794000.0</v>
       </c>
       <c r="M25">
         <v>2130000.0</v>
       </c>
       <c r="N25">
-        <v>10059000.0</v>
+        <v>4456000.0</v>
       </c>
       <c r="O25">
-        <v>18098000.0</v>
+        <v>23649000.0</v>
       </c>
       <c r="P25">
-        <v>182999000.0</v>
+        <v>21579000.0</v>
       </c>
       <c r="Q25">
         <v>669000.0</v>
       </c>
       <c r="R25">
         <v>2494000.0</v>
       </c>
       <c r="S25">
         <v>1032000.0</v>
       </c>
       <c r="T25">
         <v>907000.0</v>
       </c>
       <c r="U25">
         <v>3800000.0</v>
       </c>
       <c r="V25">
-        <v>-12842000.0</v>
+        <v>2113000.0</v>
       </c>
       <c r="W25">
         <v>6668000.0</v>
       </c>
       <c r="X25">
         <v>-16467000.0</v>
       </c>
       <c r="Y25">
         <v>6007001.0</v>
       </c>
       <c r="Z25">
         <v>981000.0</v>
       </c>
       <c r="AA25">
         <v>-3963999.0</v>
       </c>
       <c r="AB25">
         <v>1490000.0</v>
       </c>
       <c r="AC25">
         <v>1121000.0</v>
       </c>
       <c r="AD25">
         <v>1297000.0</v>
       </c>
@@ -15300,69 +15300,69 @@
       <c r="H27">
         <v>1600000.0</v>
       </c>
       <c r="I27">
         <v>1335000.0</v>
       </c>
       <c r="J27">
         <v>2748000.0</v>
       </c>
       <c r="K27">
         <v>-2774000.0</v>
       </c>
       <c r="L27">
         <v>4835000.0</v>
       </c>
       <c r="M27">
         <v>3467000.0</v>
       </c>
       <c r="N27">
         <v>5646000.0</v>
       </c>
       <c r="O27">
         <v>5573000.0</v>
       </c>
       <c r="P27">
-        <v>8398000.0</v>
+        <v>8442000.0</v>
       </c>
       <c r="Q27">
         <v>1890000.0</v>
       </c>
       <c r="R27">
         <v>3337000.0</v>
       </c>
       <c r="S27">
         <v>1484000.0</v>
       </c>
       <c r="T27">
         <v>1362000.0</v>
       </c>
       <c r="U27">
         <v>1477000.0</v>
       </c>
       <c r="V27">
-        <v>940000.0</v>
+        <v>761000.0</v>
       </c>
       <c r="W27">
         <v>978000.0</v>
       </c>
       <c r="X27">
         <v>900000.0</v>
       </c>
       <c r="Y27">
         <v>1038000.0</v>
       </c>
       <c r="Z27">
         <v>884000.0</v>
       </c>
       <c r="AA27">
         <v>885000.0</v>
       </c>
       <c r="AB27">
         <v>654000.0</v>
       </c>
       <c r="AC27">
         <v>506000.0</v>
       </c>
       <c r="AD27">
         <v>1583000.0</v>
       </c>