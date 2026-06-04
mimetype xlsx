--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -289,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1085,62 +1091,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB62"/>
+  <dimension ref="A1:AC62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1181,4866 +1187,5026 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>100417714000.0</v>
+      </c>
+      <c r="C2">
         <v>76722524000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>90857949000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32775452000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11820683000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2803596000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4113571000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3092037000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1453303000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>961248000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>442524000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>543912000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>384939000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>362349000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>291539000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>293750000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>271241000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>185469000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>163662420.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>181549337.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>128035407.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>109345957.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>78914920.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>85451697.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47042300.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>49326950.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>46819000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>47990400.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
+      <c r="AC3"/>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>1806637051000.0</v>
+      </c>
+      <c r="C5">
         <v>1220380162000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1169167693000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>436257535000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>99319803000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>30493298000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7639653000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2031256000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1181069000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>250394000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>522237000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>417254000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>579118000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3073370000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2874665000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2641152000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2427749000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2187222000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2930833479.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1308589514.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>154378533.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>149664009.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1235034634.85</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1058497904.9</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1102991800.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>87661516.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>87802000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-217656460.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
+      <c r="AC6"/>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>9795188000.0</v>
+      </c>
+      <c r="C7">
         <v>13977170000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17216246000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4262215000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3022513000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2892682000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2377438000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1655409000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>891365000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>848181000.0</v>
       </c>
-      <c r="K7">
-[...1 lines deleted...]
-      </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
+        <v>971540432000.0</v>
+      </c>
+      <c r="C8">
         <v>738540164000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>339147622000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>108907931000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>55909519000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>37040489000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>28349861000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>18347477000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="D9"/>
+        <v>36</v>
+      </c>
+      <c r="B9">
+        <v>-71862545000.0</v>
+      </c>
+      <c r="C9">
+        <v>-21490781000.0</v>
+      </c>
+      <c r="D9">
+        <v>-9868857000.0</v>
+      </c>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
-[...1 lines deleted...]
-      </c>
+      <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>0.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>803800407000.0</v>
+      </c>
+      <c r="C10">
         <v>59973684000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14370655000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9307806000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8627004000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4653406000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9765201000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16644827000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2652803000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1555089000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>872537000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>789420000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>893812000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>87141000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>234209000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>470129000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>441023000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>268577000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2816985.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6574056.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2417134.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10193216.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11738997.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5926293.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3002700.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1053312.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11070000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>53189360.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B11">
+        <v>792123001000.0</v>
+      </c>
+      <c r="C11">
         <v>18114621000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3927481000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2699157000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5586107000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5121522000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11761719000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>16430325000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2934342000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>904841000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>1807485995000.0</v>
+      </c>
+      <c r="C12">
         <v>796538628000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>717452921000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>131663195000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>34475717000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6792513000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10809161000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16650541000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4318460000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1625497000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>895256000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>934751000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1145546000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>831567000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>459292000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1089480000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1025142000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>639497000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>424104348.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>477617757.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>512723195.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>338486737.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>678809078.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>207437092.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>56050400.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19898112.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11070000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>53189360.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
-        <v>738540164000.0</v>
+        <v>752474000.0</v>
       </c>
       <c r="C13">
         <v>738540164000.0</v>
       </c>
       <c r="D13">
+        <v>738540164000.0</v>
+      </c>
+      <c r="E13">
         <v>339147622000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>108907931000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>37040489000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>28349861000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>18347477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345300000.0</v>
       </c>
       <c r="J13">
         <v>1345300000.0</v>
       </c>
       <c r="K13">
         <v>1345300000.0</v>
       </c>
       <c r="L13">
         <v>1345300000.0</v>
       </c>
       <c r="M13">
         <v>1345300000.0</v>
       </c>
       <c r="N13">
+        <v>1345300000.0</v>
+      </c>
+      <c r="O13">
         <v>794495000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>184800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1939507000.0</v>
       </c>
       <c r="Q13">
         <v>1939507000.0</v>
       </c>
       <c r="R13">
+        <v>1939507000.0</v>
+      </c>
+      <c r="S13">
         <v>230602000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>252220000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>793435917.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>794149685.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1954496566.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1948037246.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1928172192.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>799294000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>793223808.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>794495000.0</v>
       </c>
-      <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
         <v>150552200.0</v>
       </c>
       <c r="C14">
         <v>150552200.0</v>
       </c>
       <c r="D14">
         <v>150552200.0</v>
       </c>
       <c r="E14">
         <v>150552200.0</v>
       </c>
       <c r="F14">
+        <v>150552200.0</v>
+      </c>
+      <c r="G14">
         <v>152474351.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>155224268.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>157681113.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165014604.0</v>
       </c>
       <c r="J14">
         <v>165014604.0</v>
       </c>
       <c r="K14">
         <v>165014604.0</v>
       </c>
       <c r="L14">
         <v>165014604.0</v>
       </c>
       <c r="M14">
         <v>165014604.0</v>
       </c>
       <c r="N14">
         <v>165014604.0</v>
       </c>
       <c r="O14">
         <v>165014604.0</v>
       </c>
       <c r="P14">
         <v>165014604.0</v>
       </c>
       <c r="Q14">
         <v>165014604.0</v>
       </c>
       <c r="R14">
         <v>165014604.0</v>
       </c>
       <c r="S14">
-        <v>165014605.0</v>
+        <v>165014604.0</v>
       </c>
       <c r="T14">
         <v>165014605.0</v>
       </c>
       <c r="U14">
+        <v>165014605.0</v>
+      </c>
+      <c r="V14">
         <v>167093290.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>165014605.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>165828682.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>166780992.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>164901443.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>165014605.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>165014546.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>165690387.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>37040489000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>30429872000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>18347477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345300000.0</v>
       </c>
       <c r="J15">
         <v>1345300000.0</v>
       </c>
       <c r="K15">
         <v>1345300000.0</v>
       </c>
       <c r="L15">
         <v>1345300000.0</v>
       </c>
       <c r="M15">
         <v>1345300000.0</v>
       </c>
-      <c r="N15"/>
+      <c r="N15">
+        <v>1345300000.0</v>
+      </c>
       <c r="O15"/>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>1939507000.0</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>1939507000.0</v>
+      </c>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>793435917.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>794149685.17</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1954496566.45</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1948037246.55</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1928172192.1</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>793223808.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>794495000.0</v>
       </c>
-      <c r="AB15"/>
+      <c r="AC15"/>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16">
+        <v>8858429000.0</v>
+      </c>
+      <c r="C16">
         <v>7462653000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9835782000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3255624000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>978575000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>317985000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>219801000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>129578000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>81004000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37594000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25779000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27202000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25344000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>24639000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>29208000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>241728000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>300281000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>125171000.0</v>
       </c>
-      <c r="S16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T16"/>
       <c r="U16">
         <v>0.0</v>
       </c>
-      <c r="V16"/>
+      <c r="V16">
+        <v>0.0</v>
+      </c>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>11009900.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>23116953.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
+        <v>0.0</v>
+      </c>
+      <c r="J18">
         <v>14523000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>26333000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>31683000.0</v>
       </c>
-      <c r="L18">
-[...2 lines deleted...]
-      <c r="M18"/>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>31683000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="M21">
+        <v>0.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21">
         <v>2489000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3419000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4461000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5829000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>7045000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10206056.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>468700.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>702725.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11373358.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>52797630.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>65239705.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>41036900.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>34894080.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>38256000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26494700.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22">
+        <v>195889884000.0</v>
+      </c>
+      <c r="C22">
         <v>3664704000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16700896000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5709799000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2278309000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>571502000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>307640000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>360274000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>105996000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>116863000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8452000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>29131000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7356000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>54282000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7588000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>12911000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>12459000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12300000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16533244.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9622139.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5924704.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5543992.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>5478003.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6730600.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3002700.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1125196.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2047000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1299740.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>5412148914000.0</v>
+      </c>
+      <c r="C23">
         <v>3394598260000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3322617568000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1283286687000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>405519916000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>128594366000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>95601325000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61943027000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13666900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8931332000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6646577000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6174420000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6072910000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5565439000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5024166000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5611345000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5619190000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5033324000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5003882404.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5132398916.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5194978343.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5185237984.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5477214544.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5413825416.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2262034000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2108906342.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2135335000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1993501220.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24">
+        <v>1459496193000.0</v>
+      </c>
+      <c r="C24">
         <v>495544257000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>400159864000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>87596067000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>49004951000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>40520045000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>32037026000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>28789009000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3512517000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3036084000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2888100000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>252983000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>286783000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>377986000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>374439000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>374456000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>393910000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>405904000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>499841000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>625132000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>795541000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>864512000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2567000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>531942000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>847886000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>746758000.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B25">
+        <v>1460728384000.0</v>
+      </c>
+      <c r="C25">
         <v>501713249000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>411081275000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>90694136000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>51398757000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>58799677000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34198317000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>31003715000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4680011000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3771604000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2888100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2160405000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26">
+        <v>5339609000.0</v>
+      </c>
+      <c r="C26">
         <v>1225330000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>107641762000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>40316785000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>22477568000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>13887407000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>84063000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>81430000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>17538000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>167330000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>82100000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>30049000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>22751000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>30048000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>868643867000.0</v>
+      </c>
+      <c r="C28">
         <v>468173623000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>903837816000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>279664976000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>93794008000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39216018000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>23817603000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3952225000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1808560000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2330642000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2430162000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1648775000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1589406000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1770846000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1391436000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1031651000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1076290000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1143820000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1588842593.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2008325215.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2532220495.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2732025873.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3255356306.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3512669852.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1091981900.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>942866995.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>986834000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>798340300.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>4619883738000.0</v>
+      </c>
+      <c r="C29">
         <v>2747680532000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1260111468000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>356135040000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>170149570000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>107003355000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>79288807000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49886938000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8889630000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>220031381000.0</v>
+      </c>
+      <c r="C30">
         <v>170700151000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>142659994000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>72486291000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25681158000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7029407000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8276419000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4034337000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2331568000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1513619000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1106138000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>844410000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>510773000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>538254000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>411985000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>369364000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>421288000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>177587000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>242837346.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>223649643.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>201303646.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>271346464.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>129803460.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>138270081.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>85076500.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>75528960.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>64866000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>55888820.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>120593000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>66027000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>48083441000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>47603891000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>25279577000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2526369000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1695428000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1867537000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2023079000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>453084000.0</v>
       </c>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
+      <c r="AC31"/>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>1789711539000.0</v>
+      </c>
+      <c r="C32">
         <v>639097765000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>305659900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>56059759000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15232387000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7689632000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12987731000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16016955000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2547371000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
+      <c r="AC32"/>
     </row>
-    <row r="33" spans="1:28">
+    <row r="33" spans="1:29">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>3176055084000.0</v>
+      </c>
+      <c r="C33">
         <v>2386544751000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2396677225000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1042713275000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>336382939000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>112795061000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>74661395000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>38779711000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6513588000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5584261000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4416358000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4215457000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4269847000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4105251000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4145301000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4139590000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4151150000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4203940000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4320407465.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4421506312.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4475029826.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4569860790.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4663124001.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5061384277.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2118905300.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2012354073.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2006298000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1883223280.0</v>
       </c>
     </row>
-    <row r="34" spans="1:28">
+    <row r="34" spans="1:29">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
-[...1 lines deleted...]
-      </c>
+      <c r="G34"/>
       <c r="H34">
+        <v>0.0</v>
+      </c>
+      <c r="I34">
         <v>1469051000.0</v>
       </c>
-      <c r="I34">
-[...1 lines deleted...]
-      </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
-      <c r="M34"/>
+      <c r="M34">
+        <v>0.0</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
+      <c r="AC34"/>
     </row>
-    <row r="35" spans="1:28">
+    <row r="35" spans="1:29">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>1838410582000.0</v>
+      </c>
+      <c r="C35">
         <v>792130337000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1198944623000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>385130788000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>131148096000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>54458049000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>39565657000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>23851361000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3741319000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4502006000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3630562000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3055123000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2702094000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2694186000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2495373000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1744180000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1790317000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1602409000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1760171372.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1975727576.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2432612158.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2603883849.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>11114364.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>13171784.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>842757800.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>744394060.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>599702000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>616576660.0</v>
       </c>
     </row>
-    <row r="36" spans="1:28">
+    <row r="36" spans="1:29">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>9500000.0</v>
+      </c>
+      <c r="C36">
         <v>437399000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>78380000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>46397000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>17249000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9557000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>9004000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8233000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12106000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-291842999.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>22741000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>103337000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>241983000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>98865000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>52111000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>73856000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>19936000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22818000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>137770735.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>208782963.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>201458124.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>206964810.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>182469126.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>64553184.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>26023400.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>43021056.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>18269000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>8698260.0</v>
       </c>
     </row>
-    <row r="37" spans="1:28">
+    <row r="37" spans="1:29">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
+      <c r="AC37"/>
     </row>
-    <row r="38" spans="1:28">
+    <row r="38" spans="1:29">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B38">
+        <v>1451.0</v>
+      </c>
+      <c r="C38">
         <v>20419000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>-16663950971.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>27410000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>32000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>35000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>80139252000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>19632000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>26630000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>83587000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>114738000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>103337000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>11000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>6058000.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
-[...2 lines deleted...]
-      <c r="AA38"/>
+      <c r="Z38"/>
+      <c r="AA38">
+        <v>0.0</v>
+      </c>
       <c r="AB38"/>
+      <c r="AC38"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>12686567451.0</v>
+      </c>
+      <c r="C39">
         <v>37150026000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>49126532000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>30714127000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6701793000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1405883000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1546710000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>156672000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>397288000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>765000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>128124000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>150671000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>26500000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>36085000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2742000.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39">
         <v>9151000.0</v>
       </c>
-      <c r="R39"/>
       <c r="S39"/>
-      <c r="T39">
+      <c r="T39"/>
+      <c r="U39">
         <v>3063.4</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-3028.99</v>
       </c>
-      <c r="V39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W39"/>
       <c r="X39">
+        <v>0.0</v>
+      </c>
+      <c r="Y39">
         <v>3365.3</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-1000900.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>51054000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-99980.0</v>
       </c>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>125515498000.0</v>
+      </c>
+      <c r="C40">
         <v>258336509000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>125169408000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>18986328000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5315978000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4051326000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1896740000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3481910000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1780031000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>789979000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>437679000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>402850000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>316464000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>437078000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>238708000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>24006000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>21259000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>33613000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>132748057.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>97765347.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>92032832.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>98819803.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>59944254.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>31404979.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>6005400.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5682892.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>33148000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>23295340.0</v>
       </c>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>15928000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>11524000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>7704940000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>5687407000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>7996135000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>730402000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>742462000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>44583000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>48033000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>171439000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>205967000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>64728000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>75510000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>59195000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>58697000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>19498000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>5669000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3734000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1196000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>3163000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
+      <c r="AC41"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
-        <v>-95573637000.0</v>
+        <v>898582909000.0</v>
       </c>
       <c r="C42">
         <v>-95573637000.0</v>
       </c>
       <c r="D42">
+        <v>-95573637000.0</v>
+      </c>
+      <c r="E42">
         <v>-43888706000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-14093651000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-4793364000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-1522476000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-1420926000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>17872539000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>550805000.0</v>
       </c>
       <c r="K42">
         <v>550805000.0</v>
       </c>
       <c r="L42">
         <v>550805000.0</v>
       </c>
       <c r="M42">
         <v>550805000.0</v>
       </c>
       <c r="N42">
+        <v>550805000.0</v>
+      </c>
+      <c r="O42">
         <v>3633018000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>4828156000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2849424000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2427749000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>5259950000.0</v>
       </c>
-      <c r="S42"/>
       <c r="T42"/>
-      <c r="U42">
+      <c r="U42"/>
+      <c r="V42">
         <v>1144515987.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1257386000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1235034634.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1058497904.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1510358100.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>121365504.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>349941000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1099979960.0</v>
       </c>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
+      <c r="AC43"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
-      <c r="M44"/>
+      <c r="M44">
+        <v>0.0</v>
+      </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
+      <c r="AC44"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>6668265501000.0</v>
+      </c>
+      <c r="C45">
         <v>4933734311000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2107779323000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>633266709000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>315007030000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>98873425000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>80022612000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>38685519000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6480361000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5333344000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4219520000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4082071000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3966908000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4000519000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4012556000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4059222000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>4123410000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>4171763000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>4172430673.35</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>4212254648.4</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>4272868975.42</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4351522620.45</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>4427857245.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>4931591387.2</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2051845000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1934438937.6</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1949773000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1848030320.0</v>
       </c>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>3170234563000.0</v>
+      </c>
+      <c r="C46">
         <v>2384877108000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2162194240000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>917031971000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>292534643000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>98873425000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>74552728000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>38685519000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6480361000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5333344000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4219520000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4082071000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3966908000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4000519000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>4012556000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4059222000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4123410000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4171763000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4172430673.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4212254648.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4272868975.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4351522620.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>4427857245.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4931591387.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2051845000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1934438937.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1949773000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1848030320.0</v>
       </c>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B47">
+        <v>3171441918000.0</v>
+      </c>
+      <c r="C47">
         <v>2384877108000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>992908809000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>294479596000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>150177000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>98873000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>74552728000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>59510863000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>34160708000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>5333344000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>4219520000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>478010000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>610904000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>815826000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>933331000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1022112000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1081159000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1210854000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1323999000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1374351000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1407324000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1450985000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1499496000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1452572000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2064241000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1940580000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
+      <c r="AC47"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>420699437000.0</v>
+      </c>
+      <c r="C48">
         <v>370163706000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>51212469000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>100640069000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>40772306000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3286190000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>13616403000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>11987488000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2793263000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>930675000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-172109000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>104983000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>98661000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>688566000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>141467000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1145239000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1281601000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>328917000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>314297000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>676398720.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>330011489.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>119491612.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>119689095.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-160541636.5</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>221847000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>205973913.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>175167000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>188362320.0</v>
       </c>
     </row>
-    <row r="49" spans="1:28">
+    <row r="49" spans="1:29">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
+      <c r="AC49"/>
     </row>
-    <row r="50" spans="1:28">
+    <row r="50" spans="1:29">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50">
+        <v>32524908000.0</v>
+      </c>
+      <c r="C50">
         <v>18625880000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4277626000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1314794000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>551898000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>456697000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1358206000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>227114000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1190979000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1466000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>447092000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>305284000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>2507227000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>3682000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
+      <c r="AC50"/>
     </row>
-    <row r="51" spans="1:28">
+    <row r="51" spans="1:29">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>1672444274000.0</v>
+      </c>
+      <c r="C51">
         <v>528147307000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>918208471000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>288972782000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>102421012000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>59736443000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>35920404000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>31446551000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5971614000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3885731000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3302699000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2438195000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2483218000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1857987000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1625645000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1501780000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1517313000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1412397000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1591659578.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2014899272.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2534637629.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2742219089.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3267095304.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3518596145.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1094984600.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>943920307.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>997904000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>851529660.0</v>
       </c>
     </row>
-    <row r="52" spans="1:28">
+    <row r="52" spans="1:29">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>212271983000.0</v>
+      </c>
+      <c r="C52">
         <v>26434058000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>23022975000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6544310000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2299738000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>936766000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1722087000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>442836000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1291603000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>114127000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>414599000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>277790000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>620987000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4477000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>15846000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>14661000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>14983000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13932000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>16467073.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>98929439.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>119242249.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>149536185.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3259514662.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3516166399.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>252226800.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>199526246.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>398202000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>234953000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:28">
+    <row r="53" spans="1:29">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53">
+        <v>1003685587000.0</v>
+      </c>
+      <c r="C53">
         <v>736564944000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>703082266000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>122355389000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>25848713000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2139107000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1043960000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>5714000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1665657000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>70408000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>22719000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>145331000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>251734000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>744426000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>225083000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>619351000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>584119000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>370920000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>421287363.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>471043701.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>510306061.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>328293520.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>667070081.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>201510798.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>53047700.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>18844800.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
+      <c r="AC53"/>
     </row>
-    <row r="54" spans="1:28">
+    <row r="54" spans="1:29">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
+      <c r="AC54"/>
     </row>
-    <row r="55" spans="1:28">
+    <row r="55" spans="1:29">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>5412148914000.0</v>
+      </c>
+      <c r="C55">
         <v>3394598260000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3322617568000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1283286687000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>405519916000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>128594366000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>95601325000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>61943027000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13666900000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8931332000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6646577000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6174420000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6072910000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5565439000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5024166000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5611345000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5619190000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5033324000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5003882404.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5132398916.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5194978343.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5185237984.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5477214544.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5413825416.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2262034000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2108906342.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2135335000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1993501220.0</v>
       </c>
     </row>
-    <row r="56" spans="1:28">
+    <row r="56" spans="1:29">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>2236093828000.0</v>
+      </c>
+      <c r="C56">
         <v>1008053509000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>925940343000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>240573412000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>69136977000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>15799305000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>20939930000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>23163316000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7153312000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3347071000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2230219000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1958963000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1803063000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1460188000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>878865000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1471755000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1468040000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>829384000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>683474938.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>710892604.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>719948517.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>615377194.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>814090542.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>352441138.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>143128700.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>96552268.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>129037000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>110277940.0</v>
       </c>
     </row>
-    <row r="57" spans="1:28">
+    <row r="57" spans="1:29">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>447063624000.0</v>
+      </c>
+      <c r="C57">
         <v>368955744000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>260324261000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>65999037000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>39465333000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8109673000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7952199000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7146361000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4605941000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1902948000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1320581000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1251754000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1347734000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>828543000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>575301000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>574145000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>607764000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>358185000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>312877552.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>378244124.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>339310488.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>357701947.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3398373837.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3633023076.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>316284400.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>277653043.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>478169000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>306238740.0</v>
       </c>
     </row>
-    <row r="58" spans="1:28">
+    <row r="58" spans="1:29">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>2285474206000.0</v>
+      </c>
+      <c r="C58">
         <v>1161086081000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1459268884000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>451129825000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>170613429000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>62567722000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>47517856000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>30997722000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8347260000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6404954000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4951143000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4306877000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4049828000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3522729000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3070674000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2318325000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2398081000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1960594000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2073048924.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2353971701.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2771922647.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2961585796.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3409488201.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3646194860.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1159042200.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1022047104.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1077871000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>922815400.0</v>
       </c>
     </row>
-    <row r="59" spans="1:28">
+    <row r="59" spans="1:29">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
+      <c r="AC59"/>
     </row>
-    <row r="60" spans="1:28">
+    <row r="60" spans="1:29">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>3126671872000.0</v>
+      </c>
+      <c r="C60">
         <v>2233510395000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1863346689000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>832156520000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>234906389000.0</v>
       </c>
-      <c r="F60">
-[...1 lines deleted...]
-      </c>
       <c r="G60">
-        <v>48083441000.0</v>
+        <v>66026644000.0</v>
       </c>
       <c r="H60">
-        <v>30945295000.0</v>
+        <v>48083469000.0</v>
       </c>
       <c r="I60">
-        <v>5319632000.0</v>
+        <v>30945305000.0</v>
       </c>
       <c r="J60">
-        <v>2526369000.0</v>
+        <v>5319640000.0</v>
       </c>
       <c r="K60">
-        <v>1695428000.0</v>
+        <v>2526378000.0</v>
       </c>
       <c r="L60">
-        <v>1867537000.0</v>
+        <v>1695434000.0</v>
       </c>
       <c r="M60">
-        <v>2023079000.0</v>
+        <v>1867543000.0</v>
       </c>
       <c r="N60">
-        <v>2042709000.0</v>
+        <v>2023082000.0</v>
       </c>
       <c r="O60">
-        <v>1953491000.0</v>
+        <v>2042710000.0</v>
       </c>
       <c r="P60">
-        <v>3293019000.0</v>
+        <v>1953492000.0</v>
       </c>
       <c r="Q60">
-        <v>3221108000.0</v>
+        <v>3293020000.0</v>
       </c>
       <c r="R60">
-        <v>3072728000.0</v>
+        <v>3221109000.0</v>
       </c>
       <c r="S60">
-        <v>2930833479.0</v>
+        <v>3072730000.0</v>
       </c>
       <c r="T60">
-        <v>2778424151.0</v>
+        <v>2930833480.0</v>
       </c>
       <c r="U60">
-        <v>2423055695.0</v>
+        <v>2778427215.0</v>
       </c>
       <c r="V60">
+        <v>2423055696.0</v>
+      </c>
+      <c r="W60">
         <v>2223652188.0</v>
       </c>
-      <c r="W60">
-[...1 lines deleted...]
-      </c>
       <c r="X60">
-        <v>1767630555.0</v>
+        <v>2067726343.0</v>
       </c>
       <c r="Y60">
+        <v>1767630556.0</v>
+      </c>
+      <c r="Z60">
         <v>1102991800.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1086859238.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1057464000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1070685820.0</v>
       </c>
     </row>
-    <row r="61" spans="1:28">
+    <row r="61" spans="1:29">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
+      <c r="E61"/>
+      <c r="F61">
         <v>-4135490000.0</v>
       </c>
-      <c r="F61">
+      <c r="G61">
         <v>-2739794000.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-1241234000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-1694263000.0</v>
       </c>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
-      <c r="M61"/>
+      <c r="M61">
+        <v>0.0</v>
+      </c>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
+      <c r="AC61"/>
     </row>
-    <row r="62" spans="1:28">
+    <row r="62" spans="1:29">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
-      <c r="M62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
+      <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DH62"/>
+  <dimension ref="A1:DJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:112">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="DB1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="DC1" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
-        <v>27</v>
+        <v>170</v>
       </c>
       <c r="DF1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="DG1" t="s">
-        <v>171</v>
+        <v>28</v>
       </c>
       <c r="DH1" t="s">
         <v>172</v>
       </c>
+      <c r="DI1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:112">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2">
+        <v>128679000000.0</v>
+      </c>
+      <c r="C2">
+        <v>100417714000.0</v>
+      </c>
+      <c r="D2">
         <v>98535388000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>84643992000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>54886210000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>76722524000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>68796306000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>62183128000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>43460864000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>90857949000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>20261126000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>18287691000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>10524936000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>32775452000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7697159000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5760759000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6068325000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6068325000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4362451000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3438337000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2803596000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2803596000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2678647000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2389704000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4113571000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4113571000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3659075000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3099415000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3092037000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3092037000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1680145000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1381015000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1453303000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1453303000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>790061000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>838787000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>961248000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>961248000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>635321000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>510445000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>442524000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>442524000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>385798000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>399543000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>543912000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>543912000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>415226000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>358713000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>384939000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>384939000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>260539000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>185726000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>362349000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>362349000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>284482000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>270230000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>291539000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>291539000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>254395000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>52298000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>293750000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>293750000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>238350000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>286628000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>271241000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>271241000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>53152000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>199664000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>185469000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>185469000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>164993841.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>143591141.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>163662420.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>163662420.6</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>106324858.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>147072182.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>181549337.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>181549337.6</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>142118145.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>141655797.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>128035407.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>128035407.3</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>97716211.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>89060489.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>109345957.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>109345957.6</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>90724415.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>78866269.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>78914920.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>78914920.5</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>77616610.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>82445418.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>85451697.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>85451697.6</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>95558957.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>78201400.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>47042300.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>47042300.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>42995700.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>66993300.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>73970400.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>49326950.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>31300000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>27500498.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>30099989.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>46819000.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2"/>
       <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2"/>
+      <c r="DG2">
         <v>47990400.0</v>
       </c>
-      <c r="DF2"/>
-      <c r="DG2"/>
       <c r="DH2"/>
+      <c r="DI2"/>
+      <c r="DJ2"/>
     </row>
-    <row r="3" spans="1:112">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...4 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -6076,101 +6242,103 @@
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
+      <c r="DI3"/>
+      <c r="DJ3"/>
     </row>
-    <row r="4" spans="1:112">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -6206,414 +6374,422 @@
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
     </row>
-    <row r="5" spans="1:112">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5">
+        <v>1977978000000.0</v>
+      </c>
+      <c r="C5">
+        <v>1806637051000.0</v>
+      </c>
+      <c r="D5">
         <v>1675520081000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>1584892380000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1324955934000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>40945570000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1128934336000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1007694150000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>814054310000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1128222123000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>337985958000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>250691402000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>134054120000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>436257535000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>119437384000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>98015785000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>50987310000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>50987310000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>46263685000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>42303341000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>28439728000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>28439728000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>27324489000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>25136572000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>7273567000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>7273567000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>9498041000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>8500247000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2031256000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2031256000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>286864000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3984829000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1181069000.0</v>
       </c>
       <c r="AH5">
         <v>1181069000.0</v>
       </c>
       <c r="AI5">
         <v>1181069000.0</v>
       </c>
       <c r="AJ5">
-        <v>250394000.0</v>
+        <v>1181069000.0</v>
       </c>
       <c r="AK5">
-        <v>250394000.0</v>
+        <v>1181069000.0</v>
       </c>
       <c r="AL5">
         <v>250394000.0</v>
       </c>
       <c r="AM5">
         <v>250394000.0</v>
       </c>
       <c r="AN5">
-        <v>522237000.0</v>
+        <v>250394000.0</v>
       </c>
       <c r="AO5">
-        <v>522237000.0</v>
+        <v>250394000.0</v>
       </c>
       <c r="AP5">
         <v>522237000.0</v>
       </c>
       <c r="AQ5">
         <v>522237000.0</v>
       </c>
       <c r="AR5">
+        <v>522237000.0</v>
+      </c>
+      <c r="AS5">
+        <v>522237000.0</v>
+      </c>
+      <c r="AT5">
         <v>417254000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>417254000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>677779000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>677779000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>579118000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>579118000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>550805000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>550805000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-3073370000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-3073370000.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-2874665000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-2874665000.0</v>
       </c>
-      <c r="BF5"/>
-[...1 lines deleted...]
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>-2641152000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-2641152000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>-2532969000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-2427749000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-2427749000.0</v>
       </c>
-      <c r="BN5"/>
-[...1 lines deleted...]
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>-2187222000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-2187222000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>3071943676.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>3030177083.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>2930833479.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>2930833479.69</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>182331633.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>2835786885.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>1308589514.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>1308589514.6</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>2693555608.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>2606293178.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>154378533.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>154378533.33</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>2087806309.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>2089620872.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>149664009.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>149664009.55</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>1944413980.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>1944801644.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-1235034634.85</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-1235034634.85</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>2034817142.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>2097835114.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-1058497904.9</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-1058497904.9</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-1076982668.96</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>1716520730.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>1102991800.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>1102991800.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>1100889900.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>1111888800.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>1075569600.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>87661516.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-262139000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-262086572.2</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>882350756.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>87802000.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
     </row>
-    <row r="6" spans="1:112">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...4 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -6648,147 +6824,153 @@
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
+      <c r="DI6"/>
+      <c r="DJ6"/>
     </row>
-    <row r="7" spans="1:112">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7">
+        <v>6551398000.0</v>
+      </c>
+      <c r="C7">
+        <v>9795188000.0</v>
+      </c>
+      <c r="D7">
         <v>11973278000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>12754806000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>13380564000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>13977170000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>15618374000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>16296361000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>16814821000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>17216246000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>8002927000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6298244000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>5454316000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4262215000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>3747960000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>3355631000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3205734000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3022513000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>3031325000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2986037000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3052085000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2892682000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2708338000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2586224000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2536446000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2377438000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2392087000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>1776900000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1859210000.0</v>
       </c>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -6824,111 +7006,117 @@
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
     </row>
-    <row r="8" spans="1:112">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B8">
+        <v>1063276000000.0</v>
+      </c>
+      <c r="C8">
+        <v>971540432000.0</v>
+      </c>
+      <c r="D8">
         <v>900687708000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>851970000000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>801826515000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>738540164000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>683200000000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>609828502000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>514222045000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>339147622000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>221247392000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>164103916000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>132576191000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>108907931000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>92850900000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>76197698000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>64894005000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>55909519000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>50729885000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>46387217000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6976,107 +7164,111 @@
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
     </row>
-    <row r="9" spans="1:112">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>36</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>-71862545000.0</v>
+      </c>
+      <c r="D9">
         <v>-66621738000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-63018214000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-23332351000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...4 lines deleted...]
-      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
-      <c r="AG9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -7112,431 +7304,441 @@
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
     </row>
-    <row r="10" spans="1:112">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10">
+        <v>363346000000.0</v>
+      </c>
+      <c r="C10">
+        <v>803800407000.0</v>
+      </c>
+      <c r="D10">
         <v>73030151000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>16625986000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>47780126000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>59973684000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>31415084000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>38557620000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>37040339000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>14370655000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5701221000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8562095000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2988946000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>9307806000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>6815562000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4232531000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4428802000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4428802000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2007361000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2270783000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4653406000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4653406000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6491954000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>11053893000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>9765201000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>9765201000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1794870000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2837398000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>16644827000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>16644827000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>12622370000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>8759141000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2652803000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2652803000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2252721000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2062491000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1555089000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1555089000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1383442000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1223329000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>872537000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>872537000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>739597000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>577921000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>789420000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>789420000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>732339000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>674845000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>893812000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>893812000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>818180000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>715346000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>87141000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>87141000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>67243000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>60595000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>234209000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>234209000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>113874000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>32144000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>470129000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>470129000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>320962000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>408412000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>441023000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>441023000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>87168000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>298790000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>268577000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>268577000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>140652287.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>162996084.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>2816985.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2816985.06</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>5343981.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>6741412.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>6574056.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>6574056.4</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>8387788.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>7109337.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>2417134.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>2417134.02</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>3897711.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>4098716.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>10193216.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>10193216.85</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>5019380.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>4516792.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>11738997.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>11738997.65</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>5953903.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>10658692.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>5926293.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>5926293.3</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>10559828.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>3910070.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>3002700.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>3002700.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>999900.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>999900.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>3998400.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>1053312.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>600000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>499900.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>399960.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>11070000.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10"/>
       <c r="DD10"/>
-      <c r="DE10">
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10">
         <v>53189360.0</v>
       </c>
-      <c r="DF10"/>
-      <c r="DG10"/>
       <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
     </row>
-    <row r="11" spans="1:112">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>38</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>792123001000.0</v>
+      </c>
+      <c r="D11">
         <v>66422698000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>4286877000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>41375382000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>18114621000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>26015095000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>4256870000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>7478972000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>11661898000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2699157000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>6356506000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3704171000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>7269208000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>5586107000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1940568000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2246024000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7584,752 +7786,766 @@
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
     </row>
-    <row r="12" spans="1:112">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B12">
+        <v>1806015000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1807485995000.0</v>
+      </c>
+      <c r="D12">
         <v>875354402000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>676205019000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>955749539000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>796538628000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>647426959000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>544290437000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>452549368000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>717452921000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>164084919000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>114874142000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>42280014000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>131663195000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>38206566000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>25421442000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>17698626000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>17698626000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>12416109000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7880884000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6792513000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6792513000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>19351524000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15685366000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>10809161000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>10809161000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10393252000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>9176292000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>16650541000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16650541000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>16575803000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>14684675000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>4318460000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4318460000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3227598000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2913529000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1625497000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1625497000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1383442000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1226150000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>895256000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>895256000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>742189000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>580522000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>934751000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>934751000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>922716000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>934443000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1145546000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1145546000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>820469000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>715346000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>831567000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>831567000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>776784000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>680600000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>459292000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>459292000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>344535000.0</v>
       </c>
-      <c r="BG12"/>
-      <c r="BH12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>1089480000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>1089480000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>923410000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1041824000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>1025142000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1025142000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>870259000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>639497000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>639497000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>562753405.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>571552253.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>424104348.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>424104348.06</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>320450832.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>255249042.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>477617757.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>477617757.4</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>806768218.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>609078561.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>512723195.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>512723195.28</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>441825971.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>349248160.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>338486737.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>338486737.55</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>997858292.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>929855363.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>678809078.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>678809078.7</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>511227620.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>373619619.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>207437092.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>207437092.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>276689971.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>195503500.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>56050400.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>56050400.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>11998800.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>13998600.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>23990400.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>19898112.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>600000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>499900.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>399960.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>11070000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12"/>
       <c r="DD12"/>
-      <c r="DE12">
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12">
         <v>53189360.0</v>
       </c>
-      <c r="DF12"/>
-      <c r="DG12"/>
       <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
     </row>
-    <row r="13" spans="1:112">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
+        <v>1063276000000.0</v>
+      </c>
+      <c r="C13">
+        <v>752474000.0</v>
+      </c>
+      <c r="D13">
         <v>900687708000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>851970148000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>801826515000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>738540164000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>683199686000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>609828502000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>514222045000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>738540164000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>221247392000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>164103916000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>108907931000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>339147622000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>92850900000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>76197698000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>55909519000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>55909519000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>50729885000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>46387217000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>37040489000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>37040489000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>33612023000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>31243574000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>28349861000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>28349861000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>25072600000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>22221940000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>18347477000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>18347477000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1327495000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1334803000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1345300000.0</v>
       </c>
       <c r="AH13">
         <v>1345300000.0</v>
       </c>
       <c r="AI13">
         <v>1345300000.0</v>
       </c>
       <c r="AJ13">
         <v>1345300000.0</v>
       </c>
       <c r="AK13">
         <v>1345300000.0</v>
       </c>
       <c r="AL13">
         <v>1345300000.0</v>
       </c>
       <c r="AM13">
         <v>1345300000.0</v>
       </c>
       <c r="AN13">
         <v>1345300000.0</v>
       </c>
       <c r="AO13">
         <v>1345300000.0</v>
       </c>
       <c r="AP13">
         <v>1345300000.0</v>
       </c>
       <c r="AQ13">
         <v>1345300000.0</v>
       </c>
       <c r="AR13">
         <v>1345300000.0</v>
       </c>
       <c r="AS13">
         <v>1345300000.0</v>
       </c>
       <c r="AT13">
         <v>1345300000.0</v>
       </c>
       <c r="AU13">
         <v>1345300000.0</v>
       </c>
       <c r="AV13">
         <v>1345300000.0</v>
       </c>
       <c r="AW13">
         <v>1345300000.0</v>
       </c>
       <c r="AX13">
-        <v>794495000.0</v>
+        <v>1345300000.0</v>
       </c>
       <c r="AY13">
-        <v>794495000.0</v>
+        <v>1345300000.0</v>
       </c>
       <c r="AZ13">
         <v>794495000.0</v>
       </c>
       <c r="BA13">
-        <v>162021000.0</v>
+        <v>794495000.0</v>
       </c>
       <c r="BB13">
         <v>794495000.0</v>
       </c>
-      <c r="BC13"/>
-[...1 lines deleted...]
-      <c r="BE13">
+      <c r="BC13">
+        <v>162021000.0</v>
+      </c>
+      <c r="BD13">
+        <v>794495000.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13">
         <v>184800000.0</v>
       </c>
-      <c r="BF13"/>
-[...1 lines deleted...]
-      <c r="BH13">
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13">
         <v>1939507000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>1939507000.0</v>
       </c>
-      <c r="BJ13"/>
-[...1 lines deleted...]
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13">
         <v>1939507000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>1939507000.0</v>
       </c>
-      <c r="BN13"/>
-      <c r="BO13"/>
       <c r="BP13"/>
-      <c r="BQ13">
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13">
         <v>230602000.0</v>
       </c>
-      <c r="BR13"/>
-      <c r="BS13"/>
       <c r="BT13"/>
-      <c r="BU13">
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13">
         <v>252220000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>1930079999.0</v>
       </c>
-      <c r="BW13"/>
-      <c r="BX13">
+      <c r="BY13"/>
+      <c r="BZ13">
         <v>793435917.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>793435917.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>255780000.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13">
+      <c r="CC13"/>
+      <c r="CD13">
         <v>794149685.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>794149685.17</v>
       </c>
-      <c r="CD13"/>
-[...1 lines deleted...]
-      <c r="CF13">
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13">
         <v>1954496566.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>1954496566.45</v>
       </c>
-      <c r="CH13"/>
-      <c r="CI13">
+      <c r="CJ13"/>
+      <c r="CK13">
         <v>267506000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>1948037246.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>1948037246.55</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>267054000.0</v>
       </c>
-      <c r="CM13"/>
-      <c r="CN13">
+      <c r="CO13"/>
+      <c r="CP13">
         <v>1928172192.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>1928172192.1</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>1979780594.0</v>
       </c>
-      <c r="CQ13"/>
-[...1 lines deleted...]
-      <c r="CS13">
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13">
         <v>799294000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>794813000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CW13">
         <v>794813000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CX13">
         <v>795687000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>793223808.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>794654000.0</v>
       </c>
       <c r="CZ13"/>
       <c r="DA13">
+        <v>794654000.0</v>
+      </c>
+      <c r="DB13"/>
+      <c r="DC13">
         <v>794495000.0</v>
       </c>
-      <c r="DB13"/>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
     </row>
-    <row r="14" spans="1:112">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>150552200.0</v>
+        <v>150549000.0</v>
       </c>
       <c r="C14">
         <v>150552200.0</v>
       </c>
       <c r="D14">
         <v>150552200.0</v>
       </c>
       <c r="E14">
-        <v>150552211.0</v>
+        <v>150552200.0</v>
       </c>
       <c r="F14">
         <v>150552200.0</v>
       </c>
       <c r="G14">
-        <v>150552200.0</v>
+        <v>150552211.0</v>
       </c>
       <c r="H14">
         <v>150552200.0</v>
       </c>
       <c r="I14">
         <v>150552200.0</v>
       </c>
       <c r="J14">
         <v>150552200.0</v>
       </c>
       <c r="K14">
         <v>150552200.0</v>
       </c>
       <c r="L14">
-        <v>150552211.0</v>
+        <v>150552200.0</v>
       </c>
       <c r="M14">
         <v>150552200.0</v>
       </c>
       <c r="N14">
-        <v>150552212.0</v>
+        <v>150552211.0</v>
       </c>
       <c r="O14">
-        <v>150552212.0</v>
+        <v>150552200.0</v>
       </c>
       <c r="P14">
         <v>150552212.0</v>
       </c>
       <c r="Q14">
         <v>150552212.0</v>
       </c>
       <c r="R14">
         <v>150552212.0</v>
       </c>
       <c r="S14">
         <v>150552212.0</v>
       </c>
       <c r="T14">
         <v>150552212.0</v>
       </c>
       <c r="U14">
         <v>150552212.0</v>
       </c>
       <c r="V14">
+        <v>150552212.0</v>
+      </c>
+      <c r="W14">
+        <v>150552212.0</v>
+      </c>
+      <c r="X14">
         <v>151923297.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>152407452.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>155065383.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>155065383.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>154081451.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>155267800.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>163749785.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>163749785.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>163438786.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>164573441.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>165014604.0</v>
       </c>
       <c r="AH14">
         <v>165014604.0</v>
       </c>
       <c r="AI14">
         <v>165014604.0</v>
       </c>
       <c r="AJ14">
         <v>165014604.0</v>
       </c>
       <c r="AK14">
         <v>165014604.0</v>
       </c>
       <c r="AL14">
         <v>165014604.0</v>
       </c>
       <c r="AM14">
         <v>165014604.0</v>
       </c>
       <c r="AN14">
         <v>165014604.0</v>
       </c>
       <c r="AO14">
         <v>165014604.0</v>
       </c>
@@ -8366,727 +8582,741 @@
       <c r="AZ14">
         <v>165014604.0</v>
       </c>
       <c r="BA14">
         <v>165014604.0</v>
       </c>
       <c r="BB14">
         <v>165014604.0</v>
       </c>
       <c r="BC14">
         <v>165014604.0</v>
       </c>
       <c r="BD14">
         <v>165014604.0</v>
       </c>
       <c r="BE14">
         <v>165014604.0</v>
       </c>
       <c r="BF14">
         <v>165014604.0</v>
       </c>
       <c r="BG14">
         <v>165014604.0</v>
       </c>
       <c r="BH14">
-        <v>168783215.0</v>
+        <v>165014604.0</v>
       </c>
       <c r="BI14">
-        <v>168783215.0</v>
+        <v>165014604.0</v>
       </c>
       <c r="BJ14">
         <v>168783215.0</v>
       </c>
       <c r="BK14">
         <v>168783215.0</v>
       </c>
       <c r="BL14">
-        <v>165014604.0</v>
+        <v>168783215.0</v>
       </c>
       <c r="BM14">
-        <v>165014604.0</v>
+        <v>168783215.0</v>
       </c>
       <c r="BN14">
         <v>165014604.0</v>
       </c>
       <c r="BO14">
         <v>165014604.0</v>
       </c>
       <c r="BP14">
         <v>165014604.0</v>
       </c>
       <c r="BQ14">
         <v>165014604.0</v>
       </c>
       <c r="BR14">
+        <v>165014604.0</v>
+      </c>
+      <c r="BS14">
+        <v>165014604.0</v>
+      </c>
+      <c r="BT14">
         <v>165014605.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>165014605.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>165014604.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>165014604.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>165014605.0</v>
       </c>
       <c r="BX14">
         <v>165014605.0</v>
       </c>
       <c r="BY14">
         <v>165014605.0</v>
       </c>
       <c r="BZ14">
         <v>165014605.0</v>
       </c>
       <c r="CA14">
         <v>165014605.0</v>
       </c>
       <c r="CB14">
         <v>165014605.0</v>
       </c>
       <c r="CC14">
         <v>165014605.0</v>
       </c>
       <c r="CD14">
+        <v>165014605.0</v>
+      </c>
+      <c r="CE14">
+        <v>165014605.0</v>
+      </c>
+      <c r="CF14">
         <v>163955069.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>165022732.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>164884137.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>164884137.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>165014605.0</v>
       </c>
       <c r="CJ14">
         <v>165014605.0</v>
       </c>
       <c r="CK14">
         <v>165014605.0</v>
       </c>
       <c r="CL14">
         <v>165014605.0</v>
       </c>
       <c r="CM14">
         <v>165014605.0</v>
       </c>
       <c r="CN14">
         <v>165014605.0</v>
       </c>
       <c r="CO14">
         <v>165014605.0</v>
       </c>
       <c r="CP14">
         <v>165014605.0</v>
       </c>
       <c r="CQ14">
+        <v>165014605.0</v>
+      </c>
+      <c r="CR14">
+        <v>165014605.0</v>
+      </c>
+      <c r="CS14">
         <v>165071920.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>165005823.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>165005823.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>164901443.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>165663887.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>163125538.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>163125538.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>165014605.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>165014605.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>165014546.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>165014546.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>165261528.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>166614813.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>165213841.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>165213841.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>167867748.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>165340006.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>164882057.0</v>
       </c>
     </row>
-    <row r="15" spans="1:112">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>46387217000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>41838318000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>37040489000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>755610000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>31243574000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>29706456000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>28349861000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>25072600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>22221940000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>20336159000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>18347477000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1327495000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1334803000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1345300000.0</v>
       </c>
       <c r="AH15">
         <v>1345300000.0</v>
       </c>
       <c r="AI15">
         <v>1345300000.0</v>
       </c>
       <c r="AJ15">
         <v>1345300000.0</v>
       </c>
       <c r="AK15">
         <v>1345300000.0</v>
       </c>
       <c r="AL15">
         <v>1345300000.0</v>
       </c>
       <c r="AM15">
         <v>1345300000.0</v>
       </c>
       <c r="AN15">
         <v>1345300000.0</v>
       </c>
       <c r="AO15">
         <v>1345300000.0</v>
       </c>
       <c r="AP15">
         <v>1345300000.0</v>
       </c>
       <c r="AQ15">
         <v>1345300000.0</v>
       </c>
       <c r="AR15">
         <v>1345300000.0</v>
       </c>
       <c r="AS15">
         <v>1345300000.0</v>
       </c>
       <c r="AT15">
         <v>1345300000.0</v>
       </c>
       <c r="AU15">
         <v>1345300000.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>1345300000.0</v>
+      </c>
       <c r="AW15">
         <v>1345300000.0</v>
       </c>
       <c r="AX15"/>
-      <c r="AY15"/>
+      <c r="AY15">
+        <v>1345300000.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>1939507000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>1939507000.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>1930079999.9</v>
       </c>
-      <c r="BW15"/>
-[...1 lines deleted...]
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>793435917.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15">
         <v>794149685.17</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15">
         <v>1954496566.45</v>
       </c>
-      <c r="CH15"/>
-      <c r="CI15"/>
       <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15">
         <v>1948037246.55</v>
       </c>
-      <c r="CL15"/>
-[...1 lines deleted...]
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15">
         <v>1947615446.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>1928172192.1</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>1979780594.0</v>
       </c>
-      <c r="CQ15"/>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
     </row>
-    <row r="16" spans="1:112">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16">
+        <v>9683000000.0</v>
+      </c>
+      <c r="C16">
+        <v>8858429000.0</v>
+      </c>
+      <c r="D16">
         <v>8218731000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>7777736000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>7316360000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16"/>
+      <c r="H16">
         <v>7688695000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>7519074000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>6858033000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>9835782000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2323488000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1670217000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1045454000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3255624000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>874235000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>706040000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>502366000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>502366000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>449024000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>406587000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>317985000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>317985000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>288576000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>267043000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>219801000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>219801000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>180556000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>138428000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>129578000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>129578000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>56310000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>70086000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>81004000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>81004000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>27370000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>28538000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>37594000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>37594000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>26248000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>28649000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>25779000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>25779000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>27559000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>27620000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>27202000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>27202000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>22884000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>24675000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>25344000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>25344000.0</v>
       </c>
-      <c r="AX16"/>
-[...1 lines deleted...]
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16">
         <v>24639000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>24639000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>24643000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>249452000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>29208000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>29208000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>17444000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16">
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>241728000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>241728000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>210645000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>178382000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>300281000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>300281000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>131346000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>125171000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>125171000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
-[...4 lines deleted...]
-      </c>
+      <c r="BW16"/>
+      <c r="BX16"/>
       <c r="BY16">
         <v>0.0</v>
       </c>
-      <c r="BZ16"/>
-[...11 lines deleted...]
-      </c>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16"/>
+      <c r="CH16">
+        <v>0.0</v>
+      </c>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
-[...6 lines deleted...]
-      <c r="CO16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16">
+        <v>0.0</v>
+      </c>
+      <c r="CO16">
+        <v>0.0</v>
+      </c>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16">
         <v>3910070.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>11009900.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>11009900.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>34996500.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>22997700.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>22990800.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>23116953.0</v>
       </c>
-      <c r="CX16"/>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
     </row>
-    <row r="17" spans="1:112">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -9122,137 +9352,139 @@
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
     </row>
-    <row r="18" spans="1:112">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...4 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>14523000.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18">
         <v>26333000.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>31683000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-      <c r="BE18">
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18">
         <v>31683000.0</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
@@ -9262,54 +9494,56 @@
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
     </row>
-    <row r="19" spans="1:112">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9378,1491 +9612,1517 @@
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
     </row>
-    <row r="20" spans="1:112">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20">
         <v>3239000.0</v>
       </c>
-      <c r="BV20"/>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
     </row>
-    <row r="21" spans="1:112">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>62984635000.0</v>
       </c>
-      <c r="W21"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>311000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>377000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>2489000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>2489000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2721000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2954000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>3419000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>3419000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>3679000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>950000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>4461000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>4461000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>4722000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>5070000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>5829000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>5829000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1592000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>6443000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>7045000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>7045000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>8162981.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>9401584.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>10206056.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>10206056.61</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>10361995.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>10455082.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>468700.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>468700.2</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>499051.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>601963.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>702725.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>702725.68</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>3298511.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>5997980.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>11373358.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>11373358.9</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>54894262.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>50270771.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>52797630.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>52797630.2</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>55209980.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>56808296.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>65239705.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>65239705.8</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>72626904.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>70381260.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>41036900.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>41036900.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>43995600.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>42995700.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>42982800.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>34894080.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>35800000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>36599678.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>36300369.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>38256000.0</v>
       </c>
-      <c r="DB21"/>
-      <c r="DC21"/>
       <c r="DD21"/>
-      <c r="DE21">
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21">
         <v>26494700.0</v>
       </c>
-      <c r="DF21"/>
-      <c r="DG21"/>
       <c r="DH21"/>
+      <c r="DI21"/>
+      <c r="DJ21"/>
     </row>
-    <row r="22" spans="1:112">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22">
+        <v>12343000000.0</v>
+      </c>
+      <c r="C22">
+        <v>195889884000.0</v>
+      </c>
+      <c r="D22">
         <v>17699710000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>12281332000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>9725945000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3664704000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9617246000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>12743297000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>7247789000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>16700896000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3144382000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2368064000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>1833545000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5709799000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>3119369000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2484279000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1169604000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1169604000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>1352231000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>732789000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>571502000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>571502000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>338775000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>571264000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>307640000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>307640000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>786142000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>562534000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>360274000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>360274000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>297837000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>475672000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>105996000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>105996000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>206150000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>174535000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>116863000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>116863000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>93342000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>66973000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>8452000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>8452000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>66217000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>56004000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>29131000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>29131000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>78317000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>19281000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>7356000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>7356000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>11583000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>31208000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>54282000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>54282000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>13414000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>33670000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>7588000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>7588000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>26488000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>3339000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>12911000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>12911000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>14450000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>17662000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>12459000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>12459000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>5012000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>14575000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>12300000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>12300000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>7918374.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>8446004.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>16533244.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>16533244.53</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>7707243.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>18371936.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>9622139.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>9622139.4</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>13883556.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>9310361.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>5924704.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>5924704.44</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>8391714.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>11294561.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>5543992.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>5543992.25</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3913567.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>5017013.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>5478003.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>5478003.4</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>4439902.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>5027159.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>6730600.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>6730600.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>2463959.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>3910070.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>3002700.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>3002700.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>4999500.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>2999700.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>2998800.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>1125196.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>1700000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>1799640.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>1799820.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>2047000.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
       <c r="DD22"/>
-      <c r="DE22">
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22">
         <v>1299740.0</v>
       </c>
-      <c r="DF22"/>
-      <c r="DG22"/>
       <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
     </row>
-    <row r="23" spans="1:112">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B23">
+        <v>5849563000000.0</v>
+      </c>
+      <c r="C23">
+        <v>5412148914000.0</v>
+      </c>
+      <c r="D23">
         <v>4104978778000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3709942550000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3746534163000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3394598260000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2977856637000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2610414140000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2153109211000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3322617568000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>898768369000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>648801094000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>412092225000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1283286687000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>347418286000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>281837983000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>208179728000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>208179728000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>184134619000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>166178742000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>128594366000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>128594366000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>120002086000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>110004760000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>95601325000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>95601325000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>84119909000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>70947257000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>61943027000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>61943027000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>31183312000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>26880035000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>13666900000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13666900000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>11395301000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>10485337000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>8931332000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8931332000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>8297181000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6974323000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>6646577000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>6646577000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>5914504000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>5992990000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>6174420000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>6174420000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>6177651000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>5910262000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>6072910000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>6072910000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>5584439000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>5360152000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5565439000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>5565439000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5363625000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5155273000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5024166000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>5024166000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>4866558000.0</v>
       </c>
-      <c r="BG23"/>
-      <c r="BH23">
+      <c r="BI23"/>
+      <c r="BJ23">
         <v>5611345000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>5611345000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>5510458000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>5501186000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>5619190000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>5619190000.0</v>
       </c>
-      <c r="BN23"/>
-      <c r="BO23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>5268216000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>5033324000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>5033323000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>5070419159.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>5002133058.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>5003882404.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>5003882404.65</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>4894231390.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>4765891717.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>5132398916.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>5132398916.2</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>5407386353.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>5278956641.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>5194978343.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>5194978343.14</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>5153126692.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>5060610092.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>5185237984.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>5185237984.75</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>5804696447.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>5673037649.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>5477214544.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>5477214544.05</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>5385907790.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>5227441133.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>5413825416.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>5413825416.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>6003472144.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>5919845980.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>2262034000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>2262034000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>2263773600.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>2255774400.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>2183126400.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>2108906342.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>2084500000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>2086999516.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>2108200158.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>2135335000.0</v>
       </c>
-      <c r="DB23"/>
-      <c r="DC23"/>
       <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23"/>
+      <c r="DG23">
         <v>1993501220.0</v>
       </c>
-      <c r="DF23"/>
-      <c r="DG23"/>
       <c r="DH23"/>
+      <c r="DI23"/>
+      <c r="DJ23"/>
     </row>
-    <row r="24" spans="1:112">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B24">
+        <v>1408890000000.0</v>
+      </c>
+      <c r="C24">
+        <v>1459496193000.0</v>
+      </c>
+      <c r="D24">
         <v>667212656000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>580517000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>514958990000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>495544257000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>472811000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>403536110000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>400159864000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>173173235000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>126995574000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>103374041000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>87596067000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>72817526000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>61876326000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>54829645000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>49004951000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>47226876000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>45918576000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>44312655000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>40520045000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>36669544000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>33904480000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>31008682000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>32037026000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>28691515000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>21122371000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>21560226000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>18714529000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>20492031000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>14297889000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>2567948000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>169772000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>168633000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>173766000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>236239000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>239534000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>237322000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>192221000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>222787000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>222384000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>221517000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>220237000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>252732000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>252983000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>252601000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>252888000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>286394000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>286783000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>283977000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>283650000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>376943000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>377986000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>378700000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>375382000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>374227000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>374439000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>373540000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>374616000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>375282000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>374456000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>373237000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>381190000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>385909000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>393910000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>396628000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>402833000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>403050000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>405904000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>454052000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>500698000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>502572000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>499841000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>501118000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>500850000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>613847000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>625132000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>628045000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>756230000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>770418000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>795541000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>826243000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>834327000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>855763000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>864512000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>1951000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>2188000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>2388000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>2567000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>2708000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>2857000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>551050000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>531942000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>548208000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>538691000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>697133000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>847886000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>942665000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>945623000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>747149000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>746758000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>742400000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>745133000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>750550000.0</v>
       </c>
-      <c r="DA24"/>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
     </row>
-    <row r="25" spans="1:112">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>52</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1460728384000.0</v>
+      </c>
+      <c r="D25">
         <v>668652544000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>580517342000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>519240102000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>501713249000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>472810592000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>178502574000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>131367658000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>107300091000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>90694136000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>75614523000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>61418787000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>57260060000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>51398757000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>49664427000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>48411255000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>46830614000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>58799677000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>38950807000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>36102518000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>33098796000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>34198317000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>30695499000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>22648936000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>23167666000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>22338730000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>22112057000.0</v>
       </c>
-      <c r="AE25">
-[...3 lines deleted...]
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
@@ -10898,197 +11158,203 @@
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
     </row>
-    <row r="26" spans="1:112">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B26">
+        <v>5663000000.0</v>
+      </c>
+      <c r="C26">
+        <v>5339609000.0</v>
+      </c>
+      <c r="D26">
         <v>2596056000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1736000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1398546000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1225330000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>30166000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>28081071000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>26046402000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>107641762000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>46615428000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>30199070000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>21429824000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>40316785000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>33391222000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>28072802000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>24430105000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>22477568000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>21440717000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>22836847000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>612758000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>13887407000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>130800000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>119468000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>93283000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>84063000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>63438000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>49650000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>75940000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>81430000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>14476000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>14806000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>16200000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>77293000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>83980000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>82852000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>78702000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>167330000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>61099000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>60000000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>82100000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>30049000.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
         <v>22751000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26">
         <v>30048000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
@@ -11098,101 +11364,103 @@
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
     </row>
-    <row r="27" spans="1:112">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...4 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -11228,448 +11496,460 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
     </row>
-    <row r="28" spans="1:112">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B28">
+        <v>1207907000000.0</v>
+      </c>
+      <c r="C28">
+        <v>868643867000.0</v>
+      </c>
+      <c r="D28">
         <v>712854323000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>657276220000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>542789435000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>520135947000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>456736248000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>411503516000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>394660098000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>903837816000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>189381743000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>126448263000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>91625119000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>279664976000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>73027782000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>61662036000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>48150560000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>48150560000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>49579168000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>47235561000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>39216018000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>39216018000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>33919534000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>25819211000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>23817603000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>23817603000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>30098592000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>20300727000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3952225000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3952225000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>9753372000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6862752000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1808560000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1808560000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1902765000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1943467000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2330642000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2330642000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2811731000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2118334000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2430162000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2430162000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1648843000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1730057000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1648775000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1648775000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1680156000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1649399000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1589406000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1589406000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1430342000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1339774000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1770846000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1770846000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1761469000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1649280000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1391436000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1391436000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1505581000.0</v>
       </c>
-      <c r="BG28"/>
-      <c r="BH28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>1031651000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1031651000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1204125000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1104344000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1076290000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1076290000.0</v>
       </c>
-      <c r="BN28"/>
-      <c r="BO28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>1242818000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1143820000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1143820000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1312458854.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1362736901.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1588842593.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1588842593.64</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1611233929.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1522214613.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>2008325215.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>2008325215.8</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>2434290500.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2431097234.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>2532220495.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2532220495.05</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2529353041.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>2502514594.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2732025873.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2732025873.1</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>3502287940.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>3413978564.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>3255356306.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>3255356306.35</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>3203727898.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>3000712987.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>3512669852.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>3512669852.3</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>4003519282.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>4097753360.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>1091981900.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>1091981900.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>1079892000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>1047895200.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>1001599200.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>942866995.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>968700000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>960099941.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>1007700219.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>986834000.0</v>
       </c>
-      <c r="DB28"/>
-      <c r="DC28"/>
       <c r="DD28"/>
-      <c r="DE28">
+      <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28">
         <v>798340300.0</v>
       </c>
-      <c r="DF28"/>
-      <c r="DG28"/>
       <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28"/>
     </row>
-    <row r="29" spans="1:112">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B29">
+        <v>5154439000000.0</v>
+      </c>
+      <c r="C29">
+        <v>4619883738000.0</v>
+      </c>
+      <c r="D29">
         <v>3558723940000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3202089000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3109442901000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2747680532000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2504163000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2124409269000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1768206862000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1260111468000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>760595695000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>550479314000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>437621586000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>356135040000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>299349803000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>241829205000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>204457107000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>170149570000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>151846758000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>136932959000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>124048996000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>107003355000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>100687785000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>92521622000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>85525920000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11712,499 +11992,507 @@
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
     </row>
-    <row r="30" spans="1:112">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B30">
+        <v>415915000000.0</v>
+      </c>
+      <c r="C30">
+        <v>220031381000.0</v>
+      </c>
+      <c r="D30">
         <v>204153456000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>209129831000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>157142725000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>156042536000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>133678134000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>132741562000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>95737003000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>142659994000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>38185930000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>27998517000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>23276979000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>72486291000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>17293062000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>16459161000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13183807000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13183807000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10834367000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>9416187000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>7029407000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7029407000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6374569000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6659134000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8276419000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8276419000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>7010611000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5757218000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4034337000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4034337000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4182369000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3223238000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2331568000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2331568000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1490080000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1353560000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1513619000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1513619000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1333730000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1097960000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1106138000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1106138000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>717392000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1011801000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>844410000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>844410000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>665627000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>486148000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>510773000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>510773000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>391472000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>272029000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>538254000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>538254000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>480350000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>317206000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>411985000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>411985000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>356567000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>82980000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>369364000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>369364000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>382789000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>254257000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>421288000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>421288000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>63020000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>210345000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>177587000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>177587000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>302654394.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>223720828.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>242837346.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>242837346.33</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>237833818.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>231111702.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>223649643.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>223649643.8</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>193154705.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>223146159.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>201303646.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>201303646.41</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>203227846.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>189118238.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>271346464.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>271346464.65</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>223398218.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>131647027.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>129803460.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>129803460.65</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>194194675.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>154535723.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>138270081.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>138270081.1</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>128414253.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>132942380.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>85076500.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>85076500.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>70992900.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>68993100.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>73970400.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>75528960.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>83200000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>83900216.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>90999899.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>64866000.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30"/>
       <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30"/>
+      <c r="DG30">
         <v>55888820.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30"/>
       <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30"/>
     </row>
-    <row r="31" spans="1:112">
+    <row r="31" spans="1:114">
       <c r="A31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>573515658000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>421767200000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>223254000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>179290000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>148169652000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>120593000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>103291554000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>90413000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>78488000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>66027000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>62984635000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>58234742000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>53640030000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>48083441000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>39967988000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>36289757000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>36678972000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>30945295000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>4364607000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>7633193000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>7054526000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>25279577000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>4344924000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>3826822000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>3191184000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>2526369000.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>1695428000.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>1867537000.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
         <v>2023079000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-      <c r="BE31">
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31">
         <v>453084000.0</v>
       </c>
-      <c r="BF31"/>
-      <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
@@ -12214,126 +12502,132 @@
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
     </row>
-    <row r="32" spans="1:112">
+    <row r="32" spans="1:114">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B32">
+        <v>1797260000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1789711539000.0</v>
+      </c>
+      <c r="D32">
         <v>869331809000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>670794000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>769978709000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>639097765000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>519958000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>37548335000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>392453784000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>305659900000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>153607047000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>117811599000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>98063136000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>56059759000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>46211532000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>35278566000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>24983294000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>15232387000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>11526112000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>6877191000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>25255258000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>7689632000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>19759309000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>17830464000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>13969896000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12376,427 +12670,435 @@
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
     </row>
-    <row r="33" spans="1:112">
+    <row r="33" spans="1:114">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B33">
+        <v>3615289000000.0</v>
+      </c>
+      <c r="C33">
+        <v>3176055084000.0</v>
+      </c>
+      <c r="D33">
         <v>2916417221000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2754160882000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2585413177000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2386544751000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2147192990000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1883964929000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1565454559000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2396677225000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>677007217000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>490759423000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>334838690000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1042713275000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>280828666000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>230712903000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>172687225000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>172687225000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>156397399000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>146308544000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>112795061000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>112795061000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>92631640000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>85805436000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>74661395000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>74661395000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>64100994000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>53881718000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>38779711000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>38779711000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>8394515000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>7524473000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>6513588000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>6513588000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>6107748000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>5841893000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>5584261000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>5584261000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>5364538000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>4469453000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>4416358000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>4416358000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>4307598000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>4257052000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>4215457000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>4215457000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>4391826000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>4343313000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>4269847000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>4269847000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>4183279000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>4182112000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>4105251000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>4105251000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>4093077000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>4123751000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>4145301000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>4145301000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>4138968000.0</v>
       </c>
-      <c r="BG33"/>
-      <c r="BH33">
+      <c r="BI33"/>
+      <c r="BJ33">
         <v>4139590000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>4139590000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>4189809000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>4187443000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>4151150000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>4151150000.0</v>
       </c>
-      <c r="BN33"/>
-      <c r="BO33">
+      <c r="BP33"/>
+      <c r="BQ33">
         <v>4173037000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>4203940000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>4203940000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>4197092984.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>4198413972.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>4320407465.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>4320407465.73</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>4321829852.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>4261159036.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>4421506312.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>4421506312.2</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>4393582973.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>4437421558.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>4475029826.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>4475029826.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>4499681160.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>4510949131.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>4569860790.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>4569860790.3</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>4579529350.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>4606521205.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>4663124001.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>4663124001.3</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>4676042675.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>4694261416.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>5061384277.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>5061384277.6</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>5595903958.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>5587490030.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>2118905300.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>2118905300.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>2175782400.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>2169783000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>2082166800.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>2012354073.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>1982600000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>1989600000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>2001799800.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>2006298000.0</v>
       </c>
-      <c r="DB33"/>
-      <c r="DC33"/>
       <c r="DD33"/>
-      <c r="DE33">
+      <c r="DE33"/>
+      <c r="DF33"/>
+      <c r="DG33">
         <v>1883223280.0</v>
       </c>
-      <c r="DF33"/>
-      <c r="DG33"/>
       <c r="DH33"/>
+      <c r="DI33"/>
+      <c r="DJ33"/>
     </row>
-    <row r="34" spans="1:112">
+    <row r="34" spans="1:114">
       <c r="A34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
         <v>2000000.0</v>
       </c>
-      <c r="D34"/>
-[...1 lines deleted...]
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34">
         <v>-1000000.0</v>
       </c>
-      <c r="G34"/>
-      <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
-[...4 lines deleted...]
-      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
@@ -12832,748 +13134,762 @@
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
     </row>
-    <row r="35" spans="1:112">
+    <row r="35" spans="1:114">
       <c r="A35" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B35">
+        <v>1829360000000.0</v>
+      </c>
+      <c r="C35">
+        <v>1838410582000.0</v>
+      </c>
+      <c r="D35">
         <v>1000933899000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>896764985000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>823136059000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>792130337000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>720907076000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>230867433000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>604585913000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1198944623000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>257098332000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>186803561000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>123674160000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>385130788000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>103785781000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>86701230000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>67326841000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>67326841000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>64631909000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>62773039000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>54458049000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>54458049000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>49406284000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>45401132000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>39565657000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>39565657000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>36799602000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>27719804000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>23851361000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>23851361000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>22429050000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>15928819000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>3741319000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3741319000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>3645673000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>3581739000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>4502006000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>4502006000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>4404519000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>3642967000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>3630562000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>3630562000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>2905535000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2848024000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>3055123000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>3055123000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>3015334000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>2942464000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>2702094000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2702094000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2456526000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>2334889000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>2694186000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>2694186000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>2629419000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>2534578000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>2495373000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>2495373000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1896819000.0</v>
       </c>
-      <c r="BG35"/>
-      <c r="BH35">
+      <c r="BI35"/>
+      <c r="BJ35">
         <v>1744181000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1744181000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>1713637000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>1749726000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>1790317000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>1790317000.0</v>
       </c>
-      <c r="BN35"/>
-      <c r="BO35">
+      <c r="BP35"/>
+      <c r="BQ35">
         <v>1834955000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>1602409000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>1602409000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>1619290388.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>1684921868.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>1760171372.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>1760171372.91</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>1738144870.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>1668600870.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>1975727576.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>1975727576.4</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>1987360256.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>2355712938.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>2432612158.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>2432612158.9</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>2427939821.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>2432746936.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>2603883849.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>2603883849.55</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>17362169.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>18058288.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>11114364.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>11114364.5</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>8378054.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>8745308.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>13171784.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>13171784.2</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>2052141630.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>2111437800.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>842757800.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>842757800.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>941905800.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>944905500.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>744702000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>744394060.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>742400000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>744999970.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>750399952.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>599702000.0</v>
       </c>
-      <c r="DB35"/>
-      <c r="DC35"/>
       <c r="DD35"/>
-      <c r="DE35">
+      <c r="DE35"/>
+      <c r="DF35"/>
+      <c r="DG35">
         <v>616576660.0</v>
       </c>
-      <c r="DF35"/>
-      <c r="DG35"/>
       <c r="DH35"/>
+      <c r="DI35"/>
+      <c r="DJ35"/>
     </row>
-    <row r="36" spans="1:112">
+    <row r="36" spans="1:114">
       <c r="A36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B36">
+        <v>430000000.0</v>
+      </c>
+      <c r="C36">
+        <v>9500000.0</v>
+      </c>
+      <c r="D36">
         <v>432898000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>434398000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>435898000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>442313000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>31491000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>32992000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>34492000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>78380000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>189430000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>14984000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>14899000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>46397000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>15839000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>18668000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>8855000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>8855000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>9068000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>10513000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>9557000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>9557000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>9224000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>11818000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>9004000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>9004000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>7046000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>7059000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>8233000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>8233000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>7970000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>-110000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>12106000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>15161000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>22062000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>47216000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>83587000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>83587000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>290435000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>99733000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>149091000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>149091000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>104837000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>97885000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>103337000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>103337000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>357425000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>337202000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>241983000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>280119000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>95915000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>94149000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>98865000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>98865000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>131943000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>130355000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>52111000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>126105000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>116026000.0</v>
       </c>
-      <c r="BG36"/>
-      <c r="BH36">
+      <c r="BI36"/>
+      <c r="BJ36">
         <v>73856000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>73856000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>120599000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>106856000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>19936000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>19936000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36">
+      <c r="BP36"/>
+      <c r="BQ36">
         <v>9463000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>22818000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>22818000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>22952310.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>48063297.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>137770735.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>137770735.77</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>146986132.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>137886214.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>208782963.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>208782963.6</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>204837475.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>204824873.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>201458124.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>201458124.9</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>206322745.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>200915036.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>206964810.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>206964810.95</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>197407124.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>194660125.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>182469126.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>182469126.1</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>139492278.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>161069638.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>64553184.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>64553184.6</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>73705355.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>58651050.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>26023400.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>26023400.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>84991500.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>74992500.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>52978800.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>43021056.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>24300000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>19100179.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>20498949.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>18269000.0</v>
       </c>
-      <c r="DB36"/>
-      <c r="DC36"/>
       <c r="DD36"/>
-      <c r="DE36">
+      <c r="DE36"/>
+      <c r="DF36"/>
+      <c r="DG36">
         <v>8698260.0</v>
       </c>
-      <c r="DF36"/>
-      <c r="DG36"/>
       <c r="DH36"/>
+      <c r="DI36"/>
+      <c r="DJ36"/>
     </row>
-    <row r="37" spans="1:112">
+    <row r="37" spans="1:114">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...4 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-      <c r="AH37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -13608,1573 +13924,1599 @@
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
     </row>
-    <row r="38" spans="1:112">
+    <row r="38" spans="1:114">
       <c r="A38" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>65</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1451.0</v>
+      </c>
+      <c r="D38">
         <v>218862000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>12504000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>14004000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>20419000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>17005000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>-1478599495362.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>203669000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>8867000.0</v>
       </c>
-      <c r="L38">
-[...2 lines deleted...]
-      <c r="M38">
+      <c r="N38">
+        <v>0.0</v>
+      </c>
+      <c r="O38">
         <v>27410000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>160000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>197000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>43994000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>32000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>32099000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>34000000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>31000000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>35000000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>28085000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>28590000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>24954000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>24604000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>10680000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>6617000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>4881000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>12762000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>9581000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>8882000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>14031000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1780000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>6325000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>8234000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>10683000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>15936000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>10972000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>10667000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>14102000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>15156000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>14655000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>14346000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>14923000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>15620000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>45530000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>44530000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>45010000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>46654000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>49479000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>49668000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>22128000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>21358000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>29470000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>30329000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>32261000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>30866000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>29236000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>29805000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>20358000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>20237000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>32206000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>29013000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>7551000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>7273000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>7884000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>7786000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>8562000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>9339000.0</v>
       </c>
-      <c r="BR38">
-[...2 lines deleted...]
-      <c r="BS38">
+      <c r="BT38">
+        <v>0.0</v>
+      </c>
+      <c r="BU38">
         <v>19068000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>30364000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>46956000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>50303000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>49162000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>53111000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>68273000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>66181000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>66364000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>64088000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>66584000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>71850000.0</v>
       </c>
-      <c r="CE38">
-[...2 lines deleted...]
-      <c r="CF38">
+      <c r="CG38">
+        <v>0.0</v>
+      </c>
+      <c r="CH38">
         <v>71328000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>72803000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>83148000.0</v>
       </c>
-      <c r="CI38">
-[...4 lines deleted...]
-      </c>
       <c r="CK38">
+        <v>0.0</v>
+      </c>
+      <c r="CL38">
+        <v>0.0</v>
+      </c>
+      <c r="CM38">
         <v>79673000.0</v>
       </c>
-      <c r="CL38">
-[...4 lines deleted...]
-      </c>
       <c r="CN38">
+        <v>0.0</v>
+      </c>
+      <c r="CO38">
+        <v>0.0</v>
+      </c>
+      <c r="CP38">
         <v>61293000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>38230000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>39212000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>32801000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>29663000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>67477000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>129865000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>117753000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>96843000.0</v>
       </c>
-      <c r="CW38">
-[...2 lines deleted...]
-      <c r="CX38">
+      <c r="CY38">
+        <v>0.0</v>
+      </c>
+      <c r="CZ38">
         <v>60100000.0</v>
       </c>
-      <c r="CY38">
-[...2 lines deleted...]
-      <c r="CZ38">
+      <c r="DA38">
+        <v>0.0</v>
+      </c>
+      <c r="DB38">
         <v>56811000.0</v>
       </c>
-      <c r="DA38"/>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
+      <c r="DI38"/>
+      <c r="DJ38"/>
     </row>
-    <row r="39" spans="1:112">
+    <row r="39" spans="1:114">
       <c r="A39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B39">
+        <v>1000000.0</v>
+      </c>
+      <c r="C39">
+        <v>12686567451.0</v>
+      </c>
+      <c r="D39">
         <v>91353989000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>58165486000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>38502777000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>51807641000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>39941308000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>36673915000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>32120492000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>49126532000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>16345921000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>12800948000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>9862997000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>30714127000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>7970623000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6760198000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3440466000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3440466000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3134513000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1840338000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1405883000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1405883000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1305578000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1283560000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1546710000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1546710000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1828910000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1569495000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>156672000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>156672000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>100615000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>54822000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>397288000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>397288000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>363725000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>201820000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>765000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>765000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>280554000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>113787000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>128124000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>128124000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>81108000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>87611000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>150671000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>150671000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>119165000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>127077000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>26500000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>26500000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>177636000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>159456999.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>36085000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>36085000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>133535000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>46000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1551000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>2742000.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
-      <c r="BL39">
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39">
         <v>9151000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>9151000.0</v>
       </c>
-      <c r="BN39"/>
-      <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
-      <c r="BS39">
-[...2 lines deleted...]
-      <c r="BT39">
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39">
+        <v>0.0</v>
+      </c>
+      <c r="BV39">
         <v>3165.99</v>
       </c>
-      <c r="BU39"/>
-      <c r="BV39">
+      <c r="BW39"/>
+      <c r="BX39">
         <v>-3134.3</v>
       </c>
-      <c r="BW39">
-[...2 lines deleted...]
-      <c r="BX39">
+      <c r="BY39">
+        <v>0.0</v>
+      </c>
+      <c r="BZ39">
         <v>3063.4</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>3063.4</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>-3099.7</v>
       </c>
-      <c r="CA39">
-[...2 lines deleted...]
-      <c r="CB39">
+      <c r="CC39">
+        <v>0.0</v>
+      </c>
+      <c r="CD39">
         <v>-3028.99</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>-3028.99</v>
       </c>
-      <c r="CD39"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39">
+        <v>2915.88</v>
+      </c>
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>-2980.63</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>-2959.89</v>
       </c>
-      <c r="CJ39">
-[...4 lines deleted...]
-      </c>
       <c r="CL39">
+        <v>0.0</v>
+      </c>
+      <c r="CM39">
+        <v>0.0</v>
+      </c>
+      <c r="CN39">
         <v>2917.15</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>-2785.13</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>3365.3</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>3365.3</v>
       </c>
-      <c r="CP39"/>
-[...1 lines deleted...]
-      <c r="CR39">
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39">
         <v>-1000900.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>-1000900.0</v>
       </c>
-      <c r="CT39"/>
-      <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39">
         <v>16400000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>11199759.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>13200679.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>51054000.0</v>
       </c>
-      <c r="DB39"/>
-      <c r="DC39"/>
       <c r="DD39"/>
-      <c r="DE39">
+      <c r="DE39"/>
+      <c r="DF39"/>
+      <c r="DG39">
         <v>-99980.0</v>
       </c>
-      <c r="DF39"/>
-      <c r="DG39"/>
       <c r="DH39"/>
+      <c r="DI39"/>
+      <c r="DJ39"/>
     </row>
-    <row r="40" spans="1:112">
+    <row r="40" spans="1:114">
       <c r="A40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B40">
+        <v>1716000000.0</v>
+      </c>
+      <c r="C40">
+        <v>125515498000.0</v>
+      </c>
+      <c r="D40">
         <v>19214461000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>14839949000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>12588674000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>213836838000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>86340236000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>73343036000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>80700372000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>125169408000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>12799768000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>7860485000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5703457000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>18986328000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>7577873000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>7922980000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>12508820000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>12508820000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>9477531000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>8052994000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4051326000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>4051326000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>3183233000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2941527000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1896740000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1896740000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2314701000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>3210647000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>3481910000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>3481910000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>2389504000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1706636000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1780031000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1780031000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1389743000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>1060071000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>789979000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>789979000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>616487000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>408143000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>437679000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>437679000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>435450000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>394671000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>402850000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>402850000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>342432000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>255746000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>316464000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>316464000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>288357000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>298133000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>437078000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>437078000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>281764000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>30281000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>238708000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>238708000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>205510000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>44866000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>24006000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>265734000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>22974000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>28254000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>21259000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>321540000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>35086000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>31391000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>33613000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>158784000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>172366554.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>128431879.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>132748057.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>132748057.71</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>109703634.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>96742747.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>97765347.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>97765347.6</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>89984291.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>77986628.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>92032832.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>92032832.16</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>91122097.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>83965957.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>98819803.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>98819803.95</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>59710960.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>50572680.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>59944254.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>59944254.55</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>63590952.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>35591176.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>31404979.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>31404979.6</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>45946487.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>19550350.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>6005400.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>17015300.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>3999600.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>4999500.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>5997600.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>5682892.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>30300000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>32899418.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>33499649.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>33148000.0</v>
       </c>
-      <c r="DB40"/>
-      <c r="DC40"/>
       <c r="DD40"/>
-      <c r="DE40">
+      <c r="DE40"/>
+      <c r="DF40"/>
+      <c r="DG40">
         <v>23295340.0</v>
       </c>
-      <c r="DF40"/>
-      <c r="DG40"/>
       <c r="DH40"/>
+      <c r="DI40"/>
+      <c r="DJ40"/>
     </row>
-    <row r="41" spans="1:112">
+    <row r="41" spans="1:114">
       <c r="A41" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>78595758000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>55435903000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>28171000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>22263000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>17462370000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>15928000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>14967482000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>14362000000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>11991000000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>11524000000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>10455477000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>9298614000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>8512594000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>7704940000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>6104103000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>5070868000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>4129910000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>3697145000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>316993000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>467205000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>532637000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>15970000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>17226000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>18618000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>20118000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>19922000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>20944000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>21745000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>22424000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>25590000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>35982000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>37560000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>43023000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>44583000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>42714000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>44854000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>46499000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>48033000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>50963000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>51445000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>54796000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>171439000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>182414000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>186539000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>63243000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>205967000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>76950000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>73914000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>64859000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>64728000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>58590000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>64109000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>72692000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>75510000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>79101000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>81443000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>83961000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>59195000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>66911000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>57733000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>56888000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>58697000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>54630000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>52141000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>40818000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>19498000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>12594000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>4786000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>5068000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>5669000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>5959000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>6356000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>6637000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>3734000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>3770000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>3872000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>1201000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>1196000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>81000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>67000.0</v>
       </c>
-      <c r="CN41"/>
-      <c r="CO41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>3163000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>1521000.0</v>
       </c>
-      <c r="CQ41"/>
-      <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
     </row>
-    <row r="42" spans="1:112">
+    <row r="42" spans="1:114">
       <c r="A42" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42">
+        <v>-78648000000.0</v>
+      </c>
+      <c r="C42">
+        <v>898582909000.0</v>
+      </c>
+      <c r="D42">
         <v>-66621738000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-63018214000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-103763451000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-95573637000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-88412090000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-78917220000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-66544890000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-54628067000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-16365146000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-12138378000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-8055662000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-43888706000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-12015720000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-9860652000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-7235182000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-7235182000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-6564892000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-6002914000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-4793364000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-2739794000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-4117427000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-3488181000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-1522476000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-1156390000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-3618401000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-2407995000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-1420926000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-1420926000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-868962000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-521292000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17872539000.0</v>
       </c>
       <c r="AH42">
         <v>550805000.0</v>
       </c>
       <c r="AI42">
-        <v>550805000.0</v>
+        <v>17872539000.0</v>
       </c>
       <c r="AJ42">
         <v>550805000.0</v>
       </c>
       <c r="AK42">
         <v>550805000.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42"/>
+      <c r="AL42">
+        <v>550805000.0</v>
+      </c>
+      <c r="AM42">
+        <v>550805000.0</v>
+      </c>
       <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>550805000.0</v>
       </c>
-      <c r="AP42"/>
-      <c r="AQ42"/>
       <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42"/>
+      <c r="AU42">
         <v>550805000.0</v>
       </c>
-      <c r="AT42"/>
-[...1 lines deleted...]
-      <c r="AV42">
+      <c r="AV42"/>
+      <c r="AW42"/>
+      <c r="AX42">
         <v>-1.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>550805000.0</v>
       </c>
-      <c r="AX42"/>
-[...1 lines deleted...]
-      <c r="AZ42">
+      <c r="AZ42"/>
+      <c r="BA42"/>
+      <c r="BB42">
         <v>3633018000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>5116079000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>550805000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>2054063000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>4828156000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>4828156000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>2445705000.0</v>
       </c>
-      <c r="BG42"/>
-      <c r="BH42">
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>2849424000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>2849424000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>3280899000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>5776213000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>2427749000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>2427749000.0</v>
       </c>
-      <c r="BN42"/>
-      <c r="BO42">
+      <c r="BP42"/>
+      <c r="BQ42">
         <v>3055645000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>5259950000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>5259950000.0</v>
       </c>
-      <c r="BR42"/>
-      <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
-      <c r="BV42">
-[...1 lines deleted...]
-      </c>
+      <c r="BV42"/>
       <c r="BW42"/>
-      <c r="BX42"/>
+      <c r="BX42">
+        <v>0.0</v>
+      </c>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42">
         <v>1144515987.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>1144515987.46</v>
       </c>
-      <c r="CD42">
-[...2 lines deleted...]
-      <c r="CE42"/>
       <c r="CF42">
+        <v>0.0</v>
+      </c>
+      <c r="CG42"/>
+      <c r="CH42">
         <v>1257386000.0</v>
       </c>
-      <c r="CG42"/>
-      <c r="CH42"/>
       <c r="CI42"/>
-      <c r="CJ42">
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42">
         <v>1235034634.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>1235034634.85</v>
       </c>
-      <c r="CL42"/>
-[...1 lines deleted...]
-      <c r="CN42">
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42">
         <v>1058497904.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>1058497904.9</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>1076978924.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>1716520730.0</v>
       </c>
-      <c r="CR42"/>
-[...1 lines deleted...]
-      <c r="CT42">
+      <c r="CT42"/>
+      <c r="CU42"/>
+      <c r="CV42">
         <v>1100889900.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>1111888800.0</v>
       </c>
-      <c r="CV42"/>
-[...1 lines deleted...]
-      <c r="CX42">
+      <c r="CX42"/>
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>1144372000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>1091954565.0</v>
       </c>
-      <c r="CZ42"/>
-      <c r="DA42"/>
       <c r="DB42"/>
       <c r="DC42"/>
       <c r="DD42"/>
-      <c r="DE42">
+      <c r="DE42"/>
+      <c r="DF42"/>
+      <c r="DG42">
         <v>882323500.0</v>
       </c>
-      <c r="DF42"/>
-      <c r="DG42"/>
       <c r="DH42"/>
+      <c r="DI42"/>
+      <c r="DJ42"/>
     </row>
-    <row r="43" spans="1:112">
+    <row r="43" spans="1:114">
       <c r="A43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...4 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -15210,104 +15552,106 @@
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
     </row>
-    <row r="44" spans="1:112">
+    <row r="44" spans="1:114">
       <c r="A44" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...4 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
-      <c r="AH44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -15342,1328 +15686,1352 @@
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
     </row>
-    <row r="45" spans="1:112">
+    <row r="45" spans="1:114">
       <c r="A45" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B45">
+        <v>7492836799000.0</v>
+      </c>
+      <c r="C45">
+        <v>6668265501000.0</v>
+      </c>
+      <c r="D45">
         <v>6112360845000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>5737448524000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>5357475363000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>4933734311000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>4448289720000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>3910437598000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>3252446418000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2107779323000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1346743821000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>984767581000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>780941148000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>633266709000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>533561295000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>123437791000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>111412190000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>98873425000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>92472755000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>85657378000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>81163322000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>74552728000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>64019830000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>53818392000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>46593098000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>38685519000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>8370458000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>7500785000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>7093526000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>6480361000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>5996811000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>5706528000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>5480933000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>5333344000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>5196021000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>4310145000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>4237811000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>4219520000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>4169678000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>4125966000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>4094616000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>4082071000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>4007603000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>3981282000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>3966908000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45"/>
       <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45">
         <v>4000519000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>3954922000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>3986954000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>3996152000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>4012556000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>4015809000.0</v>
       </c>
-      <c r="BG45"/>
-      <c r="BH45">
+      <c r="BI45"/>
+      <c r="BJ45">
         <v>4036984000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>4059222000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>4061977000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>4073544000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>4083006000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>4123410000.0</v>
       </c>
-      <c r="BN45"/>
-      <c r="BO45">
+      <c r="BP45"/>
+      <c r="BQ45">
         <v>4143548000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>4158654000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>4171763000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>4165977691.59</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>4140949090.34</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>4141551826.62</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>4172430673.35</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>4164481724.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>4112817739.8</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>4209934359.4</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>4212254648.4</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>4188246446.6</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>4231994721.87</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>4257608776.55</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>4272868975.42</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>4290059903.64</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>4304036113.86</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>4334461451.76</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>4351522620.45</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>4327227963.29</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>4361590307.85</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>4408475484.48</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>4427857245.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>4481340415.75</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>4476383481.72</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>4640011337.08</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>4931591387.2</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>5449571698.34</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>5458457720.0</v>
       </c>
-      <c r="CR45"/>
-[...1 lines deleted...]
-      <c r="CT45">
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45">
         <v>2046795300.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>2051794800.0</v>
       </c>
-      <c r="CV45"/>
-[...1 lines deleted...]
-      <c r="CX45">
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45">
         <v>1922500000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>1933900142.6</v>
       </c>
-      <c r="CZ45"/>
-      <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
+      <c r="DI45"/>
+      <c r="DJ45"/>
     </row>
-    <row r="46" spans="1:112">
+    <row r="46" spans="1:114">
       <c r="A46" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B46">
+        <v>3608703000000.0</v>
+      </c>
+      <c r="C46">
+        <v>3170234563000.0</v>
+      </c>
+      <c r="D46">
         <v>2913180409000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2751990419000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2583578733000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2384877108000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2116996175000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1855850866000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1539334169000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2162194240000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>630173136000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>460536502000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>294479596000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>917031971000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>247277135000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>202442794000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>150177045000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>150177045000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>134924583000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>123437791000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>98873425000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>98873425000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>92472755000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>85657378000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>74552728000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>74552728000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>64019830000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>53818392000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>38685519000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>38685519000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>8370458000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>7500785000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>6480361000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>6480361000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>5996811000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>5706528000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>5333344000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>5333344000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>5196021000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>4310145000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>4219520000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>4219520000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>4169678000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>4125966000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>4082071000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>4082071000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>4007603000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>3981282000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>3966908000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>3966908000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>3898583000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>3915506000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>4000519000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>4000519000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>3954922000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>3986954000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>4012556000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>4012556000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>4015809000.0</v>
       </c>
-      <c r="BG46"/>
-      <c r="BH46">
+      <c r="BI46"/>
+      <c r="BJ46">
         <v>4059222000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>4059222000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>4061977000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>4073544000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>4123410000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>4123410000.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46">
+      <c r="BP46"/>
+      <c r="BQ46">
         <v>4143548000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>4171763000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>4171763000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>4165977691.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>4140949090.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>4172430673.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>4172430673.35</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>4164481724.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>4112817739.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>4212254648.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>4212254648.4</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>4188246446.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>4231994721.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>4272868975.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>4272868975.42</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>4290059903.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>4304036113.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>4351522620.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>4351522620.45</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>4327227963.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>4361590307.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>4427857245.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>4427857245.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>4481340415.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>4476383481.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>4931591387.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>4931591387.2</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>5449571698.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>5458457720.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>2051845000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>2051845000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>2046795300.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>2051794800.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>1986205200.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>1934438937.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>1922500000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>1933900142.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>1945000480.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>1949773000.0</v>
       </c>
-      <c r="DB46"/>
-      <c r="DC46"/>
       <c r="DD46"/>
-      <c r="DE46">
+      <c r="DE46"/>
+      <c r="DF46"/>
+      <c r="DG46">
         <v>1848030320.0</v>
       </c>
-      <c r="DF46"/>
-      <c r="DG46"/>
       <c r="DH46"/>
+      <c r="DI46"/>
+      <c r="DJ46"/>
     </row>
-    <row r="47" spans="1:112">
+    <row r="47" spans="1:114">
       <c r="A47" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>74</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>3171441918000.0</v>
+      </c>
+      <c r="D47">
         <v>2913180409000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2751990419000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2583578733000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>2384877108000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>2116996175000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>630173136000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>460536502000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>363085276000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>294479596000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>247277000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>202443000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>173434755000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>150177000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>134924583000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>123438000000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>111412000000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>98873000000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>92472755000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>85657378000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>81163322000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>74552728000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>64019830000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>53818392000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>46593098000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>38685519000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>8370458000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>7500785000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>7093526000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>347088000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>341878000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>347128000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>355767000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>338721000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>338313000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>288607000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>289824000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>324903000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>443070000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>451546000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>464657000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>478010000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>474901000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>489697000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>497721000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>610904000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>677574000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>729459000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>766174000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>815826000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>843997000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>883918000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>913029000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>933331000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>953753000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>981453000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>999154000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1022112000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1023624000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>1036705000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>1055864000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>1081159000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>1075045000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>1093511000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>1120840000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>1210854000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>1340270000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>1372425000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>1314269000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>1323999000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>1331478000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>1363029000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>1360893000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>1374351000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>1350106000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>1367151000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>1356373000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>1407324000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>1470463000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>1487344000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>1474862000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>1450985000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>1426085000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>1463568000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>1532664000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>1499496000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>1492379000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>1496518000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>1604397000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>1452572000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>1459814000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>1391701000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>1184906000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>2064241000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>2047360000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>2052998000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>1990163000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>1940580000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>1922500000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>1934325000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>1945389000.0</v>
       </c>
-      <c r="DA47"/>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
     </row>
-    <row r="48" spans="1:112">
+    <row r="48" spans="1:114">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B48">
+        <v>620580000000.0</v>
+      </c>
+      <c r="C48">
+        <v>420699437000.0</v>
+      </c>
+      <c r="D48">
         <v>275226693000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>154342660000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>509234906000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>1549598298000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>222519896000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>152039062000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>91589781000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>51212469000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>30647454000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>19110260000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>32317790000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>100640069000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>22981855000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>14937438000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>20931074000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>20931074000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>12862876000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>7725008000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>3286190000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>3286190000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>6165550000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>5342777000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>13616403000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>13616403000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>9015748000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>7975565000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>11987488000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>11987488000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>3619210000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>2834853000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>2793263000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>2793263000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>1818555000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>1300453000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>930675000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>930675000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>468668000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>317434000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-172109000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-172109000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-11148000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>160012000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>104983000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>104983000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>77850000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>37340000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>98661000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>98661000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>619124000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>663526000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>688566000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>142223000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>743873000.0</v>
       </c>
-      <c r="BC48"/>
-[...1 lines deleted...]
-      <c r="BE48">
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48">
         <v>141467000.0</v>
       </c>
-      <c r="BF48"/>
-[...1 lines deleted...]
-      <c r="BH48">
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48">
         <v>1145239000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>1145239000.0</v>
       </c>
-      <c r="BJ48"/>
-[...1 lines deleted...]
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48">
         <v>1281601000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>1281601000.0</v>
       </c>
-      <c r="BN48"/>
-[...1 lines deleted...]
-      <c r="BP48">
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48">
         <v>892160000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>328917000.0</v>
       </c>
-      <c r="BR48"/>
-      <c r="BS48"/>
       <c r="BT48"/>
-      <c r="BU48">
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48">
         <v>314297000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>778415942.0</v>
       </c>
-      <c r="BW48"/>
-      <c r="BX48">
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>676398720.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>676398720.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>243864000.0</v>
       </c>
-      <c r="CA48"/>
-      <c r="CB48">
+      <c r="CC48"/>
+      <c r="CD48">
         <v>330011489.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>330011489.49</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>325845781.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>272957193.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>119491612.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>119491612.05</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>191100111.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>168767008.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>119689095.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>119689095.7</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>25714000.0</v>
       </c>
-      <c r="CM48"/>
-      <c r="CN48">
+      <c r="CO48"/>
+      <c r="CP48">
         <v>-160541636.5</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-160541636.5</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-137577338.8</v>
       </c>
-      <c r="CQ48"/>
-[...1 lines deleted...]
-      <c r="CS48">
+      <c r="CS48"/>
+      <c r="CT48"/>
+      <c r="CU48">
         <v>221847000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>218549000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>230100000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>193913000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>205973913.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>171367000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>236131764.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>154149583.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>175167000.0</v>
       </c>
-      <c r="DB48"/>
-      <c r="DC48"/>
       <c r="DD48"/>
-      <c r="DE48">
+      <c r="DE48"/>
+      <c r="DF48"/>
+      <c r="DG48">
         <v>188362320.0</v>
       </c>
-      <c r="DF48"/>
-      <c r="DG48"/>
       <c r="DH48"/>
+      <c r="DI48"/>
+      <c r="DJ48"/>
     </row>
-    <row r="49" spans="1:112">
+    <row r="49" spans="1:114">
       <c r="A49" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...4 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -16698,197 +17066,203 @@
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
     </row>
-    <row r="50" spans="1:112">
+    <row r="50" spans="1:114">
       <c r="A50" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B50">
+        <v>162363000000.0</v>
+      </c>
+      <c r="C50">
+        <v>32524908000.0</v>
+      </c>
+      <c r="D50">
         <v>106698540000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>93385000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>62230007000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>18625880000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>85110000000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>433764775000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>11349506000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>4277626000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>13906802000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1716540000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>3286658000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1314794000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>3277858000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>662610000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1457810000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>551898000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>1328328000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>601731000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1248251000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>456697000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1460681000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>382400000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>877208000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>1358206000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>809860000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>238854000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>609609000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>227114000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>589312000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>165812000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>1424777000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>1814042000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>1219848000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>4038814000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>3808878000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>32735000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>4309621000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>3375000000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>447092000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
         <v>305284000.0</v>
       </c>
-      <c r="AT50"/>
-      <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
         <v>2507227000.0</v>
       </c>
-      <c r="AX50"/>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-      <c r="BE50">
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50">
         <v>3682000.0</v>
       </c>
-      <c r="BF50"/>
-      <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
@@ -16898,1066 +17272,1086 @@
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
     </row>
-    <row r="51" spans="1:112">
+    <row r="51" spans="1:114">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B51">
+        <v>1571253000000.0</v>
+      </c>
+      <c r="C51">
+        <v>1672444274000.0</v>
+      </c>
+      <c r="D51">
         <v>785884474000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>673902206000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>590569561000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>580109631000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>488151332000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>450061136000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>431700437000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>918208471000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>195082964000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>135010358000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>111220020000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>288972782000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>79843344000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>65894567000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>58440665000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>52579362000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>51586529000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>49506344000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>47767380000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>59736443000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>40411488000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>36873104000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>34820883000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>35920404000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>31893462000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>23138125000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>23610502000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>22781566000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>22375742000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>15621893000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>4461363000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>4461363000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>4155486000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>4005958000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>3885731000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>3885731000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>4195173000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>3341663000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>3302699000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>3302699000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>2388440000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>2307978000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>2438195000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>2438195000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>2412495000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>2324244000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>2483218000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>2483218000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>2248522000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>2055120000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1857987000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>1857987000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>1828712000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>1709875000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>1625645000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>1625645000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>1619455000.0</v>
       </c>
-      <c r="BG51"/>
-      <c r="BH51">
+      <c r="BI51"/>
+      <c r="BJ51">
         <v>1501780000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>1501780000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>1525087000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>1512756000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>1517313000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>1517313000.0</v>
       </c>
-      <c r="BN51"/>
-      <c r="BO51">
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>1541608000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>1412397000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>1412397000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>1453111142.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>1525732986.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>1591659578.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>1591659578.7</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>1616577911.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>1528956026.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>2014899272.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>2014899272.2</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>2442678288.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>2438206572.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>2534637629.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>2534637629.07</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>2533250753.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>2506613310.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>2742219089.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>2742219089.95</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>3507307321.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>3418495356.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>3267095304.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>3267095304.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>3209681802.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>3011371680.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>3518596145.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>3518596145.6</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>4014079110.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>4101663430.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>1094984600.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>1094984600.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>1080891900.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>1048895100.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>1005597600.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>943920307.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>969300000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>960599841.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>1008100179.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>997904000.0</v>
       </c>
-      <c r="DB51"/>
-      <c r="DC51"/>
       <c r="DD51"/>
-      <c r="DE51">
+      <c r="DE51"/>
+      <c r="DF51"/>
+      <c r="DG51">
         <v>851529660.0</v>
       </c>
-      <c r="DF51"/>
-      <c r="DG51"/>
       <c r="DH51"/>
+      <c r="DI51"/>
+      <c r="DJ51"/>
     </row>
-    <row r="52" spans="1:112">
+    <row r="52" spans="1:114">
       <c r="A52" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B52">
+        <v>162363000000.0</v>
+      </c>
+      <c r="C52">
+        <v>212271983000.0</v>
+      </c>
+      <c r="D52">
         <v>117231930000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>93384864000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>71329459000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>78396382000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>15340740000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>441083334000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>18135356000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>23022975000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>16580390000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3642700000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>3919929000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>6544310000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>4228821000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1456735000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1180605000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1180605000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1922102000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1095089000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>936766000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>936766000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1460681000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>770586000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1722087000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1722087000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>1197963000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>489189000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>442836000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>442836000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>263685000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>160279000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>1291603000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1291603000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>1197523000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>1149373000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>114127000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>114127000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>550236000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>470983000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>414599000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>414599000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>303765000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>295575000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>277790000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>277790000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>280841000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>268240000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>620987000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>620987000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>614591000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>532577000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>4477000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>4477000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>54143000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>16668000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>15846000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>15846000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>46684000.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>14661000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>14661000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>43952000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>14951000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>14983000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>14983000.0</v>
       </c>
-      <c r="BN52"/>
-      <c r="BO52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>15214000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>13932000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>13932000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>41824698.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>15011086.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>16467073.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>16467073.74</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>49230450.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>17689031.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>98929439.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>98929439.6</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>494368053.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>97308098.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>119242249.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>119242249.33</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>122696470.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>92258642.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>149536185.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>149536185.6</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>3501384809.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>3411971759.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>3259514662.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>3259514662.25</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>3201505030.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>3002824116.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>3516166399.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>3516166399.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>1967625557.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>1990225630.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>252226800.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>252226800.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>138986100.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>103989600.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>259896000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>199526246.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>226900000.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>215599871.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DB52">
         <v>257700227.0</v>
       </c>
-      <c r="DA52">
+      <c r="DC52">
         <v>398202000.0</v>
       </c>
-      <c r="DB52"/>
-      <c r="DC52"/>
       <c r="DD52"/>
-      <c r="DE52">
+      <c r="DE52"/>
+      <c r="DF52"/>
+      <c r="DG52">
         <v>234953000.0</v>
       </c>
-      <c r="DF52"/>
-      <c r="DG52"/>
       <c r="DH52"/>
+      <c r="DI52"/>
+      <c r="DJ52"/>
     </row>
-    <row r="53" spans="1:112">
+    <row r="53" spans="1:114">
       <c r="A53" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B53">
+        <v>1442669000000.0</v>
+      </c>
+      <c r="C53">
+        <v>1003685587000.0</v>
+      </c>
+      <c r="D53">
         <v>802324251000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>659579033000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>907969413000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>271609495000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>616011875000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>505732817000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>415509029000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>703082266000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>158383698000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>106312047000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>39291068000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>122355389000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>31391004000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>21188911000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>13269824000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>13269824000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>10408748000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>5610101000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>2139107000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>2139107000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>12859570000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>4631473000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>1043960000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>1043960000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>8598382000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>6338894000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>5714000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>5714000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>3953433000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>5925534000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>1665657000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>1665657000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>974877000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>851038000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>70408000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>70408000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AN53"/>
+      <c r="AO53">
         <v>2821000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>22719000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>22719000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>2592000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>2601000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>145331000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>145331000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>190377000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>259598000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>251734000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>251734000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>2289000.0</v>
       </c>
-      <c r="AY53"/>
-      <c r="AZ53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>744426000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>744426000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>709541000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>620005000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>225083000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>225083000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>230661000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>26465000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>619351000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>619351000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>602448000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>633412000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>584119000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>584119000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>156636000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>571469000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>370920000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>370920000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>422101118.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>408556168.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>421287363.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>421287363.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>315106850.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>248507629.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>471043701.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>471043701.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>798380429.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>601969223.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>510306061.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>510306061.26</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>437928259.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>345149444.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>328293520.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>328293520.7</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>992838911.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>925338571.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CL53">
         <v>667070081.0</v>
       </c>
-      <c r="CK53">
+      <c r="CM53">
         <v>667070081.05</v>
       </c>
-      <c r="CL53">
+      <c r="CN53">
         <v>505273717.0</v>
       </c>
-      <c r="CM53">
+      <c r="CO53">
         <v>362960926.0</v>
       </c>
-      <c r="CN53">
+      <c r="CP53">
         <v>201510798.0</v>
       </c>
-      <c r="CO53">
+      <c r="CQ53">
         <v>201510798.7</v>
       </c>
-      <c r="CP53">
+      <c r="CR53">
         <v>266130143.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CS53">
         <v>191593430.0</v>
       </c>
-      <c r="CR53">
+      <c r="CT53">
         <v>53047700.0</v>
       </c>
-      <c r="CS53">
+      <c r="CU53">
         <v>53047700.0</v>
       </c>
-      <c r="CT53">
+      <c r="CV53">
         <v>10998900.0</v>
       </c>
-      <c r="CU53">
+      <c r="CW53">
         <v>12998700.0</v>
       </c>
-      <c r="CV53">
+      <c r="CX53">
         <v>19992000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CY53">
         <v>18844800.0</v>
       </c>
-      <c r="CX53">
+      <c r="CZ53">
         <v>16400000.0</v>
       </c>
-      <c r="CY53">
+      <c r="DA53">
         <v>11242000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DB53">
         <v>13203000.0</v>
       </c>
-      <c r="DA53"/>
-      <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
     </row>
-    <row r="54" spans="1:112">
+    <row r="54" spans="1:114">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...4 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-      <c r="AH54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -17992,1404 +18386,1430 @@
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
     </row>
-    <row r="55" spans="1:112">
+    <row r="55" spans="1:114">
       <c r="A55" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B55">
+        <v>5849563000000.0</v>
+      </c>
+      <c r="C55">
+        <v>5412148914000.0</v>
+      </c>
+      <c r="D55">
         <v>4104978778000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3709942550000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3746534163000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3394598260000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2977856637000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2610414140000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2153109211000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3322617568000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>898768369000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>648801094000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>412092225000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1283286687000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>347418286000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>281837983000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>208179728000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>208179728000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>184134619000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>166178742000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>128594366000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>128594366000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>120002086000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>110004760000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>95601325000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>95601325000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>84119909000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>70947257000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>61943027000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>61943027000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>31183312000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>26880035000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>13666900000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>13666900000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>11395301000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>10485337000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>8931332000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>8931332000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>8297181000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>6974323000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>6646577000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>6646577000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>5914504000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>5992990000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>6174420000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>6174420000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>6177651000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>5910262000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>6072910000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>6072910000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>5584439000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>5360152000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>5565439000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>5565439000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>5363625000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>5155273000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>5024166000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>5024166000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>4866558000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1156186000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>5611345000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>5611345000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>5510458000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>5501186000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>5619190000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>5619190000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1394765000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>5268216000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>5033324000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>5033324000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>5070419159.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>5002133058.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>5003882404.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>5003882404.65</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>4894231390.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>4765891717.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>5132398916.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>5132398916.2</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>5407386353.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>5278956641.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>5194978343.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>5194978343.14</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>5153126692.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>5060610092.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>5185237984.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>5185237984.75</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>5804696447.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>5673037649.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>5477214544.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>5477214544.05</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>5385907790.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>5227441133.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>5413825416.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>5413825416.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>6003472144.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>5919845980.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>2262034000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>2262034000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>2263773600.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>2255774400.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>2183126400.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>2108906342.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>2084500000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>2086999516.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>2108200158.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>2135335000.0</v>
       </c>
-      <c r="DB55"/>
-      <c r="DC55"/>
       <c r="DD55"/>
-      <c r="DE55">
+      <c r="DE55"/>
+      <c r="DF55"/>
+      <c r="DG55">
         <v>1993501220.0</v>
       </c>
-      <c r="DF55"/>
-      <c r="DG55"/>
       <c r="DH55"/>
+      <c r="DI55"/>
+      <c r="DJ55"/>
     </row>
-    <row r="56" spans="1:112">
+    <row r="56" spans="1:114">
       <c r="A56" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B56">
+        <v>2234274000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2236093828000.0</v>
+      </c>
+      <c r="D56">
         <v>1188561557000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>955781668000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1161120986000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1008053509000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>830663647000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>726449211000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>587654652000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>925940343000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>221761152000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>158041671000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>77253535000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>240573412000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>66589620000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>51125080000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>35492503000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>35492503000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>27737220000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>19870198000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>15799305000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>15799305000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>27370446000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>24199324000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>20939930000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>20939930000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>20018915000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>17065539000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>23163316000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>23163316000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>22788797000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>19355562000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>7153312000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>7153312000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>5287553000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>4643444000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>3347071000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>3347071000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>2932643000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>2504870000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>2230219000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>2230219000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1606906000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1735938000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>1958963000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1958963000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>1785825000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1566949000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1803063000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>1803063000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1401160000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>1178040000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>1460188000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>1460188000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>1270548000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>1031522000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>878865000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>878865000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>727590000.0</v>
       </c>
-      <c r="BG56"/>
-      <c r="BH56">
+      <c r="BI56"/>
+      <c r="BJ56">
         <v>1471755000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>1471755000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>1320649000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>1313743000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>1468040000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>1468040000.0</v>
       </c>
-      <c r="BN56"/>
-      <c r="BO56">
+      <c r="BP56"/>
+      <c r="BQ56">
         <v>1095179000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>829384000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>829384000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>873326175.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>803719086.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>683474938.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>683474938.92</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>572401537.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>504732681.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>710892604.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>710892604.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>1013803380.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>841535082.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>719948517.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>719948517.14</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>653445532.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>549660960.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>615377194.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>615377194.45</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>1225167097.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>1066516444.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>814090542.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>814090542.75</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>709865115.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>533179716.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>352441138.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>352441138.4</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>407568185.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>332355950.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>143128700.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>143128700.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>87991200.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>85991400.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>100959600.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>96552268.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>101900000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>97399516.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>106400358.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>129037000.0</v>
       </c>
-      <c r="DB56"/>
-      <c r="DC56"/>
       <c r="DD56"/>
-      <c r="DE56">
+      <c r="DE56"/>
+      <c r="DF56"/>
+      <c r="DG56">
         <v>110277940.0</v>
       </c>
-      <c r="DF56"/>
-      <c r="DG56"/>
       <c r="DH56"/>
+      <c r="DI56"/>
+      <c r="DJ56"/>
     </row>
-    <row r="57" spans="1:112">
+    <row r="57" spans="1:114">
       <c r="A57" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B57">
+        <v>437014000000.0</v>
+      </c>
+      <c r="C57">
+        <v>447063624000.0</v>
+      </c>
+      <c r="D57">
         <v>319229748000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>284988470000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>391142277000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>368955744000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>310706133000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>688900876000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>195200868000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>260324261000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>68154105000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>40230072000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>21193776000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>65999037000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>20378088000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>15846514000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>20260116000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>20260116000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>16211108000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>12993007000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>8109673000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>8109673000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>7611137000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>6368860000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>7952199000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>7952199000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>7352295000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>6937679000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>7146361000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>7146361000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>4389644000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3318016000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>4605941000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>4605941000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>3404697000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>3076769000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1902948000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>1902948000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1828292000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1418220000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>1320581000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1320581000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>1152572000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>1117409000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>1251754000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1251754000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1061383000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>907374000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>1347734000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1347734000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>1163487000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1016436000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>828543000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>828543000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>645032000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>566631000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>575301000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>575301000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>524033000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>114052000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>574145000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>574145000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>515921000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>508215000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>607764000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>607764000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>115023000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>377615000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>358185000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>358185000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>379185094.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>287034106.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>312877552.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>312877552.05</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>265258943.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>261503961.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>378244124.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>378244124.8</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>726470489.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>316950524.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>339310488.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>339310488.79</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>311534780.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>265285089.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>357701947.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>357701947.15</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>3651820185.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>3541410708.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>3398373837.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>3398373837.3</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>3342712593.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>3120860710.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>3633023076.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>3633023076.2</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>2109131002.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>2091887450.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>316284400.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>316284400.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>220977900.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>198980100.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>362854800.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>277653043.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>288500000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>275999789.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>321299866.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>478169000.0</v>
       </c>
-      <c r="DB57"/>
-      <c r="DC57"/>
       <c r="DD57"/>
-      <c r="DE57">
+      <c r="DE57"/>
+      <c r="DF57"/>
+      <c r="DG57">
         <v>306238740.0</v>
       </c>
-      <c r="DF57"/>
-      <c r="DG57"/>
       <c r="DH57"/>
+      <c r="DI57"/>
+      <c r="DJ57"/>
     </row>
-    <row r="58" spans="1:112">
+    <row r="58" spans="1:114">
       <c r="A58" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B58">
+        <v>2266374000000.0</v>
+      </c>
+      <c r="C58">
+        <v>2285474206000.0</v>
+      </c>
+      <c r="D58">
         <v>1320163647000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1181753455000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1214278336000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1161086081000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1031613209000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>919768309000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>799786781000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1459268884000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>325252437000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>227033633000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>144867936000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>451129825000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>124163869000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>102547744000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>87586957000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>87586957000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>80843017000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>75766046000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>62567722000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>62567722000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>57017421000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>51769992000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>47517856000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>47517856000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>44151897000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>34657483000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>30997722000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>30997722000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>26818694000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>19246835000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>8347260000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>8347260000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>7050370000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>6658508000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>6404954000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>6404954000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>6232811000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>5061187000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>4951143000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>4951143000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>4058107000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>3965433000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>4306877000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>4306877000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>4076717000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>3849838000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>4049828000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>4049828000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>3620013000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>3351325000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>3522729000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>3522729000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>3274451000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>3101209000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>3070674000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>3070674000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>2420852000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>562582000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>2318326000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>2318326000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>2229558000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>2257941000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>2398081000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>2398081000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>590752000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>2212570000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1960594000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1960594000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1998475483.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1971955974.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>2073048924.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>2073048924.96</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>2003403814.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1930104831.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>2353971701.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>2353971701.2</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>2713830745.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>2672663463.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>2771922647.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>2771922647.69</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>2739474601.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>2698032025.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>2961585796.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>2961585796.7</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>3669182355.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>3559468997.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>3409488201.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>3409488201.8</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>3351090648.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>3129606018.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>3646194860.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>3646194860.4</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>4161272633.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>4203325250.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>1159042200.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>1159042200.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>1162883700.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>1143885600.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>1107556800.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>1022047104.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>1030900000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>1020999759.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>1071699819.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>1077871000.0</v>
       </c>
-      <c r="DB58"/>
-      <c r="DC58"/>
       <c r="DD58"/>
-      <c r="DE58">
+      <c r="DE58"/>
+      <c r="DF58"/>
+      <c r="DG58">
         <v>922815400.0</v>
       </c>
-      <c r="DF58"/>
-      <c r="DG58"/>
       <c r="DH58"/>
+      <c r="DI58"/>
+      <c r="DJ58"/>
     </row>
-    <row r="59" spans="1:112">
+    <row r="59" spans="1:114">
       <c r="A59" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...4 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -19424,446 +19844,454 @@
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
     </row>
-    <row r="60" spans="1:112">
+    <row r="60" spans="1:114">
       <c r="A60" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B60">
+        <v>3583186000000.0</v>
+      </c>
+      <c r="C60">
+        <v>3126671872000.0</v>
+      </c>
+      <c r="D60">
         <v>2784812744000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2528186974000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2532253904000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2233510395000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1946241828000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1690644494000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1353321246000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1863346689000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>573515658000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>421767200000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>267224179000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>832156520000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>223254419000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>179290269000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>120592721000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>120592721000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>103291554000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>90412652000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>66026613000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>66026613000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>62984635000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>58234742000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>48083441000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>48083441000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>39967988000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>36289757000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>30945295000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>30945295000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>4364607000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>7633193000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>5319632000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>5319632000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>4344924000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>3826822000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>2526369000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>2526369000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>2064362000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1913128000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1695428000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1695428000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1856389000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>2027549000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1867537000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1867537000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>2100929000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>2060419000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>2023079000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>2023079000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1964424000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>2008826000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>2042709000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>2042709000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>2089173000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>2054063000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>1953491000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>1953491000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2445705000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>593604000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>3293018000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>3293018000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>3280899000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>3243244000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>3221108000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>3221108000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>804013000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>3055645000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>3072728000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>3072728000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>3071943676.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>3030177083.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>2930833479.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>2930833479.69</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>2890827576.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>2835786885.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>2778424151.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>2778424151.6</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>2693555608.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>2606293178.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>2423055695.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>2423055695.45</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>2413652090.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>2362578066.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>2223652188.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>2223652188.05</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>2135514092.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>2113568652.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>2067726342.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>2067726342.25</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>2034817142.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>2097835114.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>1767630555.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>1767630555.6</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>1842199510.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>1716520730.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>1102991800.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>1102991800.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>1100889900.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>1111888800.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>1075569600.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>1086859238.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>1053600000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>1065999757.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>1036500339.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>1057464000.0</v>
       </c>
-      <c r="DB60"/>
-      <c r="DC60"/>
       <c r="DD60"/>
-      <c r="DE60">
+      <c r="DE60"/>
+      <c r="DF60"/>
+      <c r="DG60">
         <v>1070685820.0</v>
       </c>
-      <c r="DF60"/>
-      <c r="DG60"/>
       <c r="DH60"/>
+      <c r="DI60"/>
+      <c r="DJ60"/>
     </row>
-    <row r="61" spans="1:112">
+    <row r="61" spans="1:114">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
         <v>-4135490000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-3752367000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-3431149000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-3094680000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-2739794000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-2454433000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-2094332000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-1890403000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-1241234000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-3008223000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-1806860000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-1220746000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-1694263000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-21397000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-17989000.0</v>
       </c>
-      <c r="AF61">
-[...3 lines deleted...]
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
@@ -19898,101 +20326,103 @@
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
     </row>
-    <row r="62" spans="1:112">
+    <row r="62" spans="1:114">
       <c r="A62" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...4 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -20028,84 +20458,86 @@
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB32"/>
+  <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20146,3209 +20578,3301 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>923011736000.0</v>
+      </c>
+      <c r="C2">
         <v>566644270000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>620072661000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>651289136000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>289121458000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>81049791000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50089910000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16188310000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6523317000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4435915000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2759905000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2565535000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1595319000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1351734000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>936986000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>859201000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>818362000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>759826000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>638935695.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>623101686.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>526877665.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>469943265.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>429128839.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>433174685.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>123110700.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>85180492.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>58393000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>54989000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>235295569000.0</v>
+      </c>
+      <c r="C3">
         <v>122003491000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>132025049000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>132728649000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>58299089000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18115502000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7594227000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>161141.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>52516.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>22816.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>261393000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>254311000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>242917000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>234600000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>221430000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>215296000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>209444000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>204768000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>199010226.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>192629655.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>197490148.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>199429143.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>201334220.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>227817348.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>88079200.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>75756595.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>52434000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>38592280.0</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B5">
+        <v>860991017000.0</v>
+      </c>
+      <c r="C5">
         <v>521370626000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>148631399000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>380957457000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>231334035000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>32486421000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>38823657000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>18940778859.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5020292484.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2554144184.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1050560000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1107340000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>826922000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>705613000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>578830000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>542776000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>574707000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>449510000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>563797188.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>596036548.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>487770375.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>503557992.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>428284265.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1206523991.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>447402300.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>306873216.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>303484000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>286442700.0</v>
       </c>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>1096286586000.0</v>
+      </c>
+      <c r="C6">
         <v>643374117000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>280656448000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>513686106000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>289633124000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>50601923000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>46417884000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18940940000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5020345000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2554167000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1311953000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1361651000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1069839000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>940213000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>800260000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>758072000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>784151000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>654278000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>762807414.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>788666203.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>685260523.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>702987135.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>629618485.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1434341339.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>535481500.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>382629811.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>355918000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>325034980.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
+      <c r="AC7"/>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>1064906435000.0</v>
+      </c>
+      <c r="C9">
         <v>653122017000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>347425416000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>427729061000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>237569437000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>82261650000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>49284458000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17467633000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5723347000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2966257000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1466664000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1738436000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1269667000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1223234000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>916889000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>793800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>782286000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>659376000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>618889096.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>684657646.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>537400376.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>531821948.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>467592164.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>474776524.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>418376200.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>393701068.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>371878000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>340031980.0</v>
       </c>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>750343992000.0</v>
+      </c>
+      <c r="C10">
         <v>582102974000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>95001446000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>334854783000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>204230976000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22612275000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>34583065000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11429007000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4148296000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1419982000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-285662000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>169754000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>173387000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>369561000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>359473000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>201425000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>321712000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>318480000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>294649074.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>379408216.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>230403153.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>159717511.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>165366494.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-642455961.8</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>170153000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>195924019.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>212482000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>230353920.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B11">
+        <v>260019846000.0</v>
+      </c>
+      <c r="C11">
         <v>211939479000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>43787727000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>115697238000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>77262880000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>12950061000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8269466000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>13171000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1355030000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>489304000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-113553000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>64766000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>65881000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>130343000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>128794000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>99189000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>143332000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>143389000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>147075609.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21860422.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>12809598.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10648032.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-122067393.75</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1071198547.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>62055800.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>69863040.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>66758000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>73885220.0</v>
       </c>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B12">
+        <v>103285197000.0</v>
+      </c>
+      <c r="C12">
         <v>55710108000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>53629953000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>46102674000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>27103059000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>47846351.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>375529130.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1675437000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>467668000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>430927000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>319210000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>300075000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>223562000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>177153000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>144517000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>128806000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>151416000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>140944000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>156730242.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>193416949.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>185377216.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>253240053.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>236407518.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>296725231.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>95085500.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>96757939.0</v>
       </c>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
       <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
         <v>48790240.0</v>
       </c>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B13">
+        <v>32704620000.0</v>
+      </c>
+      <c r="C13">
         <v>23244613000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3352459000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5037285000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10018236000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>12657630000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9196838000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>8106568000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>804758000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>745447000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>932191000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B14">
+        <v>-489000.0</v>
+      </c>
+      <c r="C14">
         <v>211000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-265000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-12000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>31000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="M14">
         <v>1000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="N14">
         <v>1000.0</v>
       </c>
-      <c r="P14"/>
+      <c r="O14"/>
+      <c r="P14">
+        <v>1000.0</v>
+      </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
+      <c r="AC14"/>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>490323576000.0</v>
+      </c>
+      <c r="C15">
         <v>370163706000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>51212469000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>219157465000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>126968077000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9662187000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>26313572000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11415832000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2793263000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>930675000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-172109000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>104983000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>107504000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>239218000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>230679000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>102236000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>178380000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>175091000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>147573465.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>357544731.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>217411815.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>149072452.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>287433888.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-642455961.8</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>108097200.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>126060979.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>145724000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>156468700.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B16">
+        <v>420859657000.0</v>
+      </c>
+      <c r="C16">
         <v>370163706000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>23517458000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>32317790000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20931000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3286000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12805105000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17561249000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8847196000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>930675000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-172109000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>12294000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16555000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>48784000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>53661000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25743000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>46771000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>50820000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>46828000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>116658000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>71608000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>49707000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>97339000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>109093000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>126461000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
+      <c r="AC16"/>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B17">
+        <v>420860146000.0</v>
+      </c>
+      <c r="C17">
         <v>370163495000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>8203781000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>32317802000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>20931077000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3286199000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>12805118000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>11415836000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2793266000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>930678000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-172109000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>104988000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>107506000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17">
+      <c r="O17"/>
+      <c r="P17">
         <v>53596000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>-127432599000.0</v>
+      </c>
+      <c r="C18">
         <v>-100391964000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15887223000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3095877000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4817030000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3687929000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4381144000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>632512000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-483847000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-396901000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
+      <c r="AC18"/>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>860991017000.0</v>
+      </c>
+      <c r="C21">
         <v>560299440000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>253557594000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>355671703000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>206748863000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>60689410000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>40602521000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14257059000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4716066000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2231821000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>688247000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>932514000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>706632000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>705733000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>552493000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>363393000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>561517000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>431432000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>490234175.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>569369650.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>442705062.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>457255995.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>408686033.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>433312662.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>318286200.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>299777587.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>300460000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>282743440.0</v>
       </c>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
+      <c r="AC22"/>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>1126927154000.0</v>
+      </c>
+      <c r="C23">
         <v>659466847000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>713940483000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>723346494000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>319942032000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>102622031000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>58771847000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>19264242000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7568750000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5170351000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3213932000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3371457000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2158354000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1882609000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1301382000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1289608000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1039131000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>987770000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>767590616.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>738389682.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>621572979.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>544509218.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>488034971.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>474638546.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>152136800.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>179103974.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>129811000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>112277540.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B25">
+        <v>201961353000.0</v>
+      </c>
+      <c r="C25">
         <v>129666014000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>18500978000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>19572669000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9610783000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6161233000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3695615000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2223083000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>358420000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
+      <c r="AC25"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>200</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1146590600.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2307171000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1580023000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>414219000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>276931000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6251076000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1764701000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>499909000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>353514000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>241330000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>647359000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>457364000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>423233000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>277398000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>230662000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>153415000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>181624000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>156233.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B28">
+        <v>76698687000.0</v>
+      </c>
+      <c r="C28">
         <v>45457010000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>45766849000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36189060000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13699215000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4049742000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1903929000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>961813000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>402995000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>315379000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>201636000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>163484000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>117725000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>94268000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>86998000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>77661000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>64188000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>46320000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>128654921.7</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>40455260.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>94695314.37</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>74565952.6</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>58906131.85</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>41463861.3</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>24021600.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21467596.8</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18984000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18696260.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>223182952000.0</v>
+      </c>
+      <c r="C29">
         <v>211939479000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16154500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17061153000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12737021000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4404423000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4024211000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20261000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-53077000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>489304000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-113553000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
+      <c r="AC29"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>203915417000.0</v>
+      </c>
+      <c r="C30">
         <v>92822577000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>93867822000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>72057358000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30820574000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21572240000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8681937000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3075932000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1045433000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>734436000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>454027000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>805922000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>563035000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>530875000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>364396000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>430407000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>220769000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>227944000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>128654921.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>115287995.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>94695314.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>74565952.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>58906131.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>41463861.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>29026100.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>93923481.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>71418000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>57288540.0</v>
       </c>
     </row>
-    <row r="31" spans="1:28">
+    <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B31">
+        <v>-110647025000.0</v>
+      </c>
+      <c r="C31">
         <v>21803534000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-158556148000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-20816920000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2517887000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-38077135000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-6019456000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2828052000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-45771000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-414938000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1016758000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-634621000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-430489000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-156612000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-74840000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-212545000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-102119000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>9914000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-72973777.41</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-27108026.6</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-42460381.82</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-46950034.1</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15551312.65</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-777781405.4</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-58052200.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7095628.8</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3024000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3699260.0</v>
       </c>
     </row>
-    <row r="32" spans="1:28">
+    <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B32">
+        <v>1987918172000.0</v>
+      </c>
+      <c r="C32">
         <v>1219766287000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>967498077000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1079018197000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>526690895000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>163311441000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>99374368000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>33655943000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12246664000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7402172000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4226569000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4303971000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2864986000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2574968000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1853875000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1653001000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1600648000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1419202000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1257824792.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1307759333.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1064278042.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1001765214.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>896721004.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>907951209.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>541486900.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>478881561.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>430271000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>395020980.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DH32"/>
+  <dimension ref="A1:DJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:112">
+    <row r="1" spans="1:114">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="DB1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="DC1" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
-        <v>27</v>
+        <v>170</v>
       </c>
       <c r="DF1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="DG1" t="s">
-        <v>171</v>
+        <v>28</v>
       </c>
       <c r="DH1" t="s">
         <v>172</v>
       </c>
+      <c r="DI1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:112">
+    <row r="2" spans="1:114">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>202167000000.0</v>
+      </c>
+      <c r="C2">
+        <v>259435595000.0</v>
+      </c>
+      <c r="D2">
         <v>204119562000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>164627245000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>136885311000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>186961313000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>166157944000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>156825309000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>157660608000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>142051643000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>151858565000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>132191243000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>105883087000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>36087108000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20573245000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16021380000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16872883000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>16872883000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11220127000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>10153518000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8635864000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8635864000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6538951000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5231015000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8759211000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>8759211000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>5043099000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4499193000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8134788000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8134788000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3290582000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2733778000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2246088000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2246088000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1401096000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1467288000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1439412000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1439412000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1027359000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>995778000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>875690000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>875690000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>595068000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>639786000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>751084000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>751084000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>600901000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>584636000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>531672000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>531672000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>374924000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>299423000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>376895000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>376895000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>282588000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>352809000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>292471000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>292471000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>193359000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>211873000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>226147000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>226147000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>188114000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>210871000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>238024000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>238024000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>193881000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>193772000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>205793782.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>205793782.69</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>185848175.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>153933186.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>177322259.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>177322259.87</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>141849015.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>163685489.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>174376716.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>174376716.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>157997908.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>103315381.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>300269367.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>300269367.11</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>86927694.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>75367312.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>263206769.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>263206769.05</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>72658817.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>66926072.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>238061348.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>238061348.45</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>57934599.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>69174273.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>101742113.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>101742113.82</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>245306311.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>39100700.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>31119900.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>31119900.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>37996200.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>26997300.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>26989200.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>18680492.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>20000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>20699859.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>25800419.0</v>
       </c>
-      <c r="DA2"/>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
+      <c r="DI2"/>
+      <c r="DJ2"/>
     </row>
-    <row r="3" spans="1:112">
+    <row r="3" spans="1:114">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B3">
+        <v>57147000000.0</v>
+      </c>
+      <c r="C3">
+        <v>63306181000.0</v>
+      </c>
+      <c r="D3">
         <v>52117548000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>46895855000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>40249292000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>33559157000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>43510533000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>37654599000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>35434343000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>31802932000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>36578131000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>30331368000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>22099744000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>7026027000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>27081.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>86065.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>71391.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5235683000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>54000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>55806.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>55131.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2060968000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>52750.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>51116.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>46467.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1257704000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>44646.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>40963.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1885219000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1885219000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>126042000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>109084000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>94121000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>94121000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>91689000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>91713000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>102029000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>102029000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>65176000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>60389000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>66657000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>66657000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>64956000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>65683000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>64240000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>64240000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>64138000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>64022000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>61104000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>61104000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>60499000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>9724000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>59254000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>59254000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>59869000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>59203000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>56124000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>56124000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>55598000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>55248000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>55477000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>55477000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>53549000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>53533000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>53049000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>53049000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>52923000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>52813000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>51151529.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>51151529.85</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>52267445.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>51060439.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>51372159.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>51372159.22</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>52164434.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>47162088.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>48416112.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>48416112.9</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>49007683.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>47903372.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>51014727.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>51014727.82</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>49318522.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>48496691.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>50496003.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>50496003.99</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>49797543.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>49417107.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>48717683.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>48717683.7</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>50867382.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>48728163.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>44117525.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>44117525.46</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>66397723.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>80702100.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>22085800.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>22085800.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>23997600.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>21004200.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>20991600.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>19156595.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>18899541.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>17800448.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>19900009.0</v>
       </c>
-      <c r="DA3"/>
-      <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
+      <c r="DI3"/>
+      <c r="DJ3"/>
     </row>
-    <row r="4" spans="1:112">
+    <row r="4" spans="1:114">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -23539,752 +24063,766 @@
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
-      <c r="DA4"/>
-      <c r="DB4"/>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
     </row>
-    <row r="5" spans="1:112">
+    <row r="5" spans="1:114">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B5">
+        <v>296241000000.0</v>
+      </c>
+      <c r="C5">
+        <v>246842144000.0</v>
+      </c>
+      <c r="D5">
         <v>188202230000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>80383275000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>172249787000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>185474964000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>120546052000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>208701628000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>196822672000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-557367000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>50226978000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>85892548000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>49699112000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>16797646000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>13723488919.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>14363207935.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>16962604609.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>11726993000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>9334987000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>10334956194.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>8916967869.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>6856055000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>8739734250.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>6975183884.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>10902048533.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>9644391000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6236393354.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6493227037.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>6155364000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>6155364000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>4091390000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3821874000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1617341000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1617341000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>944170000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1231334000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>850747000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>850747000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>339243000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>723512000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>406726000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>406726000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>204615000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>237415000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>150453000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>150453000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>227002000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>305471000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>324813000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>324813000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>114893000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>95217000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>195808000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>195808000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>173923000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>101169000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>177748000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>177748000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>42393000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>143744000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-3537000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-3537000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>117890000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>81687000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>277325000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>277325000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>105526000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>105818000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>74470684.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>74470683.92</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>128754341.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>48232641.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>168787627.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>168787627.33</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>109829006.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>132120811.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>181166501.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>181166500.4</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>126836625.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>167589600.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>32654372.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>32654371.56</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>161359443.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>149536761.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>8996960.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>8996959.3</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>176727514.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>154020837.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-32981327.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-32981327.55</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>180874968.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>134828143.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>861532150.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>861532150.1</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>22950776.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>113392030.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>152431800.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>152431800.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>102989700.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>79992000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>92962800.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>78973216.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>76400459.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>76599677.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>74898510.0</v>
       </c>
-      <c r="DA5"/>
-      <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
     </row>
-    <row r="6" spans="1:112">
+    <row r="6" spans="1:114">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>353388000000.0</v>
+      </c>
+      <c r="C6">
+        <v>310148325000.0</v>
+      </c>
+      <c r="D6">
         <v>240319778000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>127279130000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>212499079000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>219034121000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>164056585000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>246356227000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>232257015000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>31245565000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>86805109000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>116223916000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>71798856000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>23823673000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>13723516000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>14363294000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>16962676000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>16962676000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>9335041000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>10335012000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8917023000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>8917023000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>8739787000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6975235000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>10902095000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>10902095000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6236438000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>6493268000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>8040583000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>8040583000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>4217432000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>3930958000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1711462000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1711462000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1035859000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1323047000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>952776000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>952776000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>404419000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>783901000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>473383000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>473383000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>269571000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>303098000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>214693000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>214693000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>291140000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>369493000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>385917000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>385917000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>175392000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>104941000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>255062000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>255062000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>233792000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>160372000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>233872000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>233872000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>97991000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>198992000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>51940000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>51940000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>171439000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>135220000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>330374000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>330374000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>158449000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>158631000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>125622213.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>125622213.77</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>181021786.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>99293080.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>220159786.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>220159786.55</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>161993440.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>179282899.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>229582613.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>229582613.3</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>175844308.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>215492972.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>83669099.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>83669099.38</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>210677965.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>198033452.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>59492963.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>59492963.29</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>226525057.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>203437944.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>15736356.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>15736356.15</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>231742350.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>183556306.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>905649675.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>905649675.56</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>89348499.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>194094130.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>174517600.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>174517600.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>126987300.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>100996200.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>113954400.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>98129811.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>95300000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>94400125.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>94798519.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-15408410.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>107689230.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>107446250.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>100649650.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>-13897220.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>96580680.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>101779640.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>98380320.0</v>
       </c>
     </row>
-    <row r="7" spans="1:112">
+    <row r="7" spans="1:114">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...4 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -24475,92 +25013,94 @@
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
-      <c r="DA7"/>
-      <c r="DB7"/>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
     </row>
-    <row r="8" spans="1:112">
+    <row r="8" spans="1:114">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -24751,1466 +25291,1500 @@
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
-      <c r="DA8"/>
-      <c r="DB8"/>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
     </row>
-    <row r="9" spans="1:112">
+    <row r="9" spans="1:114">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>282033000000.0</v>
+      </c>
+      <c r="C9">
+        <v>307686545000.0</v>
+      </c>
+      <c r="D9">
         <v>217297262000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>178385230000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>184105597000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>226791820000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>165810272000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>206598597000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>137904299000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>78354414000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>71716645000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>74538191000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>72692847000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>20548784000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>9123710000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>10530866000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>14378967000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>14378967000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5875562000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>7199766000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>8856347000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>8856347000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>6191972000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5476724000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8005989000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>8005989000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>4062601000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>5631982000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>6108454000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>6108454000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4377340000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4063646000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1898681000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1898681000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1224756000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1453517000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1094364000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1094364000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>519992000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>899569000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>511525000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>511525000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>296073000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>342600000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>389695000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>389695000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>360753000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>376763000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>483808000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>483808000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>173608000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>175818000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>498806000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>498806000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>235230000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>183610000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>315633000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>315633000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>155812000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>153283000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>203290000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>203290000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>164269000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>173940000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>361047000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>361047000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>143368000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>144157000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>103020014.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>103020014.1</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>188890085.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>117016317.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>175006396.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>175006396.59</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>103300259.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>153030974.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>175407933.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>175407933.4</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>160496266.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>197619838.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>28333063.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>28333063.19</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>183241893.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>158932058.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-5293539.01</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>-5293539.01</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>189776712.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>168471019.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-12850771.45</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>-12850771.45</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>170982912.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>150110151.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>100647795.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>100647795.18</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>33368308.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>172043080.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>104407600.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>104407600.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>108989100.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>104989500.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>99960000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>100201068.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>98400000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>96299736.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>98799119.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>114402590.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>107689230.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>107446250.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>100649650.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>98380320.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>96580680.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>101779640.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>98380320.0</v>
       </c>
     </row>
-    <row r="10" spans="1:112">
+    <row r="10" spans="1:114">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>261714000000.0</v>
+      </c>
+      <c r="C10">
+        <v>234305743000.0</v>
+      </c>
+      <c r="D10">
         <v>167921916000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>63424509000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>157583457000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>232623147000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>102801019000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>194675714000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>135426225000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14505875000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>37728207000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>76352694000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>42330472000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>14482345000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7658047000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>8671447000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>12058144000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>12058144000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>5734121000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>6788107000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1704920000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1704920000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1222199000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2467225000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>6531477000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>6531477000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-451820000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5902446000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6291068000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>6291068000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1100274000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1573290000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1359921000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1359921000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>783612000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>930929000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>697322000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>697322000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>235271000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>566083000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-246169000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-246169000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-261750000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>151953000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>52302000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>52302000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>65375000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>170508000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>93294000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>93294000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-67519000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-28263000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>159890000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>159890000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>54354000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>32671000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>124109000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>124109000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>27182000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>71540000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>31969000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>31969000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>69376000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-28123000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>227225000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>227225000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>51859000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>48052000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>15439878.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>15439878.33</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>69299107.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>96952143.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>58996729.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>58996729.4</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>17956404.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>102411456.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>93473290.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>93473290.6</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>98375178.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>94505111.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>17183785.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>17183785.12</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>51755210.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>59974034.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>75317992.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>75317992.77</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>23883788.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-44652900.54</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>52624481.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>52624481.3</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-67018604.1</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>55198491.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-10783503.24</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-10783503.24</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-152361098.56</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>117302100.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>2169800.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>2169800.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>58994100.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>55994400.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>51979200.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>54024019.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>48000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>45999798.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>47900209.0</v>
       </c>
-      <c r="DA10"/>
-      <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
     </row>
-    <row r="11" spans="1:112">
+    <row r="11" spans="1:114">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B11">
+        <v>101733000000.0</v>
+      </c>
+      <c r="C11">
+        <v>87261376000.0</v>
+      </c>
+      <c r="D11">
         <v>55863398000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>23146633000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>50232023000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>84979301000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>33999054000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>74936514000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>48211509000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-7376403000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>22650910000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>31383475000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>20367013000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5146313000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2878210000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3360170000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3989949000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3989949000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1319449000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3397215000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1174440000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1174440000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>831201000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>726011000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1282792000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1282792000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-492681000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>1848508000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1505551000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1505551000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>315912000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>473330000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>385212000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>385212000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>265510000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>295290000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>235314000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>235314000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>84037000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>196556000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-85206000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-85206000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-90590000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>37080000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>25168000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>25168000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>24863000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>55519000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>34638000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>34638000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-23118000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-7468000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>56354000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>56354000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>19244000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>11535000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>22116000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>22116000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>32545000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>18755000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>19849000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>19849000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>31721000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-5195000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>87552000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>87552000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>26069000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>23428000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>13552742.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>13552742.02</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>32253657.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>41598006.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>33642157.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>33642157.94</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>14941208.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>50229719.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>8376727.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>8376727.4</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>4894426.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>5605973.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>8513389.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>8513389.73</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-299600.22</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>-3798528.72</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>-4305788.41</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>-4305788.41</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>2408349.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>8127857.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>10963397.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>10963397.7</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>4139435.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-41726817.66</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>100686658.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>100686658.6</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>718967.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>-50830910.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>62000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>62000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>21997800.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>19998000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>18992400.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>19263040.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>17700000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>16399719.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>16500349.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>-37234850.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>-38196180.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>-35282350.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>-34982500.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>-36592680.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>-38792240.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>-41391720.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>-39692060.0</v>
       </c>
     </row>
-    <row r="12" spans="1:112">
+    <row r="12" spans="1:114">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B12">
+        <v>34527000000.0</v>
+      </c>
+      <c r="C12">
+        <v>33978070000.0</v>
+      </c>
+      <c r="D12">
         <v>20280314000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>16958766000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>14666330000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>16375312000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>17745033000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>14025914000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>13572292000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>13524895000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5047372000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3194903000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2069522000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1558771000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1388430000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1270826000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1377484000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1377484000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>975201000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>966000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1106361000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1106361000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>762408000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>726952000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1280813000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1280813000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>443458000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>488071000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>735886000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>735886000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>362716000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>440361000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>108139000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>108139000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>123330000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>130722000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>104208000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>104208000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>108905000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>100463000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>92519000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>92519000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>84858000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>77068000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>67634000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>67634000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>70331000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>76835000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>63520000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>63520000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>60964000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>54447000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>111381000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>111381000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>113073000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>87323000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>52106000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>52106000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>5484000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>94172000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>20667000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>20667000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>35856000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>35503000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>38874000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>38874000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>37987000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>37348000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>37462601.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>37462601.98</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>34210514.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>34954300.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>43995740.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>43995740.2</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>36571012.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>18761735.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>34120266.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>34120266.5</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>45742272.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>40445742.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>92954912.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>92954912.23</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>15734000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>28188777.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>5856705.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>5856705.39</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>20938000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>149305731.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>75217477.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>75217477.85</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>152006852.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>18055000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>671318952.32</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>671318952.32</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>267800243.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>673233090.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>29092100.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>29092100.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>21997800.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>20997900.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>22990800.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>23557939.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>25400000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>23925000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>24199579.0</v>
       </c>
-      <c r="DA12"/>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
     </row>
-    <row r="13" spans="1:112">
+    <row r="13" spans="1:114">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B13">
+        <v>10566000000.0</v>
+      </c>
+      <c r="C13">
+        <v>10749921000.0</v>
+      </c>
+      <c r="D13">
         <v>6274176000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>7833471000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>6586976000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>28827501000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>20952000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>7814894000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>16833468000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>19417017000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1022116000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>5030973000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>723950000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>897744000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>658388000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>280136000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>255854000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2609759000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1715004000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1984353000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>542156000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3686841000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2950484000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>6020305000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2470096000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2320738000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>7946559000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>129523000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1446625000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26249,229 +26823,231 @@
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
     </row>
-    <row r="14" spans="1:112">
+    <row r="14" spans="1:114">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B14">
+        <v>157000.0</v>
+      </c>
+      <c r="C14">
+        <v>-279000.0</v>
+      </c>
+      <c r="D14">
         <v>-144000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-77000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>15000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-36000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-101000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>68000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>205000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-524000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>79000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-95000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-97000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-34000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>110000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-9000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-2000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>44000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>37000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>31000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>30000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>26000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>35000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>28000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>24000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>17000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>15000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>10000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>11000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>7000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>5000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>9000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>16000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-14000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>9000.0</v>
       </c>
-      <c r="AL14">
-[...2 lines deleted...]
-      <c r="AM14">
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
         <v>-1000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>6000.0</v>
       </c>
-      <c r="AP14">
-[...2 lines deleted...]
-      <c r="AQ14">
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
         <v>-1000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1000.0</v>
       </c>
-      <c r="AT14">
-[...2 lines deleted...]
-      <c r="AU14">
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
         <v>-1000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2000.0</v>
       </c>
-      <c r="AX14">
-[...4 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>1000.0</v>
       </c>
-      <c r="BF14">
-[...4 lines deleted...]
-      </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
@@ -26563,891 +27139,907 @@
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
-      <c r="DA14"/>
-      <c r="DB14"/>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
     </row>
-    <row r="15" spans="1:112">
+    <row r="15" spans="1:114">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>159981000000.0</v>
+      </c>
+      <c r="C15">
+        <v>147044085000.0</v>
+      </c>
+      <c r="D15">
         <v>112058374000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>40277799000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>107351449000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>147643810000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>68801833000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>119739297000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>87215034000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-7129996000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>15077540000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>44968852000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>21963467000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>9335935000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>4779803000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>5311387000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>8068198000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>8068198000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>4414670000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3390891000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2879360000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-2879360000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>390997000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1741213000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5248682000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>5248682000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>40860000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4053937000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>7796622000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>7796622000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>784357000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1099959000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>974708000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>974708000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>518102000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>635639000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>462007000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>462007000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>151234000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>369527000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-160961000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-160961000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-171160000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>114873000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>27133000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>27133000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>40512000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>114989000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>58654000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>58654000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-44401000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-20795000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>103536000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>103536000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>35110000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>21136000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>101993000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>101993000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-5363000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>52785000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>12120000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>12120000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>37655000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-22928000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>139673000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>139673000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>25790000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>24624000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1887136.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1887136.31</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>34044307.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>55351112.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>25354571.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>25354571.46</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>3015196.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>52184759.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>85093499.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>85093499.8</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>93480752.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>88899138.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>8488655.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>8488655.99</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>52054811.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>63772563.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>79623773.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>79623773.2</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>21475439.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-52777798.59</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>41661083.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>41661083.6</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-71158039.95</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>96922524.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>-10064536.2</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>-10064536.2</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-153080065.6</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>168133010.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>2107800.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>2107800.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>36996300.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>35996400.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>32986800.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>34760979.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>30300000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>29600078.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>31399859.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>37234850.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>38196180.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>35282350.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>34982500.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>36592680.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>38792240.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>41391720.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>39692060.0</v>
       </c>
     </row>
-    <row r="16" spans="1:112">
+    <row r="16" spans="1:114">
       <c r="A16" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>189</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>145632964000.0</v>
+      </c>
+      <c r="D16">
         <v>112058374000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>40277799000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>107351449000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>147643810000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>52188334000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>4882711000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>12101053000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5662598000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>9335935000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4782000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5311000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8198056000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>6755000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4414670000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3391000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3909000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3546000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>390997000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2172989000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3601564000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5248682000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>56122000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>5797206000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3544813000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>7796622000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>784357000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1099959000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1734894000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>45931000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>24569000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>35954000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>43153000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>28592000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>9260000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>24818000.0</v>
       </c>
-      <c r="AN16">
-[...2 lines deleted...]
-      <c r="AO16">
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-172109000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-12390000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>12390000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>5122000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>3069000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>4633000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>14376000.0</v>
       </c>
-      <c r="AV16">
-[...2 lines deleted...]
-      <c r="AW16">
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
         <v>8064000.0</v>
       </c>
-      <c r="AX16">
-[...2 lines deleted...]
-      <c r="AY16">
+      <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
         <v>-22285000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>22285000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>19826000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>6655000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>4162000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>18141000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>23095000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1639000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>8814000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>20113000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>3038000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>9344000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>-19498000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>19498000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>36668000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>6699000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>6559000.0</v>
       </c>
-      <c r="BP16">
-[...2 lines deleted...]
-      <c r="BQ16">
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>40164000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>10656000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>19451000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>25604000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>7757000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>273000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>17373000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>21425000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>28821000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>29882000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>29148000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>28807000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>54229000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>17379000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>22347000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>31884000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>26820000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>6793000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>-35136000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>35136000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>15500000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>-31026000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>31026000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>74519000.0</v>
       </c>
-      <c r="CO16">
-[...2 lines deleted...]
-      <c r="CP16">
+      <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>-20647000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>20647000.0</v>
       </c>
-      <c r="CR16">
-[...2 lines deleted...]
-      <c r="CS16">
+      <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>4326000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>80242000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>88835000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>64626000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>35165000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>30300000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>29558000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>31438000.0</v>
       </c>
-      <c r="DA16"/>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
     </row>
-    <row r="17" spans="1:112">
+    <row r="17" spans="1:114">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B17">
+        <v>159981000000.0</v>
+      </c>
+      <c r="C17">
+        <v>145633243000.0</v>
+      </c>
+      <c r="D17">
         <v>112058518000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>40278000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>107351434000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>147643846000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>52188000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>85707671000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>55931961000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-7129472000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4882632000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>12101148000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>5662596000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>9336032000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>4779837000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>5311277000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>8198065000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>8068195000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>4414672000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>3390892000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>3909099000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2879360000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>390998000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>1741214000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>3401328000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>5248685000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>40861000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>4053938000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>2379522000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>7796619000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>784362000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>1099960000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>1734895000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>5839553000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>605633000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-1358809000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>664816000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>930678000.0</v>
       </c>
-      <c r="AL17">
-[...4 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-172109000.0</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>104988000.0</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>107506000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
         <v>53596000.0</v>
       </c>
-      <c r="BF17">
-[...4 lines deleted...]
-      </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
@@ -27539,146 +28131,156 @@
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
-      <c r="DA17"/>
-      <c r="DB17"/>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
     </row>
-    <row r="18" spans="1:112">
+    <row r="18" spans="1:114">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>-28354000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-86621513000.0</v>
+      </c>
+      <c r="D18">
         <v>-16505020000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-59400000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-10507159000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-102070981000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4650000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-18201918000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4297768000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-46115474000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7670521000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1356600000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2534696000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2621786000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-764594000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-140907000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>358463000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>723001000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>656559000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>590212000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2216182000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>1202930000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>907177000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>403584000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>997534000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1983058000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1511180000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>510629000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>251590000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -27717,101 +28319,103 @@
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
     </row>
-    <row r="19" spans="1:112">
+    <row r="19" spans="1:114">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...4 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -27847,84 +28451,82 @@
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
     </row>
-    <row r="20" spans="1:112">
+    <row r="20" spans="1:114">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...4 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
@@ -28115,430 +28717,438 @@
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
-      <c r="DA20"/>
-      <c r="DB20"/>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
     </row>
-    <row r="21" spans="1:112">
+    <row r="21" spans="1:114">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>249339000000.0</v>
+      </c>
+      <c r="C21">
+        <v>246842144000.0</v>
+      </c>
+      <c r="D21">
         <v>172026432000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>122574640000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>141089466000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>225417391000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>138459467000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>176935140000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>101811696000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>55251689000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>53375888000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>56184593000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>54656272000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>16114490000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>7424844000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>9327036000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>11726993000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>11726993000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>5147021000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6203812000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4518235000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>4518235000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5452044000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>4513139000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-14751295000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-14751295000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>3233749000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4731918000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4677756000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4677756000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>3854370000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3126246000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1486935000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1486935000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>972076000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1189680000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>849970000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>849970000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>344599000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>718868000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>394508000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>394508000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-120910000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>233699000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>145470000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>145470000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>195140000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>243045000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>258091000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>258091000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>83379000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>95217000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>288875000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>288875000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>138348000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>102861000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>177748000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>177748000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>100897000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>87713000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-12958000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-12958000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>115194000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>79477000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>273497000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>273497000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>102371000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>104920000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>46934538.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>46934538.08</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>112958359.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>88140236.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>130344446.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>130344446.29</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>80598524.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>126648512.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>139019701.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>139019701.6</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>135425893.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>127742733.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>135963885.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>135963885.74</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>112603142.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>94359956.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>114033470.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>114033470.52</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>120328033.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>105558557.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>113353767.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>113353767.1</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>108806777.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>91093246.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>90065815.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>90065815.02</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>122310523.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>113392030.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>82309800.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>82309800.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>81991800.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>78992100.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>74970000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>78277587.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>74900000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>73099377.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>73498649.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>-15408410.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>107689230.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>107446250.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>100649650.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>-13897220.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>96580680.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>101779640.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>98380320.0</v>
       </c>
     </row>
-    <row r="22" spans="1:112">
+    <row r="22" spans="1:114">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...4 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -28729,435 +29339,447 @@
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
-      <c r="DA22"/>
-      <c r="DB22"/>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
     </row>
-    <row r="23" spans="1:112">
+    <row r="23" spans="1:114">
       <c r="A23" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>234861000000.0</v>
+      </c>
+      <c r="C23">
+        <v>320279996000.0</v>
+      </c>
+      <c r="D23">
         <v>249390392000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>220437835000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>179901442000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>188335742000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>193508749000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>186488766000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>193753211000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>165154368000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>170199322000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>150544841000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>123919662000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>40521402000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>22292401000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>17225210000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>19532714000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>19532714000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>11948668000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11149472000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10073164000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10073164000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7278879000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6196700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>10387568000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10387568000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5871951000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5399257000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>9990753000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>9990753000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3797576000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3142030000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2581531000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2581531000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1655430000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1731125000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1683806000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1683806000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1202752000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1176479000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>990185000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>990185000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>690183000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>748687000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>995309000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>995309000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>766514000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>718354000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>757389000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>757389000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>465153000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>380024000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>600200000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>600200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>379470000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>433558000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>430356000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>430356000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>248274000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>277443000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>442395000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>442395000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>237189000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>305334000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>325574000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>325574000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>234878000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>233009000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>261879258.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>261879258.71</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>261779901.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>182809267.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>221981075.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>221981075.87</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>164547615.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>190067951.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>210764947.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>210764947.8</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>183068282.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>126038714.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>337415260.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>337415260.58</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>108810145.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>91658267.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>284479057.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>284479057.25</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>95040368.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>82980516.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>251850838.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>251850838.4</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>72669123.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>83150056.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>112327838.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>112327838.6</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>257465092.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>97751750.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>39148100.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>39148100.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>44995500.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>52994700.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>33986400.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>40603974.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>43500000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>43900218.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>51100889.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>129811000.0</v>
       </c>
-      <c r="DB23"/>
-      <c r="DC23"/>
       <c r="DD23"/>
-      <c r="DE23">
+      <c r="DE23"/>
+      <c r="DF23"/>
+      <c r="DG23">
         <v>112277540.0</v>
       </c>
-      <c r="DF23"/>
-      <c r="DG23"/>
       <c r="DH23"/>
+      <c r="DI23"/>
+      <c r="DJ23"/>
     </row>
-    <row r="24" spans="1:112">
+    <row r="24" spans="1:114">
       <c r="A24" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...4 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -29193,402 +29815,406 @@
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
     </row>
-    <row r="25" spans="1:112">
+    <row r="25" spans="1:114">
       <c r="A25" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B25">
+        <v>57147000000.0</v>
+      </c>
+      <c r="C25">
+        <v>62698658000.0</v>
+      </c>
+      <c r="D25">
         <v>52117548000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>46895708000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>40249292000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>41221680000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>36127942000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>29591541000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>22724517000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>31802932000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>14715622000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8411399000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5697733000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7026027000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5691585000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3886578000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2968479000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3132341000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2547100000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2173733000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1757609000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2060968000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1616154000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1325774000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1158337000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1257704000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1029733000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>787683000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>620495000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1885219000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>126042000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>109084000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>102738000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>94121000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>91689000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>91713000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>80897000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>102029000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>65176000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>60389000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>59204000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>66657000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>64956000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>65683000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>64097000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>64240000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>64138000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>64022000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>61911000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>61104000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>60499000.0</v>
       </c>
-      <c r="AY25"/>
-[...1 lines deleted...]
-      <c r="BA25">
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25">
         <v>59254000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>59869000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>59203000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>56274000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>56124000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>55598000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>55248000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>54460000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>55477000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>53549000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>53533000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>52737000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>53049000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>52923000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>52813000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>50659000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>51151529.85</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>52267445.3</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>51060439.69</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>50288585.16</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>51372159.22</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>52164434.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>47162088.8</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>48311544.4</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>48416112.9</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>49007683.91</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>47903372.17</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>47302486.42</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>51014727.82</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>49318522.98</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>48496691.76</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>48660205.44</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>50496003.99</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>49797543.44</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>49417107.99</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>49718487.78</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>48717683.7</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>50867382.26</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>48728163.33</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>53020990.96</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>44117525.46</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>66397723.34</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>80702100.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>36600000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>22085800.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>23997600.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>21004200.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>20991600.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>19156595.2</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>18899541.6</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>17800448.6</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>19900009.8</v>
       </c>
-      <c r="DA25"/>
-      <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
     </row>
-    <row r="26" spans="1:112">
+    <row r="26" spans="1:114">
       <c r="A26" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
-[...4 lines deleted...]
-      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
@@ -29779,721 +30405,739 @@
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
-      <c r="DA26"/>
-      <c r="DB26"/>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
     </row>
-    <row r="27" spans="1:112">
+    <row r="27" spans="1:114">
       <c r="A27" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>200</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>25472859000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>29698261000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>642796000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3780172000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>19524128000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>20853078000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>22466032000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>565835000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>14929144000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>13262194000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>11857670000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>89455000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2023332000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1597977000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1796986000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1796986000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>967499000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>921243000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>694581000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>694581000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>531661000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>639072000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1025247000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1025247000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>564698000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>609696000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>975146000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>975146000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>326657000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>271681000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>158183000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>158183000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>133813000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>136152000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>119057000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>119057000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>73793000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>97095000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>57640000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>57640000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>43512000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>48991000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>200690000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>200690000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>115885000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>99236000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>190174000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>190174000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>61791000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>40540000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>180236000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>180236000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>74384000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>56810000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>113202000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>113202000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>34622000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>41307000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>70560000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>70560000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>29834000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>71200000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>68234000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>68234000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>21859000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>25730000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>37592000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
     </row>
-    <row r="28" spans="1:112">
+    <row r="28" spans="1:114">
       <c r="A28" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B28">
+        <v>41843000000.0</v>
+      </c>
+      <c r="C28">
+        <v>27458795000.0</v>
+      </c>
+      <c r="D28">
         <v>16029310000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>12754802000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>11430504000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>13817237000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>14369128000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>11956431000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>14652266000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>10565489000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9515399000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8797757000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7736576000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1819766000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1265400000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1054677000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1456435000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1456435000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>558186000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>571401000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2052000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2052000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>359013000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>373427000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>425769000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>425769000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>278612000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>263774000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>512961000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>512961000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>184700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>142519000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>136571000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>136571000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>99669000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>91165000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>119877000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>119877000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>71160000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>71838000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>51930000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>51930000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>49585000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>55090000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>47174000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>47174000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>46443000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>36962000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>30907000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>30907000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>30107000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>29850000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>29695000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>29695000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>22498000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>23939000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>24683000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>24683000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>20293000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>24263000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>23604000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>23604000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>19241000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>23263000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>16150000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>16150000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>19138000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>13507000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>15393000.0</v>
       </c>
-      <c r="BQ28">
-[...2 lines deleted...]
-      <c r="BR28">
+      <c r="BS28">
+        <v>0.0</v>
+      </c>
+      <c r="BT28">
         <v>75931725.87</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>28876080.51</v>
       </c>
-      <c r="BT28">
-[...4 lines deleted...]
-      </c>
       <c r="BV28">
+        <v>0.0</v>
+      </c>
+      <c r="BW28">
+        <v>0.0</v>
+      </c>
+      <c r="BX28">
         <v>22698600.6</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>26385484.4</v>
       </c>
-      <c r="BX28">
-[...4 lines deleted...]
-      </c>
       <c r="BZ28">
+        <v>0.0</v>
+      </c>
+      <c r="CA28">
+        <v>0.0</v>
+      </c>
+      <c r="CB28">
         <v>25067273.9</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>22726420.38</v>
       </c>
-      <c r="CB28">
-[...4 lines deleted...]
-      </c>
       <c r="CD28">
+        <v>0.0</v>
+      </c>
+      <c r="CE28">
+        <v>0.0</v>
+      </c>
+      <c r="CF28">
         <v>21882451.02</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>16293840.9</v>
       </c>
-      <c r="CF28">
-[...4 lines deleted...]
-      </c>
       <c r="CH28">
+        <v>0.0</v>
+      </c>
+      <c r="CI28">
+        <v>0.0</v>
+      </c>
+      <c r="CJ28">
         <v>22378570.04</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>16054443.36</v>
       </c>
-      <c r="CJ28">
-[...4 lines deleted...]
-      </c>
       <c r="CL28">
+        <v>0.0</v>
+      </c>
+      <c r="CM28">
+        <v>0.0</v>
+      </c>
+      <c r="CN28">
         <v>14737441.8</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>13975782.34</v>
       </c>
-      <c r="CN28">
-[...4 lines deleted...]
-      </c>
       <c r="CP28">
+        <v>0.0</v>
+      </c>
+      <c r="CQ28">
+        <v>0.0</v>
+      </c>
+      <c r="CR28">
         <v>12158781.14</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>7820140.0</v>
       </c>
-      <c r="CR28">
-[...4 lines deleted...]
-      </c>
       <c r="CT28">
+        <v>0.0</v>
+      </c>
+      <c r="CU28">
+        <v>0.0</v>
+      </c>
+      <c r="CV28">
         <v>6999300.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>6999300.0</v>
       </c>
-      <c r="CV28">
-[...4 lines deleted...]
-      </c>
       <c r="CX28">
+        <v>0.0</v>
+      </c>
+      <c r="CY28">
+        <v>0.0</v>
+      </c>
+      <c r="CZ28">
         <v>4600000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>5399919.8</v>
       </c>
-      <c r="CZ28">
-[...3 lines deleted...]
-      <c r="DB28"/>
+      <c r="DB28">
+        <v>0.0</v>
+      </c>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28"/>
     </row>
-    <row r="29" spans="1:112">
+    <row r="29" spans="1:114">
       <c r="A29" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>101733000000.0</v>
+      </c>
+      <c r="C29">
+        <v>86423965000.0</v>
+      </c>
+      <c r="D29">
         <v>55863398000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>23147000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>50232023000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>84979301000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>25789000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>53638525000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>30918684000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-7376403000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7335271000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8445245000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5251002000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5146313000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2878210000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3360170000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3454051000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3989949000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1319449000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3397215000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3061691000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1174440000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>831201000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2398782000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1493408000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1305962000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-676693000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2643400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1384928000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-3064228000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -30531,1070 +31175,1090 @@
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
     </row>
-    <row r="30" spans="1:112">
+    <row r="30" spans="1:114">
       <c r="A30" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>32694000000.0</v>
+      </c>
+      <c r="C30">
+        <v>60844398000.0</v>
+      </c>
+      <c r="D30">
         <v>45270830000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>55810590000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>43016131000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1374429000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>27350805000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>29663457000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>36092603000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>23102725000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>18340757000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>18353598000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>18036575000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4434294000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1719156000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1203830000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2659831000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2659831000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>728541000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>995954000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1437300000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1437300000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>739928000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>965685000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1628357000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1628357000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>828852000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>900064000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1855965000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1855965000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>506994000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>408252000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>335443000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>335443000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>254334000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>263837000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>244394000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>244394000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>175393000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>180701000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>114495000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>114495000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>95115000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>108901000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>244225000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>244225000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>165613000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>133718000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>225717000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>225717000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>90229000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>80601000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>223305000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>223305000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>96882000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>80749000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>137885000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>137885000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>54915000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>65570000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>216248000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>216248000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>49075000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>94463000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>87550000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>87550000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>40997000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>39237000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>56085476.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>56085476.02</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>75931725.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>28876080.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>44658816.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>44658816.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>22698600.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>26382462.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>36388231.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>36388231.8</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>25070373.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>22723333.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>37145893.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>37145893.47</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>21882451.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>16290954.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>21272288.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>21272288.2</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>22381550.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>16054443.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>13789489.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>13789489.95</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>14734524.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>13975782.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>10585724.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>10585724.78</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>12158781.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>58651050.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>8028200.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>8028200.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>6999300.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>25997400.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>6997200.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>21923481.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>23500000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>23200359.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>25300469.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-129811000.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30"/>
       <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30"/>
+      <c r="DG30">
         <v>-112277540.0</v>
       </c>
-      <c r="DF30"/>
-      <c r="DG30"/>
       <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30"/>
     </row>
-    <row r="31" spans="1:112">
+    <row r="31" spans="1:114">
       <c r="A31" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B31">
+        <v>12375000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-12536401000.0</v>
+      </c>
+      <c r="D31">
         <v>-4104516000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-59150131000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>16493991000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>7205756000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-35658448000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>17740574000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>33614529000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-69757564000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-15647681000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>20168101000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-12325800000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1632145000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>233203000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-655589000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>331151000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>331151000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-69459000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-413089000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-10326897000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-10326897000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-5137022000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2447398000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1848548000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1848548000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-5196749000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>659899000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>888375000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>888375000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-2627235000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1808123000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-149257000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-149257000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-37034000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-169777000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-49158000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-49158000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>4612000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-56244000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-560286000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-560286000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-381390000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-8353000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-30464000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-30464000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-91055000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-54430000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-168400000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-168400000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-121518000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-78666000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-145012000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-145012000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-6496000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>18825000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-1533000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-1533000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-9727000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>21968000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>56173000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>56173000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-12658000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-74307000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-11766000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-11766000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-15680000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-20418000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>455854.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>455854.16</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-15795981.63</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>39907596.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-38615580.81</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-38615580.81</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-29073766.8</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-5472298.7</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-41989686.3</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-41989686.3</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>8688459.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>7208121.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-41360878.1</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-41360878.1</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>1599807.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-6197143.74</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-35507395.53</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-35507395.53</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-9833098.37</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-902766.45</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>5845982.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>5845982.6</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-23818529.75</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>3417354.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-770910027.7</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-770910027.7</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-6871377.7</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>3910070.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-56052400.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-56052400.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-999900.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>-999900.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-22990800.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-695628.8</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-1500000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-3500299.8</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-1399860.0</v>
       </c>
-      <c r="DA31"/>
-      <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
     </row>
-    <row r="32" spans="1:112">
+    <row r="32" spans="1:114">
       <c r="A32" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B32">
+        <v>484200000000.0</v>
+      </c>
+      <c r="C32">
+        <v>567122141000.0</v>
+      </c>
+      <c r="D32">
         <v>421416824000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>343012475000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>320990908000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>413753133000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>331968216000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>363423906000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>295564907000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>220406057000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>223575210000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>206729434000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>178575934000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>56635892000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>29696955000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>26552246000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>31251850000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>31251850000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>17095689000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>17353284000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>17492211000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>17492211000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>12730923000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>10707739000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>16765200000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>16765200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>9105700000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>10131175000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>14243242000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>14243242000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>7667922000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>6797424000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>4144769000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>4144769000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>2625852000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>2920805000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>2533776000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>2533776000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1547351000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>1895347000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1387215000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>1387215000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>891141000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>982386000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>1140779000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>1140779000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>961654000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>961399000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>1015480000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>1015480000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>548532000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>475241000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>875701000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>875701000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>517818000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>536419000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>608104000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>608104000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>349171000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>365156000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>429437000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>429437000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>352383000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>384811000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>599071000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>599071000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>337249000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>337929000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>308813796.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>308813796.79</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>374738261.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>270949504.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>352328656.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>352328656.46</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>245149274.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>316716463.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>349784649.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>349784649.4</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>318494175.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>300935220.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>328602430.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>328602430.3</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>270169588.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>234299370.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>257913230.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>257913230.04</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>262435529.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>235397091.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>225210577.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>225210577.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>228917511.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>219284425.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>202389909.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>202389909.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>278674620.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>211143780.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>135527500.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>135527500.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>146985300.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>131986800.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>126949200.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>118881561.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>118400000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>116999595.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>124599538.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>114402590.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>107689230.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>107446250.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>100649650.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>98380320.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>96580680.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>101779640.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>98380320.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -31635,3057 +32299,3150 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B2">
+        <v>84405252000.0</v>
+      </c>
+      <c r="C2">
         <v>14370655000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20269016000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>58502525000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42607202000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13294402000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25605137000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3916747000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1555089000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>872537000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>789420000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>893812000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>693044000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>346652000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1089480000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1025142000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>604690000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>391318000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>478465227.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>512261748.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>335651468.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>677416399.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>205032165.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>121537809.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20018000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>62027596.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>53166000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>78384320.0</v>
       </c>
     </row>
-    <row r="3" spans="1:28">
+    <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B3">
+        <v>373356196000</v>
+      </c>
+      <c r="C3">
         <v>289810806000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>294161584000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>171618681000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>58528419000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7769600000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15932000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8123664000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1308560000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>596109000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>401980000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>350559000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>235374000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>215438000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>168299000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>143770000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>149147000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>220792000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>203654785.68</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>127213811.8</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>167996872.37</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>98721706.5</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>61155397.7</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>94733195</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>202181800</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>65861452.8</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>151323000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>169366120</v>
       </c>
     </row>
-    <row r="4" spans="1:28">
+    <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
+      <c r="AC4"/>
     </row>
-    <row r="5" spans="1:28">
+    <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
+      <c r="AC5"/>
     </row>
-    <row r="6" spans="1:28">
+    <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B6">
+        <v>719395155000.0</v>
+      </c>
+      <c r="C6">
         <v>45603029000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-5898361000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-38233509000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15742052000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-8640996000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-15839936000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12728080000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1097714000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>682552000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>83117000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-104392000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>200768000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>346392000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-742828000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>64338000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>420452000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>213372000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-86976777.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-34643991.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>177071727.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-339024787.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>470146416.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>81403242.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>36032400.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-42129484.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8958000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-25194960.0</v>
       </c>
     </row>
-    <row r="7" spans="1:28">
+    <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B7">
+        <v>-166880822000.0</v>
+      </c>
+      <c r="C7">
         <v>-118783286000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-12193853000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-56358794000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-45228592000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-321350000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4614743000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-496495000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-940907000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-346372000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-694690000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-87689000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>20088000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-173568000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-423876000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-342304000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-177742000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-136930000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-29178167.4</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-37011998.8</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-98078696.2</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-546444413.6</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>56293229.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-46518541.9</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-8007200.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-32508902.4</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4611000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1499700.0</v>
       </c>
     </row>
-    <row r="8" spans="1:28">
+    <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
+      <c r="AC8"/>
     </row>
-    <row r="9" spans="1:28">
+    <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B9">
+        <v>-212433774000.0</v>
+      </c>
+      <c r="C9">
         <v>-164758361000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-116512647000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-97130740000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-58914169000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-303769000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3733961000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1486325000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-933043000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-524014000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-462028000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-39689000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-870000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-104640000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-69831000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>61322000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-219589000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-16351000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>19727000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>6915000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
+      <c r="AC9"/>
     </row>
-    <row r="10" spans="1:28">
+    <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B10">
+        <v>-7806029000.0</v>
+      </c>
+      <c r="C10">
         <v>4004573000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12708102000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4502400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-3628092000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-263862000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52634000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-235824000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10867000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-108411000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>20679000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-21775000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>46926000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-46694000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5323000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-452000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-159000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4225000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6891215.13</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3703650.6</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-424058.6</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-47562.4</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1272726.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3829711.4</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2001800.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>918528.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-759000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>399920.0</v>
       </c>
     </row>
-    <row r="11" spans="1:28">
+    <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
         <v>2236000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>232000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>571654000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3113533000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>554773000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>487238000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-86502000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16601000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1504000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1628000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>4957000.0</v>
       </c>
-      <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>6824000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3414000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10676000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
+      <c r="AC11"/>
     </row>
-    <row r="12" spans="1:28">
+    <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>15295000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22640000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8534059000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5134090000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>756120000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1378544000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1325313000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>955238000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>500452000.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>95773000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>7541000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8935000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4189000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>10182000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9017000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>157000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
+      <c r="AC12"/>
     </row>
-    <row r="13" spans="1:28">
+    <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-7724000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-2133000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-3392181000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-2456732000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-1309212000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-240759000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-425726000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-293019000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-8993000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>1000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
+      <c r="AC13"/>
     </row>
-    <row r="14" spans="1:28">
+    <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B14">
+        <v>235295569000.0</v>
+      </c>
+      <c r="C14">
         <v>129666014000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>132025049000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>132728649000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>58299089000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6161233000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3695615000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2223083000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>358420000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>286798000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>261393000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>254311000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>242917000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>234600000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>221430000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>215296000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>209444000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>204768000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>199010226.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>192629655.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>197490148.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>199429143.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>201334220.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>227817348.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>88079200.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>75756595.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>52434000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>38592280.0</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-      <c r="C15"/>
+        <v>219</v>
+      </c>
+      <c r="B15">
+        <v>269304507000.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
         <v>16000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>9760922000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4329188000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99734000.0</v>
       </c>
       <c r="K15">
         <v>99734000.0</v>
       </c>
       <c r="L15">
+        <v>99734000.0</v>
+      </c>
+      <c r="M15">
         <v>212459000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>263659000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>976000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>30325000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>30000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>32000000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>94084600.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>94973798.4</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>19201000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>158868220.0</v>
       </c>
     </row>
-    <row r="16" spans="1:28">
+    <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B16">
+        <v>803800407000.0</v>
+      </c>
+      <c r="C16">
         <v>59973684000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>14370655000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>20269016000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>26865150000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4653406000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9765201000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16644827000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2652803000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1555089000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>872537000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>789420000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>893812000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>693044000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>346652000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1089480000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1025142000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>604690000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>391488450.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>477617757.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>512723195.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>338391612.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>675178581.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>202941051.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>56050400.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19898112.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>62124000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>53189360.0</v>
       </c>
     </row>
-    <row r="17" spans="1:28">
+    <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
+      <c r="AC17"/>
     </row>
-    <row r="18" spans="1:28">
+    <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B18">
+        <v>269364612000.0</v>
+      </c>
+      <c r="C18">
         <v>194355797000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>118656044000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>68535602000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>125275489000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>20744308000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2433036000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4672946000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2214011000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1541405000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>87315000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>668392000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>635587000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>319675000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>272137000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>176740000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>362490000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>361289000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>314976111.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>478224310.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>416470979.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>18448265.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>468759319.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>145084813.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>12010800.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>104113151.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>42504000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>24995000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:28">
+    <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B19">
+        <v>-134031089000.0</v>
+      </c>
+      <c r="C19">
         <v>-384897866000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-71558182000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-40215627000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-20817000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-22318000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16643899000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4731258000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2529902000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-534673000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>173698000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>181995000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-249260000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-25414000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
+      <c r="AC19"/>
     </row>
-    <row r="20" spans="1:28">
+    <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
+      <c r="AC20"/>
     </row>
-    <row r="21" spans="1:28">
+    <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B21">
+        <v>885846163000.0</v>
+      </c>
+      <c r="C21">
         <v>-31348458000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>53684712000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3626150000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1869224000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1354000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1033058000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11997723000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-92109000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-916490000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-294556000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-769932000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25556000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>16289000.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
+      <c r="AC21"/>
     </row>
-    <row r="22" spans="1:28">
+    <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B22">
+        <v>490323576000.0</v>
+      </c>
+      <c r="C22">
         <v>370163495000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>51213719000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>219157545000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>126968096000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3286199000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12805118000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11415836000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2793266000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>930678000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-172109000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>104988000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>107506000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>239218000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>230679000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>102236000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>178380000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>175091000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>147570314.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>357544731.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>217411815.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>149072452.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>287433888.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-642455961.8</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>108097200.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>126060979.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>145724000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>156468700.0</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B23">
+        <v>-964960000.0</v>
+      </c>
+      <c r="C23">
         <v>-831120.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-680255.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-16631309000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5820906000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3720468000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1051809000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13821521000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-534673000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-250542000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>30000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>26717000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>70108000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-142844000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>113459000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>47183000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-373553015.49</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-512868301.2</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-241340836.23</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-357473053.1</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1964808.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-62281607.1</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>129116100.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-51268838.4</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-14345000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>106378720.0</v>
       </c>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B24">
+        <v>-1451.0</v>
+      </c>
+      <c r="C24">
         <v>-95087060000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-155364399000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-101096588000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-125172775000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-22318287000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-711899000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5218620000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1936424000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>61436000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>173698000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>18284000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>72000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
+      <c r="AC24"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B25">
+        <v>77698840000.0</v>
+      </c>
+      <c r="C25">
         <v>-108819099000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>197984986000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-171070355000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-33497565000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4243973000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4798995000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-358985000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>322355000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>361957000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>582923000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>245459000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>198885000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>170488000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>400157000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>178206000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>168197000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>74155000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>201228523.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>92275734.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>267644585.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>315112790.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-15146620.75</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>700975163.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>26023400.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>665932.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>280000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>799840.0</v>
       </c>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-2720657000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2590658000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1420926000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
+      <c r="AC26"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>-415253324457.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>-822901000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10739430000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2387758000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>-365593000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>415148000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>625331000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>437116000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>235684000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-65968000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-116748000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>67887000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-9974000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>121608000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
+      <c r="AC27"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B28">
+        <v>762752739000.0</v>
+      </c>
+      <c r="C28">
         <v>-31348458000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>53684712000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24590105000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5820906000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5074595000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11318522000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2049103000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-40437000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1016224000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-294556000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-982393000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-238103000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>26717000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-905892000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-113328000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>57962000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-176303000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-373553015.49</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-512868301.2</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-241340836.23</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-357473053.1</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1964808.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-62281607.1</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>35031500.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-146242636.8</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-33546000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-52489500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B29">
+        <v>642720808000.0</v>
+      </c>
+      <c r="C29">
         <v>484166603000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>412817628000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>240154283000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>183803908000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28513908000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13498964000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12796610000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3522571000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2137514000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>489295000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1018951000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>870961000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>535113000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>440436000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>320510000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>511637000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>582081000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>518630897.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>605438122.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>584467852.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>117169972.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>529914717.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>239818008.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>214192600.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>169974604.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>193827000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>194361120.0</v>
       </c>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B30">
+        <v>-529509441000.0</v>
+      </c>
+      <c r="C30">
         <v>-384897866000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-449525983000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-272715269000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-183701194000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-30088000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16643899000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7278207000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5965143000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-534673000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-228282000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-168564000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-484634000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-64445000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
+      <c r="AC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ30"/>
+  <dimension ref="A1:DB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C1" t="s">
-        <v>90</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="F1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G1" t="s">
-        <v>93</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="J1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K1" t="s">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O1" t="s">
-        <v>99</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>101</v>
       </c>
       <c r="R1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="S1" t="s">
-        <v>102</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>104</v>
       </c>
       <c r="V1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="W1" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="Z1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AA1" t="s">
-        <v>108</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>110</v>
       </c>
       <c r="AD1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AE1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>113</v>
       </c>
       <c r="AH1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AI1" t="s">
-        <v>114</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>116</v>
       </c>
       <c r="AL1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AM1" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="AP1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="AT1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AU1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="AX1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AY1" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="BB1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BC1" t="s">
-        <v>129</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BK1" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>137</v>
       </c>
       <c r="BN1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BO1" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="BR1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BS1" t="s">
-        <v>141</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="BV1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BW1" t="s">
-        <v>144</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>146</v>
       </c>
       <c r="BZ1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="CA1" t="s">
-        <v>147</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>149</v>
       </c>
       <c r="CD1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CE1" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
-        <v>21</v>
+        <v>152</v>
       </c>
       <c r="CH1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CI1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
-        <v>22</v>
+        <v>155</v>
       </c>
       <c r="CL1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CM1" t="s">
-        <v>156</v>
+        <v>23</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
-        <v>23</v>
+        <v>158</v>
       </c>
       <c r="CP1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CQ1" t="s">
-        <v>159</v>
+        <v>24</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
-        <v>24</v>
+        <v>161</v>
       </c>
       <c r="CT1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CU1" t="s">
-        <v>162</v>
+        <v>25</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
-        <v>25</v>
+        <v>164</v>
       </c>
       <c r="CX1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CY1" t="s">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
+      <c r="DA1" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B2">
+        <v>880033000000.0</v>
+      </c>
+      <c r="C2">
+        <v>77207102000.0</v>
+      </c>
+      <c r="D2">
         <v>16625986000.0</v>
       </c>
-      <c r="C2">
-[...4 lines deleted...]
-      </c>
       <c r="E2">
+        <v>44524515.0</v>
+      </c>
+      <c r="F2">
+        <v>58170401.0</v>
+      </c>
+      <c r="G2">
         <v>31415084000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>53867507000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>57757006000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>15602092000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5701221000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>31817702000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>56394139000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14112671000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6815562000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4232531000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8018375000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2007361000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2007361000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2185504000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2400152000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6491927000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6491927000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11053893000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3712481000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1794870000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1794870000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2837398000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>18665975000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>12622370000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>12622370000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8759141000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4744744000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2252721000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2252721000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2062491000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2433623000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1383442000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1383442000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1223329000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1294595000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>739597000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>739597000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>577921000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>623064000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>732339000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>732339000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>674845000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1377524000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>818180000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>818180000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>715346000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>810963000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>647581000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>647581000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>558159000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>491079000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>344535000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>344535000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>240495000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1156111000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>923410000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>923410000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1000540000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1100861000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>933896000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>933896000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>842816000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>768461000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>561257538.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>561257538.27</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>569474772.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>570596879.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>320447697.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>320447697.7</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>255249042.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>583138050.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>806768218.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>806768218.1</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>609075474.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>667849631.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>441825971.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>441825971.04</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>349248160.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>392707802.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>997756950.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>997756950.61</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>929654090.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>777971138.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>506180950.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>506180950.85</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>365977222.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>293140826.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>261921190.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>261921190.52</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>191593430.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>152500000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>11998800.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>11998800.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>13998600.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>23990400.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>19992000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>17000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>11699659.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>13599639.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>62099789.0</v>
       </c>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B3">
+        <v>143389000000</v>
+      </c>
+      <c r="C3">
+        <v>119916878000</v>
+      </c>
+      <c r="D3">
         <v>93613632000</v>
       </c>
-      <c r="C3">
-[...4 lines deleted...]
-      </c>
       <c r="E3">
+        <v>52772491</v>
+      </c>
+      <c r="F3">
+        <v>52715101</v>
+      </c>
+      <c r="G3">
         <v>100570979000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>80491334000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>76721097000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>92269513000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>75529606000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>70953000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>76581685000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>36362815000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>11489066000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6568748000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3786891000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3923539000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3923539000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2537196000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1769262000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1887514000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1887514000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1773741000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1366066000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5334044000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5334044000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4001603000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3317582000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4827289000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4827289000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2085082000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>905707000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>630220000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>630220000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>299418000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>185768000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>201866000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>201866000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>187930000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>125231000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>97018000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>97018000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>110747000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>100503000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>100983000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>100983000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>91643000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>94570000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>107074000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>107074000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>40001000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>53345000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>91365000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>91365000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>28452000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>41209000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>39261000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>39261000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>37378000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>37962000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>35587000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>35587000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>36592000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>44989000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>39825000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>39825000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>22693000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>36399000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>39820289.08</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>39820289.08</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>79465438.59</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>65211362.97</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>49911102.08</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>49911102.08</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>28367307.2</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>42725986.9</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>47015273.7</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>47015273.7</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>18730393.22</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>20864636.71</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>32312877.59</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>32312877.59</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>40025149.56</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>53130735.42</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>40113578.81</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>40113578.81</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>18270746.77</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>19905752.16</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>17552756.65</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>17552756.65</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>12434251.22</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>12983282.47</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>10748857.64</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>10748857.64</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>25333287.36</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>43401050</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>20200000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>20200000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>41995800</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>94004400</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>45981600</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>18861452.8</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>7799841.6</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>9100168.7</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>30099989.7</v>
       </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...4 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -34713,101 +35470,103 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...4 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -34835,729 +35594,743 @@
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B6">
+        <v>-516687000000.0</v>
+      </c>
+      <c r="C6">
+        <v>726593305000.0</v>
+      </c>
+      <c r="D6">
         <v>56404165000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-30559270.0</v>
+      </c>
+      <c r="F6">
+        <v>-13645886.0</v>
+      </c>
+      <c r="G6">
         <v>28558600000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-12451826000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3889499000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>42154914000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>897978000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-14212647000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-24576437000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>42281468000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3826616000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2583031000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3785844000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>2421441000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2421441000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-178143000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-214648000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1838521000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1838521000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4561966000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7341412000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>7970331000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>7970331000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1042528000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-15828577000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>4022457000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4022457000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>3863229000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>4014397000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>400082000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>400082000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>190230000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-371132000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>171647000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>171647000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>160113000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-71266000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>132940000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>132940000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>161676000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-45143000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>57081000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>57081000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>57494000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-702679000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>75632000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>75632000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>102834000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-95617000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>45463000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>45463000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>89422000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>67080000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>2117000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>2117000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>104040000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-915616000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>166070000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>166070000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-77130000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-100321000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>91246000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>91246000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>91080000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>74355000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>43432461.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>43432461.73</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-8217234.54</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-1122106.92</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>71040752.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>71040752.87</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>65198655.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-327889008.2</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-329150460.7</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-329150460.7</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>197692743.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-58774156.69</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>70897224.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>70897224.24</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>92577810.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-43459641.78</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-659365337.86</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-659365337.86</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>68102859.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>151682952.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>168997630.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>168997630.95</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>140203728.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>72836396.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-58980139.32</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-58980139.32</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>70327760.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>39093430.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>44051600.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>44051600.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-1999800.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-9991800.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>3998400.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>2898112.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>5300340.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-1899980.3</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>-48500149.5</v>
       </c>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B7">
+        <v>-35538000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-111386941000.0</v>
+      </c>
+      <c r="D7">
         <v>15949572000.0</v>
       </c>
-      <c r="C7">
-[...4 lines deleted...]
-      </c>
       <c r="E7">
+        <v>-34126191.0</v>
+      </c>
+      <c r="F7">
+        <v>-23245554.0</v>
+      </c>
+      <c r="G7">
         <v>-32503022000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4778053000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-38296927000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-67152087000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2102319000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-35320928000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>9797589000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>14723984000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3428923000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>181672000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4460047000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1371653000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1371653000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2549432000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1623247000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-290508000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-290508000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1345605000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>578348000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-271058000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-271058000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1960198000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1468970000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1768059000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>1768059000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-205661000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-1441185000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-31732000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-31732000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-346125000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-442506000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-174396000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-174396000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-78163000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-257039000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-317873000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-317873000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>14056000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-54215000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>203965000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>203965000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-198514000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-119143000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>60994000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>60994000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-28027000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>120859000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>58778000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>58778000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-127162000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-73207000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-104550000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-104550000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-86555000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-86737000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>139662000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>139662000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-192117000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-179149000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-41471000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-41471000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-92487000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-53135000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-12371613.19</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-12371613.19</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-30999160.2</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-70662786.93</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>35902437.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>35902437.8</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-46905079.7</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>14367581.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-36912808.4</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-36912808.4</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>30437314.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-37136923.65</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-148338814.66</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-148338814.66</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>1883719.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>20424773.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-441269903.42</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-441269903.42</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-77283466.71</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-9877595.73</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>20966543.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>20966543.3</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>8581083.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>32154568.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-95363365.18</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-95363365.18</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>41024683.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-4379860.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-5007500.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-5007500.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>9999000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-20995500.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>7996800.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-29108902.4</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>19199479.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-7498989.4</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-15100489.8</v>
       </c>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...4 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -35585,2127 +36358,2163 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B9">
+        <v>-31814000000.0</v>
+      </c>
+      <c r="C9">
+        <v>-152407052000.0</v>
+      </c>
+      <c r="D9">
         <v>25860442000.0</v>
       </c>
-      <c r="C9">
-[...4 lines deleted...]
-      </c>
       <c r="E9">
+        <v>-73369788.0</v>
+      </c>
+      <c r="F9">
+        <v>3119676.0</v>
+      </c>
+      <c r="G9">
         <v>-43113024000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-24101573000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-67202782000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-75694580000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-29364614000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-42601347000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-25664328000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-6275973000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-4434939000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-47679000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1430441000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2535012000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2535012000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-1002001000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-568957000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-533149000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-533149000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-432758000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1675567000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1349816000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1349816000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-770476000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-931930000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>572848000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>572848000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-1071901000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-813950000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-856894000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-856894000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-68943000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-121109000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-310284000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-310284000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-194317000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-103390000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-381033000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-381033000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-24343000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>52613000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>128466000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>128466000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-167223000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>119109000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-40364000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-40364000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-134078000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>87618000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-97639000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-97639000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-87659000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>98997000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-77496000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-77496000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>13708000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>27745000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>195607000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>195607000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-110858000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>40399000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-185562000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-185562000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-752000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>76193000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-109468000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>5822000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>5661000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9">
+        <v>12758000.0</v>
+      </c>
+      <c r="CC9"/>
+      <c r="CD9">
         <v>3784000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>19727000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>20925000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>27530000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>21723000.0</v>
       </c>
-      <c r="CG9"/>
-      <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9">
         <v>6915000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>2332000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>7630000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>1153000.0</v>
       </c>
-      <c r="CO9"/>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B10">
+        <v>-1978000000.0</v>
+      </c>
+      <c r="C10">
+        <v>9476049000.0</v>
+      </c>
+      <c r="D10">
         <v>-5418378000.0</v>
       </c>
-      <c r="C10">
-[...4 lines deleted...]
-      </c>
       <c r="E10">
+        <v>-2161311.0</v>
+      </c>
+      <c r="F10">
+        <v>-5775210.0</v>
+      </c>
+      <c r="G10">
         <v>5952542000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4520657000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-7745963000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>657226000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4524895000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2061460000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2361103000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>374771000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1285824000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-635090000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-1889048000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>182627000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>182627000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-619442000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>41381000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-232727000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-232727000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>232489000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>75691000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>478502000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>478502000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-223608000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-321779000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-43983000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-43983000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>177835000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-310492000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>100154000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>100154000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-31615000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-116506000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-23521000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-23521000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-26369000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-18709000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>57765000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>57765000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-10213000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-18969000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>49186000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>49186000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-59036000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-15271000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>4227000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>4227000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>19625000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-851000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-40868000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-40868000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>20256000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-20695000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>18900000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>18900000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-12753000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>7622000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1539000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1539000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>3212000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-1801000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>6787000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>6787000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-4671000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1979000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-4389564.53</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-4389564.53</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>555631.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-5437682.02</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-8774929.43</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-8774929.43</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>10873271.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-12382883.1</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>4185085.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>4185085.9</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-4483786.53</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-5105104.45</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>2473046.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>2473046.44</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2901712.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-5498482.14</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-1654121.97</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-1654121.97</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1103378.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-1309025.28</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-1148507.8</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-1148507.8</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>711164.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>3516043.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-4305278.14</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-4305278.14</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>136000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>209000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>1997800.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>1997800.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-1999800.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-600.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-1999200.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>518528.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>200040.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-100010.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>299970.0</v>
       </c>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>4002122000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>9450122000.0</v>
       </c>
-      <c r="L11">
-[...4 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>1886294000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>125718000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>673282000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1031556000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>639510000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-52204000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>617000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>100837000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>481676000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-626289000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>274275000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>502530000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-205171000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>38718000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>235577000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1856636000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>291115000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>315265000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-439039000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>17657000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-135223000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-100269000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-163961000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>30944000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>12399000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>4792000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>15092000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-86502000.0</v>
       </c>
-      <c r="AP11"/>
-      <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>16601000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>6721000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>13774000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1504000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
-[...1 lines deleted...]
-      </c>
+      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11">
+        <v>683000.0</v>
+      </c>
+      <c r="BE11"/>
+      <c r="BF11">
         <v>8477000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1628000.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11">
         <v>6159000.0</v>
       </c>
-      <c r="BL11"/>
-[...1 lines deleted...]
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11">
         <v>8249000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>5384000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>10571000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>4957000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>5825000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>8471000.0</v>
       </c>
-      <c r="BU11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11">
+        <v>2623000.0</v>
+      </c>
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>6824000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>4896000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>4786000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>7548000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>3414000.0</v>
       </c>
-      <c r="CD11"/>
-      <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
         <v>10676000.0</v>
       </c>
-      <c r="CH11"/>
-[...1 lines deleted...]
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11">
         <v>2963000.0</v>
       </c>
-      <c r="CK11"/>
-      <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>30798797000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5191724000.0</v>
       </c>
       <c r="M12">
         <v>5191724000.0</v>
       </c>
       <c r="N12">
+        <v>5191724000.0</v>
+      </c>
+      <c r="O12">
+        <v>5191724000.0</v>
+      </c>
+      <c r="P12">
         <v>3856450000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6675601000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4625399000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>931000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1592359000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3659626000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5536000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7373000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6215722000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3375790000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2083397000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1686782000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4176789000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>836039000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1834449000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-3684398000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1861655000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>274792000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>985353000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-705545000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>361628000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>112512000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>466907000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1378544000.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1325313000.0</v>
       </c>
-      <c r="AP12"/>
-      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>955238000.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12">
         <v>500452000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12">
         <v>95773000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12">
         <v>7541000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>2482000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>2105000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>4743000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>8935000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>7977000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>3299000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>3996000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>4189000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>3425000.0</v>
       </c>
-      <c r="CE12"/>
-[...1 lines deleted...]
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12">
         <v>10182000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>9525000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>5657000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>2607000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>9017000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>5791000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>1109000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>3696000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>157000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>3614000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>1178000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>541000.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>11493000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-5256589000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3453131000.0</v>
       </c>
       <c r="M13">
         <v>-3453131000.0</v>
       </c>
       <c r="N13">
+        <v>-3453131000.0</v>
+      </c>
+      <c r="O13">
+        <v>-3453131000.0</v>
+      </c>
+      <c r="P13">
         <v>-1374890000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-3476035000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-45965000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-969000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-1544525000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1385152000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-704000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-1257902000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>413981000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1291026000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1663000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1207381000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-841110000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-836887000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-506803000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-1291999000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>736946000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-588024000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>67396000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-487556000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-185554000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-21788000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-103555000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-240759000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-55914000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>78000000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-425726000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-293019000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-8993000.0</v>
       </c>
-      <c r="AX13"/>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13">
         <v>1000.0</v>
       </c>
-      <c r="BF13"/>
-      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B14">
+        <v>57147000000.0</v>
+      </c>
+      <c r="C14">
+        <v>63306181000.0</v>
+      </c>
+      <c r="D14">
         <v>52117548000.0</v>
       </c>
-      <c r="C14">
-[...4 lines deleted...]
-      </c>
       <c r="E14">
+        <v>40824263.0</v>
+      </c>
+      <c r="F14">
+        <v>38131759.0</v>
+      </c>
+      <c r="G14">
         <v>41221680000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>43510533000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>37654599000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>35434343000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>31802932000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>36578131000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>30331368000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>22099744000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>7026027000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5691585000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3886578000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3132341000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3132341000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2547100000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2173733000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2060968000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2060968000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1616154000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1325774000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1257704000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1257704000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1029733000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>787683000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1885219000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1885219000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>126042000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>109084000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>94121000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>94121000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>91689000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>91713000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>102029000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>102029000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>65176000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>60389000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>66657000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>66657000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>64956000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>65683000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>64240000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>64240000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>64138000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>64022000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>61104000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>61104000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>60499000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>61713000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>59254000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>59254000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>59869000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>59203000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>56124000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>56124000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>55598000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>55248000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>55477000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>55477000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>53549000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>53533000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>53049000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>53049000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>52923000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>52813000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>51151529.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>51151529.85</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>52267445.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>51060439.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>51372159.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>51372159.22</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>52164434.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>47162088.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>48416112.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>48416112.9</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>49007683.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>47903372.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>51014727.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>51014727.82</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>49318522.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>48496691.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>50496003.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>50496003.99</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>49797543.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>49417107.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>48717683.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>48717683.7</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>50867382.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>48728163.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>44117525.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>44117525.46</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>66397723.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>80702100.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>22085800.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>22085800.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>23997600.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>21004200.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>20991600.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>19156595.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>18899541.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>17800448.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>19900009.0</v>
       </c>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>219</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>7095690000.0</v>
+      </c>
+      <c r="D15">
         <v>11591047000.0</v>
       </c>
-      <c r="C15">
-[...6 lines deleted...]
-      </c>
+      <c r="E15">
+        <v>186704399.0</v>
+      </c>
+      <c r="F15"/>
       <c r="G15"/>
-      <c r="H15"/>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...5 lines deleted...]
-      <c r="S15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
+        <v>0.0</v>
+      </c>
       <c r="T15">
+        <v>0.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15">
         <v>3000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>5000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>14000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1260275000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1260275000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>947411000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>7553236000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>623911000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>623911000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3705273000.0</v>
       </c>
       <c r="AF15">
         <v>3705273000.0</v>
       </c>
       <c r="AG15">
+        <v>3705273000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3705273000.0</v>
+      </c>
+      <c r="AI15">
         <v>4329188000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>6334000.0</v>
       </c>
-      <c r="AL15"/>
-[...1 lines deleted...]
-      <c r="AN15">
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15">
         <v>99734000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>99734000.0</v>
       </c>
-      <c r="AP15"/>
-[...1 lines deleted...]
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15">
         <v>212459000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>212459000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>40603000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>45824000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>118291000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>145368000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>227018000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>231800000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>237851000.0</v>
       </c>
-      <c r="BH15"/>
-      <c r="BI15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>7636000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>7636000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>7711000.0</v>
       </c>
-      <c r="BL15"/>
-      <c r="BM15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>7866000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>7832000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>7917000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>12185.92</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>12185.92</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>48611.62</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>10593000.0</v>
       </c>
-      <c r="BT15"/>
-      <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15">
         <v>94000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>94000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>47995200.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>13800.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>45981600.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>126201.6</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>42700482.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>241.5</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>52399759.5</v>
       </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B16">
+        <v>363346000000.0</v>
+      </c>
+      <c r="C16">
+        <v>803800407000.0</v>
+      </c>
+      <c r="D16">
         <v>73030151000.0</v>
       </c>
-      <c r="C16">
-[...4 lines deleted...]
-      </c>
       <c r="E16">
+        <v>13965245.0</v>
+      </c>
+      <c r="F16">
+        <v>44524515.0</v>
+      </c>
+      <c r="G16">
         <v>59973684000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>41415681000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>53867507000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>57757006000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6599199000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>17605055000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>31817702000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>56394139000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2988946000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>6815562000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4232531000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4428802000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4428802000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2007361000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2185504000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4653406000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4653406000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6491927000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>11053893000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>9765201000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>9765201000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1794870000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2837398000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>16644827000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>16644827000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>12622370000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>8759141000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2652803000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2652803000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2252721000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2062491000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1555089000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1555089000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1383442000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1223329000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>872537000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>872537000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>739597000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>577921000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>789420000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>789420000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>732339000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>674845000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>893812000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>893812000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>818180000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>715346000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>693044000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>693044000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>647581000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>558159000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>346652000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>346652000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>344535000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>240495000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1089480000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1089480000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>923410000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1000540000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1025142000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1025142000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>933896000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>842816000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>604690000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>604690000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>561257538.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>569474772.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>391488450.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>391488450.57</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>320447697.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>255249042.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>477617757.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>477617757.4</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>806768218.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>609075474.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>512723195.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>512723195.28</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>441825971.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>349248160.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>338391612.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>338391612.75</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>997756950.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>929654090.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>675178581.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>675178581.8</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>506180950.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>365977222.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>202941051.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>202941051.2</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>261921190.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>191593430.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>56050400.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>56050400.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>11998800.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>13998600.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>23990400.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>19898112.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>17000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>11699659.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>13599639.0</v>
       </c>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...4 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -37733,556 +38542,570 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B18">
+        <v>52384000000.0</v>
+      </c>
+      <c r="C18">
+        <v>21305062000.0</v>
+      </c>
+      <c r="D18">
         <v>70419747000.0</v>
       </c>
-      <c r="C18">
-[...4 lines deleted...]
-      </c>
       <c r="E18">
+        <v>32421590.0</v>
+      </c>
+      <c r="F18">
+        <v>89567280.0</v>
+      </c>
+      <c r="G18">
         <v>88765240000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>90965376000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>65359856000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-17121250000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>24512860000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>18312262000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>12532794000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>61717932000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2224140000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>5309258000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3914293000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>7219064000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7219064000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>3109499000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2738670000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>5811747000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5811747000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>7390945000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5087912000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>297575000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>297575000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1163346000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-1647538000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1328276000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>1328276000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2308036000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-757196000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>864654000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>864654000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>238847000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>212710000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>587273000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>587273000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>151854000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>330029000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>22042000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>22042000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>157244000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>77476000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>230497000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>230497000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-33909000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>43552000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>274847000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>274847000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>93916000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>13558000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>45463000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>45463000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>62705000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>67080000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>111499000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>111499000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>33932000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>60075000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>166070000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>166070000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-49597000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-56030000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>91246000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>91246000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>110470000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>29089000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>114386235.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>114386235.32</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>80583314.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-13746231.25</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>99116870.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>99116870.39</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>64194074.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>97864236.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>59361849.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>59361849.6</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>175092121.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>89558320.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>175074647.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>175074647.45</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>91960596.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>68601710.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-296675860.22</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-296675860.22</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>67985150.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>145692565.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>166361716.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>166361716.55</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>139417365.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>73156195.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-28931422.42</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-28931422.42</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>87994696.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-11578460.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>23009700.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>23009700.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>28997100.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-57988800.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>17992800.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>6113152.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>60800441.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>30999178.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>6200379.0</v>
       </c>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B19">
+        <v>-470026000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-131676244000.0</v>
+      </c>
+      <c r="D19">
         <v>-124255927000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>76243486000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-162483486000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-136025454000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-153313522000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-84834152000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-10724326000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-112277226000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-50336374000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-30295269000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-13519536000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-13856730000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-4119601000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>297247000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-8717247000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-8540864000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3212749000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2777890000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-10027000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-9640731000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-13116038000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>994298000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-5583137000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1691353000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-4847006000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-10212224000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-3276022000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>3533269000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>3036162000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-3361545000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>184520000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-1936424000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-70791000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-643444000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>10656000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>61436000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>173698000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>181995000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-249260000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-      <c r="BE19">
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19">
         <v>-25414000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38343,1420 +39166,1450 @@
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B21">
+        <v>-15080000000.0</v>
+      </c>
+      <c r="C21">
+        <v>858363333000.0</v>
+      </c>
+      <c r="D21">
         <v>28378485000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-240993000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-654662000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-22067428000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>15464593000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>11499343000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-273366000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-273366000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>690689000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1957708000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>454880000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2613120000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-262000000.0</v>
       </c>
       <c r="S21">
         <v>-262000000.0</v>
       </c>
       <c r="T21">
         <v>-262000000.0</v>
       </c>
       <c r="U21">
+        <v>-262000000.0</v>
+      </c>
+      <c r="V21">
+        <v>-262000000.0</v>
+      </c>
+      <c r="W21">
         <v>769853000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-158744000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-109277000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1855943000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1049829000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1868000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1393000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-13510000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1960889000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1960889000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>5838328000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>5838328000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-59876000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-19632000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-3918000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-1052000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-916490000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-294556000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-769932000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21">
         <v>25556000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21">
         <v>16289000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B22">
+        <v>159981000000.0</v>
+      </c>
+      <c r="C22">
+        <v>147044085000.0</v>
+      </c>
+      <c r="D22">
         <v>120884182000.0</v>
       </c>
-      <c r="C22">
-[...4 lines deleted...]
-      </c>
       <c r="E22">
+        <v>35063045.0</v>
+      </c>
+      <c r="F22">
+        <v>101703641.0</v>
+      </c>
+      <c r="G22">
         <v>147643810000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>80947935000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>125193327000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>87214716000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-7129472000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>23621578000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>49052757000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>21963459000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9336032000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8044430000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>6739275000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8068195000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>8068195000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>5137870000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3815913000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2879360000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2879360000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>822775000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1941456000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5248685000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>5248685000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>877697000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4299214000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>7796619000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>7796619000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>784362000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1099960000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>974709000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>974709000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>518102000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>635639000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>462008000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>462008000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>151234000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>369527000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-160963000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-160963000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-171160000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>114873000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>27134000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>27134000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>40512000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>114989000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>58656000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>58656000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-44401000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-20795000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>103536000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>103536000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>35110000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>21136000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>101993000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>101993000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-5363000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>52785000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>12120000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>12120000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>37655000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-22928000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>139673000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>139673000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>25790000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>24624000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>1887136.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>1887136.31</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>37257369.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>55261239.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>25351420.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>25351420.47</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>5149171.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>50791510.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>85093499.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>85093499.8</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>92952023.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>89092261.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>8488655.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>8488655.99</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>51991390.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>63229965.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>79623773.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>79623773.2</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>21486621.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-53084180.31</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>41661083.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>41661083.6</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-69932821.37</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>97200755.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>-10064536.2</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>-10064536.2</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-131902465.6</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>14961040.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>2107800.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>2107800.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>36996300.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>36006300.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>32986800.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>34760979.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>30300202.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>29599937.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>31399859.0</v>
       </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>226</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-241809000.0</v>
+      </c>
+      <c r="D23">
         <v>-214929000.0</v>
       </c>
-      <c r="C23">
-[...5 lines deleted...]
-      <c r="E23"/>
+      <c r="E23">
+        <v>-188768.0</v>
+      </c>
       <c r="F23">
+        <v>-165993.0</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23">
         <v>-236356.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-198826.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-195242.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-303392.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-254764.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-122098.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>188652000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>690689000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3579896540.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>200635000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>306250000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>306250000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-309026000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-323896000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-571124000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-571130000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-556805000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-431654000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1051809000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1051809000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-4847006000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-670713000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3350671000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3350671000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-3705274000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>9949559000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>32231000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1147983000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-370209000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-4000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-162858000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-162858000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-184978000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-109143000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>582566000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-97018000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-110747000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>50935000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1530503900.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-60983000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-2000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-82905000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>30000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>30000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-2222000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-53345000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-6717000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-91365000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>26717000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-41209000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>904986100.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>904986100.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>70108000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-976000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-35587000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-35587000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-36592000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-30325000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-87962000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-87962000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-22693000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>45266000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-70777294.54</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-70801666.38</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-89407521.02</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-15357703.11</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-2210554.39</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-2210554.39</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-7523737.7</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-415724839.9</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-388526935.4</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-388526935.4</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>23821806.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-148862329.77</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-104257737.51</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-104257737.51</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>856026.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-112200652.62</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-365502870.32</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-365502870.32</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>2595.54</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>8027221.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>3580909.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>3580909.6</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-6295.96</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-45623.22</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-26587889.26</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-26587889.26</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-27873577.84</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-7820140.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>21126900.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>21126900.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>17998200.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>58003800.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>31987200.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-3016435.2</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-12799041.6</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-32900705.4</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-2299770.0</v>
       </c>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B24">
+        <v>7799000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-134031089000.0</v>
+      </c>
+      <c r="D24">
         <v>-30642295000.0</v>
       </c>
-      <c r="C24">
-[...4 lines deleted...]
-      </c>
       <c r="E24">
+        <v>26054737.0</v>
+      </c>
+      <c r="F24">
         <v>-35454475000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
+        <v>-35454475000.0</v>
+      </c>
+      <c r="H24">
         <v>-114105059000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-40057879000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>75547070000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-36747620000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-56960654000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-33800930000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-16075284000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-14908086000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-12540422000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-5395359000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-8717247000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-6321000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-16017788000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-12805039000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-10027110000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7427000000.0</v>
       </c>
       <c r="W24">
         <v>-7427000000.0</v>
       </c>
       <c r="X24">
         <v>-7427000000.0</v>
       </c>
       <c r="Y24">
+        <v>-7427000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-7427000000.0</v>
+      </c>
+      <c r="AA24">
         <v>-711899000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-10627092000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-9855536000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>4095000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3392406000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>672604000.0</v>
       </c>
-      <c r="AE24">
-[...6 lines deleted...]
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>3902000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>11660000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>18284000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24">
         <v>72000.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B25">
+        <v>-87550000000.0</v>
+      </c>
+      <c r="C25">
+        <v>16369877000.0</v>
+      </c>
+      <c r="D25">
         <v>-24917923000.0</v>
       </c>
-      <c r="C25">
-[...4 lines deleted...]
-      </c>
       <c r="E25">
+        <v>47953272.0</v>
+      </c>
+      <c r="F25">
+        <v>34805924.0</v>
+      </c>
+      <c r="G25">
         <v>32973751000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>41423026000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-60421552000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-28560218000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>84847728000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>35053640000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-35237435000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>18926547000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-8814523000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-6538649000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-10255029000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2676229000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2676229000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-1889320000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-1639038000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3091678000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7633721000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1533770000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>26326000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1951045000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-1886504000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-1678631000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1232326000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-2257425000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-3788781000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-449194000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-87195000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>53836000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>72564000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>90056000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>79891000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>76530000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>164183000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>98670000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>94590000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>66632000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>616445000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>396257000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>65924000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>64337000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>10973000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>34016000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>68424000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>56394000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>166529000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>52653000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-94874000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>39660000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-141094000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>50433000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>38824000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>40918000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>75077000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>43649000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>41142000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>93852000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-25451000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>44030000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>69124000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>55705000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-107732000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>146937000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>41186000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>113539471.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>113539471.43</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>101523098.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>15806239.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>36401954.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>36401954.98</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>82152856.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>28269042.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>9780319.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>9780319.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>21425492.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>10564247.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>296222955.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>296222955.89</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>28792113.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-10418984.16</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>54587844.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>54587844.82</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>92255199.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>179142985.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>72569162.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>72569162.6</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>162335973.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>-91944009.25</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>43127811.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>43127811.14</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>137808042.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>-59460690.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>24023600.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>24023600.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>600.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>1999200.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>165932.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>201059.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>197950.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>100989.0</v>
       </c>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
         <v>1804960329.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-1591132276.0</v>
       </c>
-      <c r="Q26">
-[...5 lines deleted...]
-      <c r="S26"/>
+      <c r="S26">
+        <v>0.0</v>
+      </c>
       <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26">
         <v>-695679000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-2720657000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-774081000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-670429000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-927218000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-927218000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-992727000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-959132000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-551964000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-551964000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-347670000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-827230000.0</v>
       </c>
-      <c r="AF26">
-[...3 lines deleted...]
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
@@ -39783,1072 +40636,1094 @@
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>-83211872075.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>37322986000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>9371397000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
         <v>445196000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>-1949529000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>4542043000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4542043000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2835818000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1773031000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>64541000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>64541000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>4702229000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>-2659892000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>-1531356000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>-1531356000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>3821657000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>-5483000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>18728000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>18728000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>-80967000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>-261549000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>87653000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>87653000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>18830000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>-8763000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>549813000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>549813000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>54472000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>-51366000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>-53364000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>-53364000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>92719000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>-45689000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>110135000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>110135000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>116311000.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>-180754000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>-180754000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>53663000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>50798000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>34159000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>34159000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>31436000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>16844000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>-119303000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>-119303000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>12157000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>73574000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>-163437000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>-163437000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B28">
+        <v>-15080000000.0</v>
+      </c>
+      <c r="C28">
+        <v>1002394703000.0</v>
+      </c>
+      <c r="D28">
         <v>16787438000.0</v>
       </c>
-      <c r="C28">
-[...4 lines deleted...]
-      </c>
       <c r="E28">
+        <v>-186905592.0</v>
+      </c>
+      <c r="F28">
+        <v>-623768.0</v>
+      </c>
+      <c r="G28">
         <v>-22067428000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>15464593000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-20030166000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-7669956000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13361234000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>35639887000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1026512000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>254186000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>690689000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1583096000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>200635000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-326672000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-326672000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-309026000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-323896000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-703386000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-703386000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-648181000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-494500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1137664000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1137664000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1942006000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-8225342000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>785014000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>785014000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-4052944000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5317037000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-15831000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-15831000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-19632000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-3922000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-467288000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-467288000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3375000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-442523000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-3273000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-3273000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-5458000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-280422000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-217021000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-217021000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-2941000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-760209000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>27778000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>27778000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-2222000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-118291000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>6717000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6717000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>26717000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>904986100.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>904986100.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>70108000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-976000000.0</v>
       </c>
-      <c r="BH28"/>
-[...1 lines deleted...]
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28">
         <v>-27533000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-45217000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-113459000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-113459000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-19390000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>45266000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-70789480.46</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-70789480.46</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-89456132.64</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-15357703.11</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-2210554.39</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-2210554.39</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-7523737.7</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-415724839.9</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-388526935.4</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-388526935.4</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>23821806.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-148862329.77</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-104257737.51</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-104257737.51</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>856026.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-112200652.62</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-365502870.32</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-365502870.32</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2595.54</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>8027221.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>3580909.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>3580909.6</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-6295.96</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-45623.22</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-26587889.26</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-26587889.26</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-27873577.84</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-7820140.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>21032900.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>21032900.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-29997000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>57990000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-13994400.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-3142636.8</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-55499523.6</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-32900946.9</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-54699529.5</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B29">
+        <v>195773000000.0</v>
+      </c>
+      <c r="C29">
+        <v>141221940000.0</v>
+      </c>
+      <c r="D29">
         <v>164033379000.0</v>
       </c>
-      <c r="C29">
-[...4 lines deleted...]
-      </c>
       <c r="E29">
+        <v>85194081.0</v>
+      </c>
+      <c r="F29">
+        <v>142282381.0</v>
+      </c>
+      <c r="G29">
         <v>189336219000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>171456710000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>142080953000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>75148263000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>100042466000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>89265262000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>89114479000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>98080747000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9264926000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11878006000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-127402000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>11142603000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>11142603000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5646695000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4507932000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7699261000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7699261000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>9164686000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6453978000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5631619000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5631619000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2838257000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1670044000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>6155565000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6155565000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>4393118000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>148511000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1494874000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>1494874000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>538265000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>398478000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>789139000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>789139000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>339784000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>455260000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>119060000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>119060000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>267991000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>177979000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>331480000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>331480000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>57734000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>138122000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>381921000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>381921000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>133917000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>66903000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>136828000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>136828000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>91157000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>108289000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>150760000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>150760000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>71310000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>98037000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>201657000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>201657000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-13005000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-11041000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>131071000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>131071000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>133163000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>65488000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>154206524.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>154206524.4</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>160048753.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>51465131.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>149027972.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>149027972.47</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>92561381.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>140590223.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>106377123.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>106377123.3</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>193822514.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>110422956.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>207387525.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>207387525.04</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>131985745.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>121732446.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>-256562281.41</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>-256562281.41</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>86255897.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>165598317.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>183914473.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>183914473.2</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>151851617.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>86139477.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-18182564.78</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-18182564.78</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>113327983.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>31822590.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>43209700.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>43209700.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>70992900.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>36015600.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>63974400.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>24974604.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>68600283.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>40099347.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>36300369.0</v>
       </c>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B30">
+        <v>-605616000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-274887263000.0</v>
+      </c>
+      <c r="D30">
         <v>-124255927000.0</v>
       </c>
-      <c r="C30">
-[...4 lines deleted...]
-      </c>
       <c r="E30">
+        <v>75383026.0</v>
+      </c>
+      <c r="F30">
+        <v>-154815882.0</v>
+      </c>
+      <c r="G30">
         <v>-384897866000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-194596393000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-116778976000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-16722443000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-112277226000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-127912909000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-110382615000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-52438099000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-40215627000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-10687874000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-3489917000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-12180083000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-6321000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-5749945000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-4547299000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-11446000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-7427000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-13116038000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>994298000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-8325416000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1691353000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-25183270000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-19288444000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-4880353000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1294020000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>951080000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-4267252000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-121066000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-3877689000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-370209000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-829212000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-182498000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-534673000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-202128000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-109000000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>-228282000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-168564000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30"/>
+      <c r="AY30">
         <v>-484634000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30">
         <v>-64445000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
+      <c r="DA30"/>
+      <c r="DB30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>