--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -8131,51 +8131,51 @@
       </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12">
         <v>53189360.0</v>
       </c>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
     </row>
     <row r="13" spans="1:114">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>1063276000000.0</v>
       </c>
       <c r="C13">
         <v>752474000.0</v>
       </c>
       <c r="D13">
         <v>900687708000.0</v>
       </c>
       <c r="E13">
-        <v>851970148000.0</v>
+        <v>851970000000.0</v>
       </c>
       <c r="F13">
         <v>801826515000.0</v>
       </c>
       <c r="G13">
         <v>738540164000.0</v>
       </c>
       <c r="H13">
         <v>683199686000.0</v>
       </c>
       <c r="I13">
         <v>609828502000.0</v>
       </c>
       <c r="J13">
         <v>514222045000.0</v>
       </c>
       <c r="K13">
         <v>738540164000.0</v>
       </c>
       <c r="L13">
         <v>221247392000.0</v>
       </c>
       <c r="M13">
         <v>164103916000.0</v>
       </c>
@@ -15171,51 +15171,51 @@
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
     </row>
     <row r="42" spans="1:114">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
         <v>-78648000000.0</v>
       </c>
       <c r="C42">
         <v>898582909000.0</v>
       </c>
       <c r="D42">
         <v>-66621738000.0</v>
       </c>
       <c r="E42">
-        <v>-63018214000.0</v>
+        <v>-63018066000.0</v>
       </c>
       <c r="F42">
         <v>-103763451000.0</v>
       </c>
       <c r="G42">
         <v>-95573637000.0</v>
       </c>
       <c r="H42">
         <v>-88412090000.0</v>
       </c>
       <c r="I42">
         <v>-78917220000.0</v>
       </c>
       <c r="J42">
         <v>-66544890000.0</v>
       </c>
       <c r="K42">
         <v>-54628067000.0</v>
       </c>
       <c r="L42">
         <v>-16365146000.0</v>
       </c>
       <c r="M42">
         <v>-12138378000.0</v>
       </c>
@@ -20810,51 +20810,51 @@
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>178</v>
       </c>
       <c r="B5">
-        <v>860991017000.0</v>
+        <v>853629189000.0</v>
       </c>
       <c r="C5">
         <v>521370626000.0</v>
       </c>
       <c r="D5">
         <v>148631399000.0</v>
       </c>
       <c r="E5">
         <v>380957457000.0</v>
       </c>
       <c r="F5">
         <v>231334035000.0</v>
       </c>
       <c r="G5">
         <v>32486421000.0</v>
       </c>
       <c r="H5">
         <v>38823657000.0</v>
       </c>
       <c r="I5">
         <v>18940778859.0</v>
       </c>
       <c r="J5">
         <v>5020292484.0</v>
       </c>
@@ -20899,51 +20899,51 @@
       </c>
       <c r="X5">
         <v>428284265.0</v>
       </c>
       <c r="Y5">
         <v>1206523991.0</v>
       </c>
       <c r="Z5">
         <v>447402300.0</v>
       </c>
       <c r="AA5">
         <v>306873216.0</v>
       </c>
       <c r="AB5">
         <v>303484000.0</v>
       </c>
       <c r="AC5">
         <v>286442700.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>179</v>
       </c>
       <c r="B6">
-        <v>1096286586000.0</v>
+        <v>1088924758000.0</v>
       </c>
       <c r="C6">
         <v>643374117000.0</v>
       </c>
       <c r="D6">
         <v>280656448000.0</v>
       </c>
       <c r="E6">
         <v>513686106000.0</v>
       </c>
       <c r="F6">
         <v>289633124000.0</v>
       </c>
       <c r="G6">
         <v>50601923000.0</v>
       </c>
       <c r="H6">
         <v>46417884000.0</v>
       </c>
       <c r="I6">
         <v>18940940000.0</v>
       </c>
       <c r="J6">
         <v>5020345000.0</v>
       </c>
@@ -24086,51 +24086,51 @@
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
     </row>
     <row r="5" spans="1:114">
       <c r="A5" t="s">
         <v>178</v>
       </c>
       <c r="B5">
         <v>296241000000.0</v>
       </c>
       <c r="C5">
-        <v>246842144000.0</v>
+        <v>268283813000.0</v>
       </c>
       <c r="D5">
         <v>188202230000.0</v>
       </c>
       <c r="E5">
         <v>80383275000.0</v>
       </c>
       <c r="F5">
         <v>172249787000.0</v>
       </c>
       <c r="G5">
         <v>185474964000.0</v>
       </c>
       <c r="H5">
         <v>120546052000.0</v>
       </c>
       <c r="I5">
         <v>208701628000.0</v>
       </c>
       <c r="J5">
         <v>196822672000.0</v>
       </c>
       <c r="K5">
         <v>-557367000.0</v>
       </c>
@@ -24414,51 +24414,51 @@
         <v>76400459.0</v>
       </c>
       <c r="DA5">
         <v>76599677.0</v>
       </c>
       <c r="DB5">
         <v>74898510.0</v>
       </c>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
     </row>
     <row r="6" spans="1:114">
       <c r="A6" t="s">
         <v>179</v>
       </c>
       <c r="B6">
         <v>353388000000.0</v>
       </c>
       <c r="C6">
-        <v>310148325000.0</v>
+        <v>331589994000.0</v>
       </c>
       <c r="D6">
         <v>240319778000.0</v>
       </c>
       <c r="E6">
         <v>127279130000.0</v>
       </c>
       <c r="F6">
         <v>212499079000.0</v>
       </c>
       <c r="G6">
         <v>219034121000.0</v>
       </c>
       <c r="H6">
         <v>164056585000.0</v>
       </c>
       <c r="I6">
         <v>246356227000.0</v>
       </c>
       <c r="J6">
         <v>232257015000.0</v>
       </c>
       <c r="K6">
         <v>31245565000.0</v>
       </c>
@@ -33862,51 +33862,51 @@
       </c>
       <c r="X23">
         <v>1964808.0</v>
       </c>
       <c r="Y23">
         <v>-62281607.1</v>
       </c>
       <c r="Z23">
         <v>129116100.0</v>
       </c>
       <c r="AA23">
         <v>-51268838.4</v>
       </c>
       <c r="AB23">
         <v>-14345000.0</v>
       </c>
       <c r="AC23">
         <v>106378720.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>227</v>
       </c>
       <c r="B24">
-        <v>-1451.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="C24">
         <v>-95087060000.0</v>
       </c>
       <c r="D24">
         <v>-155364399000.0</v>
       </c>
       <c r="E24">
         <v>-101096588000.0</v>
       </c>
       <c r="F24">
         <v>-125172775000.0</v>
       </c>
       <c r="G24">
         <v>-22318287000.0</v>
       </c>
       <c r="H24">
         <v>-711899000.0</v>
       </c>
       <c r="I24">
         <v>5218620000.0</v>
       </c>
       <c r="J24">
         <v>-1936424000.0</v>
       </c>
@@ -34714,51 +34714,51 @@
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>206</v>
       </c>
       <c r="B2">
-        <v>880033000000.0</v>
+        <v>804106528000.0</v>
       </c>
       <c r="C2">
         <v>77207102000.0</v>
       </c>
       <c r="D2">
         <v>16625986000.0</v>
       </c>
       <c r="E2">
         <v>44524515.0</v>
       </c>
       <c r="F2">
         <v>58170401.0</v>
       </c>
       <c r="G2">
         <v>31415084000.0</v>
       </c>
       <c r="H2">
         <v>53867507000.0</v>
       </c>
       <c r="I2">
         <v>57757006000.0</v>
       </c>
       <c r="J2">
         <v>15602092000.0</v>
       </c>
@@ -35602,51 +35602,51 @@
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>210</v>
       </c>
       <c r="B6">
-        <v>-516687000000.0</v>
+        <v>-440760514000.0</v>
       </c>
       <c r="C6">
         <v>726593305000.0</v>
       </c>
       <c r="D6">
         <v>56404165000.0</v>
       </c>
       <c r="E6">
         <v>-30559270.0</v>
       </c>
       <c r="F6">
         <v>-13645886.0</v>
       </c>
       <c r="G6">
         <v>28558600000.0</v>
       </c>
       <c r="H6">
         <v>-12451826000.0</v>
       </c>
       <c r="I6">
         <v>-3889499000.0</v>
       </c>
       <c r="J6">
         <v>42154914000.0</v>
       </c>
@@ -39998,54 +39998,54 @@
       </c>
       <c r="CW23">
         <v>58003800.0</v>
       </c>
       <c r="CX23">
         <v>31987200.0</v>
       </c>
       <c r="CY23">
         <v>-3016435.2</v>
       </c>
       <c r="CZ23">
         <v>-12799041.6</v>
       </c>
       <c r="DA23">
         <v>-32900705.4</v>
       </c>
       <c r="DB23">
         <v>-2299770.0</v>
       </c>
     </row>
     <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>227</v>
       </c>
       <c r="B24">
-        <v>7799000000.0</v>
+        <v>12106932000.0</v>
       </c>
       <c r="C24">
-        <v>-134031089000.0</v>
+        <v>-131676244000.0</v>
       </c>
       <c r="D24">
         <v>-30642295000.0</v>
       </c>
       <c r="E24">
         <v>26054737.0</v>
       </c>
       <c r="F24">
         <v>-35454475000.0</v>
       </c>
       <c r="G24">
         <v>-35454475000.0</v>
       </c>
       <c r="H24">
         <v>-114105059000.0</v>
       </c>
       <c r="I24">
         <v>-40057879000.0</v>
       </c>
       <c r="J24">
         <v>75547070000.0</v>
       </c>
       <c r="K24">
         <v>-36747620000.0</v>
       </c>
@@ -40182,51 +40182,51 @@
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>228</v>
       </c>
       <c r="B25">
-        <v>-87550000000.0</v>
+        <v>-87550404000.0</v>
       </c>
       <c r="C25">
         <v>16369877000.0</v>
       </c>
       <c r="D25">
         <v>-24917923000.0</v>
       </c>
       <c r="E25">
         <v>47953272.0</v>
       </c>
       <c r="F25">
         <v>34805924.0</v>
       </c>
       <c r="G25">
         <v>32973751000.0</v>
       </c>
       <c r="H25">
         <v>41423026000.0</v>
       </c>
       <c r="I25">
         <v>-60421552000.0</v>
       </c>
       <c r="J25">
         <v>-28560218000.0</v>
       </c>
@@ -41168,51 +41168,51 @@
       </c>
       <c r="CW28">
         <v>57990000.0</v>
       </c>
       <c r="CX28">
         <v>-13994400.0</v>
       </c>
       <c r="CY28">
         <v>-3142636.8</v>
       </c>
       <c r="CZ28">
         <v>-55499523.6</v>
       </c>
       <c r="DA28">
         <v>-32900946.9</v>
       </c>
       <c r="DB28">
         <v>-54699529.5</v>
       </c>
     </row>
     <row r="29" spans="1:106">
       <c r="A29" t="s">
         <v>232</v>
       </c>
       <c r="B29">
-        <v>195773000000.0</v>
+        <v>195772596000.0</v>
       </c>
       <c r="C29">
         <v>141221940000.0</v>
       </c>
       <c r="D29">
         <v>164033379000.0</v>
       </c>
       <c r="E29">
         <v>85194081.0</v>
       </c>
       <c r="F29">
         <v>142282381.0</v>
       </c>
       <c r="G29">
         <v>189336219000.0</v>
       </c>
       <c r="H29">
         <v>171456710000.0</v>
       </c>
       <c r="I29">
         <v>142080953000.0</v>
       </c>
       <c r="J29">
         <v>75148263000.0</v>
       </c>
@@ -41488,51 +41488,51 @@
       </c>
       <c r="CW29">
         <v>36015600.0</v>
       </c>
       <c r="CX29">
         <v>63974400.0</v>
       </c>
       <c r="CY29">
         <v>24974604.0</v>
       </c>
       <c r="CZ29">
         <v>68600283.0</v>
       </c>
       <c r="DA29">
         <v>40099347.0</v>
       </c>
       <c r="DB29">
         <v>36300369.0</v>
       </c>
     </row>
     <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>233</v>
       </c>
       <c r="B30">
-        <v>-605616000000.0</v>
+        <v>-601308068000.0</v>
       </c>
       <c r="C30">
         <v>-274887263000.0</v>
       </c>
       <c r="D30">
         <v>-124255927000.0</v>
       </c>
       <c r="E30">
         <v>75383026.0</v>
       </c>
       <c r="F30">
         <v>-154815882.0</v>
       </c>
       <c r="G30">
         <v>-384897866000.0</v>
       </c>
       <c r="H30">
         <v>-194596393000.0</v>
       </c>
       <c r="I30">
         <v>-116778976000.0</v>
       </c>
       <c r="J30">
         <v>-16722443000.0</v>
       </c>