--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1097,51 +1100,51 @@
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>-33108999.0</v>
+        <v>-31651000.0</v>
       </c>
       <c r="C5">
         <v>-99703000.0</v>
       </c>
       <c r="D5">
         <v>-44405000.0</v>
       </c>
       <c r="E5">
         <v>-104729000.0</v>
       </c>
       <c r="F5">
         <v>-66478000.0</v>
       </c>
       <c r="G5">
         <v>-41239000.0</v>
       </c>
       <c r="H5">
         <v>-37897000.0</v>
       </c>
       <c r="I5">
         <v>-35691000.0</v>
       </c>
       <c r="J5">
         <v>-27284000.0</v>
       </c>
@@ -1196,51 +1199,53 @@
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>5000.0</v>
+      </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1534,51 +1539,53 @@
       </c>
       <c r="J15">
         <v>3000.0</v>
       </c>
       <c r="K15">
         <v>3000.0</v>
       </c>
       <c r="L15">
         <v>3000.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15"/>
       <c r="O15">
         <v>2000.0</v>
       </c>
       <c r="P15">
         <v>105.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>149442000.0</v>
+      </c>
       <c r="C16">
         <v>97979000.0</v>
       </c>
       <c r="D16">
         <v>72543000.0</v>
       </c>
       <c r="E16">
         <v>49601000.0</v>
       </c>
       <c r="F16">
         <v>45213000.0</v>
       </c>
       <c r="G16">
         <v>27242000.0</v>
       </c>
       <c r="H16">
         <v>12459000.0</v>
       </c>
       <c r="I16">
         <v>16789000.0</v>
       </c>
       <c r="J16">
         <v>11429000.0</v>
       </c>
       <c r="K16">
@@ -1852,51 +1859,53 @@
         <v>468000000.0</v>
       </c>
       <c r="K23">
         <v>399459000.0</v>
       </c>
       <c r="L23">
         <v>319992000.0</v>
       </c>
       <c r="M23">
         <v>255891000.0</v>
       </c>
       <c r="N23">
         <v>248214000.0</v>
       </c>
       <c r="O23">
         <v>154018000.0</v>
       </c>
       <c r="P23">
         <v>159736.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>171202000.0</v>
+      </c>
       <c r="C24">
         <v>108220000.0</v>
       </c>
       <c r="D24">
         <v>163004000.0</v>
       </c>
       <c r="E24">
         <v>168980000.0</v>
       </c>
       <c r="F24">
         <v>188355000.0</v>
       </c>
       <c r="G24">
         <v>222722000.0</v>
       </c>
       <c r="H24">
         <v>243727000.0</v>
       </c>
       <c r="I24">
         <v>220709000.0</v>
       </c>
       <c r="J24">
         <v>220998000.0</v>
       </c>
       <c r="K24">
@@ -1936,51 +1945,53 @@
         <v>243727000.0</v>
       </c>
       <c r="I25">
         <v>220709000.0</v>
       </c>
       <c r="J25">
         <v>220998000.0</v>
       </c>
       <c r="K25">
         <v>196946000.0</v>
       </c>
       <c r="L25">
         <v>121493000.0</v>
       </c>
       <c r="M25">
         <v>39273000.0</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>59231000.0</v>
+      </c>
       <c r="C26">
         <v>64934000.0</v>
       </c>
       <c r="D26">
         <v>61999000.0</v>
       </c>
       <c r="E26">
         <v>57839000.0</v>
       </c>
       <c r="F26">
         <v>51160000.0</v>
       </c>
       <c r="G26">
         <v>51004000.0</v>
       </c>
       <c r="H26">
         <v>47382000.0</v>
       </c>
       <c r="I26">
         <v>500000.0</v>
       </c>
       <c r="J26">
         <v>500000.0</v>
       </c>
       <c r="K26">
@@ -2048,88 +2059,90 @@
         <v>212335000.0</v>
       </c>
       <c r="K28">
         <v>172679000.0</v>
       </c>
       <c r="L28">
         <v>119997000.0</v>
       </c>
       <c r="M28">
         <v>78348000.0</v>
       </c>
       <c r="N28">
         <v>75031000.0</v>
       </c>
       <c r="O28">
         <v>55120000.0</v>
       </c>
       <c r="P28">
         <v>96986.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>884681000.0</v>
+      </c>
       <c r="C29">
         <v>740490000.0</v>
       </c>
       <c r="D29">
         <v>718026000.0</v>
       </c>
       <c r="E29">
         <v>518304000.0</v>
       </c>
       <c r="F29">
         <v>442917000.0</v>
       </c>
       <c r="G29">
         <v>436868000.0</v>
       </c>
       <c r="H29">
         <v>446415000.0</v>
       </c>
       <c r="I29">
         <v>375271000.0</v>
       </c>
       <c r="J29">
         <v>344506000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
-        <v>273259000.0</v>
+        <v>277770000.0</v>
       </c>
       <c r="C30">
         <v>231433000.0</v>
       </c>
       <c r="D30">
         <v>191220000.0</v>
       </c>
       <c r="E30">
         <v>174202000.0</v>
       </c>
       <c r="F30">
         <v>132764000.0</v>
       </c>
       <c r="G30">
         <v>123304000.0</v>
       </c>
       <c r="H30">
         <v>162775000.0</v>
       </c>
       <c r="I30">
         <v>147048000.0</v>
       </c>
       <c r="J30">
         <v>128960000.0</v>
       </c>
@@ -2178,51 +2191,53 @@
         <v>85601000.0</v>
       </c>
       <c r="K31">
         <v>107680000.0</v>
       </c>
       <c r="L31">
         <v>33139000.0</v>
       </c>
       <c r="M31">
         <v>75256000.0</v>
       </c>
       <c r="N31">
         <v>46866000.0</v>
       </c>
       <c r="O31">
         <v>31791466.0</v>
       </c>
       <c r="P31">
         <v>7673.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>301812000.0</v>
+      </c>
       <c r="C32">
         <v>294184000.0</v>
       </c>
       <c r="D32">
         <v>299874000.0</v>
       </c>
       <c r="E32">
         <v>222332000.0</v>
       </c>
       <c r="F32">
         <v>171260000.0</v>
       </c>
       <c r="G32">
         <v>195260000.0</v>
       </c>
       <c r="H32">
         <v>193838000.0</v>
       </c>
       <c r="I32">
         <v>170804000.0</v>
       </c>
       <c r="J32">
         <v>140449000.0</v>
       </c>
       <c r="K32"/>
@@ -2355,51 +2370,51 @@
       </c>
       <c r="K35">
         <v>206751000.0</v>
       </c>
       <c r="L35">
         <v>77066000.0</v>
       </c>
       <c r="M35">
         <v>67597000.0</v>
       </c>
       <c r="N35">
         <v>74597000.0</v>
       </c>
       <c r="O35">
         <v>50130000.0</v>
       </c>
       <c r="P35">
         <v>152063.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>30214000.0</v>
+        <v>27169000.0</v>
       </c>
       <c r="C36">
         <v>19036000.0</v>
       </c>
       <c r="D36">
         <v>13162000.0</v>
       </c>
       <c r="E36">
         <v>13532000.0</v>
       </c>
       <c r="F36">
         <v>19696000.0</v>
       </c>
       <c r="G36">
         <v>16001000.0</v>
       </c>
       <c r="H36">
         <v>11255000.0</v>
       </c>
       <c r="I36">
         <v>9339000.0</v>
       </c>
       <c r="J36">
         <v>2151000.0</v>
       </c>
@@ -2487,101 +2502,101 @@
       <c r="J38">
         <v>2254000.0</v>
       </c>
       <c r="K38">
         <v>6812000.0</v>
       </c>
       <c r="L38">
         <v>7060000.0</v>
       </c>
       <c r="M38">
         <v>6195000.0</v>
       </c>
       <c r="N38">
         <v>262000.0</v>
       </c>
       <c r="O38">
         <v>42768000.0</v>
       </c>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>62724000.0</v>
+        <v>58213000.0</v>
       </c>
       <c r="C39">
         <v>51408000.0</v>
       </c>
       <c r="D39">
         <v>53055000.0</v>
       </c>
       <c r="E39">
         <v>27215000.0</v>
       </c>
       <c r="F39">
         <v>21548000.0</v>
       </c>
       <c r="G39">
         <v>10553000.0</v>
       </c>
       <c r="H39">
         <v>27194000.0</v>
       </c>
       <c r="I39">
         <v>20299000.0</v>
       </c>
       <c r="J39">
         <v>18679000.0</v>
       </c>
       <c r="K39">
         <v>17272000.0</v>
       </c>
       <c r="L39">
         <v>563000.0</v>
       </c>
       <c r="M39">
         <v>8807000.0</v>
       </c>
       <c r="N39">
         <v>11259000.0</v>
       </c>
       <c r="O39">
         <v>19047000.0</v>
       </c>
       <c r="P39">
         <v>157000.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>224091000.0</v>
+        <v>74649000.0</v>
       </c>
       <c r="C40">
         <v>67917000.0</v>
       </c>
       <c r="D40">
         <v>73557000.0</v>
       </c>
       <c r="E40">
         <v>69511000.0</v>
       </c>
       <c r="F40">
         <v>31015000.0</v>
       </c>
       <c r="G40">
         <v>22724000.0</v>
       </c>
       <c r="H40">
         <v>38590000.0</v>
       </c>
       <c r="I40">
         <v>11536000.0</v>
       </c>
       <c r="J40">
         <v>39502000.0</v>
       </c>
@@ -2726,51 +2741,53 @@
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>2000.0</v>
       </c>
       <c r="N44"/>
       <c r="O44">
         <v>37398000.0</v>
       </c>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>680303000.0</v>
+      </c>
       <c r="C45">
         <v>490296000.0</v>
       </c>
       <c r="D45">
         <v>471216000.0</v>
       </c>
       <c r="E45">
         <v>304669000.0</v>
       </c>
       <c r="F45">
         <v>273474000.0</v>
       </c>
       <c r="G45">
         <v>152266000.0</v>
       </c>
       <c r="H45">
         <v>154609000.0</v>
       </c>
       <c r="I45">
         <v>149199000.0</v>
       </c>
       <c r="J45">
         <v>168701000.0</v>
       </c>
       <c r="K45">
@@ -2863,51 +2880,51 @@
       <c r="J47">
         <v>168701000.0</v>
       </c>
       <c r="K47">
         <v>170797000.0</v>
       </c>
       <c r="L47">
         <v>135974000.0</v>
       </c>
       <c r="M47">
         <v>103980000.0</v>
       </c>
       <c r="N47">
         <v>87382000.0</v>
       </c>
       <c r="O47">
         <v>0.0</v>
       </c>
       <c r="P47"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
-        <v>672016000.0</v>
+        <v>670558000.0</v>
       </c>
       <c r="C48">
         <v>538787000.0</v>
       </c>
       <c r="D48">
         <v>400035000.0</v>
       </c>
       <c r="E48">
         <v>234254000.0</v>
       </c>
       <c r="F48">
         <v>91045000.0</v>
       </c>
       <c r="G48">
         <v>29926000.0</v>
       </c>
       <c r="H48">
         <v>16213000.0</v>
       </c>
       <c r="I48">
         <v>10439000.0</v>
       </c>
       <c r="J48">
         <v>22212000.0</v>
       </c>
@@ -2954,51 +2971,53 @@
       </c>
       <c r="J49">
         <v>22212000.0</v>
       </c>
       <c r="K49">
         <v>26548000.0</v>
       </c>
       <c r="L49">
         <v>17354000.0</v>
       </c>
       <c r="M49">
         <v>38806000.0</v>
       </c>
       <c r="N49"/>
       <c r="O49">
         <v>-11396607.0</v>
       </c>
       <c r="P49">
         <v>-17327.0</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>427000.0</v>
+      </c>
       <c r="C50">
         <v>1087000.0</v>
       </c>
       <c r="D50">
         <v>7002000.0</v>
       </c>
       <c r="E50">
         <v>504000.0</v>
       </c>
       <c r="F50">
         <v>10700000.0</v>
       </c>
       <c r="G50">
         <v>1764000.0</v>
       </c>
       <c r="H50">
         <v>16084000.0</v>
       </c>
       <c r="I50">
         <v>21606000.0</v>
       </c>
       <c r="J50">
         <v>3260000.0</v>
       </c>
       <c r="K50">
@@ -3523,421 +3542,427 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
       <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:59">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>150536000.0</v>
+      </c>
+      <c r="C2">
         <v>127228000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>125382000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>138608000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>123279000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>98843000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>99569000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>99572000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>79180000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>82784000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>108259000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>113803000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>86629000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>90186000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>86707000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>89406000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>68062000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>68087000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>74176000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>56303000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>44969000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42326000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46605000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>51855000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>56962000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>61878000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>67210000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>79092000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>76102000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>65510000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>62519000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>59440000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>55047000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>55182000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>48252000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>52392000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>41960000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>42546000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>49984000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>59452000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>39142000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>74875000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>43258000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>43469000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>35780000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>58111000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>34407000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>39316000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>240568.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>67162000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>240568.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>121229.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>45474.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>56484.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>38840.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43606.0</v>
       </c>
       <c r="BF2">
         <v>43606.0</v>
       </c>
       <c r="BG2">
+        <v>43606.0</v>
+      </c>
+      <c r="BH2">
         <v>152063.0</v>
       </c>
     </row>
-    <row r="3" spans="1:59">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3955,52 +3980,53 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
+      <c r="BH3"/>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4018,349 +4044,354 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
+      <c r="BH4"/>
     </row>
-    <row r="5" spans="1:59">
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>-33108999.0</v>
+        <v>-18247000.0</v>
       </c>
       <c r="C5">
+        <v>-31651000.0</v>
+      </c>
+      <c r="D5">
         <v>-48967000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-66719000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-80764000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-99703000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-77888000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-72002000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-43339000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-44405000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-60865000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-69694000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-98755000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-104729000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-90135000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-72946000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-50221000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-66478000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-62240000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-58217000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-57032000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-43511999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-56877000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-53359000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-61250000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-37897000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-45400000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-35973000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-33921000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-35691000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-26720000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-24722000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-18583000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-27284000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-25119000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-28282000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-23032000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-27833000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-21112000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-24571000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-29999000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-31000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-29752000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-15642000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-15231000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-11000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3190000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>8646000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4569999.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>5000000.0</v>
       </c>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
       <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5">
         <v>-11206151.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-11396607.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-315166.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-229701.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70714.0</v>
       </c>
       <c r="BF5">
         <v>-70714.0</v>
       </c>
-      <c r="BG5"/>
+      <c r="BG5">
+        <v>-70714.0</v>
+      </c>
+      <c r="BH5"/>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>148375000.0</v>
       </c>
       <c r="AG6">
+        <v>148375000.0</v>
+      </c>
+      <c r="AH6">
         <v>129479000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>125317000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>120730000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>120500000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>115725000.0</v>
       </c>
-      <c r="AL6">
-[...1 lines deleted...]
-      </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
-      <c r="AU6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU6">
+        <v>0.0</v>
+      </c>
+      <c r="AV6"/>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
       <c r="AY6"/>
-      <c r="AZ6">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ6"/>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
-[...3 lines deleted...]
-      <c r="BG6"/>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
+      <c r="BH6"/>
     </row>
-    <row r="7" spans="1:59">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>57000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>80000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
@@ -4371,56 +4402,59 @@
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
+      <c r="BH7"/>
     </row>
-    <row r="8" spans="1:59">
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>5000.0</v>
+      </c>
       <c r="C8">
         <v>5000.0</v>
       </c>
       <c r="D8">
         <v>5000.0</v>
       </c>
       <c r="E8">
         <v>5000.0</v>
       </c>
       <c r="F8">
         <v>5000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
         <v>5000.0</v>
       </c>
       <c r="J8">
         <v>5000.0</v>
       </c>
       <c r="K8">
@@ -4431,427 +4465,434 @@
       </c>
       <c r="M8">
         <v>5000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>5000.0</v>
       </c>
       <c r="R8">
         <v>5000.0</v>
       </c>
       <c r="S8">
         <v>5000.0</v>
       </c>
       <c r="T8">
         <v>5000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>5000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
+      <c r="BH8"/>
     </row>
-    <row r="9" spans="1:59">
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>219234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219290000.0</v>
       </c>
       <c r="N9">
         <v>219290000.0</v>
       </c>
       <c r="O9">
         <v>219290000.0</v>
       </c>
       <c r="P9">
         <v>219290000.0</v>
       </c>
       <c r="Q9">
         <v>219290000.0</v>
       </c>
       <c r="R9">
         <v>219290000.0</v>
       </c>
       <c r="S9">
         <v>219290000.0</v>
       </c>
       <c r="T9">
         <v>219290000.0</v>
       </c>
       <c r="U9">
         <v>219290000.0</v>
       </c>
       <c r="V9">
         <v>219290000.0</v>
       </c>
       <c r="W9">
-        <v>208390000.0</v>
+        <v>219290000.0</v>
       </c>
       <c r="X9">
         <v>208390000.0</v>
       </c>
       <c r="Y9">
         <v>208390000.0</v>
       </c>
       <c r="Z9">
+        <v>208390000.0</v>
+      </c>
+      <c r="AA9">
         <v>208283000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>208250000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>203660000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>195816000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>157604000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>152919000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>148375000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>129479000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>125317000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>120730000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>120500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>115725000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>114847000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>95403000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>57511000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>45806000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>45584000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>38907000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>31905000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>26140000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>46514000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>47590000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>41853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41693000.0</v>
       </c>
       <c r="AX9">
         <v>41693000.0</v>
       </c>
-      <c r="AY9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY9">
+        <v>41693000.0</v>
+      </c>
+      <c r="AZ9"/>
       <c r="BA9">
         <v>5790425.0</v>
       </c>
       <c r="BB9">
         <v>5790425.0</v>
       </c>
       <c r="BC9">
         <v>5790425.0</v>
       </c>
       <c r="BD9">
         <v>5790425.0</v>
       </c>
       <c r="BE9">
         <v>5790425.0</v>
       </c>
       <c r="BF9">
         <v>5790425.0</v>
       </c>
       <c r="BG9">
+        <v>5790425.0</v>
+      </c>
+      <c r="BH9">
         <v>24895.0</v>
       </c>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>91116000.0</v>
+      </c>
+      <c r="C10">
         <v>100901000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>123991000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>137907000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>157302000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>134882000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>122090000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>126805000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>135881000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>129508000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>118973000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>104686000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>128538000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>103671000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>84434000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>98620000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>84431000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>85011000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>86520000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>100295000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>85160000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>67668000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>69431000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>63424000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36824000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>47862000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>41739000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>47638000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>61712000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33040000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>27951000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>29925000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>30605000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>40923000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>36153000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>43682000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>54372000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>26918000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18125000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>29535000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>18496000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>22700000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16871000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>16018000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17132000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>15900000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>17744000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17444000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>9959.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>23832000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>9959.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>17565.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>61983.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>48959.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>149720.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>163811.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>482022.0</v>
       </c>
       <c r="BF10">
         <v>482022.0</v>
       </c>
       <c r="BG10">
+        <v>482022.0</v>
+      </c>
+      <c r="BH10">
         <v>3014.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4869,231 +4910,235 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
+      <c r="BH11"/>
     </row>
-    <row r="12" spans="1:59">
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>94360000.0</v>
+      </c>
+      <c r="C12">
         <v>104051000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>127071000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>140854000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>160158000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>137527000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>124778000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>129504000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>138778000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>132415000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>121452000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>107051000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>130678000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>105720000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>86645000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>101027000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>87055000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>86988000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>88558000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>102373000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>87395000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>70055000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>71115000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>65242000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>38428000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50166000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>44012000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>49974000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>64012000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>34203000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>29494000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>31986000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>32595000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>42603000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>38096000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>45561000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>56123000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>28455000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>20141000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>56395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19966000.0</v>
       </c>
       <c r="AP12">
         <v>19966000.0</v>
       </c>
       <c r="AQ12">
+        <v>19966000.0</v>
+      </c>
+      <c r="AR12">
         <v>16871000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16018000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>17132000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>17139000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>17744000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17444000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9959.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>23832000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9959.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>17565.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>61983.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>48959.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>149720.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>163811.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>482022.0</v>
       </c>
       <c r="BF12">
         <v>482022.0</v>
       </c>
       <c r="BG12">
+        <v>482022.0</v>
+      </c>
+      <c r="BH12">
         <v>3014.0</v>
       </c>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>5000.0</v>
       </c>
       <c r="C13">
         <v>5000.0</v>
       </c>
       <c r="D13">
         <v>5000.0</v>
       </c>
       <c r="E13">
         <v>5000.0</v>
       </c>
       <c r="F13">
         <v>5000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
@@ -5132,868 +5177,882 @@
       <c r="T13">
         <v>5000.0</v>
       </c>
       <c r="U13">
         <v>5000.0</v>
       </c>
       <c r="V13">
         <v>5000.0</v>
       </c>
       <c r="W13">
         <v>5000.0</v>
       </c>
       <c r="X13">
         <v>5000.0</v>
       </c>
       <c r="Y13">
         <v>5000.0</v>
       </c>
       <c r="Z13">
         <v>5000.0</v>
       </c>
       <c r="AA13">
         <v>5000.0</v>
       </c>
       <c r="AB13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="AC13">
         <v>4000.0</v>
       </c>
       <c r="AD13">
         <v>4000.0</v>
       </c>
       <c r="AE13">
         <v>4000.0</v>
       </c>
       <c r="AF13">
         <v>4000.0</v>
       </c>
       <c r="AG13">
         <v>4000.0</v>
       </c>
       <c r="AH13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AI13">
         <v>3000.0</v>
       </c>
       <c r="AJ13">
         <v>3000.0</v>
       </c>
       <c r="AK13">
         <v>3000.0</v>
       </c>
       <c r="AL13">
         <v>3000.0</v>
       </c>
       <c r="AM13">
         <v>3000.0</v>
       </c>
       <c r="AN13">
         <v>3000.0</v>
       </c>
       <c r="AO13">
         <v>3000.0</v>
       </c>
       <c r="AP13">
         <v>3000.0</v>
       </c>
       <c r="AQ13">
         <v>3000.0</v>
       </c>
       <c r="AR13">
         <v>3000.0</v>
       </c>
       <c r="AS13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AT13">
         <v>2000.0</v>
       </c>
       <c r="AU13">
         <v>2000.0</v>
       </c>
       <c r="AV13">
         <v>2000.0</v>
       </c>
       <c r="AW13">
+        <v>2000.0</v>
+      </c>
+      <c r="AX13">
         <v>37397648.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37397648.0</v>
       </c>
       <c r="AZ13">
         <v>37397648.0</v>
       </c>
       <c r="BA13">
         <v>37397648.0</v>
       </c>
       <c r="BB13">
         <v>37397648.0</v>
       </c>
       <c r="BC13">
-        <v>158.0</v>
+        <v>37397648.0</v>
       </c>
       <c r="BD13">
         <v>158.0</v>
       </c>
       <c r="BE13">
         <v>158.0</v>
       </c>
       <c r="BF13">
         <v>158.0</v>
       </c>
       <c r="BG13">
+        <v>158.0</v>
+      </c>
+      <c r="BH13">
         <v>105.0</v>
       </c>
     </row>
-    <row r="14" spans="1:59">
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>44632706.0</v>
+      </c>
+      <c r="C14">
         <v>45898892.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>46941647.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46990000.0</v>
       </c>
       <c r="E14">
         <v>46990000.0</v>
       </c>
       <c r="F14">
+        <v>46990000.0</v>
+      </c>
+      <c r="G14">
         <v>46995000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>46997000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>46996705.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>46996708.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>47093096.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>47599339.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>47674041.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47674773.0</v>
       </c>
       <c r="N14">
         <v>47674773.0</v>
       </c>
       <c r="O14">
         <v>47674773.0</v>
       </c>
       <c r="P14">
         <v>47674773.0</v>
       </c>
       <c r="Q14">
         <v>47674773.0</v>
       </c>
       <c r="R14">
         <v>47674773.0</v>
       </c>
       <c r="S14">
         <v>47674773.0</v>
       </c>
       <c r="T14">
         <v>47674773.0</v>
       </c>
       <c r="U14">
         <v>47674773.0</v>
       </c>
       <c r="V14">
+        <v>47674773.0</v>
+      </c>
+      <c r="W14">
         <v>46398428.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46117631.0</v>
       </c>
       <c r="X14">
         <v>46117631.0</v>
       </c>
       <c r="Y14">
         <v>46117631.0</v>
       </c>
       <c r="Z14">
         <v>46117631.0</v>
       </c>
       <c r="AA14">
+        <v>46117631.0</v>
+      </c>
+      <c r="AB14">
         <v>46291032.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>46144017.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>40847547.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>38643780.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>40887997.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35935442.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>38112847.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>35333733.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>34801215.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>35763650.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>35753145.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>34195579.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>30349145.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>33214541.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>28900348.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>30400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>25426250.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>25147286.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28114251.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>36400000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>28637166.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>27986839.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1575001.0</v>
       </c>
-      <c r="AX14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY14"/>
       <c r="AZ14">
         <v>1575001.0</v>
       </c>
       <c r="BA14">
         <v>1575001.0</v>
       </c>
       <c r="BB14">
         <v>1575001.0</v>
       </c>
       <c r="BC14">
         <v>1575001.0</v>
       </c>
       <c r="BD14">
         <v>1575001.0</v>
       </c>
       <c r="BE14">
-        <v>1452990.0</v>
+        <v>1575001.0</v>
       </c>
       <c r="BF14">
         <v>1452990.0</v>
       </c>
-      <c r="BG14"/>
+      <c r="BG14">
+        <v>1452990.0</v>
+      </c>
+      <c r="BH14"/>
     </row>
-    <row r="15" spans="1:59">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>5000.0</v>
       </c>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
         <v>5000.0</v>
       </c>
       <c r="R15">
         <v>5000.0</v>
       </c>
       <c r="S15">
         <v>5000.0</v>
       </c>
       <c r="T15">
         <v>5000.0</v>
       </c>
       <c r="U15">
         <v>5000.0</v>
       </c>
       <c r="V15">
         <v>5000.0</v>
       </c>
       <c r="W15">
         <v>5000.0</v>
       </c>
       <c r="X15">
         <v>5000.0</v>
       </c>
       <c r="Y15">
         <v>5000.0</v>
       </c>
       <c r="Z15">
         <v>5000.0</v>
       </c>
       <c r="AA15">
         <v>5000.0</v>
       </c>
       <c r="AB15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="AC15">
         <v>4000.0</v>
       </c>
       <c r="AD15">
         <v>4000.0</v>
       </c>
       <c r="AE15">
         <v>4000.0</v>
       </c>
       <c r="AF15">
         <v>4000.0</v>
       </c>
       <c r="AG15">
         <v>4000.0</v>
       </c>
       <c r="AH15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="AI15">
         <v>3000.0</v>
       </c>
       <c r="AJ15">
         <v>3000.0</v>
       </c>
       <c r="AK15">
         <v>3000.0</v>
       </c>
       <c r="AL15">
         <v>3000.0</v>
       </c>
       <c r="AM15">
         <v>3000.0</v>
       </c>
       <c r="AN15">
         <v>3000.0</v>
       </c>
       <c r="AO15">
         <v>3000.0</v>
       </c>
       <c r="AP15">
         <v>3000.0</v>
       </c>
       <c r="AQ15">
         <v>3000.0</v>
       </c>
       <c r="AR15">
         <v>3000.0</v>
       </c>
       <c r="AS15">
+        <v>3000.0</v>
+      </c>
+      <c r="AT15">
         <v>2000.0</v>
       </c>
-      <c r="AT15">
-[...1 lines deleted...]
-      </c>
       <c r="AU15">
-        <v>2000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV15">
         <v>2000.0</v>
       </c>
       <c r="AW15">
         <v>2000.0</v>
       </c>
       <c r="AX15">
         <v>2000.0</v>
       </c>
       <c r="AY15">
-        <v>37400000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AZ15">
         <v>37400000.0</v>
       </c>
       <c r="BA15">
         <v>37400000.0</v>
       </c>
       <c r="BB15">
         <v>37400000.0</v>
       </c>
       <c r="BC15">
         <v>37400000.0</v>
       </c>
       <c r="BD15">
         <v>37400000.0</v>
       </c>
       <c r="BE15">
         <v>37400000.0</v>
       </c>
       <c r="BF15">
+        <v>37400000.0</v>
+      </c>
+      <c r="BG15">
         <v>158.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>105.0</v>
       </c>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>161005000.0</v>
+      </c>
       <c r="C16">
+        <v>149442000.0</v>
+      </c>
+      <c r="D16">
         <v>136482000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>128306000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>120296000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>97979000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>94848000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>77406000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>71928000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>72543000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>68654000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>62907000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>58591000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>49601000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>53251000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>58974000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>44781000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>45213000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>34507000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36670000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29287000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27242000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18381000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18834000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>13957000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12459000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>12750000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14013000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13698000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>16789000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17915000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>16079000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14696000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>11429000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10940000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>10176000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7627000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7780000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>10836000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>11646000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>12316000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>6423000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>10356000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>12048000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>9165000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>27835000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>33068000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ16"/>
       <c r="BA16">
         <v>-100000.0</v>
       </c>
-      <c r="BB16"/>
+      <c r="BB16">
+        <v>-100000.0</v>
+      </c>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
+      <c r="BH16"/>
     </row>
-    <row r="17" spans="1:59">
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>7339000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3260000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3290000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4770000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>95000.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>482000.0</v>
       </c>
-      <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>719000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3697000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>464000.0</v>
       </c>
-      <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
+      <c r="BH17"/>
     </row>
-    <row r="18" spans="1:59">
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>10602000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5732000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>5190000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3939000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3403000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3841000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3417000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>158000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>278000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1735000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3170000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>447000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>817000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>857000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>411000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>542000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>689000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1219000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2706000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2910000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3246000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>4795000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2317000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>6985000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>3347000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5388000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>3523000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
-      <c r="AU18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18"/>
       <c r="AW18">
         <v>0.0</v>
       </c>
-      <c r="AX18"/>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
       <c r="AY18"/>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ18"/>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
-      <c r="BE18"/>
-[...3 lines deleted...]
-      <c r="BG18"/>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18"/>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18"/>
     </row>
-    <row r="19" spans="1:59">
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6011,66 +6070,67 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
+      <c r="BH19"/>
     </row>
-    <row r="20" spans="1:59">
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
         <v>30059000.0</v>
       </c>
       <c r="C20">
         <v>30059000.0</v>
       </c>
       <c r="D20">
+        <v>30059000.0</v>
+      </c>
+      <c r="E20">
         <v>30178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23561000.0</v>
       </c>
       <c r="F20">
         <v>23561000.0</v>
       </c>
       <c r="G20">
         <v>23561000.0</v>
       </c>
       <c r="H20">
         <v>23561000.0</v>
       </c>
       <c r="I20">
         <v>23561000.0</v>
       </c>
       <c r="J20">
         <v>23561000.0</v>
       </c>
       <c r="K20">
         <v>23561000.0</v>
       </c>
       <c r="L20">
         <v>23561000.0</v>
       </c>
       <c r="M20">
         <v>23561000.0</v>
       </c>
@@ -6113,1099 +6173,1122 @@
       <c r="Z20">
         <v>23561000.0</v>
       </c>
       <c r="AA20">
         <v>23561000.0</v>
       </c>
       <c r="AB20">
         <v>23561000.0</v>
       </c>
       <c r="AC20">
         <v>23561000.0</v>
       </c>
       <c r="AD20">
         <v>23561000.0</v>
       </c>
       <c r="AE20">
         <v>23561000.0</v>
       </c>
       <c r="AF20">
         <v>23561000.0</v>
       </c>
       <c r="AG20">
         <v>23561000.0</v>
       </c>
       <c r="AH20">
-        <v>23130000.0</v>
+        <v>23561000.0</v>
       </c>
       <c r="AI20">
         <v>23130000.0</v>
       </c>
       <c r="AJ20">
+        <v>23130000.0</v>
+      </c>
+      <c r="AK20">
         <v>19899000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>20174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330000.0</v>
       </c>
       <c r="AM20">
         <v>1330000.0</v>
       </c>
       <c r="AN20">
         <v>1330000.0</v>
       </c>
       <c r="AO20">
         <v>1330000.0</v>
       </c>
       <c r="AP20">
+        <v>1330000.0</v>
+      </c>
+      <c r="AQ20">
         <v>1300000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
-        <v>1500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT20">
         <v>1500000.0</v>
       </c>
-      <c r="AU20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU20">
+        <v>1500000.0</v>
+      </c>
+      <c r="AV20"/>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
       <c r="AY20"/>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ20"/>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20"/>
-[...3 lines deleted...]
-      <c r="BG20"/>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20"/>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20"/>
     </row>
-    <row r="21" spans="1:59">
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>13451000.0</v>
+      </c>
+      <c r="C21">
         <v>12959000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13165000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12775000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4864000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4389000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3882000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3592000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3311000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3475000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3249000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2525000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2614000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2706000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2826000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3029000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3150000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3337000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3842000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4320000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4713000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5112000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5323000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5695000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6098000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6703000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7135000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7730000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8368000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9006000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9886000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10583000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11292000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11517000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12035000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12548000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12851000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4555000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1453000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1625000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1922000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3300000.0</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
-        <v>1474000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT21">
         <v>1474000.0</v>
       </c>
-      <c r="AU21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU21">
+        <v>1474000.0</v>
+      </c>
+      <c r="AV21"/>
       <c r="AW21">
         <v>0.0</v>
       </c>
-      <c r="AX21"/>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
       <c r="AY21"/>
-      <c r="AZ21">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ21"/>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
-      <c r="BE21"/>
-[...3 lines deleted...]
-      <c r="BG21"/>
+      <c r="BE21">
+        <v>0.0</v>
+      </c>
+      <c r="BF21"/>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21"/>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>253279000.0</v>
+      </c>
+      <c r="C22">
         <v>213524000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>194404000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>176521000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>155817000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>139642000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>142942000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>132497000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>144212000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>159070000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>165846000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>161767000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>143057000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>124997000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>122802000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>111914000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>104531000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>84975000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>80142000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>74717000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>71317000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>81249000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>73763000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>79454000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>68341000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>82714000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>82140000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>90906000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>90949000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>91849000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>88452000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>79903000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>79638000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>71656000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>65144000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>61128000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>56731000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>55092000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>60747000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>59296000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>46011000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>48700000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>39609000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>40097000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>31473000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>29000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>26276000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>25319000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-4108.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>23696000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-4108.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-46948.0</v>
       </c>
-      <c r="BA22">
-[...1 lines deleted...]
-      </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-      <c r="BE22"/>
-[...3 lines deleted...]
-      <c r="BG22"/>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22"/>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22"/>
     </row>
-    <row r="23" spans="1:59">
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>1360450000.0</v>
+      </c>
+      <c r="C23">
         <v>1260392000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1228077000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1181209000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1138289000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1016648000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>996273000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>942489000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>981570000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>962717000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>939056000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>892266000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>819457000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>734308000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>678082000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>655610000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>625572000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>591563000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>574242000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>565676000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>532609000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>530111999.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>516074000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>540738000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>517362000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>569668000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>557589000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>580491000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>543423000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>489774000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>490574000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>477636000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>488102000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>468000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>453862000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>445733000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>467822000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>394730000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>411772000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>421053000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>319992000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>321400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>294830000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>304234000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>271796000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>250500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>268601000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>289224000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>42754067.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>260403000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>42754067.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>42804513.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>42839396.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>42816950.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>42911747.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>42965372.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43232215.0</v>
       </c>
       <c r="BF23">
         <v>43232215.0</v>
       </c>
       <c r="BG23">
+        <v>43232215.0</v>
+      </c>
+      <c r="BH23">
         <v>159736.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>194386000.0</v>
+      </c>
       <c r="C24">
+        <v>171202000.0</v>
+      </c>
+      <c r="D24">
         <v>111190000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>108642000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>108409000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>108220000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>122837000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>140058000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>154567000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>163004000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>166699000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>169003000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>169076000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>168980000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>168255000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>184268000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>183414000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>188355000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>189340000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>218949000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>221635000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>222722000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>246206000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>243808000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>243695000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>243727000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>247776000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>250234000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>219848000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>220709000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>219920000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>220392000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>219761000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>220998000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>220427000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>221456000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>220714000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>196946000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>140189000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>140925000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>126494000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>121493000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>49213000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>56654000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>37050000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>39273000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>45686000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>45504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44595000.0</v>
       </c>
       <c r="AX24">
         <v>44595000.0</v>
       </c>
       <c r="AY24">
-        <v>48097000.0</v>
+        <v>44595000.0</v>
       </c>
       <c r="AZ24">
         <v>48097000.0</v>
       </c>
       <c r="BA24">
-        <v>0.0</v>
+        <v>48097000.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24"/>
-[...3 lines deleted...]
-      <c r="BG24"/>
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24"/>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24"/>
     </row>
-    <row r="25" spans="1:59">
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>169003000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>169076000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>168980000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>168255000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>184268000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>183414000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>188355000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>189340000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>218949000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>221635000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>222722000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>246206000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>243808000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>243695000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>243727000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>247776000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>250234000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>219848000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>220709000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>219920000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>220392000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>219761000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>220998000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>220427000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>221456000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>220714000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>196946000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>140189000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>140925000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>126494000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>121493000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>49213000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>56654000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>37050000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>39273000.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>45504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44595000.0</v>
       </c>
       <c r="AX25">
         <v>44595000.0</v>
       </c>
-      <c r="AY25"/>
-      <c r="AZ25">
+      <c r="AY25">
+        <v>44595000.0</v>
+      </c>
+      <c r="AZ25"/>
+      <c r="BA25">
         <v>48097000.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
+      <c r="BH25"/>
     </row>
-    <row r="26" spans="1:59">
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>58144000.0</v>
+      </c>
       <c r="C26">
+        <v>59231000.0</v>
+      </c>
+      <c r="D26">
         <v>57755000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>56635000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>64608000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>64934000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>61544000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>60150000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>61616000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>61999000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>61516000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>60408000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>59288000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>57839000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>61387000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>59338000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>53389000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>51160000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>55092000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>49414000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>52182000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>51004000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>48212000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>47881000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>47279000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>47382000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>45273000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>44978000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>500000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>500000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688000.0</v>
       </c>
       <c r="AN26">
         <v>1688000.0</v>
       </c>
       <c r="AO26">
+        <v>1688000.0</v>
+      </c>
+      <c r="AP26">
         <v>2536000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>148820000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3392000.0</v>
       </c>
       <c r="AS26">
         <v>3392000.0</v>
       </c>
       <c r="AT26">
+        <v>3392000.0</v>
+      </c>
+      <c r="AU26">
         <v>114395000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>109200000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>92660000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>5722000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
+      <c r="BH26"/>
     </row>
-    <row r="27" spans="1:59">
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7223,2427 +7306,2467 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
+      <c r="BH27"/>
     </row>
-    <row r="28" spans="1:59">
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>109143000.0</v>
+      </c>
+      <c r="C28">
         <v>70728000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12094000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-28678000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-48266000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25575000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2566000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15450000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22024000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>40498000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>50853000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>64962000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>41357000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>65813000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>84255000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>86239000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>99468000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>114044000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>115867000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>132030000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>150223000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>156818000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>176949000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>199128000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>222116000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>211949000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>222205000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>214819000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>186184000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>209275000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>208038000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>210465000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>223968000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>212335000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>216924000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>183240000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>207966000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>172679000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>184544000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>181430000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>119997000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>115800000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>99972000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>98932000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>79884000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>78405000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>84589000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>83113000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>90041.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>90041.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>82435.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>38017.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-48959.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-149720.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-163811.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-482022.0</v>
       </c>
       <c r="BF28">
         <v>-482022.0</v>
       </c>
-      <c r="BG28"/>
+      <c r="BG28">
+        <v>-482022.0</v>
+      </c>
+      <c r="BH28"/>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>935493000.0</v>
+      </c>
       <c r="C29">
+        <v>884681000.0</v>
+      </c>
+      <c r="D29">
         <v>875807000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>845150000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>794173000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>740490000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>737963000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>717094000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>731552000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>718026000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>687299000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>645546000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>568633000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>518304000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>480708000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>470917000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>461772000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>442917000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>438153000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>452507000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>438827000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>436868000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>415079000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>427715000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>402188000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
+      <c r="BH29"/>
     </row>
-    <row r="30" spans="1:59">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
-        <v>273259000.0</v>
+        <v>295596000.0</v>
       </c>
       <c r="C30">
+        <v>277770000.0</v>
+      </c>
+      <c r="D30">
         <v>277128000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>261702000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>253448000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>231433000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>230079000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>203437000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>193181000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>191220000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>192180000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>205689000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>186891000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>174202000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>152992000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>132197000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>125078000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>132764000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>130363000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>123844000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>120983000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>118142000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>124877000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>134666000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>149568000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>162775000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>164459000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>170637000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>164747000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>147048000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>145684000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>141537000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>138983000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>128960000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>120363000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>114844000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>115783000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>109917000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>127281000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>120768000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>89603000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>88000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>80995000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>85572000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>80175000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>88700000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>86879000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>100095000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4108.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>88920000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46948.0</v>
       </c>
       <c r="BA30">
         <v>46948.0</v>
       </c>
-      <c r="BB30"/>
+      <c r="BB30">
+        <v>46948.0</v>
+      </c>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
+      <c r="BH30"/>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>490663000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>449812000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>372563000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>322553000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>285632000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>259468000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>251162000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>216964000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>208363000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>192301000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>175170000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>183709000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>139815000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>135907000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>113589000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>156340000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>137479000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>149266000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>141638000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>99789000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>112827000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>108542000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>103815000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>85601000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>86472000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>78871000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>87128000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>107680000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>95717000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>78334000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>48767000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>33139000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>28201000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>37247000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>52892000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>75256000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>69877000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>64716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61263000.0</v>
       </c>
       <c r="AX31">
         <v>61263000.0</v>
       </c>
       <c r="AY31">
+        <v>61263000.0</v>
+      </c>
+      <c r="AZ31">
         <v>46866000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>27993499.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>31445284.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>31981922.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>31791466.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>42872907.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>42958372.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>43117359.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>7673.0</v>
       </c>
     </row>
-    <row r="32" spans="1:59">
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>313659000.0</v>
+      </c>
       <c r="C32">
+        <v>301812000.0</v>
+      </c>
+      <c r="D32">
         <v>325831000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>318918000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>307682000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>294184000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>299514000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>303716000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>313984000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>299874000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>298144000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>292822000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>256732000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>222332000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>199671000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>188013000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>185349000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>171260000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>170397000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>193866000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>189759000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>195260000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>183235000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>182488000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>164489000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
+      <c r="BH32"/>
     </row>
-    <row r="33" spans="1:59">
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>640393000.0</v>
+      </c>
+      <c r="C33">
         <v>606834000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>569628000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>541810000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>501528000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>456638000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>449438000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>425828000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>431925000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>426957000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>401910000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>364455000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>318467000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>302174000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>285904000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>286918000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>280758000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>265288000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>256871000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>247796000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>239377000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>244951000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>234148000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>237078000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>233291000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>246819000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>242072000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>247200000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>198260000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>196375000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>205515000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>205724000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>215571000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>206102000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>212287000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>208795000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>217197000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>183994000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>187581000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>170111000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>154628000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>148820000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>135266000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>135678000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>117363000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>114395000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>109200000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>92660000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>42740000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>84937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42740000.0</v>
       </c>
       <c r="AZ33">
         <v>42740000.0</v>
       </c>
       <c r="BA33">
+        <v>42740000.0</v>
+      </c>
+      <c r="BB33">
         <v>42777413.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>42767991.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>42762027.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>42752457.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42745891.0</v>
       </c>
       <c r="BF33">
         <v>42745891.0</v>
       </c>
       <c r="BG33">
+        <v>42745891.0</v>
+      </c>
+      <c r="BH33">
         <v>156722.0</v>
       </c>
     </row>
-    <row r="34" spans="1:59">
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="N34">
         <v>11000.0</v>
       </c>
       <c r="O34">
         <v>11000.0</v>
       </c>
       <c r="P34">
+        <v>11000.0</v>
+      </c>
+      <c r="Q34">
         <v>47000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>43000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>78000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1267000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1540000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1650000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1622000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1522000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>9217000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>9276000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>9309000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>9294000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>9675000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>9803000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>10536000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>10250000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>1586000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1130000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1571000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1937000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>3359000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>2246000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>2310000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>4847000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>6299000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>26731000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>24818000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>63171000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>60465000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>44231000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>28324000.0</v>
       </c>
-      <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>42430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32300000.0</v>
       </c>
       <c r="AX34">
         <v>32300000.0</v>
       </c>
-      <c r="AY34"/>
-      <c r="AZ34">
+      <c r="AY34">
+        <v>32300000.0</v>
+      </c>
+      <c r="AZ34"/>
+      <c r="BA34">
         <v>14270000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>11138000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>10712000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>10969000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
+      <c r="BH34"/>
     </row>
-    <row r="35" spans="1:59">
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>218817999.0</v>
+      </c>
+      <c r="C35">
         <v>195594000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>131492000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>124727000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>124073000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>119639000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>135645000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>154705000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>172262000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>178811000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>180588000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>179617000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>174819000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>174181000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>172205000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>187718000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>187298000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>191850000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>190765000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>220767000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>225020000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>227513999.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>248175000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>253842000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>253828000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>253447000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>257612000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>260598000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>230870000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>233951000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>233080000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>225224000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>225686000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>224886000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>229349000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>228162000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>228348000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>202779000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>145036000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>147224000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>77066000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>146311000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>92454000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>98603000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>58730000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>67597000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>81489000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>87934000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>14270000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>76895000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>14270000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>11138000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>10712000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>10969000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37397490.0</v>
       </c>
       <c r="BD35">
         <v>37397490.0</v>
       </c>
       <c r="BE35">
         <v>37397490.0</v>
       </c>
       <c r="BF35">
         <v>37397490.0</v>
       </c>
-      <c r="BG35"/>
+      <c r="BG35">
+        <v>37397490.0</v>
+      </c>
+      <c r="BH35"/>
     </row>
-    <row r="36" spans="1:59">
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>30214000.0</v>
+        <v>7089000.0</v>
       </c>
       <c r="C36">
+        <v>27169000.0</v>
+      </c>
+      <c r="D36">
         <v>23031000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>19793000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>20139000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>19036000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>18699000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>14309000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13933000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>13162000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>14353000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>11066000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>9295000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>13532000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>15261000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>19149000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>17731000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>19696000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>19674000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>19683000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>18521000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>16001000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>12555000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>13789000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>14777000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>11255000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>12183000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>11771000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2945000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>9339000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2975000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>3008000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>3128000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2151000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2184000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>7028000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>6970000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1687000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1688000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>500000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6513000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>7100000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>8631000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>9338000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>9126000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4700000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>6580000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>269000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>-44642000.0</v>
       </c>
-      <c r="AX36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY36"/>
       <c r="AZ36">
         <v>42740000.0</v>
       </c>
       <c r="BA36">
+        <v>42740000.0</v>
+      </c>
+      <c r="BB36">
         <v>42777413.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>42767991.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>42762027.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>42752457.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42745891.0</v>
       </c>
       <c r="BF36">
         <v>42745891.0</v>
       </c>
-      <c r="BG36"/>
+      <c r="BG36">
+        <v>42745891.0</v>
+      </c>
+      <c r="BH36"/>
     </row>
-    <row r="37" spans="1:59">
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>1762000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>1642000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>1505000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>1351000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>1155000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>936000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>836000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>737000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>713000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>672000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>586000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>509000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>561000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>704000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>606000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>903000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>1046000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>865000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>872000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>988000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>1133000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>1346000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>1417000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>1314000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>1213000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1153000.0</v>
       </c>
-      <c r="AL37">
-[...1 lines deleted...]
-      </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
-      <c r="AU37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37"/>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
       <c r="AY37"/>
-      <c r="AZ37">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ37"/>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
-      <c r="BE37"/>
-[...3 lines deleted...]
-      <c r="BG37"/>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37"/>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37"/>
     </row>
-    <row r="38" spans="1:59">
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>14464000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>11178000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>15203000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>18158000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>21675000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>17894000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>20601000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>21899000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>20935000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>20510000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>16748000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>24236000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>25465000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>29350000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>15850000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>19522000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>6235000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>14109000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8601000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3933000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3610000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>37401000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>38568000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>43672000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>40959000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>13197000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>12763000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>12689000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>13174000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>12846000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>7573000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>9338000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>9126000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>10415000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>6580000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>269000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>257000.0</v>
       </c>
-      <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42740000.0</v>
       </c>
       <c r="BA38">
         <v>42740000.0</v>
       </c>
       <c r="BB38">
+        <v>42740000.0</v>
+      </c>
+      <c r="BC38">
         <v>42777000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>42768000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>42762000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>42752000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>42746000.0</v>
       </c>
-      <c r="BG38"/>
+      <c r="BH38"/>
     </row>
-    <row r="39" spans="1:59">
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
-        <v>62724000.0</v>
+        <v>76822000.0</v>
       </c>
       <c r="C39">
+        <v>58213000.0</v>
+      </c>
+      <c r="D39">
         <v>59846000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>60322000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>67338000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>51408000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>49036000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>51223000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>73474000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>53055000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>57668000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>53304000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>40364000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>27215000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>29739000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>23554000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>28150000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>21548000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18308000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>16946000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13537000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>15715000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>12171000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>24298000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>27734000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>27194000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>24906000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>21773000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>25455000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>20299000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>21429000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>18486000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>21315000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>18679000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>17972000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>15405000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>21988000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>17272000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>16022000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>14483000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>563000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>10946000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>22089000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>26869000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>25653000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1298000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>28502000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>53706000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4108.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>39018000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4108.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46948.0</v>
       </c>
       <c r="BA39">
         <v>46948.0</v>
       </c>
-      <c r="BB39"/>
+      <c r="BB39">
+        <v>46948.0</v>
+      </c>
       <c r="BC39"/>
-      <c r="BD39">
+      <c r="BD39"/>
+      <c r="BE39">
         <v>49104.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4302.0</v>
       </c>
       <c r="BF39">
         <v>4302.0</v>
       </c>
       <c r="BG39">
+        <v>4302.0</v>
+      </c>
+      <c r="BH39">
         <v>157000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:59">
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>224091000.0</v>
+        <v>88984000.0</v>
       </c>
       <c r="C40">
+        <v>74649000.0</v>
+      </c>
+      <c r="D40">
         <v>70047000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>52980000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>84877000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>67917000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>51085000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>33770000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>81215000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>73557000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>58962000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>57634000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>98219000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>69511000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>52115000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>31708000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>46137000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>31015000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>25244000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>17665000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15469000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>22724000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>33531000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>31739000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>33418000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>38590000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>34771000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>32961000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>20273000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>11536000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>13729000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>21576000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>17847000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>39502000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>32960000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>43405000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>26957000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>8564000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>47719000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>54436000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>55028000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>44953000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>23277000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>25295000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>25300000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>16608000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>17016000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>14370000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>150000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>16504000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="BA40">
         <v>100000.0</v>
       </c>
-      <c r="BB40"/>
+      <c r="BB40">
+        <v>100000.0</v>
+      </c>
       <c r="BC40"/>
       <c r="BD40"/>
-      <c r="BE40">
-[...1 lines deleted...]
-      </c>
+      <c r="BE40"/>
       <c r="BF40">
         <v>71250.0</v>
       </c>
-      <c r="BG40"/>
+      <c r="BG40">
+        <v>71250.0</v>
+      </c>
+      <c r="BH40"/>
     </row>
-    <row r="41" spans="1:59">
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>13889000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>10614000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>5201000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3950000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3450000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3884000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3495000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1425000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1818000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3385000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>4792000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1969000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>10034000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>10133000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>9720000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>9836000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>10364000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11022000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>12642000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>13160000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4832000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>5925000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1571000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1937000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3359000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2246000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2310000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>4847000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6299000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>26731000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>24818000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>63271000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>60465000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>44231000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>28324000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>35803000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>42430000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>32300000.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>44754000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>14270000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>11138000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>10712000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>10969000.0</v>
       </c>
-      <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
+      <c r="BH41"/>
     </row>
-    <row r="42" spans="1:59">
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>57679000.0</v>
+      </c>
+      <c r="C42">
         <v>74140000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>161767000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>191755000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>191970000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>192094000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>192369000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>192380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192385000.0</v>
       </c>
       <c r="J42">
         <v>192385000.0</v>
       </c>
       <c r="K42">
+        <v>192385000.0</v>
+      </c>
+      <c r="L42">
         <v>210408000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>219234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219290000.0</v>
       </c>
       <c r="N42">
         <v>219290000.0</v>
       </c>
       <c r="O42">
         <v>219290000.0</v>
       </c>
       <c r="P42">
         <v>219290000.0</v>
       </c>
       <c r="Q42">
         <v>219290000.0</v>
       </c>
       <c r="R42">
         <v>219290000.0</v>
       </c>
       <c r="S42">
         <v>219290000.0</v>
       </c>
       <c r="T42">
         <v>219290000.0</v>
       </c>
       <c r="U42">
         <v>219290000.0</v>
       </c>
       <c r="V42">
         <v>219290000.0</v>
       </c>
       <c r="W42">
-        <v>208390000.0</v>
+        <v>219290000.0</v>
       </c>
       <c r="X42">
         <v>208390000.0</v>
       </c>
       <c r="Y42">
         <v>208390000.0</v>
       </c>
       <c r="Z42">
+        <v>208390000.0</v>
+      </c>
+      <c r="AA42">
         <v>208283000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>208250000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>203660000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>195816000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>157604000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>152919000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>148375000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>129479000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>125317000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>120730000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>120500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>115725000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>114847000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>95403000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>57511000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>37681000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-29802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46514000.0</v>
       </c>
       <c r="AR42">
         <v>46514000.0</v>
       </c>
       <c r="AS42">
         <v>46514000.0</v>
       </c>
       <c r="AT42">
+        <v>46514000.0</v>
+      </c>
+      <c r="AU42">
         <v>-10064000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>47590000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>41853000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>1220426.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>5761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5790425.0</v>
       </c>
       <c r="AZ42">
         <v>5790425.0</v>
       </c>
       <c r="BA42">
         <v>5790425.0</v>
       </c>
       <c r="BB42">
         <v>5790425.0</v>
       </c>
       <c r="BC42">
+        <v>5790425.0</v>
+      </c>
+      <c r="BD42">
         <v>6105591.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>6020126.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>5861139.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>5790425.0</v>
       </c>
-      <c r="BG42"/>
+      <c r="BH42"/>
     </row>
-    <row r="43" spans="1:59">
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9661,2824 +9784,2869 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
+      <c r="BH43"/>
     </row>
-    <row r="44" spans="1:59">
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
         <v>2000.0</v>
       </c>
-      <c r="AU44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV44"/>
       <c r="AW44">
         <v>0.0</v>
       </c>
-      <c r="AX44"/>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
       <c r="AY44"/>
-      <c r="AZ44">
+      <c r="AZ44"/>
+      <c r="BA44">
         <v>37397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37398000.0</v>
       </c>
       <c r="BB44">
         <v>37398000.0</v>
       </c>
       <c r="BC44">
         <v>37398000.0</v>
       </c>
       <c r="BD44">
-        <v>37397000.0</v>
+        <v>37398000.0</v>
       </c>
       <c r="BE44">
         <v>37397000.0</v>
       </c>
       <c r="BF44">
         <v>37397000.0</v>
       </c>
-      <c r="BG44"/>
+      <c r="BG44">
+        <v>37397000.0</v>
+      </c>
+      <c r="BH44"/>
     </row>
-    <row r="45" spans="1:59">
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>680303000.0</v>
+      </c>
       <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>545631000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>490296000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>471216000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>304669000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>149566000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>141967000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>152266000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>134643000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>136666000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>128426000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>154609000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>146581000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>155900000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>151979000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>149199000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>163467000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>167600000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>177100000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>168700000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>173700000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>165100000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>176200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>170800000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>174800000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>157400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000000.0</v>
       </c>
       <c r="AP45">
         <v>136000000.0</v>
       </c>
       <c r="AQ45">
+        <v>136000000.0</v>
+      </c>
+      <c r="AR45">
         <v>127700000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>126300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000.0</v>
       </c>
       <c r="AT45">
         <v>104000000.0</v>
       </c>
       <c r="AU45">
+        <v>104000000.0</v>
+      </c>
+      <c r="AV45">
         <v>102600000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>92400000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>87400000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>84937000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>87400000.0</v>
       </c>
-      <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
+      <c r="BH45"/>
     </row>
-    <row r="46" spans="1:59">
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>502509000.0</v>
+      </c>
+      <c r="C46">
         <v>476159000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>445075000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>421954000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>387923000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>344433000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>341469000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>323981000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>329238000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>324591000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>299120000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>266783000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>223554000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>202865000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>184110000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>183594000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>182764000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>166629000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>156864000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>149566000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>141967000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>152474000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>134643000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>136666000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>128426000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>154609000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>146581000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>155900000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>151979000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>149199000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>163467000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>167647000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>177108000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>168701000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>173719000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>165123000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>176238000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>170797000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>174818000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>157422000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>139591000.0</v>
       </c>
-      <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>127693000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>126340000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>108237000.0</v>
       </c>
-      <c r="AT46"/>
-      <c r="AU46">
+      <c r="AU46"/>
+      <c r="AV46">
         <v>102620000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>92391000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>87382000.0</v>
       </c>
-      <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
+      <c r="BH46"/>
     </row>
-    <row r="47" spans="1:59">
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>299120000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>266783000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>223554000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>202865000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>184110000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>183594000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>182764000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>166629000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>156864000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>149566000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>141967000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>152266000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>134643000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>136666000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>128426000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>154609000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>146581000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>155900000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>151979000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>149199000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>163467000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>167647000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>177108000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>168701000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>173719000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>165123000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>176238000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>170797000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>174818000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>157422000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>145738000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>135974000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>127693000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>126340000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>108237000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>103980000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>102620000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>92391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84937000.0</v>
       </c>
       <c r="AX47">
         <v>84937000.0</v>
       </c>
       <c r="AY47">
-        <v>87382000.0</v>
+        <v>84937000.0</v>
       </c>
       <c r="AZ47">
         <v>87382000.0</v>
       </c>
       <c r="BA47">
-        <v>0.0</v>
+        <v>87382000.0</v>
       </c>
       <c r="BB47">
         <v>0.0</v>
       </c>
       <c r="BC47">
         <v>0.0</v>
       </c>
       <c r="BD47">
         <v>0.0</v>
       </c>
-      <c r="BE47"/>
-[...3 lines deleted...]
-      <c r="BG47"/>
+      <c r="BE47">
+        <v>0.0</v>
+      </c>
+      <c r="BF47"/>
+      <c r="BG47">
+        <v>0.0</v>
+      </c>
+      <c r="BH47"/>
     </row>
-    <row r="48" spans="1:59">
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
-        <v>672016000.0</v>
+        <v>695797000.0</v>
       </c>
       <c r="C48">
+        <v>670558000.0</v>
+      </c>
+      <c r="D48">
         <v>651162000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>610960000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>573926000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>538787000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>498821000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>454456000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>424596000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>400035000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>367925000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>326353000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>278198000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>234254000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>182859000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>139709000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>108799000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>91045000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>78711000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>59104000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>41181000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>32198999.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>17181000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>10127000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3897000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>16213000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>5320000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>12867000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>11668000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>10439000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>20071000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>19029000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>27768000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>22212000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>26023000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>19097000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>27457000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>26548000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>21423000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>45391000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>60193000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>23400000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>44923000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>37340000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>48687000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>31500000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>25475000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>14215000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-15194574.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>13807000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-15194574.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-11742789.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-11206151.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-11396607.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-315166.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-229701.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70714.0</v>
       </c>
       <c r="BF48">
         <v>-70714.0</v>
       </c>
       <c r="BG48">
+        <v>-70714.0</v>
+      </c>
+      <c r="BH48">
         <v>-17327.0</v>
       </c>
     </row>
-    <row r="49" spans="1:59">
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>326353000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>278198000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>234254000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>182859000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>139709000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>108799000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>91045000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>78711000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>59104000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>41181000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>34326000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>17181000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>10127000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-3897000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>16213000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>5320000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>12867000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>11668000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>10439000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>20071000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>19029000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>27768000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>22212000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>26023000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>19097000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>27457000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>26548000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>21423000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>45391000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>31018000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>17354000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>19043000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>20981000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>41981000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>38806000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>25475000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>14215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13807000.0</v>
       </c>
       <c r="AX49">
         <v>13807000.0</v>
       </c>
-      <c r="AY49"/>
-      <c r="AZ49">
+      <c r="AY49">
+        <v>13807000.0</v>
+      </c>
+      <c r="AZ49"/>
+      <c r="BA49">
         <v>-15194574.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-11742789.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-11206151.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-11396607.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-315166.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-229701.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-70714.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-17327.0</v>
       </c>
     </row>
-    <row r="50" spans="1:59">
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>5873000.0</v>
+      </c>
       <c r="C50">
+        <v>427000.0</v>
+      </c>
+      <c r="D50">
         <v>650000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>507000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>627000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1087000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1819000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2197000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3338000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7002000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3127000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>645000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>819000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>504000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>434000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>591000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>485000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>10700000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>13047000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>13376000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>13748000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>1764000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>174000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>18744000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>15245000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>16084000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>16168000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>12223000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>28048000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>21476000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>16069000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>11498000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>5812000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3167000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3650000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>226922000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>41624000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2651000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>17571000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>54925000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>77897000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
+      <c r="BH50"/>
     </row>
-    <row r="51" spans="1:59">
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>200259000.0</v>
+      </c>
+      <c r="C51">
         <v>171629000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>111897000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>109229000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>109036000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>109307000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>124656000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>142255000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>157905000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>170006000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>169826000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>169648000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>169895000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>169484000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>168689000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>184859000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>183899000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>199055000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>202387000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>232325000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>235383000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>224486000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>246380000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>262552000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>258940000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>259811000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>263944000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>262457000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>247896000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>242315000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>235989000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>240390000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>254573000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>253258000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>253077000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>226922000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>262338000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>199597000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>202669000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>210965000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>195056000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>138500000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>116943000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>114950000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>97016000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>94305000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>102333000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>100557000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>44695000.0</v>
       </c>
-      <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>100000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>48197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="BB51">
         <v>100000.0</v>
       </c>
-      <c r="BC51"/>
+      <c r="BC51">
+        <v>100000.0</v>
+      </c>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
+      <c r="BH51"/>
     </row>
-    <row r="52" spans="1:59">
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>5873000.0</v>
+      </c>
+      <c r="C52">
         <v>427000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>707000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>587000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>627000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1087000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1819000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2197000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3338000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7002000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3127000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>645000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>819000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>504000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>434000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>591000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>485000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>10700000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>13047000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>13376000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>13748000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1764000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>174000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>18744000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>15245000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>16084000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>16168000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>12223000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>28048000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>21606000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>16069000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>11498000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>34812000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3260000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3650000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>5466000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>41624000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>-938000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>62480000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>69961000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>68562000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>17000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>67730000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>58296000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>59966000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>55005000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>56647000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>55053000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>100000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>38579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AZ52">
         <v>100000.0</v>
       </c>
       <c r="BA52">
         <v>100000.0</v>
       </c>
       <c r="BB52">
         <v>100000.0</v>
       </c>
-      <c r="BC52"/>
+      <c r="BC52">
+        <v>100000.0</v>
+      </c>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
+      <c r="BH52"/>
     </row>
-    <row r="53" spans="1:59">
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
+        <v>3244000.0</v>
+      </c>
+      <c r="C53">
         <v>3150000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>3080000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2947000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2856000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2645000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2688000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2699000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2897000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2907000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2479000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2365000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2140000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2049000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2211000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2407000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2624000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1977000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2038000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2078000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>2235000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>2387000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1684000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1818000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1604000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>2304000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2273000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2336000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2300000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1163000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1543000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2061000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1990000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1680000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1943000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1879000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1751000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1537000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>2016000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>26860000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1470000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1500000.0</v>
       </c>
-      <c r="AQ53">
-[...1 lines deleted...]
-      </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
+        <v>0.0</v>
+      </c>
+      <c r="AT53">
         <v>1209000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1200000.0</v>
       </c>
-      <c r="AU53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV53"/>
       <c r="AW53">
+        <v>0.0</v>
+      </c>
+      <c r="AX53">
         <v>1353000.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>1400000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1353000.0</v>
       </c>
-      <c r="BA53">
-[...1 lines deleted...]
-      </c>
       <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
         <v>9620000.0</v>
       </c>
-      <c r="BC53">
-[...1 lines deleted...]
-      </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
-      <c r="BE53"/>
-[...3 lines deleted...]
-      <c r="BG53"/>
+      <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53"/>
+      <c r="BG53">
+        <v>0.0</v>
+      </c>
+      <c r="BH53"/>
     </row>
-    <row r="54" spans="1:59">
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
-      <c r="AU54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54"/>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
       <c r="AY54"/>
-      <c r="AZ54">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ54"/>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54"/>
-[...3 lines deleted...]
-      <c r="BG54"/>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54"/>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54"/>
     </row>
-    <row r="55" spans="1:59">
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>1360450000.0</v>
+      </c>
+      <c r="C55">
         <v>1260392000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1228077000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1181209000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1138289000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1016648000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>996273000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>942489000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>981570000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>962717000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>939056000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>892266000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>819457000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>734308000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>678082000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>655610000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>625572000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>591563000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>574242000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>565676000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>532609000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>530111999.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>516074000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>540738000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>517362000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>569668000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>557589000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>580491000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>543423000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>489774000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>490574000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>477636000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>488102000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>468000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>453862000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>445733000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>467822000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>394730000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>411772000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>421053000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>319992000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>321400000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>294830000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>304234000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>271796000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>250500000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>268601000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>289224000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>42754067.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>260403000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>42754067.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>42804513.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>42839396.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>42816950.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>42911747.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>42965372.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43232215.0</v>
       </c>
       <c r="BF55">
         <v>43232215.0</v>
       </c>
       <c r="BG55">
+        <v>43232215.0</v>
+      </c>
+      <c r="BH55">
         <v>159736.0</v>
       </c>
     </row>
-    <row r="56" spans="1:59">
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>720057000.0</v>
+      </c>
+      <c r="C56">
         <v>653558000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>658449000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>639399000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>636761000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>560010000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>546835000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>516661000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>549645000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>535760000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>537146000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>527811000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>500990000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>432134000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>392178000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>368692000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>344814000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>326275000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>317371000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>317880000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>293232000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>285161000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>281926000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>303660000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>284071000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>322849000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>315517000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>333290000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>345163000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>293399000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>285059000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>271912000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>272531000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>261898000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>241575000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>236938000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>250625000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>210736000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>224191000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>250942000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>165364000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>171200000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>159564000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>168556000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>154433000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>136100000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>159401000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>196564000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>14067.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>175209000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>14067.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>64513.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>61983.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>48959.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>149720.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>212915.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486324.0</v>
       </c>
       <c r="BF56">
         <v>486324.0</v>
       </c>
       <c r="BG56">
+        <v>486324.0</v>
+      </c>
+      <c r="BH56">
         <v>3014.0</v>
       </c>
     </row>
-    <row r="57" spans="1:59">
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>406398000.0</v>
+      </c>
+      <c r="C57">
         <v>351746000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>332618000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>320481000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>329079000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>265826000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>247321000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>212945000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>235661000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>235886000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>239002000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>234989000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>244258000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>209802000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>192507000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>180679000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>159465000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>155015000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>146974000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>124014000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>103473000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>94056000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>98691000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>121172000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>119582000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>129011000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>130899000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>138289000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>138121000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>122595000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>110232000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>108593000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>122402000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>121449000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>101562000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>105040000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>118168000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>78386000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>171019000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>195495000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>175048000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>133900000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>140688000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>137416000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>133094000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>112700000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>117235000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>136574000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>490568.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>122245000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>490568.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>221229.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>145474.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>56484.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>38840.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114856.0</v>
       </c>
       <c r="BF57">
         <v>114856.0</v>
       </c>
       <c r="BG57">
+        <v>114856.0</v>
+      </c>
+      <c r="BH57">
         <v>152063.0</v>
       </c>
     </row>
-    <row r="58" spans="1:59">
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>625216000.0</v>
+      </c>
+      <c r="C58">
         <v>547340000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>464110000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>445208000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>453152000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>385465000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>382966000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>367650000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>407923000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>414697000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>419590000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>414606000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>419077000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>383983000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>364712000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>368397000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>346763000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>346865000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>337739000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>344781000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>328493000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>321569999.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>346866000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>375014000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>373410000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>382458000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>388511000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>398887000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>368991000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>356546000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>343312000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>333817000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>348088000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>346335000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>330911000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>333202000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>346516000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>281165000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>316055000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>342719000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>252114000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>283600000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>233142000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>236019000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>191824000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>204300000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>198724000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>224508000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>14760568.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>199140000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>14760568.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>11359229.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>10857474.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>11025484.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>37436330.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>37404490.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37512346.0</v>
       </c>
       <c r="BF58">
         <v>37512346.0</v>
       </c>
       <c r="BG58">
+        <v>37512346.0</v>
+      </c>
+      <c r="BH58">
         <v>152063.0</v>
       </c>
     </row>
-    <row r="59" spans="1:59">
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>143819000.0</v>
       </c>
       <c r="AG59">
+        <v>143819000.0</v>
+      </c>
+      <c r="AH59">
         <v>140014000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>37813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113565000.0</v>
       </c>
       <c r="AJ59">
         <v>113565000.0</v>
       </c>
       <c r="AK59">
         <v>113565000.0</v>
       </c>
       <c r="AL59">
-        <v>0.0</v>
+        <v>113565000.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
-      <c r="AU59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59"/>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
       <c r="AY59"/>
-      <c r="AZ59">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ59"/>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59"/>
-[...3 lines deleted...]
-      <c r="BG59"/>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59"/>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59"/>
     </row>
-    <row r="60" spans="1:59">
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>735234000.0</v>
+      </c>
+      <c r="C60">
         <v>713052000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>763967000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>736001000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>685137000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>631183000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>613307000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>574839000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>573647000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>548020000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>517473000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>475898000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>398738000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>348820000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>312019000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>286058000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>277873000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>243862000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>235766000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>220182000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>203444000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>207982000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>168699000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>165163000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>143248000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>186604000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>168175000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>180558000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>173567000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>132356000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>146274000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>142686000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>138668000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>120248000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>121637000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>111318000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>120153000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>113565000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>95717000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>78334000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>67878000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>33139000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>61688000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>68215000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>79972000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>75258000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>69877000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>64716000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>27993499.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>61263000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>27993499.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>31445284.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>31981922.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>31791466.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>5475417.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>5560882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5719869.0</v>
       </c>
       <c r="BF60">
         <v>5719869.0</v>
       </c>
       <c r="BG60">
+        <v>5719869.0</v>
+      </c>
+      <c r="BH60">
         <v>7673.0</v>
       </c>
     </row>
-    <row r="61" spans="1:59">
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
-      <c r="AU61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61"/>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
       <c r="AY61"/>
-      <c r="AZ61">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ61"/>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
-      <c r="BE61"/>
-[...3 lines deleted...]
-      <c r="BG61"/>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61"/>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61"/>
     </row>
-    <row r="62" spans="1:59">
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12496,50 +12664,51 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12592,1225 +12761,1237 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>562200000.0</v>
       </c>
       <c r="C2">
         <v>510209000.0</v>
       </c>
       <c r="D2">
         <v>442331000.0</v>
       </c>
       <c r="E2">
         <v>367071000.0</v>
       </c>
       <c r="F2">
         <v>294201000.0</v>
       </c>
       <c r="G2">
         <v>237166000.0</v>
       </c>
       <c r="H2">
         <v>295103000.0</v>
       </c>
       <c r="I2">
         <v>250767000.0</v>
       </c>
       <c r="J2">
         <v>215274000.0</v>
       </c>
       <c r="K2">
         <v>192521000.0</v>
       </c>
       <c r="L2">
         <v>153396000.0</v>
       </c>
       <c r="M2">
         <v>136021000.0</v>
       </c>
       <c r="N2">
         <v>127875000.0</v>
       </c>
       <c r="O2">
         <v>95451000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>36764999.0</v>
       </c>
       <c r="C3">
         <v>26470000.0</v>
       </c>
       <c r="D3">
         <v>21878000.0</v>
       </c>
       <c r="E3">
         <v>19686000.0</v>
       </c>
       <c r="F3">
         <v>20923000.0</v>
       </c>
       <c r="G3">
         <v>20623000.0</v>
       </c>
       <c r="H3">
         <v>22735000.0</v>
       </c>
       <c r="I3">
         <v>23157000.0</v>
       </c>
       <c r="J3">
         <v>20969000.0</v>
       </c>
       <c r="K3">
         <v>15522000.0</v>
       </c>
       <c r="L3">
         <v>12464000.0</v>
       </c>
       <c r="M3">
         <v>8542000.0</v>
       </c>
       <c r="N3">
         <v>7238000.0</v>
       </c>
       <c r="O3">
         <v>7668000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
-        <v>230741000.0</v>
+        <v>235292000.0</v>
       </c>
       <c r="C5">
         <v>232591000.0</v>
       </c>
       <c r="D5">
         <v>270592000.0</v>
       </c>
       <c r="E5">
         <v>239326000.0</v>
       </c>
       <c r="F5">
         <v>106763000.0</v>
       </c>
       <c r="G5">
         <v>58545000.0</v>
       </c>
       <c r="H5">
         <v>60003000.0</v>
       </c>
       <c r="I5">
         <v>35649000.0</v>
       </c>
       <c r="J5">
         <v>31390000.0</v>
       </c>
       <c r="K5">
         <v>56066000.0</v>
       </c>
       <c r="L5">
         <v>18945000.0</v>
       </c>
       <c r="M5">
         <v>26949000.0</v>
       </c>
       <c r="N5">
         <v>38894000.0</v>
       </c>
       <c r="O5">
         <v>14628000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>267505999.0</v>
+        <v>272056999.0</v>
       </c>
       <c r="C6">
         <v>259061000.0</v>
       </c>
       <c r="D6">
         <v>292470000.0</v>
       </c>
       <c r="E6">
         <v>259012000.0</v>
       </c>
       <c r="F6">
         <v>127686000.0</v>
       </c>
       <c r="G6">
         <v>79168000.0</v>
       </c>
       <c r="H6">
         <v>82738000.0</v>
       </c>
       <c r="I6">
         <v>58806000.0</v>
       </c>
       <c r="J6">
         <v>52359000.0</v>
       </c>
       <c r="K6">
         <v>71588000.0</v>
       </c>
       <c r="L6">
         <v>31409000.0</v>
       </c>
       <c r="M6">
         <v>35491000.0</v>
       </c>
       <c r="N6">
         <v>46132000.0</v>
       </c>
       <c r="O6">
         <v>22296000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>421410000.0</v>
       </c>
       <c r="C9">
         <v>379972000.0</v>
       </c>
       <c r="D9">
         <v>390934000.0</v>
       </c>
       <c r="E9">
         <v>349499000.0</v>
       </c>
       <c r="F9">
         <v>202584000.0</v>
       </c>
       <c r="G9">
         <v>139441000.0</v>
       </c>
       <c r="H9">
         <v>135809000.0</v>
       </c>
       <c r="I9">
         <v>120217000.0</v>
       </c>
       <c r="J9">
         <v>99182000.0</v>
       </c>
       <c r="K9">
         <v>111993000.0</v>
       </c>
       <c r="L9">
         <v>85995000.0</v>
       </c>
       <c r="M9">
         <v>61431000.0</v>
       </c>
       <c r="N9">
         <v>55419000.0</v>
       </c>
       <c r="O9">
         <v>34873000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>235292000.0</v>
       </c>
       <c r="C10">
         <v>225158000.0</v>
       </c>
       <c r="D10">
         <v>261414000.0</v>
       </c>
       <c r="E10">
         <v>231170000.0</v>
       </c>
       <c r="F10">
         <v>96913000.0</v>
       </c>
       <c r="G10">
         <v>36874000.0</v>
       </c>
       <c r="H10">
         <v>37197000.0</v>
       </c>
       <c r="I10">
         <v>14462000.0</v>
       </c>
       <c r="J10">
         <v>11518000.0</v>
       </c>
       <c r="K10">
         <v>39205000.0</v>
       </c>
       <c r="L10">
         <v>19337000.0</v>
       </c>
       <c r="M10">
         <v>28856000.0</v>
       </c>
       <c r="N10">
         <v>31008000.0</v>
       </c>
       <c r="O10">
         <v>9115000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>75726000.0</v>
       </c>
       <c r="C11">
         <v>63849000.0</v>
       </c>
       <c r="D11">
         <v>77904000.0</v>
       </c>
       <c r="E11">
         <v>74758000.0</v>
       </c>
       <c r="F11">
         <v>28485000.0</v>
       </c>
       <c r="G11">
         <v>13033000.0</v>
       </c>
       <c r="H11">
         <v>12928000.0</v>
       </c>
       <c r="I11">
         <v>5976000.0</v>
       </c>
       <c r="J11">
         <v>5793000.0</v>
       </c>
       <c r="K11">
         <v>15884000.0</v>
       </c>
       <c r="L11">
         <v>20874000.0</v>
       </c>
       <c r="M11">
         <v>8538000.0</v>
       </c>
       <c r="N11">
         <v>8696000.0</v>
       </c>
       <c r="O11">
         <v>3223000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>131</v>
+      </c>
+      <c r="B12">
+        <v>3445000.0</v>
+      </c>
       <c r="C12">
         <v>7433000.0</v>
       </c>
       <c r="D12">
         <v>9178000.0</v>
       </c>
       <c r="E12">
         <v>8156000.0</v>
       </c>
       <c r="F12">
         <v>9850000.0</v>
       </c>
       <c r="G12">
         <v>22944000.0</v>
       </c>
       <c r="H12">
         <v>23982000.0</v>
       </c>
       <c r="I12">
         <v>21187000.0</v>
       </c>
       <c r="J12">
         <v>19872000.0</v>
       </c>
       <c r="K12">
         <v>16814000.0</v>
       </c>
       <c r="L12">
         <v>9274000.0</v>
       </c>
       <c r="M12">
         <v>8900000.0</v>
       </c>
       <c r="N12">
         <v>7886000.0</v>
       </c>
       <c r="O12">
         <v>5513000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>23183000.0</v>
       </c>
       <c r="I13">
         <v>35648000.0</v>
       </c>
       <c r="J13">
         <v>22900000.0</v>
       </c>
       <c r="K13">
         <v>17425000.0</v>
       </c>
       <c r="L13">
         <v>24116000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>133</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>-643000.0</v>
       </c>
       <c r="E14">
         <v>-669000.0</v>
       </c>
       <c r="F14">
         <v>-277000.0</v>
       </c>
       <c r="G14">
         <v>-25000.0</v>
       </c>
       <c r="H14">
         <v>-266000.0</v>
       </c>
       <c r="I14">
         <v>545000.0</v>
       </c>
       <c r="J14">
         <v>276000.0</v>
       </c>
       <c r="K14">
         <v>1417000.0</v>
       </c>
       <c r="L14">
         <v>1417000.0</v>
       </c>
       <c r="M14">
         <v>1417000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>159566000.0</v>
       </c>
       <c r="C15">
         <v>161309000.0</v>
       </c>
       <c r="D15">
         <v>182882000.0</v>
       </c>
       <c r="E15">
         <v>155743000.0</v>
       </c>
       <c r="F15">
         <v>68151000.0</v>
       </c>
       <c r="G15">
         <v>23875000.0</v>
       </c>
       <c r="H15">
         <v>24535000.0</v>
       </c>
       <c r="I15">
         <v>9031000.0</v>
       </c>
       <c r="J15">
         <v>5449000.0</v>
       </c>
       <c r="K15">
         <v>23321000.0</v>
       </c>
       <c r="L15">
         <v>-1537000.0</v>
       </c>
       <c r="M15">
         <v>20318000.0</v>
       </c>
       <c r="N15">
         <v>22312000.0</v>
       </c>
       <c r="O15">
         <v>5892000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>155743000.0</v>
       </c>
       <c r="F16">
         <v>68151000.0</v>
       </c>
       <c r="G16">
         <v>24210000.0</v>
       </c>
       <c r="H16">
         <v>24535000.0</v>
       </c>
       <c r="I16">
         <v>9031000.0</v>
       </c>
       <c r="J16">
         <v>5449000.0</v>
       </c>
       <c r="K16">
         <v>23180000.0</v>
       </c>
       <c r="L16">
         <v>-12765000.0</v>
       </c>
       <c r="M16">
         <v>20318000.0</v>
       </c>
       <c r="N16">
         <v>24432000.0</v>
       </c>
       <c r="O16">
         <v>-11379280.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>136</v>
+      </c>
+      <c r="B17">
+        <v>159566000.0</v>
+      </c>
       <c r="C17">
         <v>161309000.0</v>
       </c>
       <c r="D17">
         <v>202156000.0</v>
       </c>
       <c r="E17">
         <v>156412000.0</v>
       </c>
       <c r="F17">
         <v>68428000.0</v>
       </c>
       <c r="G17">
         <v>24210000.0</v>
       </c>
       <c r="H17">
         <v>24535000.0</v>
       </c>
       <c r="I17">
         <v>8486000.0</v>
       </c>
       <c r="J17">
         <v>5725000.0</v>
       </c>
       <c r="K17">
         <v>23180000.0</v>
       </c>
       <c r="L17">
         <v>-12765000.0</v>
       </c>
       <c r="M17">
         <v>20318000.0</v>
       </c>
       <c r="N17">
         <v>24432000.0</v>
       </c>
       <c r="O17">
         <v>-11379280.0</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>-8618000.0</v>
+      </c>
       <c r="C18">
         <v>-12071000.0</v>
       </c>
       <c r="D18">
         <v>-12455000.0</v>
       </c>
       <c r="E18">
         <v>-8156000.0</v>
       </c>
       <c r="F18">
         <v>-10699000.0</v>
       </c>
       <c r="G18">
         <v>-21671000.0</v>
       </c>
       <c r="H18">
         <v>-23982000.0</v>
       </c>
       <c r="I18">
         <v>-22262000.0</v>
       </c>
       <c r="J18">
         <v>-21519000.0</v>
       </c>
       <c r="K18">
         <v>-19695000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>22098000.0</v>
       </c>
       <c r="F19">
         <v>-10381000.0</v>
       </c>
       <c r="G19">
         <v>-7104000.0</v>
       </c>
       <c r="H19">
         <v>1697000.0</v>
       </c>
       <c r="I19">
         <v>-11546000.0</v>
       </c>
       <c r="J19">
         <v>-2974000.0</v>
       </c>
       <c r="K19">
         <v>3544000.0</v>
       </c>
       <c r="L19">
         <v>-11024000.0</v>
       </c>
       <c r="M19">
         <v>10524000.0</v>
       </c>
       <c r="N19">
         <v>11624000.0</v>
       </c>
       <c r="O19">
         <v>-10941009.0</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>3128000.0</v>
       </c>
       <c r="K20">
         <v>4686000.0</v>
       </c>
       <c r="L20">
         <v>1477000.0</v>
       </c>
       <c r="M20">
         <v>1477000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>230741000.0</v>
       </c>
       <c r="C21">
         <v>227001000.0</v>
       </c>
       <c r="D21">
         <v>259762000.0</v>
       </c>
       <c r="E21">
         <v>226415000.0</v>
       </c>
       <c r="F21">
         <v>116985000.0</v>
       </c>
       <c r="G21">
         <v>65707000.0</v>
       </c>
       <c r="H21">
         <v>58815000.0</v>
       </c>
       <c r="I21">
         <v>47195000.0</v>
       </c>
       <c r="J21">
         <v>34364000.0</v>
       </c>
       <c r="K21">
         <v>47848000.0</v>
       </c>
       <c r="L21">
         <v>39591000.0</v>
       </c>
       <c r="M21">
         <v>27232000.0</v>
       </c>
       <c r="N21">
         <v>27270000.0</v>
       </c>
       <c r="O21">
         <v>10979000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>752869000.0</v>
       </c>
       <c r="C23">
         <v>663180000.0</v>
       </c>
       <c r="D23">
         <v>573503000.0</v>
       </c>
       <c r="E23">
         <v>490155000.0</v>
       </c>
       <c r="F23">
         <v>379800000.0</v>
       </c>
       <c r="G23">
         <v>310900000.0</v>
       </c>
       <c r="H23">
         <v>372097000.0</v>
       </c>
       <c r="I23">
         <v>323789000.0</v>
       </c>
       <c r="J23">
         <v>280092000.0</v>
       </c>
       <c r="K23">
         <v>257168000.0</v>
       </c>
       <c r="L23">
         <v>202648000.0</v>
       </c>
       <c r="M23">
         <v>170220000.0</v>
       </c>
       <c r="N23">
         <v>156024000.0</v>
       </c>
       <c r="O23">
         <v>119345000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>144</v>
+      </c>
+      <c r="B25">
+        <v>36765000.0</v>
+      </c>
       <c r="C25">
         <v>26470000.0</v>
       </c>
       <c r="D25">
         <v>20438000.0</v>
       </c>
       <c r="E25">
         <v>19686000.0</v>
       </c>
       <c r="F25">
         <v>20923000.0</v>
       </c>
       <c r="G25">
         <v>20590000.0</v>
       </c>
       <c r="H25">
         <v>22735000.0</v>
       </c>
       <c r="I25">
         <v>23157000.0</v>
       </c>
       <c r="J25">
         <v>20969000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>2100000.0</v>
       </c>
       <c r="D26">
         <v>900000.0</v>
       </c>
       <c r="E26">
         <v>600000.0</v>
       </c>
       <c r="F26">
         <v>700000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>2400000.0</v>
       </c>
       <c r="K26">
         <v>2200000.0</v>
       </c>
       <c r="L26">
         <v>2000000.0</v>
       </c>
       <c r="M26">
         <v>1300000.0</v>
       </c>
       <c r="N26">
         <v>1700000.0</v>
       </c>
       <c r="O26">
         <v>700000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
         <v>105428000.0</v>
       </c>
       <c r="C27">
         <v>64329000.0</v>
       </c>
       <c r="D27">
         <v>54517000.0</v>
       </c>
       <c r="E27">
         <v>59707000.0</v>
       </c>
       <c r="F27">
         <v>41109000.0</v>
       </c>
       <c r="G27">
         <v>31582000.0</v>
       </c>
       <c r="H27">
         <v>33466000.0</v>
       </c>
       <c r="I27">
         <v>32314000.0</v>
       </c>
       <c r="J27">
         <v>24437000.0</v>
       </c>
       <c r="K27">
         <v>26588000.0</v>
       </c>
       <c r="L27">
         <v>22475000.0</v>
       </c>
       <c r="M27">
         <v>17399000.0</v>
       </c>
       <c r="N27">
         <v>17287000.0</v>
       </c>
       <c r="O27">
         <v>11756000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>90882000.0</v>
       </c>
       <c r="C28">
         <v>75107000.0</v>
       </c>
       <c r="D28">
         <v>64332000.0</v>
       </c>
       <c r="E28">
         <v>52084000.0</v>
       </c>
       <c r="F28">
         <v>36340000.0</v>
       </c>
       <c r="G28">
         <v>34858000.0</v>
       </c>
       <c r="H28">
         <v>35493000.0</v>
       </c>
       <c r="I28">
         <v>33660000.0</v>
       </c>
       <c r="J28">
         <v>30307000.0</v>
       </c>
       <c r="K28">
         <v>28656000.0</v>
       </c>
       <c r="L28">
         <v>21503000.0</v>
       </c>
       <c r="M28">
         <v>19748000.0</v>
       </c>
       <c r="N28">
         <v>10862000.0</v>
       </c>
       <c r="O28">
         <v>12138000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>148</v>
+      </c>
+      <c r="B29">
+        <v>75726000.0</v>
+      </c>
       <c r="C29">
         <v>63849000.0</v>
       </c>
       <c r="D29">
         <v>89908000.0</v>
       </c>
       <c r="E29">
         <v>74758000.0</v>
       </c>
       <c r="F29">
         <v>28485000.0</v>
       </c>
       <c r="G29">
         <v>13001000.0</v>
       </c>
       <c r="H29">
         <v>12928000.0</v>
       </c>
       <c r="I29">
         <v>5976000.0</v>
       </c>
       <c r="J29">
         <v>5793000.0</v>
       </c>
       <c r="K29">
         <v>16072000.0</v>
       </c>
       <c r="L29">
         <v>20691000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>190669000.0</v>
       </c>
       <c r="C30">
         <v>152971000.0</v>
       </c>
       <c r="D30">
         <v>131172000.0</v>
       </c>
       <c r="E30">
         <v>123084000.0</v>
       </c>
       <c r="F30">
         <v>85599000.0</v>
       </c>
       <c r="G30">
         <v>73734000.0</v>
       </c>
       <c r="H30">
         <v>76994000.0</v>
       </c>
       <c r="I30">
         <v>73022000.0</v>
       </c>
       <c r="J30">
         <v>64818000.0</v>
       </c>
       <c r="K30">
         <v>64799000.0</v>
       </c>
       <c r="L30">
         <v>51267000.0</v>
       </c>
       <c r="M30">
         <v>39064000.0</v>
       </c>
       <c r="N30">
         <v>28149000.0</v>
       </c>
       <c r="O30">
         <v>23894000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
         <v>4551000.0</v>
       </c>
       <c r="C31">
         <v>-1843000.0</v>
       </c>
       <c r="D31">
         <v>1652000.0</v>
       </c>
       <c r="E31">
         <v>4755000.0</v>
       </c>
       <c r="F31">
         <v>-20072000.0</v>
       </c>
       <c r="G31">
         <v>-28833000.0</v>
       </c>
       <c r="H31">
         <v>-21618000.0</v>
       </c>
       <c r="I31">
         <v>-32733000.0</v>
       </c>
       <c r="J31">
         <v>-22846000.0</v>
       </c>
       <c r="K31">
         <v>-8596000.0</v>
       </c>
       <c r="L31">
         <v>-29920000.0</v>
       </c>
       <c r="M31">
         <v>-9183000.0</v>
       </c>
       <c r="N31">
         <v>3738000.0</v>
       </c>
       <c r="O31">
         <v>-1864000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>983610000.0</v>
       </c>
       <c r="C32">
         <v>890181000.0</v>
       </c>
       <c r="D32">
         <v>833265000.0</v>
       </c>
       <c r="E32">
         <v>716570000.0</v>
       </c>
       <c r="F32">
         <v>496785000.0</v>
       </c>
       <c r="G32">
         <v>376607000.0</v>
       </c>
       <c r="H32">
         <v>430912000.0</v>
       </c>
       <c r="I32">
         <v>370984000.0</v>
       </c>
@@ -13832,615 +14013,622 @@
       <c r="O32">
         <v>130324000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF32"/>
+  <dimension ref="A1:BG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>153178000.0</v>
+      </c>
+      <c r="C2">
         <v>147067000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>149159000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>141211000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>124763000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>133071000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>129094000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>130077000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>117967000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>111621000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>120216000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>115610000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>94884000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>100880000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>96484000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>95492000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>74215000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>76612000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>80110000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>72622000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>66246000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>65464000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>63188000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>50146000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>56871000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>72052000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>72729000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>75046000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>75276000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>63729000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>62299000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>64327000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>60412000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>57077000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>56200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>58432000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>43565000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>53220000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>50407000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>51048000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>38706000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>41600000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>41166000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>39055000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>34861000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>29200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>37008000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>35287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33245000.0</v>
       </c>
       <c r="AX2">
         <v>33245000.0</v>
       </c>
       <c r="AY2">
+        <v>33245000.0</v>
+      </c>
+      <c r="AZ2">
         <v>127875000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>31184000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>30971000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27718000.0</v>
       </c>
-      <c r="BC2">
-[...1 lines deleted...]
-      </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
+      <c r="BG2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>10678000.0</v>
+      </c>
+      <c r="C3">
         <v>10324000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9962000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9140000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7339000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6740000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6942000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6475000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6313000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6037000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5927000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5147000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4767000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4597000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4627000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5211000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5251000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5318000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5098000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5218000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5297000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5169000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5215000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4965000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5241000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5546000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5631000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5717000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5841000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5674000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6025000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5793000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5665000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5277000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5326000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5461000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4905000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4610000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4084000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3737000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>3331000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4130000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3085000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2745000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2501000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>760000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2805000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3020000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1952000.0</v>
       </c>
-      <c r="AX3"/>
-      <c r="AY3">
+      <c r="AY3"/>
+      <c r="AZ3">
         <v>3132000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>426000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-257000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1635000.0</v>
       </c>
-      <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
+      <c r="BG3"/>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -14454,461 +14642,468 @@
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
-      <c r="AX4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4"/>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5">
-        <v>44825000.0</v>
+        <v>44941000.0</v>
       </c>
       <c r="C5">
+        <v>45223000.0</v>
+      </c>
+      <c r="D5">
         <v>67989000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>63581000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>61180000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>68745000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>71324000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>49527000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>42995000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>53275000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>63867000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>78134000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>75316000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>84390000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>72137000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>49820000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>32979000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>30061000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>31681000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>29687000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15491000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31943000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>17697000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>28375000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-19158000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>20521000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4291000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17394000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>17797000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1010000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>13553000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>24000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>21062000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9148000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>17464000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2377000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7155000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>10322000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1777000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>22982000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>21123000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>11500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8893000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-15319000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>18786000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3300000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>8653000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263000.0</v>
       </c>
       <c r="AX5">
         <v>263000.0</v>
       </c>
       <c r="AY5">
+        <v>263000.0</v>
+      </c>
+      <c r="AZ5">
         <v>-322365.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-120173.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>181034.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1753406.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-11100000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>200000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-53387.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>55149000.0</v>
+        <v>55619000.0</v>
       </c>
       <c r="C6">
+        <v>55547000.0</v>
+      </c>
+      <c r="D6">
         <v>77951000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>72721000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>68519000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>75485000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>78266000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>56002000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>49308000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>59312000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>69794000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>83281000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>80083000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>88987000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>76764000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>55031000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>38230000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>35379000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>36779000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>34905000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20788000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>37112000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>22912000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33340000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-13917000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26067000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>9922000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>23111000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23638000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6684000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>19578000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5817000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>26727000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>14425000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>22790000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3084000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12060000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>14932000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5861000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>26719000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>24454000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>15630000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11978000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-12574000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>21287000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4060000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>11458000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>12630000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2215000.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6">
+      <c r="AY6"/>
+      <c r="AZ6">
         <v>2809635.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-120173.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-75966.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-118406.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-95034.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-165553.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-59278.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-53387.0</v>
       </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -14922,111 +15117,112 @@
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
-      <c r="AX7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7"/>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -15040,2125 +15236,2161 @@
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
-      <c r="AX8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8"/>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>95834000.0</v>
+      </c>
+      <c r="C9">
         <v>98230000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>111320000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>114335000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>97525000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>106502000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>109233000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>89577000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>74660000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>82982000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>90527000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>109670000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>107755000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>110238000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>105296000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>73632000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>60333000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>57169000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>51549000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>49130000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>45309000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>36910000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>40121000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>31796000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>30427000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>29339000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>35741000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>38837000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>31892000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>34134000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>34693000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>24642000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>26748000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>27202000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>27184000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>22544000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>22252000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>33355000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>29618000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>26465000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>21708000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27700000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>21726000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>18998000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>17182000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>15000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>16445000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>16649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14596000.0</v>
       </c>
       <c r="AX9">
         <v>14596000.0</v>
       </c>
       <c r="AY9">
+        <v>14596000.0</v>
+      </c>
+      <c r="AZ9">
         <v>55419000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>14317000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>13359000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>11913000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>43793000.0</v>
+      </c>
+      <c r="C10">
         <v>45223000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>67989000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>62231000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>59849000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>67235000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>69513000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47521000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40889000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>51016000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>61542000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>75813000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>73043000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>81666000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>69888000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>48105000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>31511000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>28331000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29525000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>27245000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11969000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>27508000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11550000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>22929000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-24801000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>14935000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1585000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11637000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>12210000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4626000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8413000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5337000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16012000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4166000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>12831000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7552000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2073000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5645000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1888000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>18188000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>17303000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16107000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-7716000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14653000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13029000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1710000.0</v>
       </c>
       <c r="AX10">
         <v>-1710000.0</v>
       </c>
       <c r="AY10">
+        <v>-1710000.0</v>
+      </c>
+      <c r="AZ10">
         <v>-3451785.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-536638.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>190456.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4132000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-85465.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-158987.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53387.0</v>
       </c>
       <c r="BF10">
         <v>-53387.0</v>
       </c>
+      <c r="BG10">
+        <v>-53387.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
+        <v>11902000.0</v>
+      </c>
+      <c r="C11">
         <v>19117000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>20801000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>18148000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17660000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>20219000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>19978000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12493000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11159000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>14538000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15447000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>23248000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>24671000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>26542000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22966000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>14692000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10558000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8373000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8866000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7601000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3688000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>8980000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3279000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6875000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6133000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4338000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-266000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3977000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4879000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-211000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2261000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1467000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5393000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2997000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5806000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-4052000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1042000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2579000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6035000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3815000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3629000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3800000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8524000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3631000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4772000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1500000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1770000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2971000.0</v>
       </c>
       <c r="AX11">
         <v>2971000.0</v>
       </c>
       <c r="AY11">
+        <v>2971000.0</v>
+      </c>
+      <c r="AZ11">
         <v>3129420.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>416465.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-266422.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>10963035.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-9569.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-6566.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-5891.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      <c r="D12">
+        <v>131</v>
+      </c>
+      <c r="B12">
+        <v>-3023000.0</v>
+      </c>
+      <c r="C12">
+        <v>1328000.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
         <v>1350000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1331000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1510000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1811000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2006000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2106000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2259000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2325000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2321000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2273000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2724000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2249000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1715000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1468000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1730000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2156000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2442000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3522000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4435000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6147000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5446000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5643000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5586000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5876000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5757000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5587000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5636000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5140000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5361000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5050000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4982000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4633000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5175000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5082000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4677000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4771000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4242000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3124000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3900000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2307000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2050000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2152000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>8100000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2380000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973000.0</v>
       </c>
       <c r="AX12">
         <v>1973000.0</v>
       </c>
       <c r="AY12">
+        <v>1973000.0</v>
+      </c>
+      <c r="AZ12">
         <v>3100000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>400000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>300000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="BE12">
         <v>300000.0</v>
       </c>
       <c r="BF12">
+        <v>300000.0</v>
+      </c>
+      <c r="BG12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>564000.0</v>
       </c>
-      <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>104000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>37849000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3685000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>17587000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6980000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2301000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
+      <c r="BG13"/>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
         <v>-139000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-232000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-120000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>137000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-154000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>196000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>219000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-117000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>713000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>86000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>72000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-52000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-143000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>98000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-310000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-144000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>181000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>974000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-145000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-212000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-72000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>305000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-101000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>60000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1417000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>1417000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>1417000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
-      <c r="AX14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14"/>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>31891000.0</v>
+      </c>
+      <c r="C15">
         <v>26106000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>47188000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>44083000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>42189000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>47016000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>49535000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>35028000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>29730000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>36339000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>45863000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>52445000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>48235000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>54970000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>46726000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>33194000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>20853000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>19832000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>20639000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>19593000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8192000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>18456000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8323000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>16197000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-18766000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>10893000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1175000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7660000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7331000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-4299000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6152000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-3658000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10619000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1066000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>7025000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-3560000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1019000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3066000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-7923000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>14679000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>14356000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>100000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7583000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-11347000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11862000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>12400000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>13120000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4681000.0</v>
       </c>
       <c r="AX15">
         <v>-4681000.0</v>
       </c>
       <c r="AY15">
+        <v>-4681000.0</v>
+      </c>
+      <c r="AZ15">
         <v>-3451785.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-536638.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>190456.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-11081441.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-85465.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-158987.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53387.0</v>
       </c>
       <c r="BF15">
         <v>-53387.0</v>
       </c>
+      <c r="BG15">
+        <v>-53387.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>45863000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52445000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>48235000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>54970000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46726000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33194000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20853000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19671000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20919000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>19234000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8166000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>18456000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8323000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>16197000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-18766000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>10893000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1175000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7479000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7338000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-4299000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6297000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-3658000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10691000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1066000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6924000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-3560000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1019000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3066000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-7923000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>14373000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13664000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-1689000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-1938000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-21000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>11862000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>13332000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>11259000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4681000.0</v>
       </c>
       <c r="AX16">
         <v>-4681000.0</v>
       </c>
       <c r="AY16">
+        <v>-4681000.0</v>
+      </c>
+      <c r="AZ16">
         <v>24432000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-3451785.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-536638.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>190456.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-11081441.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-85465.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-158987.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-53387.0</v>
       </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>136</v>
+      </c>
+      <c r="B17">
+        <v>31891000.0</v>
+      </c>
       <c r="C17">
+        <v>26106000.0</v>
+      </c>
+      <c r="D17">
         <v>47188000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>44083000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>42189000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>47016000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>49535000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>35028000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>29730000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>36478000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>46095000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>52565000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>48235000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>55124000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>46726000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>33194000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>20953000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>19788000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>20919000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>19275000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8166000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>18456000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8323000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>16197000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-18766000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>10900000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1175000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7479000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>7331000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-4772000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>6297000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-3658000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>10619000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-915000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>7025000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-3500000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3115000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3066000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-7923000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>14373000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>13664000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1689000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1938000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-21000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>11862000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>13332000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>11259000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4681000.0</v>
       </c>
       <c r="AX17">
         <v>-4681000.0</v>
       </c>
       <c r="AY17">
+        <v>-4681000.0</v>
+      </c>
+      <c r="AZ17">
         <v>24432000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-3451785.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-536638.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>190456.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-11081442.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-85464.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-158987.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-53387.0</v>
       </c>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>137</v>
+      </c>
+      <c r="B18">
+        <v>-3023000.0</v>
+      </c>
       <c r="C18">
+        <v>-6501000.0</v>
+      </c>
+      <c r="D18">
         <v>564000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1350000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1331000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6148000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1811000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2006000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2106000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6427000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2325000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2321000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2273000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2724000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2249000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1715000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1468000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>104000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2156000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2442000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3522000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4435000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-6147000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5446000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5643000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6762000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5876000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5757000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5587000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
+      <c r="BG18"/>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>5456000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-201000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>7550000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>6870000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>6043000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1635000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2980000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1793000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>907000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10101000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>15503000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2003000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>15768000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-36372000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>11208000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-12202000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-870000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3561000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-13306000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1714000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-7598000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>11072000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-4685000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>6050000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-7791000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>3452000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>1499000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-9821000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>6631000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>5235000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-5449000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>596000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-14974000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>8803000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>13813000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>7759000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-3454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7594000.0</v>
       </c>
       <c r="AX19">
         <v>-7594000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19">
+      <c r="AY19">
+        <v>-7594000.0</v>
+      </c>
+      <c r="AZ19"/>
+      <c r="BA19">
         <v>-3129420.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-416465.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>266422.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-10963036.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>9570.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>6566.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>5891.0</v>
       </c>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-131000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-169000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>5867000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-122000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-1634000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-983000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>4686000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>1477000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>1477000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20"/>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>44941000.0</v>
+      </c>
+      <c r="C21">
         <v>44825000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>65383000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>61204000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>59329000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>67150000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>67695000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>51134000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>41022000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>50569000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>61012000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>74501000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>73680000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>76830000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>70132000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>45487000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>33966000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>33041000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29888000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>28768000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>25433000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17540000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>20206000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>15225000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>13149000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10763000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>15552000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>18264000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14236000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14316000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>15267000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7622000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9990000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10685000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11401000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5416000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6862000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8553000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>14289000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>12728000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11748000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>10816000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9308000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8002000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3300000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>7650000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>8419000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7857000.0</v>
       </c>
       <c r="AX21">
         <v>7857000.0</v>
       </c>
       <c r="AY21">
+        <v>7857000.0</v>
+      </c>
+      <c r="AZ21">
         <v>-322365.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-120173.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-75966.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-118406.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-95034.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-165553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-59278.0</v>
       </c>
       <c r="BF21">
         <v>-59278.0</v>
       </c>
+      <c r="BG21">
+        <v>-59278.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -17172,253 +17404,259 @@
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AX22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22"/>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>204071000.0</v>
+      </c>
+      <c r="C23">
         <v>200472000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>195096000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>194342000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>162959000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>172423000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>170632000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>168520000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>151605000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>144034000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>149731000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>150779000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>128959000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>134288000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>131648000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>123637000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>100582000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>100740000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>101771000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>92984000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>86122000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>84834000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>83103000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>66717000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>74149000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>90628000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>92918000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>95619000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>92932000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>83547000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>81725000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>81347000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>77170000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>73594000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>71983000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>75560000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>58955000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>78022000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>66784000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>67085000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>52107000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>57800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>52076000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>48745000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>44041000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>40900000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>45803000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>43517000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>39984000.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>322365.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>120173.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>75966.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>118406.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>95034.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>165553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59278.0</v>
       </c>
       <c r="BF23">
         <v>59278.0</v>
       </c>
+      <c r="BG23">
+        <v>59278.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17433,1300 +17671,1327 @@
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
+      <c r="BG24"/>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>144</v>
+      </c>
+      <c r="B25">
+        <v>10678000.0</v>
+      </c>
       <c r="C25">
+        <v>10324000.0</v>
+      </c>
+      <c r="D25">
         <v>9962000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9140000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7339000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6740000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6942000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6475000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6313000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6037000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5927000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5147000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4767000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4597000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4627000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5211000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5251000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5318000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5098000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5218000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5289000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5169000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5215000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4965000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5241000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5546000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5631000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5717000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5841000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5674000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6025000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5793000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5665000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5277000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5326000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5461000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4905000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4610000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3992000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3659000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3538000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4130000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3085000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2745000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>765000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>760000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2805000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3020000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1952000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>7238000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
+      <c r="BG25"/>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>2100000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>900000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>600000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>2400000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>2200000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
-        <v>2000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP26">
         <v>2000000.0</v>
       </c>
       <c r="AQ26">
-        <v>0.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
-        <v>1300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT26">
         <v>1300000.0</v>
       </c>
       <c r="AU26">
-        <v>0.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>1700000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>1700000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>-22900000.0</v>
+      </c>
+      <c r="C27">
         <v>26104000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>25977000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>29730000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>23617000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3556000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23190000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>20000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17583000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3421000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>15724000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>20487000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16320000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>10233000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>20250000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16616000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>13368000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4688000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>13310000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12030000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11083000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2415000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10534000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8961000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9668000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1351000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>11334000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>11219000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9562000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3688000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>10922000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>8567000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9137000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1827000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7932000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9528000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6906000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>32267000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8800000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>9094000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6202000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>27579000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
-[...1 lines deleted...]
-      </c>
+      <c r="AS27"/>
       <c r="AT27">
         <v>17872000.0</v>
       </c>
-      <c r="AU27"/>
+      <c r="AU27">
+        <v>17872000.0</v>
+      </c>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>17670000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>17287000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>27993000.0</v>
+      </c>
+      <c r="C28">
         <v>27301000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21321000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>23405000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18855000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22261000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18348000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18443000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16055000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16862000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13791000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14682000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17755000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7506000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>14914000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11529000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12999000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11290000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8351000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8332000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8793000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10009000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7610000.0</v>
       </c>
       <c r="Y28">
         <v>7610000.0</v>
       </c>
       <c r="Z28">
+        <v>7610000.0</v>
+      </c>
+      <c r="AA28">
         <v>9190000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8855000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9354000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8094000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8954000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8504000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8453000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7621000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>7359000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7851000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7600000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>7501000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18122000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7319000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6163000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6740000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4470000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>12890000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11566000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7437000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>34199000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9558000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>322365.0</v>
       </c>
-      <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>322365.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>120173.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>75966.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>118406.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>95034.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>165553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59278.0</v>
       </c>
       <c r="BF28">
         <v>59278.0</v>
       </c>
+      <c r="BG28">
+        <v>59278.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>148</v>
+      </c>
+      <c r="B29">
+        <v>11902000.0</v>
+      </c>
       <c r="C29">
+        <v>19117000.0</v>
+      </c>
+      <c r="D29">
         <v>20801000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18148000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17660000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>20219000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19978000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12493000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11159000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>14538000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15447000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>23248000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>24671000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>26542000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22966000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14692000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10558000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8330000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8848000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7587000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3677000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8980000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3279000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6875000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6133000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4338000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-266000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3977000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4879000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-211000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
+      <c r="BG29"/>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>50893000.0</v>
+      </c>
+      <c r="C30">
         <v>53405000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45937000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53131000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>38196000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>39352000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>41538000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38443000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33638000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>32413000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>29515000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35169000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34075000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33408000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35164000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28145000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>26367000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24128000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21661000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20362000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19876000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19370000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19915000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16571000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17278000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18576000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20189000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20573000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17656000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19818000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19426000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17020000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16758000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16517000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15783000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17128000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15390000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>24802000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>17006000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>15262000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12942000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16719000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12890000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>11566000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10608000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>10435000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8795000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8230000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6739000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-6739000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>322365.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>120173.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>75966.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>118406.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>95034.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>165553.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59278.0</v>
       </c>
       <c r="BF30">
         <v>59278.0</v>
       </c>
+      <c r="BG30">
+        <v>59278.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:59">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31">
+        <v>-1148000.0</v>
+      </c>
+      <c r="C31">
         <v>398000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>2606000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1027000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>520000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>85000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1818000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3613000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-133000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>447000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>530000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1312000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-637000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4836000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-244000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2618000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2455000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4710000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-363000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1523000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-13464000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>9968000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8656000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>7704000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-37950000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4172000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-17137000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6627000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2026000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-18942000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-6854000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-12959000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>6022000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6519000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1430000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-12968000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4789000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2908000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-17283000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>6012000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>6251000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-11500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4230000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-26677000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>8632000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2500000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>7759000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-3454000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9567000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>-3132000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-416465.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>266422.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>118406.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1047570.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>340566.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-12104109.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:59">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
+        <v>249012000.0</v>
+      </c>
+      <c r="C32">
         <v>245297000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>260479000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>255546000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>222288000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>239573000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>238327000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>219654000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>192627000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>194603000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>210743000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>225280000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>202639000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>211118000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>201780000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>169124000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>134548000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>133781000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>131659000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>121752000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>111555000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>102374000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>103309000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>81942000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>87298000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>101391000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>108470000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>113883000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>107168000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>97863000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>96992000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>88969000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>87160000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>84279000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>83384000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>80976000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>65817000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>86575000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>80025000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>77513000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>60414000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>69300000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>62892000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>58053000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>52043000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>44200000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>53453000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>51936000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47841000.0</v>
       </c>
       <c r="AX32">
         <v>47841000.0</v>
       </c>
       <c r="AY32">
+        <v>47841000.0</v>
+      </c>
+      <c r="AZ32">
         <v>183294000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>45501000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>44330000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>39631000.0</v>
       </c>
-      <c r="BC32">
-[...1 lines deleted...]
-      </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
       <c r="BE32">
         <v>0.0</v>
       </c>
       <c r="BF32">
+        <v>0.0</v>
+      </c>
+      <c r="BG32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -18781,1271 +19046,1275 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>134882000.0</v>
       </c>
       <c r="C2">
         <v>129508000.0</v>
       </c>
       <c r="D2">
         <v>103671000.0</v>
       </c>
       <c r="E2">
         <v>85011000.0</v>
       </c>
       <c r="F2">
         <v>67668000.0</v>
       </c>
       <c r="G2">
         <v>47862000.0</v>
       </c>
       <c r="H2">
         <v>33040000.0</v>
       </c>
       <c r="I2">
         <v>40923000.0</v>
       </c>
       <c r="J2">
         <v>26918000.0</v>
       </c>
       <c r="K2">
         <v>22671000.0</v>
       </c>
       <c r="L2">
         <v>15930000.0</v>
       </c>
       <c r="M2">
         <v>2866000.0</v>
       </c>
       <c r="N2">
         <v>2135000.0</v>
       </c>
       <c r="O2">
         <v>4563000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>101262000</v>
       </c>
       <c r="C3">
         <v>79563000</v>
       </c>
       <c r="D3">
         <v>77960000</v>
       </c>
       <c r="E3">
         <v>71327000</v>
       </c>
       <c r="F3">
         <v>51513000</v>
       </c>
       <c r="G3">
         <v>18323000</v>
       </c>
       <c r="H3">
         <v>24952000</v>
       </c>
       <c r="I3">
         <v>13117000</v>
       </c>
       <c r="J3">
         <v>7027000</v>
       </c>
       <c r="K3">
         <v>28391000</v>
       </c>
       <c r="L3">
         <v>14901000</v>
       </c>
       <c r="M3">
         <v>24848000</v>
       </c>
       <c r="N3">
         <v>20001000</v>
       </c>
       <c r="O3">
         <v>25938000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>24535000.0</v>
       </c>
       <c r="F4">
         <v>22703000.0</v>
       </c>
       <c r="G4">
         <v>19037000.0</v>
       </c>
       <c r="H4">
         <v>14822000.0</v>
       </c>
       <c r="I4">
         <v>-7883000.0</v>
       </c>
       <c r="J4">
         <v>14005000.0</v>
       </c>
       <c r="K4">
         <v>4247000.0</v>
       </c>
       <c r="L4">
         <v>2566000.0</v>
       </c>
       <c r="M4">
         <v>13064000.0</v>
       </c>
       <c r="N4">
         <v>731000.0</v>
       </c>
       <c r="O4">
         <v>45945.0</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>14675000.0</v>
       </c>
       <c r="F5">
         <v>13742000.0</v>
       </c>
       <c r="G5">
         <v>37143000.0</v>
       </c>
       <c r="H5">
         <v>-11122000.0</v>
       </c>
       <c r="I5">
         <v>-14392000.0</v>
       </c>
       <c r="J5">
         <v>-1902000.0</v>
       </c>
       <c r="K5">
         <v>-10062000.0</v>
       </c>
       <c r="L5">
         <v>-2212000.0</v>
       </c>
       <c r="M5">
         <v>585000.0</v>
       </c>
       <c r="N5">
         <v>995000.0</v>
       </c>
       <c r="O5">
         <v>10941009.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>-33981000.0</v>
       </c>
       <c r="C6">
         <v>5374000.0</v>
       </c>
       <c r="D6">
         <v>25837000.0</v>
       </c>
       <c r="E6">
         <v>18660000.0</v>
       </c>
       <c r="F6">
         <v>17343000.0</v>
       </c>
       <c r="G6">
         <v>19037000.0</v>
       </c>
       <c r="H6">
         <v>14822000.0</v>
       </c>
       <c r="I6">
         <v>-7883000.0</v>
       </c>
       <c r="J6">
         <v>14005000.0</v>
       </c>
       <c r="K6">
         <v>4247000.0</v>
       </c>
       <c r="L6">
         <v>2566000.0</v>
       </c>
       <c r="M6">
         <v>13064000.0</v>
       </c>
       <c r="N6">
         <v>731000.0</v>
       </c>
       <c r="O6">
         <v>-2428000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>-46694000.0</v>
       </c>
       <c r="C7">
         <v>-24167000.0</v>
       </c>
       <c r="D7">
         <v>-48278000.0</v>
       </c>
       <c r="E7">
         <v>-50363000.0</v>
       </c>
       <c r="F7">
         <v>8242000.0</v>
       </c>
       <c r="G7">
         <v>11446000.0</v>
       </c>
       <c r="H7">
         <v>-27650000.0</v>
       </c>
       <c r="I7">
         <v>-38369000.0</v>
       </c>
       <c r="J7">
         <v>-19684000.0</v>
       </c>
       <c r="K7">
         <v>-35792000.0</v>
       </c>
       <c r="L7">
         <v>-31899000.0</v>
       </c>
       <c r="M7">
         <v>-34893000.0</v>
       </c>
       <c r="N7">
         <v>-17451000.0</v>
       </c>
       <c r="O7">
         <v>-21622000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-54179000.0</v>
       </c>
       <c r="F8">
         <v>-38515000.0</v>
       </c>
       <c r="G8">
         <v>4557000.0</v>
       </c>
       <c r="H8">
         <v>-19615000.0</v>
       </c>
       <c r="I8">
         <v>-23700000.0</v>
       </c>
       <c r="J8">
         <v>-8156000.0</v>
       </c>
       <c r="K8">
         <v>-25979000.0</v>
       </c>
       <c r="L8">
         <v>-22376000.0</v>
       </c>
       <c r="M8">
         <v>-5002000.0</v>
       </c>
       <c r="N8">
         <v>-20891000.0</v>
       </c>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>6014000.0</v>
       </c>
       <c r="C9">
         <v>-44388000.0</v>
       </c>
       <c r="D9">
         <v>-780000.0</v>
       </c>
       <c r="E9">
         <v>-54179000.0</v>
       </c>
       <c r="F9">
         <v>-38515000.0</v>
       </c>
       <c r="G9">
         <v>4557000.0</v>
       </c>
       <c r="H9">
         <v>-27712000.0</v>
       </c>
       <c r="I9">
         <v>-23700000.0</v>
       </c>
       <c r="J9">
         <v>2497000.0</v>
       </c>
       <c r="K9">
         <v>-25979000.0</v>
       </c>
       <c r="L9">
         <v>-22933000.0</v>
       </c>
       <c r="M9">
         <v>-5002000.0</v>
       </c>
       <c r="N9">
         <v>-20891000.0</v>
       </c>
       <c r="O9">
         <v>-14936000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
         <v>-45083000.0</v>
       </c>
       <c r="C10">
         <v>-2880000.0</v>
       </c>
       <c r="D10">
         <v>-522000.0</v>
       </c>
       <c r="E10">
         <v>-63937000.0</v>
       </c>
       <c r="F10">
         <v>-16747000.0</v>
       </c>
       <c r="G10">
         <v>-2121000.0</v>
       </c>
       <c r="H10">
         <v>8419000.0</v>
       </c>
       <c r="I10">
         <v>-28064000.0</v>
       </c>
       <c r="J10">
         <v>-16447000.0</v>
       </c>
       <c r="K10">
         <v>-4305000.0</v>
       </c>
       <c r="L10">
         <v>-27820000.0</v>
       </c>
       <c r="M10">
         <v>-10696000.0</v>
       </c>
       <c r="N10">
         <v>-6143000.0</v>
       </c>
       <c r="O10">
         <v>-5229000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>54467000.0</v>
       </c>
       <c r="F11">
         <v>38001000.0</v>
       </c>
       <c r="G11">
         <v>-27161000.0</v>
       </c>
       <c r="H11">
         <v>3876000.0</v>
       </c>
       <c r="I11">
         <v>31056000.0</v>
       </c>
       <c r="J11">
         <v>13038000.0</v>
       </c>
       <c r="K11">
         <v>-4873000.0</v>
       </c>
       <c r="L11">
         <v>27855000.0</v>
       </c>
       <c r="M11">
         <v>-21282000.0</v>
       </c>
       <c r="N11">
         <v>7853000.0</v>
       </c>
       <c r="O11">
         <v>4421.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>14796000.0</v>
       </c>
       <c r="F12">
         <v>18292000.0</v>
       </c>
       <c r="G12">
         <v>14241000.0</v>
       </c>
       <c r="H12">
         <v>-1823000.0</v>
       </c>
       <c r="I12">
         <v>-3042000.0</v>
       </c>
       <c r="J12">
         <v>-222000.0</v>
       </c>
       <c r="K12">
         <v>3432000.0</v>
       </c>
       <c r="L12">
         <v>26241000.0</v>
       </c>
       <c r="M12">
         <v>2725000.0</v>
       </c>
       <c r="N12">
         <v>-2750000.0</v>
       </c>
       <c r="O12">
         <v>-11379280.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-891000.0</v>
       </c>
       <c r="F13">
         <v>-19215000.0</v>
       </c>
       <c r="G13">
         <v>12926000.0</v>
       </c>
       <c r="H13">
         <v>-9875000.0</v>
       </c>
       <c r="I13">
         <v>-5023000.0</v>
       </c>
       <c r="J13">
         <v>3736000.0</v>
       </c>
       <c r="K13">
         <v>7399000.0</v>
       </c>
       <c r="L13">
         <v>-9860000.0</v>
       </c>
       <c r="M13">
         <v>-17511000.0</v>
       </c>
       <c r="N13">
         <v>1409000.0</v>
       </c>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>37700000.0</v>
       </c>
       <c r="C14">
         <v>26470000.0</v>
       </c>
       <c r="D14">
         <v>21878000.0</v>
       </c>
       <c r="E14">
         <v>19686000.0</v>
       </c>
       <c r="F14">
         <v>20923000.0</v>
       </c>
       <c r="G14">
         <v>20590000.0</v>
       </c>
       <c r="H14">
         <v>22735000.0</v>
       </c>
       <c r="I14">
         <v>23157000.0</v>
       </c>
       <c r="J14">
         <v>20969000.0</v>
       </c>
       <c r="K14">
         <v>15674000.0</v>
       </c>
       <c r="L14">
         <v>12012000.0</v>
       </c>
       <c r="M14">
         <v>8542000.0</v>
       </c>
       <c r="N14">
         <v>7238000.0</v>
       </c>
       <c r="O14">
         <v>7668000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
-        <v>28127000.0</v>
+        <v>-28127000.0</v>
       </c>
       <c r="C15">
-        <v>19743000.0</v>
+        <v>-19743000.0</v>
       </c>
       <c r="D15">
-        <v>16427000.0</v>
+        <v>-16427000.0</v>
       </c>
       <c r="E15">
         <v>12869000.0</v>
       </c>
       <c r="F15">
         <v>5243000.0</v>
       </c>
       <c r="G15">
         <v>3801000.0</v>
       </c>
       <c r="H15">
         <v>5227000.0</v>
       </c>
       <c r="I15">
         <v>2714000.0</v>
       </c>
       <c r="J15">
         <v>2471000.0</v>
       </c>
       <c r="K15">
         <v>3004000.0</v>
       </c>
       <c r="L15">
         <v>741000.0</v>
       </c>
       <c r="M15">
         <v>741000.0</v>
       </c>
       <c r="N15">
         <v>741000.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>100901000.0</v>
       </c>
       <c r="C16">
         <v>134882000.0</v>
       </c>
       <c r="D16">
         <v>129508000.0</v>
       </c>
       <c r="E16">
         <v>103671000.0</v>
       </c>
       <c r="F16">
         <v>85011000.0</v>
       </c>
       <c r="G16">
         <v>66899000.0</v>
       </c>
       <c r="H16">
         <v>47862000.0</v>
       </c>
       <c r="I16">
         <v>33040000.0</v>
       </c>
       <c r="J16">
         <v>40923000.0</v>
       </c>
       <c r="K16">
         <v>26918000.0</v>
       </c>
       <c r="L16">
         <v>18496000.0</v>
       </c>
       <c r="M16">
         <v>15930000.0</v>
       </c>
       <c r="N16">
         <v>2866000.0</v>
       </c>
       <c r="O16">
         <v>2135000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17">
         <v>-797000.0</v>
       </c>
       <c r="H17">
         <v>-35000.0</v>
       </c>
       <c r="I17">
         <v>-1152000.0</v>
       </c>
       <c r="J17">
         <v>-36000.0</v>
       </c>
       <c r="K17">
         <v>499000.0</v>
       </c>
       <c r="L17">
         <v>720000.0</v>
       </c>
       <c r="M17">
         <v>730000.0</v>
       </c>
       <c r="N17">
         <v>2254000.0</v>
       </c>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>34492999.0</v>
       </c>
       <c r="C18">
         <v>90969000.0</v>
       </c>
       <c r="D18">
         <v>60867000.0</v>
       </c>
       <c r="E18">
         <v>70593000.0</v>
       </c>
       <c r="F18">
         <v>65740000.0</v>
       </c>
       <c r="G18">
         <v>53111000.0</v>
       </c>
       <c r="H18">
         <v>712000.0</v>
       </c>
       <c r="I18">
         <v>-18148000.0</v>
       </c>
       <c r="J18">
         <v>7182000.0</v>
       </c>
       <c r="K18">
         <v>-27387000.0</v>
       </c>
       <c r="L18">
         <v>-10293000.0</v>
       </c>
       <c r="M18">
         <v>-29658000.0</v>
       </c>
       <c r="N18">
         <v>-9267000.0</v>
       </c>
       <c r="O18">
         <v>-33221000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>169</v>
+      </c>
+      <c r="B19">
+        <v>-677000.0</v>
+      </c>
       <c r="C19">
         <v>-77289000.0</v>
       </c>
       <c r="D19">
         <v>-86979000.0</v>
       </c>
       <c r="E19">
         <v>-72584000.0</v>
       </c>
       <c r="F19">
         <v>622000.0</v>
       </c>
       <c r="G19">
         <v>253000.0</v>
       </c>
       <c r="H19">
         <v>-101000.0</v>
       </c>
       <c r="I19">
         <v>391000.0</v>
       </c>
       <c r="J19">
         <v>-29000.0</v>
       </c>
       <c r="K19">
         <v>-2489000.0</v>
       </c>
       <c r="L19">
         <v>1036000.0</v>
       </c>
       <c r="M19">
         <v>1225000.0</v>
       </c>
       <c r="N19">
         <v>3115000.0</v>
       </c>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>36478000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>61600000.0</v>
+      </c>
       <c r="C21">
         <v>-62015000.0</v>
       </c>
       <c r="D21">
         <v>196000.0</v>
       </c>
       <c r="E21">
         <v>-31932000.0</v>
       </c>
       <c r="F21">
         <v>-28447000.0</v>
       </c>
       <c r="G21">
         <v>-23351000.0</v>
       </c>
       <c r="H21">
         <v>16020000.0</v>
       </c>
       <c r="I21">
         <v>19740000.0</v>
       </c>
       <c r="J21">
         <v>17232000.0</v>
       </c>
       <c r="K21">
         <v>33342000.0</v>
       </c>
       <c r="L21">
         <v>10449000.0</v>
       </c>
       <c r="M21">
         <v>9185000.0</v>
       </c>
       <c r="N21">
         <v>8372000.0</v>
       </c>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>159566000.0</v>
       </c>
       <c r="C22">
         <v>161309000.0</v>
       </c>
       <c r="D22">
         <v>182882000.0</v>
       </c>
       <c r="E22">
         <v>156412000.0</v>
       </c>
       <c r="F22">
         <v>68428000.0</v>
       </c>
       <c r="G22">
         <v>24185000.0</v>
       </c>
       <c r="H22">
         <v>24269000.0</v>
       </c>
       <c r="I22">
         <v>8486000.0</v>
       </c>
       <c r="J22">
         <v>5725000.0</v>
       </c>
       <c r="K22">
         <v>23321000.0</v>
       </c>
       <c r="L22">
         <v>-1537000.0</v>
       </c>
       <c r="M22">
         <v>20318000.0</v>
       </c>
       <c r="N22">
         <v>22312000.0</v>
       </c>
       <c r="O22">
         <v>5892000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>-1045000.0</v>
       </c>
       <c r="C23">
         <v>-2500000.0</v>
       </c>
       <c r="D23">
         <v>-3000000.0</v>
       </c>
       <c r="E23">
         <v>49000.0</v>
       </c>
       <c r="F23">
         <v>219861000.0</v>
       </c>
       <c r="G23">
         <v>34959000.0</v>
       </c>
       <c r="H23">
         <v>36478000.0</v>
       </c>
       <c r="I23">
         <v>28600000.0</v>
       </c>
       <c r="J23">
         <v>222562000.0</v>
       </c>
       <c r="K23">
         <v>1204000.0</v>
       </c>
       <c r="L23">
         <v>-1409000.0</v>
       </c>
       <c r="M23">
         <v>23340000.0</v>
       </c>
       <c r="N23">
         <v>-20629000.0</v>
       </c>
       <c r="O23">
         <v>-29202695.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>20549000.0</v>
       </c>
       <c r="C24">
         <v>2703000.0</v>
       </c>
       <c r="D24">
         <v>2282000.0</v>
       </c>
       <c r="E24">
         <v>-1257000.0</v>
       </c>
       <c r="F24">
         <v>130000.0</v>
       </c>
       <c r="G24">
         <v>6000.0</v>
       </c>
       <c r="H24">
         <v>-34184000.0</v>
       </c>
       <c r="I24">
         <v>391000.0</v>
       </c>
       <c r="J24">
         <v>-29000.0</v>
       </c>
       <c r="K24">
         <v>686000.0</v>
       </c>
       <c r="L24">
         <v>4470000.0</v>
       </c>
       <c r="M24">
         <v>3633000.0</v>
       </c>
       <c r="N24">
         <v>-3746000.0</v>
       </c>
       <c r="O24">
         <v>13793000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
         <v>-14817000.0</v>
       </c>
       <c r="C25">
         <v>8790000.0</v>
       </c>
       <c r="D25">
         <v>-26000000.0</v>
       </c>
       <c r="E25">
         <v>10701000.0</v>
       </c>
       <c r="F25">
         <v>1277000.0</v>
       </c>
       <c r="G25">
         <v>992000.0</v>
       </c>
       <c r="H25">
         <v>9008000.0</v>
       </c>
       <c r="I25">
         <v>1313000.0</v>
       </c>
       <c r="J25">
         <v>13052000.0</v>
       </c>
       <c r="K25">
         <v>-2064000.0</v>
       </c>
       <c r="L25">
         <v>-136000.0</v>
       </c>
       <c r="M25">
         <v>168000.0</v>
       </c>
       <c r="N25">
         <v>-9746000.0</v>
       </c>
       <c r="O25">
         <v>283000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-117954000.0</v>
       </c>
       <c r="C26">
         <v>-291000.0</v>
       </c>
       <c r="D26">
         <v>-23537000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>36478000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>1204000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>1821000.0</v>
       </c>
       <c r="N26">
         <v>1821000.0</v>
       </c>
       <c r="O26">
         <v>41450000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>18730000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>13983000.0</v>
       </c>
       <c r="G27">
         <v>7640000.0</v>
       </c>
       <c r="H27">
         <v>793000.0</v>
       </c>
       <c r="I27">
         <v>3671000.0</v>
       </c>
       <c r="J27">
         <v>284000.0</v>
       </c>
       <c r="K27">
         <v>300000.0</v>
       </c>
       <c r="L27">
         <v>26105000.0</v>
       </c>
       <c r="M27">
         <v>1970000.0</v>
       </c>
       <c r="N27">
         <v>3868000.0</v>
       </c>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>-85526000.0</v>
       </c>
       <c r="C28">
         <v>-84549000.0</v>
       </c>
       <c r="D28">
         <v>-42768000.0</v>
       </c>
       <c r="E28">
         <v>-44801000.0</v>
       </c>
       <c r="F28">
         <v>-43789000.0</v>
       </c>
       <c r="G28">
         <v>-33536000.0</v>
       </c>
       <c r="H28">
         <v>48328000.0</v>
       </c>
       <c r="I28">
         <v>17026000.0</v>
       </c>
       <c r="J28">
         <v>14761000.0</v>
       </c>
       <c r="K28">
         <v>31542000.0</v>
       </c>
       <c r="L28">
         <v>4145000.0</v>
       </c>
       <c r="M28">
         <v>33525000.0</v>
       </c>
       <c r="N28">
         <v>8372000.0</v>
       </c>
       <c r="O28">
         <v>9177000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>135755000.0</v>
       </c>
       <c r="C29">
         <v>170532000.0</v>
       </c>
       <c r="D29">
         <v>138827000.0</v>
       </c>
       <c r="E29">
         <v>141920000.0</v>
       </c>
       <c r="F29">
         <v>117253000.0</v>
       </c>
       <c r="G29">
         <v>71434000.0</v>
       </c>
       <c r="H29">
         <v>25664000.0</v>
       </c>
       <c r="I29">
         <v>-5031000.0</v>
       </c>
       <c r="J29">
         <v>14209000.0</v>
       </c>
       <c r="K29">
         <v>1004000.0</v>
       </c>
       <c r="L29">
         <v>4608000.0</v>
       </c>
       <c r="M29">
         <v>-4810000.0</v>
       </c>
       <c r="N29">
         <v>10734000.0</v>
       </c>
       <c r="O29">
         <v>-7283000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-87554000.0</v>
       </c>
       <c r="C30">
         <v>-77289000.0</v>
       </c>
       <c r="D30">
         <v>-76017000.0</v>
       </c>
       <c r="E30">
         <v>-72584000.0</v>
       </c>
       <c r="F30">
         <v>-50761000.0</v>
       </c>
       <c r="G30">
         <v>-18064000.0</v>
       </c>
       <c r="H30">
         <v>-59136000.0</v>
       </c>
       <c r="I30">
         <v>-18726000.0</v>
       </c>
@@ -20067,3143 +20336,3188 @@
       <c r="O30">
         <v>-9972000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
       <c r="BF1" t="s">
         <v>119</v>
       </c>
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
+        <v>100901000.0</v>
+      </c>
+      <c r="C2">
         <v>123991000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>137907000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>157302000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>134882000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>122090000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>126805000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>135881000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>129508000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>118973000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>104686000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>128538000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>103672000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>84434000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>98620000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>84431000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>85011000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>86771000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>100397000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>85615000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67668000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>69431000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>63424000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>36824000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>47862000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>41739000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>47638000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>61712000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33040000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27951000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>29925000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>30605000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>40923000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36153000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>43682000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>54372000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>26918000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18125000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>29535000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18194000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>18496000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16900000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16018000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17132000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15930000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>17700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>17444000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>20268000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2866000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9959.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>17565.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>61983.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>48959.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>149720.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>163811.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>482022.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014.0</v>
       </c>
       <c r="BF2">
         <v>3014.0</v>
       </c>
+      <c r="BG2">
+        <v>3014.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
+        <v>17264000</v>
+      </c>
+      <c r="C3">
         <v>19567000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18756000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32515000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>30424000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>25690000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>23685000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20302000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9886000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15766000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24308000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>22332000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15554000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>24510000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20567000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16992000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9258000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19447000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13741000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12627000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5698000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4591000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6337000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>926000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6469000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5065000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6109000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10077000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3701000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5922000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2306000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3819000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1070000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>326000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2406000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2348000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1947000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7044000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10749000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5113000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3327000</v>
       </c>
       <c r="AP3">
         <v>3327000</v>
       </c>
       <c r="AQ3">
+        <v>3327000</v>
+      </c>
+      <c r="AR3">
         <v>3040000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10419000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4769000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>70000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17636000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6097000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185000</v>
       </c>
       <c r="AX3">
         <v>1185000</v>
       </c>
       <c r="AY3">
+        <v>1185000</v>
+      </c>
+      <c r="AZ3">
         <v>20001000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>10260000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6953000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3685000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-26785000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>24088000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>21776000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-11733000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>16069000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-1577000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>3082000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-13775000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>15135000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>18261000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-2532000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>6007000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>26600000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-11038000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>6123000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-5899000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-14074000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>28672000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>5089000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1974000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-680000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-10318000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>4770000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-7529000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-10690000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>27454000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>4618000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-11410000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>11341000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-302000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>1625000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>853000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1114000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1202000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>-2824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17402000.0</v>
       </c>
       <c r="AX4">
         <v>17402000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4">
+      <c r="AY4">
+        <v>17402000.0</v>
+      </c>
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>-7606.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-44418.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>13024.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-100761.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-14091.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-318211.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>479008.0</v>
       </c>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-10292000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2465000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1414000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5965000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>18232000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>994000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7046000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1744000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2528000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5912000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5217000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>19473000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14532000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2079000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>898000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>284000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1007000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-13311000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4595000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10222000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4191000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4616000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3584000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7611000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7310000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-5185000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-140000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1842000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1946000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-9818000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-12340000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-836000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8445000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5153000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>-6705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6314000.0</v>
       </c>
       <c r="AX5">
         <v>6314000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AY5">
+        <v>6314000.0</v>
+      </c>
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>3174840.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>416465.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-266422.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>10963036.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>27077.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-38911.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-10193.0</v>
       </c>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
+        <v>-9785000.0</v>
+      </c>
+      <c r="C6">
         <v>-23090000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-13916000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-19395000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22420000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12792000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4715000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9076000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6373000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10535000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14287000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-23852000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>24866000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19237000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-14186000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14189000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-580000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1760000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-13626000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14782000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>17947000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2532000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6007000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>26600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-11038000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6123000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-5899000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-14074000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>28672000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5089000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1974000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-680000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-10318000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>4770000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-7529000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-10690000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>27454000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8793000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-11410000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11341000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-302000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2410000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>853000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1114000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1202000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1820000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>300000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2824000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>17402000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>17302000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-7606.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-44418.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>13024.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-100761.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-14091.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-318211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>479008.0</v>
       </c>
       <c r="BF6">
         <v>479008.0</v>
       </c>
+      <c r="BG6">
+        <v>479008.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
+        <v>-30247000.0</v>
+      </c>
+      <c r="C7">
         <v>-2676000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-9914000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-32779000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6110000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>591000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-14296000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9171000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1291000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4341000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>4598000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-48765000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-8452000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-19954000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-30620000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>119000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>92000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-15872000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5575000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>6961000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>9928000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-205000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>13061000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>13705000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-15115000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>134000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1634000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1022000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-19588000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3708000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-14860000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2332000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-29549000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-5759000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-19243000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1778000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>3540000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>148000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-18317000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-4812000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-17700000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>32000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-11560000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-5316000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1781000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-18800000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1830000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-19943000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4486000.0</v>
       </c>
-      <c r="AX7"/>
-      <c r="AY7">
+      <c r="AY7"/>
+      <c r="AZ7">
         <v>162179.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>66220.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-20432.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>11680.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>58917.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-75517.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18650.0</v>
       </c>
       <c r="BF7">
         <v>-18650.0</v>
       </c>
+      <c r="BG7">
+        <v>-18650.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-16134000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-8644000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-24693000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-24694000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-10891000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>6099000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-21554000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-10218000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3324000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-3419000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1796000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-7432000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>13121000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>664000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>10425000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-13204000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-6096000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-10740000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-13149000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-14503000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-1166000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>5118000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-1696000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-12290000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-9348000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>15178000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-379000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-10513000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-5527000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-9560000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-5585000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-4626000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-7795000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-5099000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>-32499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11472000.0</v>
       </c>
       <c r="AX8">
         <v>11472000.0</v>
       </c>
-      <c r="AY8"/>
-      <c r="AZ8">
+      <c r="AY8">
+        <v>11472000.0</v>
+      </c>
+      <c r="AZ8"/>
+      <c r="BA8">
         <v>-20891000.0</v>
       </c>
-      <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
+      <c r="BG8"/>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
+        <v>-16469000.0</v>
+      </c>
+      <c r="C9">
         <v>12277000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-12653000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1383000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-18993000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-5599000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-32876000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9753000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3840000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9571000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14427000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-16134000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-8644000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-24693000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-24694000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-10891000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6099000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8384000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-10403000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2225000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3844000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1796000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-7432000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13121000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>664000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>10425000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-13204000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6096000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-10740000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-13149000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-6599000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9070000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5118000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-3963000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>630000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-9348000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>15178000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-379000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-10513000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-5527000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-9560000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3507000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-5246000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-7615000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-6008000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2507000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10317000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-16591000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-4436000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-20891000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-9988000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>8882000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1166000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
-      <c r="BE9"/>
-      <c r="BF9">
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9"/>
+      <c r="BG9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10">
+        <v>-34279000.0</v>
+      </c>
+      <c r="C10">
         <v>-11180000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9907000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-15318000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8678000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-5560000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-11715000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>658000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13737000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14749000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>313000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2536000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-13048000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10026000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-22568000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-17891000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-13452000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8317000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-6348000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4843000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2761000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3006000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3125000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-5404000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2848000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4480000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1861000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-792000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2870000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-11039000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-9696000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6268000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1061000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-7524000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2112000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-7414000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>603000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5394000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-812000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2010000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-6877000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-6691000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-7408000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-8793000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-4928000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-7161000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-3103000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1480000.0</v>
       </c>
       <c r="AX10">
         <v>1480000.0</v>
       </c>
       <c r="AY10">
+        <v>1480000.0</v>
+      </c>
+      <c r="AZ10">
         <v>-6143000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>562000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1917000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1852000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10">
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10"/>
+      <c r="BG10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-7796000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-19505000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>16017000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>13681000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>22940000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>22039000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6814000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3336000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>24922000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>11645000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7808000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-6966000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1660000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-8123000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-10412000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-15258000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10638000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>6903000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1593000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>35734000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2404000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>22471000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-24745000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>18934000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-10121000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>11281000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-7056000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-4759000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-6204000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1341000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4749000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3103000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1864000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12199000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>11418000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>12024000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4344000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-1346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14780000.0</v>
       </c>
       <c r="AX11">
         <v>-14780000.0</v>
       </c>
       <c r="AY11">
+        <v>-14780000.0</v>
+      </c>
+      <c r="AZ11">
         <v>7023000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>119339.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>75755.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-11010.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>17644.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>31840.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-36606.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-8457.0</v>
       </c>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-5435000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-9094000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-1936000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9725000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7839000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-3025000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>476000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>13244000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1012000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-688000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2558000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-2748000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-757000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-10904000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28650000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2503000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-5391000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-451000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1516000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-5235000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2606000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-3445000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3032000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5315000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3976000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-6824000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-2689000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3091000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>13023000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-7127000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-5555000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4523000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>10873000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16107000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-5262000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4817000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>5009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9381000.0</v>
       </c>
       <c r="AX12">
         <v>9381000.0</v>
       </c>
       <c r="AY12">
+        <v>9381000.0</v>
+      </c>
+      <c r="AZ12">
         <v>1151000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-3451785.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-536638.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>190456.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-11081441.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-85465.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-158987.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-53387.0</v>
       </c>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-3052000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8720000.0</v>
       </c>
       <c r="M13">
         <v>-8720000.0</v>
       </c>
       <c r="N13">
+        <v>-8720000.0</v>
+      </c>
+      <c r="O13">
         <v>-305000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-645000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>620000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-561000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>719000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-3399000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5208000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-11327000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6171000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8675000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10202000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-12122000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-769000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-8257000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10278000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-11127000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2314000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-8027000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>6562000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5872000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>3736000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-5497000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>9250000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-5185000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>7399000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-9860000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-17511000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>1409000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
+      <c r="BG13"/>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
+        <v>10678000.0</v>
+      </c>
+      <c r="C14">
         <v>10475000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9962000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9140000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7339000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6740000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6942000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6475000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6313000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6037000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5927000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5147000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4767000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4597000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4627000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5211000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5251000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5684000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5098000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5218000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5297000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5169000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5215000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4965000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5241000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5546000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5631000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5717000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5841000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5674000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6025000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5793000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5665000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5277000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5326000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5461000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4905000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4610000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3992000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3659000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3297000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4130000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3085000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2745000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2501000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>760000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2805000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952000.0</v>
       </c>
       <c r="AX14">
         <v>1952000.0</v>
       </c>
       <c r="AY14">
+        <v>1952000.0</v>
+      </c>
+      <c r="AZ14">
         <v>7240000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1982000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2360000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1635000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
-      <c r="BE14"/>
-      <c r="BF14">
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
-        <v>6984000.0</v>
+        <v>-6710000.0</v>
       </c>
       <c r="C15">
+        <v>-6984000.0</v>
+      </c>
+      <c r="D15">
+        <v>-7048000.0</v>
+      </c>
+      <c r="E15">
+        <v>-7047000.0</v>
+      </c>
+      <c r="F15">
         <v>7048000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>5168000.0</v>
       </c>
       <c r="G15">
         <v>5168000.0</v>
       </c>
       <c r="H15">
         <v>5168000.0</v>
       </c>
       <c r="I15">
+        <v>5168000.0</v>
+      </c>
+      <c r="J15">
         <v>4239000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4269000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4290000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>4289000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3579000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3575000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3098000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3097000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311000.0</v>
       </c>
       <c r="S15">
         <v>1311000.0</v>
       </c>
       <c r="T15">
+        <v>1311000.0</v>
+      </c>
+      <c r="U15">
         <v>1310000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268000.0</v>
       </c>
       <c r="W15">
         <v>1268000.0</v>
       </c>
       <c r="X15">
+        <v>1268000.0</v>
+      </c>
+      <c r="Y15">
         <v>1265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1513000.0</v>
       </c>
       <c r="Z15">
         <v>1513000.0</v>
       </c>
       <c r="AA15">
+        <v>1513000.0</v>
+      </c>
+      <c r="AB15">
         <v>1544000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1410000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>760000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>670000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>685000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>819000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>540000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>607000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>645000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>669000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>550000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>741000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>124000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>429000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>772000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>741000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>741000.0</v>
       </c>
-      <c r="AU15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV15"/>
       <c r="AW15">
         <v>0.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>741000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15">
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
+        <v>91116000.0</v>
+      </c>
+      <c r="C16">
         <v>100901000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>123991000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>137907000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>157302000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>134882000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>122090000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>126805000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>135881000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>129508000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>118973000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>104686000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>128538000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>103671000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>84434000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>98620000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>84431000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>85011000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>86771000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>100397000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>85615000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>66899000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>69431000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>63424000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>36824000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>47862000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>41739000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>47638000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>61712000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>33040000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>27951000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>29925000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>30605000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>40923000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>36153000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>43682000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>54372000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>26918000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>18125000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>29535000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>18194000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>19310000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>16871000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>16018000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>17132000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>15880000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>17744000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>17444000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>20268000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9959000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>9959.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>17565.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>61983.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>48959.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>149720.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>163811.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>482022.0</v>
       </c>
       <c r="BF16">
         <v>482022.0</v>
       </c>
+      <c r="BG16">
+        <v>482022.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>-995000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>559000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2893000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-32000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>3097000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>591000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-4453000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>989000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1187000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-217000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>380000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1644000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-369000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-416000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1277000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-376000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>884000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1303000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>759000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-262000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1095000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-634000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>300000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1985000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2366000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>47000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>292000.0</v>
       </c>
-      <c r="AT17"/>
       <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AX17">
         <v>100000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AY17">
+        <v>100000.0</v>
+      </c>
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>2254000.0</v>
       </c>
-      <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
+      <c r="BG17"/>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
+        <v>-10549000.0</v>
+      </c>
+      <c r="C18">
         <v>11442000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>21230000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5739000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>16474000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>35436000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>17776000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14196000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>23561000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>28575000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26964000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-22181000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>27509000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>25312000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>8534000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>18870000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>17877000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4978000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18974000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>18834000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>22954000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>15819000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19898000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23315000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5921000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14126000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-7609000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3871000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8601000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1479000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-5331000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-56000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-11282000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4757000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-5474000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1549000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>9448000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>3955000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-17460000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-2350000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-10002000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4400000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-45000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-8511000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>570000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9410000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-8901000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-17603000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>9953000.0</v>
       </c>
-      <c r="AX18"/>
-      <c r="AY18">
+      <c r="AY18"/>
+      <c r="AZ18">
         <v>-157606.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-10304418.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-7039976.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-3785761.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-26548.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-234504.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72037.0</v>
       </c>
       <c r="BF18">
         <v>-72037.0</v>
       </c>
+      <c r="BG18">
+        <v>-72037.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>169</v>
+      </c>
+      <c r="B19">
+        <v>-600000.0</v>
+      </c>
       <c r="C19">
+        <v>-2000.0</v>
+      </c>
+      <c r="D19">
         <v>-19358000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-30437000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-18190000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-25803000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-23684000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17610000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-10192000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-13520000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-24418000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-22391000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-134000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-24482000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-352000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>203000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10394000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>508000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>159000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-42000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-28000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>84000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>141000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>56000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>213000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-276000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-78000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>40000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>126000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-102000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>408000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-41000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>231000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>109000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-92000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-277000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1638000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>21497000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>1039000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-23387000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>2104000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-355000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-565000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-148000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>1225000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-350000.0</v>
       </c>
       <c r="AX19">
         <v>-350000.0</v>
       </c>
       <c r="AY19">
-        <v>3115000.0</v>
+        <v>-350000.0</v>
       </c>
       <c r="AZ19">
         <v>3115000.0</v>
       </c>
-      <c r="BA19"/>
+      <c r="BA19">
+        <v>3115000.0</v>
+      </c>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
+      <c r="BG19"/>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23218,1694 +23532,1723 @@
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
+      <c r="BG20"/>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>24022000.0</v>
+      </c>
       <c r="C21">
+        <v>59697000.0</v>
+      </c>
+      <c r="D21">
         <v>2393000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-225000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-265000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15706000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-17894000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>17000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>292000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>11000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-16817000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>93000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-15219000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2558000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-30362000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3468000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7849000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-10645000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-15804000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3818000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-720000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-7692000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4717000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14432000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4563000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8756000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1917000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8799000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>268000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>765000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2410000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-360000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>19237000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4081000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-16946000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>13286000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>32921000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3302000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1222000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7881000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>488000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>9185000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>10813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6699000.0</v>
       </c>
       <c r="AX21">
         <v>6699000.0</v>
       </c>
       <c r="AY21">
+        <v>6699000.0</v>
+      </c>
+      <c r="AZ21">
         <v>8372000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8272000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>100000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
+      <c r="BG21"/>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
+        <v>31891000.0</v>
+      </c>
+      <c r="C22">
         <v>26106000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>47188000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>44083000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>42189000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>47016000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>49535000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>35028000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>29730000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>36478000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>46095000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52565000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>48372000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>55124000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>46922000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>33413000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>20953000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>19728000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20659000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>19643000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8281000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>18528000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8271000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>16054000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-18668000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10597000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1319000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7660000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7331000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-4415000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6152000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3870000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10619000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1169000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7097000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3560000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1019000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3066000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-7923000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>14373000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>13674000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>100000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7583000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-11347000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>9881000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12400000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>11259000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>408000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4681000.0</v>
       </c>
       <c r="AX22">
         <v>-4681000.0</v>
       </c>
       <c r="AY22">
+        <v>-4681000.0</v>
+      </c>
+      <c r="AZ22">
         <v>-3451785.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-536638.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>190456.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-11081441.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-85465.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-158987.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-53387.0</v>
       </c>
       <c r="BF22">
         <v>-53387.0</v>
       </c>
+      <c r="BG22">
+        <v>-53387.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
+        <v>3590000.0</v>
+      </c>
+      <c r="C23">
         <v>-45000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-30462000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-389000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-1014000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-10192000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-250000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>292000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-182000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>147000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>94000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1401000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-8624000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8609000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-89000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-6384000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-49000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4193000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14353000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-157142.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>33050000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12328000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7205000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7657000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2994000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1050000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-549000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>494000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>222137000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1463000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>280000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>44000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-149000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>107283000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>22146000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>35207000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>23340000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-18165000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>33130000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>32011000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>22519000.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>150000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-11498000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-7167000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>71250.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>100000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-71250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4840100.0</v>
       </c>
       <c r="BF23">
         <v>4840100.0</v>
       </c>
+      <c r="BG23">
+        <v>4840100.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>173</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60469000.0</v>
       </c>
       <c r="D24">
         <v>-60469000.0</v>
       </c>
       <c r="E24">
+        <v>-60469000.0</v>
+      </c>
+      <c r="F24">
         <v>-18116000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-51170000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2703000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-9886000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2282000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-110000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-59000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-134000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>28000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-352000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>203000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1136000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>563000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>68000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-42000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>84000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>141000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-6469000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>34100000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-34207000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-34100000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-3701000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-6000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>560000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-254000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1070000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-7873000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>109000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-92000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>509000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>686000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>21497000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1040000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-23388000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4327000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>109000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>34000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-4769000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>3633000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>3572000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-350000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>-3746000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1238000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-214000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>534000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>12457.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-12457.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-42740000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
+        <v>-5056000.0</v>
+      </c>
+      <c r="C25">
         <v>-2896000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-9824000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6800000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-11210000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7657000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1728000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4228000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-4823000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-3295000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>358000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>432000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1780000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4711000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7016000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3433000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2407000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14885000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1409000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-81000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4442000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-17275000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>822000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-13036000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>38121000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>472000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>418000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>420000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>416000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4211000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>480000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>92000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>201000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6837000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>436000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2229000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3550000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3118000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>15503000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-10007000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-9625000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4450000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3131000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>16514000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-5096000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-3830000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-6693000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4688000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8813000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>3132000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>426000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-257000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>10969000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-9570.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-12116566.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>12104109.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-53387.0</v>
       </c>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
+        <v>-16461000.0</v>
+      </c>
+      <c r="C26">
         <v>-87627000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-29988000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-215000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-124000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-275000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-11000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-5000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-14655000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-8826000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-56000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>36478000.0</v>
       </c>
       <c r="AB26">
+        <v>36478000.0</v>
+      </c>
+      <c r="AC26">
         <v>3428000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>33050000.0</v>
       </c>
-      <c r="AD26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
-        <v>1200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL26">
         <v>1200000.0</v>
       </c>
       <c r="AM26">
+        <v>1200000.0</v>
+      </c>
+      <c r="AN26">
         <v>404000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-160000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>820000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-160000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AX26">
         <v>1000000.0</v>
       </c>
       <c r="AY26">
+        <v>1000000.0</v>
+      </c>
+      <c r="AZ26">
         <v>1821000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
-      <c r="BE26"/>
-      <c r="BF26">
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26"/>
+      <c r="BG26">
         <v>40950945.0</v>
       </c>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>-8625764.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>-9141000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>-13202000.0</v>
       </c>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>9182000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1044000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-433000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4190000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-16803000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>261000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>-13459000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>37641000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>20000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>227000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>393000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>153000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71000.0</v>
       </c>
       <c r="AF27">
         <v>71000.0</v>
       </c>
       <c r="AG27">
         <v>71000.0</v>
       </c>
       <c r="AH27">
         <v>71000.0</v>
       </c>
       <c r="AI27">
         <v>71000.0</v>
       </c>
       <c r="AJ27">
         <v>71000.0</v>
       </c>
       <c r="AK27">
         <v>71000.0</v>
       </c>
       <c r="AL27">
         <v>71000.0</v>
       </c>
       <c r="AM27">
+        <v>71000.0</v>
+      </c>
+      <c r="AN27">
         <v>63000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>166000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>24998000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>960000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>9000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1949000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>51000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>20000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
+      <c r="BG27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
+        <v>851000.0</v>
+      </c>
+      <c r="C28">
         <v>-34959000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-35643000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7487000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7437000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21149000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-23073000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-23641000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-16686000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-21837000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-13099000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4545000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3287000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3564000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-19915000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-3004000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-18318000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5270000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-31670000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4777000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2072000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-18297000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-17072000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2553000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-720000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-9205000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-472000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17493000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>37634000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8086000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3166000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6046000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-272000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>158000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3055000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1029000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18687000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1877000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-16542000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13286000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>32678000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3302000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1222000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7881000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>488000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6168000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8685000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7699000.0</v>
       </c>
       <c r="AX28">
         <v>7699000.0</v>
       </c>
       <c r="AY28">
+        <v>7699000.0</v>
+      </c>
+      <c r="AZ28">
         <v>150000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1852000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5036000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10507000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-71250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43291045.0</v>
       </c>
       <c r="BF28">
         <v>43291045.0</v>
       </c>
+      <c r="BG28">
+        <v>43291045.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
+        <v>6715000.0</v>
+      </c>
+      <c r="C29">
         <v>31009000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>39986000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>26776000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46898000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>61126000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>41461000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>34498000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33447000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>44341000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>51272000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>151000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>43063000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>49822000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>29101000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>35862000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>27135000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>24425000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>32715000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>31461000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>28652000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20410000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26235000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24241000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>548000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19191000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1500000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13948000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4900000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>4443000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3025000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3763000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-10212000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5083000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-3068000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>799000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>11395000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10999000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-6711000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>2763000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-10002000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-7730000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2995000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1908000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>5339000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>9340000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>8735000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-11506000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11138000.0</v>
       </c>
       <c r="AX29">
         <v>11138000.0</v>
       </c>
       <c r="AY29">
+        <v>11138000.0</v>
+      </c>
+      <c r="AZ29">
         <v>-157606.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-44418.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-86976.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-100761.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-26548.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-234504.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72037.0</v>
       </c>
       <c r="BF29">
         <v>-72037.0</v>
       </c>
+      <c r="BG29">
+        <v>-72037.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
+        <v>-17864000.0</v>
+      </c>
+      <c r="C30">
         <v>-19569000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-19358000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-39351000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-18190000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-25803000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-23684000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-17610000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-10192000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-13520000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24418000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-22391000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-15688000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-24482000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-20919000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-16789000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10394000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-18884000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-13676000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12461000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-5740000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4613000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-6253000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-785000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6413000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4852000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6385000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-44255000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3661000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5796000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1746000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10073000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1111000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-95000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2297000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-9150000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3387000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-7996000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10748000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-4074000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-23387000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9758000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3286000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-10950000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4917000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-16381000.0</v>
       </c>
-      <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>-2707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1535000.0</v>
       </c>
       <c r="AX30">
         <v>-1535000.0</v>
       </c>
       <c r="AY30">
+        <v>-1535000.0</v>
+      </c>
+      <c r="AZ30">
         <v>-20629000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-11498000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-7167000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3151000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12457.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-12457.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-42740000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>