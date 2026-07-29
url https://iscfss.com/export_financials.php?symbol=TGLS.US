--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -14539,54 +14539,54 @@
         <v>3085000.0</v>
       </c>
       <c r="AS3">
         <v>2745000.0</v>
       </c>
       <c r="AT3">
         <v>2501000.0</v>
       </c>
       <c r="AU3">
         <v>760000.0</v>
       </c>
       <c r="AV3">
         <v>2805000.0</v>
       </c>
       <c r="AW3">
         <v>3020000.0</v>
       </c>
       <c r="AX3">
         <v>1952000.0</v>
       </c>
       <c r="AY3"/>
       <c r="AZ3">
         <v>3132000.0</v>
       </c>
       <c r="BA3">
-        <v>426000.0</v>
+        <v>1982000.0</v>
       </c>
       <c r="BB3">
-        <v>-257000.0</v>
+        <v>2360000.0</v>
       </c>
       <c r="BC3">
         <v>1635000.0</v>
       </c>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
     </row>
     <row r="4" spans="1:59">
       <c r="A4" t="s">
         <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
@@ -14676,51 +14676,51 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" t="s">
         <v>124</v>
       </c>
       <c r="B5">
-        <v>44941000.0</v>
+        <v>40770000.0</v>
       </c>
       <c r="C5">
         <v>45223000.0</v>
       </c>
       <c r="D5">
         <v>67989000.0</v>
       </c>
       <c r="E5">
         <v>63581000.0</v>
       </c>
       <c r="F5">
         <v>61180000.0</v>
       </c>
       <c r="G5">
         <v>68745000.0</v>
       </c>
       <c r="H5">
         <v>71324000.0</v>
       </c>
       <c r="I5">
         <v>49527000.0</v>
       </c>
       <c r="J5">
         <v>42995000.0</v>
       </c>
@@ -14832,74 +14832,74 @@
       <c r="AT5">
         <v>18786000.0</v>
       </c>
       <c r="AU5">
         <v>3300000.0</v>
       </c>
       <c r="AV5">
         <v>8653000.0</v>
       </c>
       <c r="AW5">
         <v>9610000.0</v>
       </c>
       <c r="AX5">
         <v>263000.0</v>
       </c>
       <c r="AY5">
         <v>263000.0</v>
       </c>
       <c r="AZ5">
         <v>-322365.0</v>
       </c>
       <c r="BA5">
         <v>-120173.0</v>
       </c>
       <c r="BB5">
-        <v>181034.0</v>
+        <v>-75966.0</v>
       </c>
       <c r="BC5">
-        <v>-1753406.0</v>
+        <v>-118406.0</v>
       </c>
       <c r="BD5">
         <v>-11100000.0</v>
       </c>
       <c r="BE5">
         <v>1000000.0</v>
       </c>
       <c r="BF5">
         <v>200000.0</v>
       </c>
       <c r="BG5">
         <v>-53387.0</v>
       </c>
     </row>
     <row r="6" spans="1:59">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>55619000.0</v>
+        <v>51448000.0</v>
       </c>
       <c r="C6">
         <v>55547000.0</v>
       </c>
       <c r="D6">
         <v>77951000.0</v>
       </c>
       <c r="E6">
         <v>72721000.0</v>
       </c>
       <c r="F6">
         <v>68519000.0</v>
       </c>
       <c r="G6">
         <v>75485000.0</v>
       </c>
       <c r="H6">
         <v>78266000.0</v>
       </c>
       <c r="I6">
         <v>56002000.0</v>
       </c>
       <c r="J6">
         <v>49308000.0</v>
       </c>
@@ -15006,57 +15006,57 @@
         <v>11978000.0</v>
       </c>
       <c r="AS6">
         <v>-12574000.0</v>
       </c>
       <c r="AT6">
         <v>21287000.0</v>
       </c>
       <c r="AU6">
         <v>4060000.0</v>
       </c>
       <c r="AV6">
         <v>11458000.0</v>
       </c>
       <c r="AW6">
         <v>12630000.0</v>
       </c>
       <c r="AX6">
         <v>2215000.0</v>
       </c>
       <c r="AY6"/>
       <c r="AZ6">
         <v>2809635.0</v>
       </c>
       <c r="BA6">
-        <v>-120173.0</v>
+        <v>1861827.0</v>
       </c>
       <c r="BB6">
-        <v>-75966.0</v>
+        <v>2284034.0</v>
       </c>
       <c r="BC6">
-        <v>-118406.0</v>
+        <v>1516594.0</v>
       </c>
       <c r="BD6">
         <v>-95034.0</v>
       </c>
       <c r="BE6">
         <v>-165553.0</v>
       </c>
       <c r="BF6">
         <v>-59278.0</v>
       </c>
       <c r="BG6">
         <v>-53387.0</v>
       </c>
     </row>
     <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -15807,51 +15807,51 @@
       </c>
       <c r="BB11">
         <v>-266422.0</v>
       </c>
       <c r="BC11">
         <v>10963035.0</v>
       </c>
       <c r="BD11">
         <v>-9569.0</v>
       </c>
       <c r="BE11">
         <v>-6566.0</v>
       </c>
       <c r="BF11">
         <v>-5891.0</v>
       </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" t="s">
         <v>131</v>
       </c>
       <c r="B12">
-        <v>-3023000.0</v>
+        <v>3023000.0</v>
       </c>
       <c r="C12">
         <v>1328000.0</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>1350000.0</v>
       </c>
       <c r="F12">
         <v>1331000.0</v>
       </c>
       <c r="G12">
         <v>1510000.0</v>
       </c>
       <c r="H12">
         <v>1811000.0</v>
       </c>
       <c r="I12">
         <v>2006000.0</v>
       </c>
       <c r="J12">
         <v>2106000.0</v>
       </c>
       <c r="K12">
         <v>2259000.0</v>
@@ -17966,51 +17966,51 @@
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:59">
       <c r="A27" t="s">
         <v>146</v>
       </c>
       <c r="B27">
-        <v>-22900000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="C27">
         <v>26104000.0</v>
       </c>
       <c r="D27">
         <v>25977000.0</v>
       </c>
       <c r="E27">
         <v>29730000.0</v>
       </c>
       <c r="F27">
         <v>23617000.0</v>
       </c>
       <c r="G27">
         <v>3556000.0</v>
       </c>
       <c r="H27">
         <v>23190000.0</v>
       </c>
       <c r="I27">
         <v>20000000.0</v>
       </c>
       <c r="J27">
         <v>17583000.0</v>
       </c>
@@ -19272,51 +19272,51 @@
       </c>
       <c r="J6">
         <v>14005000.0</v>
       </c>
       <c r="K6">
         <v>4247000.0</v>
       </c>
       <c r="L6">
         <v>2566000.0</v>
       </c>
       <c r="M6">
         <v>13064000.0</v>
       </c>
       <c r="N6">
         <v>731000.0</v>
       </c>
       <c r="O6">
         <v>-2428000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>157</v>
       </c>
       <c r="B7">
-        <v>-46694000.0</v>
+        <v>-42375000.0</v>
       </c>
       <c r="C7">
         <v>-24167000.0</v>
       </c>
       <c r="D7">
         <v>-48278000.0</v>
       </c>
       <c r="E7">
         <v>-50363000.0</v>
       </c>
       <c r="F7">
         <v>8242000.0</v>
       </c>
       <c r="G7">
         <v>11446000.0</v>
       </c>
       <c r="H7">
         <v>-27650000.0</v>
       </c>
       <c r="I7">
         <v>-38369000.0</v>
       </c>
       <c r="J7">
         <v>-19684000.0</v>
       </c>
@@ -19358,51 +19358,51 @@
       <c r="I8">
         <v>-23700000.0</v>
       </c>
       <c r="J8">
         <v>-8156000.0</v>
       </c>
       <c r="K8">
         <v>-25979000.0</v>
       </c>
       <c r="L8">
         <v>-22376000.0</v>
       </c>
       <c r="M8">
         <v>-5002000.0</v>
       </c>
       <c r="N8">
         <v>-20891000.0</v>
       </c>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>159</v>
       </c>
       <c r="B9">
-        <v>6014000.0</v>
+        <v>-25348000.0</v>
       </c>
       <c r="C9">
         <v>-44388000.0</v>
       </c>
       <c r="D9">
         <v>-780000.0</v>
       </c>
       <c r="E9">
         <v>-54179000.0</v>
       </c>
       <c r="F9">
         <v>-38515000.0</v>
       </c>
       <c r="G9">
         <v>4557000.0</v>
       </c>
       <c r="H9">
         <v>-27712000.0</v>
       </c>
       <c r="I9">
         <v>-23700000.0</v>
       </c>
       <c r="J9">
         <v>2497000.0</v>
       </c>
@@ -19573,104 +19573,104 @@
       <c r="I13">
         <v>-5023000.0</v>
       </c>
       <c r="J13">
         <v>3736000.0</v>
       </c>
       <c r="K13">
         <v>7399000.0</v>
       </c>
       <c r="L13">
         <v>-9860000.0</v>
       </c>
       <c r="M13">
         <v>-17511000.0</v>
       </c>
       <c r="N13">
         <v>1409000.0</v>
       </c>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14">
-        <v>37700000.0</v>
+        <v>36765000.0</v>
       </c>
       <c r="C14">
         <v>26470000.0</v>
       </c>
       <c r="D14">
         <v>21878000.0</v>
       </c>
       <c r="E14">
         <v>19686000.0</v>
       </c>
       <c r="F14">
         <v>20923000.0</v>
       </c>
       <c r="G14">
         <v>20590000.0</v>
       </c>
       <c r="H14">
         <v>22735000.0</v>
       </c>
       <c r="I14">
         <v>23157000.0</v>
       </c>
       <c r="J14">
         <v>20969000.0</v>
       </c>
       <c r="K14">
         <v>15674000.0</v>
       </c>
       <c r="L14">
         <v>12012000.0</v>
       </c>
       <c r="M14">
         <v>8542000.0</v>
       </c>
       <c r="N14">
         <v>7238000.0</v>
       </c>
       <c r="O14">
         <v>7668000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>165</v>
       </c>
       <c r="B15">
-        <v>-28127000.0</v>
+        <v>28127000.0</v>
       </c>
       <c r="C15">
-        <v>-19743000.0</v>
+        <v>19743000.0</v>
       </c>
       <c r="D15">
-        <v>-16427000.0</v>
+        <v>16427000.0</v>
       </c>
       <c r="E15">
         <v>12869000.0</v>
       </c>
       <c r="F15">
         <v>5243000.0</v>
       </c>
       <c r="G15">
         <v>3801000.0</v>
       </c>
       <c r="H15">
         <v>5227000.0</v>
       </c>
       <c r="I15">
         <v>2714000.0</v>
       </c>
       <c r="J15">
         <v>2471000.0</v>
       </c>
       <c r="K15">
         <v>3004000.0</v>
       </c>
       <c r="L15">
         <v>741000.0</v>
       </c>
@@ -19749,51 +19749,51 @@
       <c r="I17">
         <v>-1152000.0</v>
       </c>
       <c r="J17">
         <v>-36000.0</v>
       </c>
       <c r="K17">
         <v>499000.0</v>
       </c>
       <c r="L17">
         <v>720000.0</v>
       </c>
       <c r="M17">
         <v>730000.0</v>
       </c>
       <c r="N17">
         <v>2254000.0</v>
       </c>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>168</v>
       </c>
       <c r="B18">
-        <v>34492999.0</v>
+        <v>34493000.0</v>
       </c>
       <c r="C18">
         <v>90969000.0</v>
       </c>
       <c r="D18">
         <v>60867000.0</v>
       </c>
       <c r="E18">
         <v>70593000.0</v>
       </c>
       <c r="F18">
         <v>65740000.0</v>
       </c>
       <c r="G18">
         <v>53111000.0</v>
       </c>
       <c r="H18">
         <v>712000.0</v>
       </c>
       <c r="I18">
         <v>-18148000.0</v>
       </c>
       <c r="J18">
         <v>7182000.0</v>
       </c>
@@ -20003,98 +20003,98 @@
       </c>
       <c r="J23">
         <v>222562000.0</v>
       </c>
       <c r="K23">
         <v>1204000.0</v>
       </c>
       <c r="L23">
         <v>-1409000.0</v>
       </c>
       <c r="M23">
         <v>23340000.0</v>
       </c>
       <c r="N23">
         <v>-20629000.0</v>
       </c>
       <c r="O23">
         <v>-29202695.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>173</v>
       </c>
       <c r="B24">
-        <v>20549000.0</v>
+        <v>21226000.0</v>
       </c>
       <c r="C24">
         <v>2703000.0</v>
       </c>
       <c r="D24">
         <v>2282000.0</v>
       </c>
       <c r="E24">
         <v>-1257000.0</v>
       </c>
       <c r="F24">
         <v>130000.0</v>
       </c>
       <c r="G24">
         <v>6000.0</v>
       </c>
       <c r="H24">
         <v>-34184000.0</v>
       </c>
       <c r="I24">
         <v>391000.0</v>
       </c>
       <c r="J24">
         <v>-29000.0</v>
       </c>
       <c r="K24">
         <v>686000.0</v>
       </c>
       <c r="L24">
         <v>4470000.0</v>
       </c>
       <c r="M24">
         <v>3633000.0</v>
       </c>
       <c r="N24">
         <v>-3746000.0</v>
       </c>
       <c r="O24">
         <v>13793000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
-        <v>-14817000.0</v>
+        <v>-25824000.0</v>
       </c>
       <c r="C25">
         <v>8790000.0</v>
       </c>
       <c r="D25">
         <v>-26000000.0</v>
       </c>
       <c r="E25">
         <v>10701000.0</v>
       </c>
       <c r="F25">
         <v>1277000.0</v>
       </c>
       <c r="G25">
         <v>992000.0</v>
       </c>
       <c r="H25">
         <v>9008000.0</v>
       </c>
       <c r="I25">
         <v>1313000.0</v>
       </c>
       <c r="J25">
         <v>13052000.0</v>
       </c>
@@ -21374,51 +21374,51 @@
       </c>
       <c r="BC6">
         <v>-100761.0</v>
       </c>
       <c r="BD6">
         <v>-14091.0</v>
       </c>
       <c r="BE6">
         <v>-318211.0</v>
       </c>
       <c r="BF6">
         <v>479008.0</v>
       </c>
       <c r="BG6">
         <v>479008.0</v>
       </c>
     </row>
     <row r="7" spans="1:59">
       <c r="A7" t="s">
         <v>157</v>
       </c>
       <c r="B7">
         <v>-30247000.0</v>
       </c>
       <c r="C7">
-        <v>-2676000.0</v>
+        <v>-5792000.0</v>
       </c>
       <c r="D7">
         <v>-9914000.0</v>
       </c>
       <c r="E7">
         <v>-32779000.0</v>
       </c>
       <c r="F7">
         <v>6110000.0</v>
       </c>
       <c r="G7">
         <v>591000.0</v>
       </c>
       <c r="H7">
         <v>-14296000.0</v>
       </c>
       <c r="I7">
         <v>-9171000.0</v>
       </c>
       <c r="J7">
         <v>-1291000.0</v>
       </c>
       <c r="K7">
         <v>4341000.0</v>
       </c>
@@ -21690,51 +21690,51 @@
       <c r="AX8">
         <v>11472000.0</v>
       </c>
       <c r="AY8">
         <v>11472000.0</v>
       </c>
       <c r="AZ8"/>
       <c r="BA8">
         <v>-20891000.0</v>
       </c>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
     </row>
     <row r="9" spans="1:59">
       <c r="A9" t="s">
         <v>159</v>
       </c>
       <c r="B9">
         <v>-16469000.0</v>
       </c>
       <c r="C9">
-        <v>12277000.0</v>
+        <v>7681000.0</v>
       </c>
       <c r="D9">
         <v>-12653000.0</v>
       </c>
       <c r="E9">
         <v>-1383000.0</v>
       </c>
       <c r="F9">
         <v>-18993000.0</v>
       </c>
       <c r="G9">
         <v>-5599000.0</v>
       </c>
       <c r="H9">
         <v>-32876000.0</v>
       </c>
       <c r="I9">
         <v>-9753000.0</v>
       </c>
       <c r="J9">
         <v>3840000.0</v>
       </c>
       <c r="K9">
         <v>9571000.0</v>
       </c>
@@ -22483,51 +22483,51 @@
         <v>-17511000.0</v>
       </c>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13">
         <v>1409000.0</v>
       </c>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" t="s">
         <v>164</v>
       </c>
       <c r="B14">
         <v>10678000.0</v>
       </c>
       <c r="C14">
-        <v>10475000.0</v>
+        <v>10324000.0</v>
       </c>
       <c r="D14">
         <v>9962000.0</v>
       </c>
       <c r="E14">
         <v>9140000.0</v>
       </c>
       <c r="F14">
         <v>7339000.0</v>
       </c>
       <c r="G14">
         <v>6740000.0</v>
       </c>
       <c r="H14">
         <v>6942000.0</v>
       </c>
       <c r="I14">
         <v>6475000.0</v>
       </c>
       <c r="J14">
         <v>6313000.0</v>
       </c>
       <c r="K14">
         <v>6037000.0</v>
       </c>
@@ -22657,60 +22657,60 @@
       <c r="BA14">
         <v>1982000.0</v>
       </c>
       <c r="BB14">
         <v>2360000.0</v>
       </c>
       <c r="BC14">
         <v>1635000.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14"/>
       <c r="BG14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:59">
       <c r="A15" t="s">
         <v>165</v>
       </c>
       <c r="B15">
-        <v>-6710000.0</v>
+        <v>6710000.0</v>
       </c>
       <c r="C15">
-        <v>-6984000.0</v>
+        <v>6984000.0</v>
       </c>
       <c r="D15">
-        <v>-7048000.0</v>
+        <v>7048000.0</v>
       </c>
       <c r="E15">
-        <v>-7047000.0</v>
+        <v>7047000.0</v>
       </c>
       <c r="F15">
         <v>7048000.0</v>
       </c>
       <c r="G15">
         <v>5168000.0</v>
       </c>
       <c r="H15">
         <v>5168000.0</v>
       </c>
       <c r="I15">
         <v>5168000.0</v>
       </c>
       <c r="J15">
         <v>4239000.0</v>
       </c>
       <c r="K15">
         <v>4269000.0</v>
       </c>
       <c r="L15">
         <v>4290000.0</v>
       </c>
       <c r="M15">
         <v>4289000.0</v>
       </c>
@@ -24228,51 +24228,51 @@
       </c>
       <c r="BC24">
         <v>534000.0</v>
       </c>
       <c r="BD24">
         <v>12457.0</v>
       </c>
       <c r="BE24">
         <v>-12457.0</v>
       </c>
       <c r="BF24">
         <v>-42740000.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" t="s">
         <v>174</v>
       </c>
       <c r="B25">
         <v>-5056000.0</v>
       </c>
       <c r="C25">
-        <v>-2896000.0</v>
+        <v>-2676000.0</v>
       </c>
       <c r="D25">
         <v>-9824000.0</v>
       </c>
       <c r="E25">
         <v>6800000.0</v>
       </c>
       <c r="F25">
         <v>-11210000.0</v>
       </c>
       <c r="G25">
         <v>7657000.0</v>
       </c>
       <c r="H25">
         <v>1728000.0</v>
       </c>
       <c r="I25">
         <v>4228000.0</v>
       </c>
       <c r="J25">
         <v>-4823000.0</v>
       </c>
       <c r="K25">
         <v>-3295000.0</v>
       </c>