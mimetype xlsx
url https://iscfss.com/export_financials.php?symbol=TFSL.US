--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -17131,51 +17131,53 @@
       </c>
       <c r="O3">
         <v>22767000.0</v>
       </c>
       <c r="P3">
         <v>19404000.0</v>
       </c>
       <c r="Q3">
         <v>18465000.0</v>
       </c>
       <c r="R3">
         <v>18504000.0</v>
       </c>
       <c r="S3">
         <v>8846000.0</v>
       </c>
       <c r="T3">
         <v>6878000.0</v>
       </c>
       <c r="U3">
         <v>11587000.0</v>
       </c>
       <c r="V3">
         <v>19420000.0</v>
       </c>
-      <c r="W3"/>
+      <c r="W3">
+        <v>8642000.0</v>
+      </c>
       <c r="X3"/>
       <c r="Y3"/>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>153</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
@@ -19356,52 +19358,56 @@
         <v>83107000.0</v>
       </c>
       <c r="CB2">
         <v>83360000.0</v>
       </c>
       <c r="CC2">
         <v>75149000.0</v>
       </c>
       <c r="CD2">
         <v>68953000.0</v>
       </c>
       <c r="CE2">
         <v>67725000.0</v>
       </c>
       <c r="CF2">
         <v>233620000.0</v>
       </c>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
     </row>
     <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>152</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>5847000.0</v>
+      </c>
+      <c r="C3">
+        <v>6257000.0</v>
+      </c>
       <c r="D3">
         <v>6238000.0</v>
       </c>
       <c r="E3">
         <v>5947000.0</v>
       </c>
       <c r="F3">
         <v>5554000.0</v>
       </c>
       <c r="G3">
         <v>5309000.0</v>
       </c>
       <c r="H3">
         <v>4959000.0</v>
       </c>
       <c r="I3">
         <v>4979000.0</v>
       </c>
       <c r="J3">
         <v>4515000.0</v>
       </c>
       <c r="K3">
         <v>4581000.0</v>
       </c>
       <c r="L3">
@@ -19796,52 +19802,56 @@
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
     </row>
     <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>154</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>29844000.0</v>
+      </c>
+      <c r="C5">
+        <v>28498000.0</v>
+      </c>
       <c r="D5">
         <v>32439000.0</v>
       </c>
       <c r="E5">
         <v>27357000.0</v>
       </c>
       <c r="F5">
         <v>26529000.0</v>
       </c>
       <c r="G5">
         <v>28390000.0</v>
       </c>
       <c r="H5">
         <v>23051000.0</v>
       </c>
       <c r="I5">
         <v>25230000.0</v>
       </c>
       <c r="J5">
         <v>25902000.0</v>
       </c>
       <c r="K5">
         <v>26130000.0</v>
       </c>
       <c r="L5">
@@ -20050,54 +20060,54 @@
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>155</v>
       </c>
       <c r="B6">
-        <v>29844000.0</v>
+        <v>35691000.0</v>
       </c>
       <c r="C6">
-        <v>28498000.0</v>
+        <v>34755000.0</v>
       </c>
       <c r="D6">
         <v>38677000.0</v>
       </c>
       <c r="E6">
         <v>33304000.0</v>
       </c>
       <c r="F6">
         <v>32083000.0</v>
       </c>
       <c r="G6">
         <v>33699000.0</v>
       </c>
       <c r="H6">
         <v>28010000.0</v>
       </c>
       <c r="I6">
         <v>30209000.0</v>
       </c>
       <c r="J6">
         <v>30417000.0</v>
       </c>
       <c r="K6">
         <v>30711000.0</v>
       </c>
@@ -24788,51 +24798,51 @@
         <v>3473000.0</v>
       </c>
       <c r="BY27">
         <v>3353000.0</v>
       </c>
       <c r="BZ27">
         <v>3352000.0</v>
       </c>
       <c r="CA27">
         <v>3350000.0</v>
       </c>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
     </row>
     <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>177</v>
       </c>
       <c r="B28">
-        <v>38116000.0</v>
+        <v>33736000.0</v>
       </c>
       <c r="C28">
         <v>32005000.0</v>
       </c>
       <c r="D28">
         <v>19128000.0</v>
       </c>
       <c r="E28">
         <v>31170000.0</v>
       </c>
       <c r="F28">
         <v>35283000.0</v>
       </c>
       <c r="G28">
         <v>33450000.0</v>
       </c>
       <c r="H28">
         <v>33478000.0</v>
       </c>
       <c r="I28">
         <v>30103000.0</v>
       </c>
       <c r="J28">
         <v>31514000.0</v>
       </c>
@@ -29270,51 +29280,51 @@
         <v>-277553000.0</v>
       </c>
       <c r="BY6">
         <v>-298058000.0</v>
       </c>
       <c r="BZ6">
         <v>949628000.0</v>
       </c>
       <c r="CA6">
         <v>202771000.0</v>
       </c>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
     </row>
     <row r="7" spans="1:84">
       <c r="A7" t="s">
         <v>187</v>
       </c>
       <c r="B7">
         <v>-9018000.0</v>
       </c>
       <c r="C7">
-        <v>15654000.0</v>
+        <v>18257000.0</v>
       </c>
       <c r="D7">
         <v>-20594000.0</v>
       </c>
       <c r="E7">
         <v>3996000.0</v>
       </c>
       <c r="F7">
         <v>-3987000.0</v>
       </c>
       <c r="G7">
         <v>8399000.0</v>
       </c>
       <c r="H7">
         <v>-88247000.0</v>
       </c>
       <c r="I7">
         <v>88349000.0</v>
       </c>
       <c r="J7">
         <v>-2172000.0</v>
       </c>
       <c r="K7">
         <v>10929000.0</v>
       </c>
@@ -32451,51 +32461,51 @@
       </c>
       <c r="CA22">
         <v>15831000.0</v>
       </c>
       <c r="CB22">
         <v>43539000.0</v>
       </c>
       <c r="CC22">
         <v>14699000.0</v>
       </c>
       <c r="CD22">
         <v>19110000.0</v>
       </c>
       <c r="CE22">
         <v>14471000.0</v>
       </c>
       <c r="CF22">
         <v>64508000.0</v>
       </c>
     </row>
     <row r="23" spans="1:84">
       <c r="A23" t="s">
         <v>202</v>
       </c>
       <c r="B23">
-        <v>-215280000.0</v>
+        <v>-352221000.0</v>
       </c>
       <c r="C23">
         <v>-98788000.0</v>
       </c>
       <c r="D23">
         <v>91296000.0</v>
       </c>
       <c r="E23">
         <v>-56693000.0</v>
       </c>
       <c r="F23">
         <v>113784000.0</v>
       </c>
       <c r="G23">
         <v>99065000.0</v>
       </c>
       <c r="H23">
         <v>112254000.0</v>
       </c>
       <c r="I23">
         <v>61557000.0</v>
       </c>
       <c r="J23">
         <v>49894000.0</v>
       </c>
@@ -32505,51 +32515,51 @@
       <c r="L23">
         <v>315796000.0</v>
       </c>
       <c r="M23">
         <v>74167000.0</v>
       </c>
       <c r="N23">
         <v>128484000.0</v>
       </c>
       <c r="O23">
         <v>266180000.0</v>
       </c>
       <c r="P23">
         <v>62025000.0</v>
       </c>
       <c r="Q23">
         <v>156482000.0</v>
       </c>
       <c r="R23">
         <v>89316000.0</v>
       </c>
       <c r="S23">
         <v>2814000.0</v>
       </c>
       <c r="T23">
-        <v>-81531000.0</v>
+        <v>-79711000.0</v>
       </c>
       <c r="U23">
         <v>-110508000.0</v>
       </c>
       <c r="V23">
         <v>44408000.0</v>
       </c>
       <c r="W23">
         <v>18656000.0</v>
       </c>
       <c r="X23">
         <v>45141000.0</v>
       </c>
       <c r="Y23">
         <v>141566000.0</v>
       </c>
       <c r="Z23">
         <v>-51615000.0</v>
       </c>
       <c r="AA23">
         <v>255538000.0</v>
       </c>
       <c r="AB23">
         <v>75451000.0</v>
       </c>
@@ -32948,51 +32958,51 @@
       </c>
       <c r="BZ24">
         <v>410897000.0</v>
       </c>
       <c r="CA24">
         <v>-354682000.0</v>
       </c>
       <c r="CB24">
         <v>7431000.0</v>
       </c>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24">
         <v>4053000.0</v>
       </c>
     </row>
     <row r="25" spans="1:84">
       <c r="A25" t="s">
         <v>204</v>
       </c>
       <c r="B25">
         <v>-5556000.0</v>
       </c>
       <c r="C25">
-        <v>11909000.0</v>
+        <v>9409000.0</v>
       </c>
       <c r="D25">
         <v>-26679000.0</v>
       </c>
       <c r="E25">
         <v>-7055000.0</v>
       </c>
       <c r="F25">
         <v>-3738000.0</v>
       </c>
       <c r="G25">
         <v>7072000.0</v>
       </c>
       <c r="H25">
         <v>1115000.0</v>
       </c>
       <c r="I25">
         <v>-18659000.0</v>
       </c>
       <c r="J25">
         <v>-11355000.0</v>
       </c>
       <c r="K25">
         <v>-2187000.0</v>
       </c>