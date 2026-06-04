--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3001,293 +3004,297 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>4487051000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>4171336000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4441354000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4780924000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4331786000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4646679000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3299,52 +3306,53 @@
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3356,207 +3364,211 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-2624000.0</v>
+      </c>
+      <c r="C5">
         <v>-1739000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1923000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2645000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3419000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3115000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1818000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3395000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3133000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2926000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4610000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4985000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5524000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8662000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4983000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>8057000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8034000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7198000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7483000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8379000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5819000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5157000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5442000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5498000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1106000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1364000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1410000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>260000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1203000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2317000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1849000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1710000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-596000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>214000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>158000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-66000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-276000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1192000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1525000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1188000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>277000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>926000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1064000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1571000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>951000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>836000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>841000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>485000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>133000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3568,52 +3580,53 @@
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -3625,363 +3638,371 @@
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
-        <v>45295000.0</v>
+        <v>45296000.0</v>
       </c>
       <c r="C8">
         <v>45295000.0</v>
       </c>
       <c r="D8">
         <v>45295000.0</v>
       </c>
       <c r="E8">
+        <v>45295000.0</v>
+      </c>
+      <c r="F8">
         <v>45292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45291000.0</v>
       </c>
       <c r="G8">
         <v>45291000.0</v>
       </c>
       <c r="H8">
         <v>45291000.0</v>
       </c>
       <c r="I8">
-        <v>45290000.0</v>
+        <v>45291000.0</v>
       </c>
       <c r="J8">
         <v>45290000.0</v>
       </c>
       <c r="K8">
         <v>45290000.0</v>
       </c>
       <c r="L8">
+        <v>45290000.0</v>
+      </c>
+      <c r="M8">
         <v>45289000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>45287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45283000.0</v>
       </c>
       <c r="O8">
         <v>45283000.0</v>
       </c>
       <c r="P8">
         <v>45283000.0</v>
       </c>
       <c r="Q8">
         <v>45283000.0</v>
       </c>
       <c r="R8">
         <v>45283000.0</v>
       </c>
       <c r="S8">
+        <v>45283000.0</v>
+      </c>
+      <c r="T8">
         <v>45282000.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>542565000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>539241000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>534790000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>64375000.0</v>
+      </c>
+      <c r="C10">
         <v>248471000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>147222000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>282346000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>502944000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>330117000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>489280000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>500663000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>417033000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>286635000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>337583000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>417375000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>417715000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>408182000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>421729000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>724237000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>413704000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>383178000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>532764000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>444439000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>380811000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>314393000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>288278000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>437064000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>208414000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>197880000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>115043000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>209305000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>171950000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>234939000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>282409000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>133365000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>106046000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>134129000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>80557000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>117502000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>126084000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>114514000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>104725000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>61750000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>123715000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>105277000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>115783000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>99714000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>178442000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>160888000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>75625000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>85716000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>106951000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>85797000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -3993,586 +4014,597 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>403937000.0</v>
+      </c>
+      <c r="C12">
         <v>612748000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>244777000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>384474000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>608171000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>416908000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>892466000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>840324000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>737134000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>586279000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>629907000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>721154000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>734812000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>662686000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>660163000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>940146000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>605144000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>565604000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>697580000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>638066000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>586141000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>538703000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>531080000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>768190000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>510536000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>446700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>417960000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>539296000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>511415000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>571362000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>638390000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>316549000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>298962000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>384732000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>289883000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>344708000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>380536000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>389543000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>391299000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>221540000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>285232000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>268446000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>272603000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>258407000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>339802000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>322912000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>241114000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>254410000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>106951000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>270451000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
-        <v>295000.0</v>
+        <v>296000.0</v>
       </c>
       <c r="C13">
         <v>295000.0</v>
       </c>
       <c r="D13">
         <v>295000.0</v>
       </c>
       <c r="E13">
+        <v>295000.0</v>
+      </c>
+      <c r="F13">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="G13">
         <v>291000.0</v>
       </c>
       <c r="H13">
         <v>291000.0</v>
       </c>
       <c r="I13">
-        <v>290000.0</v>
+        <v>291000.0</v>
       </c>
       <c r="J13">
         <v>290000.0</v>
       </c>
       <c r="K13">
         <v>290000.0</v>
       </c>
       <c r="L13">
+        <v>290000.0</v>
+      </c>
+      <c r="M13">
         <v>289000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000.0</v>
       </c>
       <c r="O13">
         <v>283000.0</v>
       </c>
       <c r="P13">
         <v>283000.0</v>
       </c>
       <c r="Q13">
         <v>283000.0</v>
       </c>
       <c r="R13">
         <v>283000.0</v>
       </c>
       <c r="S13">
-        <v>282000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="T13">
         <v>282000.0</v>
       </c>
       <c r="U13">
-        <v>280000.0</v>
+        <v>282000.0</v>
       </c>
       <c r="V13">
         <v>280000.0</v>
       </c>
       <c r="W13">
+        <v>280000.0</v>
+      </c>
+      <c r="X13">
         <v>279000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272000.0</v>
       </c>
       <c r="Z13">
         <v>272000.0</v>
       </c>
       <c r="AA13">
         <v>272000.0</v>
       </c>
       <c r="AB13">
-        <v>271000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="AC13">
         <v>271000.0</v>
       </c>
       <c r="AD13">
         <v>271000.0</v>
       </c>
       <c r="AE13">
-        <v>264000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="AF13">
         <v>264000.0</v>
       </c>
       <c r="AG13">
-        <v>209000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="AH13">
         <v>209000.0</v>
       </c>
       <c r="AI13">
         <v>209000.0</v>
       </c>
       <c r="AJ13">
-        <v>182000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="AK13">
         <v>182000.0</v>
       </c>
       <c r="AL13">
         <v>182000.0</v>
       </c>
       <c r="AM13">
         <v>182000.0</v>
       </c>
       <c r="AN13">
         <v>182000.0</v>
       </c>
       <c r="AO13">
-        <v>181000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="AP13">
         <v>181000.0</v>
       </c>
       <c r="AQ13">
         <v>181000.0</v>
       </c>
       <c r="AR13">
         <v>181000.0</v>
       </c>
       <c r="AS13">
-        <v>180000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="AT13">
         <v>180000.0</v>
       </c>
       <c r="AU13">
+        <v>180000.0</v>
+      </c>
+      <c r="AV13">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="AW13">
         <v>98000.0</v>
       </c>
       <c r="AX13">
         <v>98000.0</v>
       </c>
-      <c r="AY13"/>
+      <c r="AY13">
+        <v>98000.0</v>
+      </c>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>24036155.0</v>
+      </c>
+      <c r="C14">
         <v>23961903.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23924858.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23772655.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23362400.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23779392.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23725324.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23665105.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23650262.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23172000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23459000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23455471.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23816000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24879000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24979000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24427000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>25372000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25391000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25228000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25209000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25171000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25053000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24802000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24074000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>24314000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>25255000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25734000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>26486000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>26794000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>26980000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>26991830.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>26316000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21561000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>21518469.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>20645469.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18893158.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18912000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18764541.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18024000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>17724000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>17822222.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17966667.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18040072.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18041072.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18226000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14261717.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16586778.0</v>
       </c>
       <c r="AV14">
         <v>16586778.0</v>
       </c>
       <c r="AW14">
         <v>16586778.0</v>
       </c>
       <c r="AX14">
         <v>16586778.0</v>
       </c>
       <c r="AY14">
         <v>16586778.0</v>
       </c>
       <c r="AZ14">
+        <v>16586778.0</v>
+      </c>
+      <c r="BA14">
         <v>8744734.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6681262.0</v>
       </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>289000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>287000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>283000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -4584,52 +4616,53 @@
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4641,52 +4674,53 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -4698,52 +4732,53 @@
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4755,829 +4790,847 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>355296000.0</v>
       </c>
       <c r="C20">
+        <v>355296000.0</v>
+      </c>
+      <c r="D20">
         <v>353898000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>353900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241949000.0</v>
       </c>
       <c r="F20">
         <v>241949000.0</v>
       </c>
       <c r="G20">
-        <v>233709000.0</v>
+        <v>241949000.0</v>
       </c>
       <c r="H20">
         <v>233709000.0</v>
       </c>
       <c r="I20">
         <v>233709000.0</v>
       </c>
       <c r="J20">
         <v>233709000.0</v>
       </c>
       <c r="K20">
         <v>233709000.0</v>
       </c>
       <c r="L20">
         <v>233709000.0</v>
       </c>
       <c r="M20">
         <v>233709000.0</v>
       </c>
       <c r="N20">
         <v>233709000.0</v>
       </c>
       <c r="O20">
         <v>233709000.0</v>
       </c>
       <c r="P20">
         <v>233709000.0</v>
       </c>
       <c r="Q20">
+        <v>233709000.0</v>
+      </c>
+      <c r="R20">
         <v>230492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233727000.0</v>
       </c>
       <c r="S20">
         <v>233727000.0</v>
       </c>
       <c r="T20">
+        <v>233727000.0</v>
+      </c>
+      <c r="U20">
         <v>236965000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>163268000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>163209000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>163263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158743000.0</v>
       </c>
       <c r="Y20">
         <v>158743000.0</v>
       </c>
       <c r="Z20">
         <v>158743000.0</v>
       </c>
       <c r="AA20">
         <v>158743000.0</v>
       </c>
       <c r="AB20">
         <v>158743000.0</v>
       </c>
       <c r="AC20">
         <v>158743000.0</v>
       </c>
       <c r="AD20">
         <v>158743000.0</v>
       </c>
       <c r="AE20">
+        <v>158743000.0</v>
+      </c>
+      <c r="AF20">
         <v>158728000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>86668000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>45373000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>44126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28810000.0</v>
       </c>
       <c r="AJ20">
         <v>28810000.0</v>
       </c>
       <c r="AK20">
         <v>28810000.0</v>
       </c>
       <c r="AL20">
         <v>28810000.0</v>
       </c>
       <c r="AM20">
+        <v>28810000.0</v>
+      </c>
+      <c r="AN20">
         <v>28598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15968000.0</v>
       </c>
       <c r="AO20">
         <v>15968000.0</v>
       </c>
       <c r="AP20">
         <v>15968000.0</v>
       </c>
       <c r="AQ20">
         <v>15968000.0</v>
       </c>
       <c r="AR20">
         <v>15968000.0</v>
       </c>
       <c r="AS20">
         <v>15968000.0</v>
       </c>
       <c r="AT20">
         <v>15968000.0</v>
       </c>
       <c r="AU20">
         <v>15968000.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>15968000.0</v>
+      </c>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>14047000.0</v>
       </c>
-      <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>45372000.0</v>
+      </c>
+      <c r="C21">
         <v>47888000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>97225000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>98276000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>54832000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54230000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>51797000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>51525000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>50277000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>46011000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29249000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32250000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>32058000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>34895000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>36957000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>38627000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>43129000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>46328000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>49602000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>24738000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>26713000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28778000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>27419000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>29465000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>31543000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33697000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>35925000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>38272000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>40674000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>43114000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>31109000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>18550000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19652000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>13642000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14511000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15423000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>17721000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>18851000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10192000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10909000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11886000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>13027000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>14206000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>14243000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>13089000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>13815000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>31043000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>27792000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>14471000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>1300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1751000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2042000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2302000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2892000.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>6876715000.0</v>
+      </c>
+      <c r="C23">
         <v>6380588000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6357149000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6494748000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6268394000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5948975000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5866046000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5783334000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5575493000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5347334000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5599794000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5652721000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5628185000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5333783000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5642450000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5955507000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6076434000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5956250000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6024535000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6015877000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6099628000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5935791000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5836787000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5617493000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5353729000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5060297000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5039697000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4783189000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4529783000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4559779000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4537102000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3794631000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3405010000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3499033000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2906161000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2836684000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2635358000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2641067000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2575490000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1783395000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1687795000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1691313000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1581463000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1529259000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1472743000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1447898000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1347798000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1407072000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>199416000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1288239000.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
-    </row>
-    <row r="24" spans="1:53">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>143083000.0</v>
+      </c>
+      <c r="C24">
         <v>392870000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>392658000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>292446000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>317239000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>142014000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>181268000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>430981000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>180696000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>405418000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>180046000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>149678000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>149315000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>148958000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>178603000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>178253000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>377906000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>354703000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>274776000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>149678000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>149315000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>148958000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>345152000.0</v>
+      </c>
+      <c r="C26">
         <v>370415000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>384423000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>398583000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>418168000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>387882000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>409890000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>346870000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>327552000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>307109000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>299924000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>95000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3954000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5641000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>247499000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>225294000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>200929000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>192877000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>175927000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5589,304 +5642,313 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>78708000.0</v>
+      </c>
+      <c r="C28">
         <v>-248471000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>245436000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-185705000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-188103000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-308012000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-69682000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-236337000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>118783000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-157537000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>12303000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>264808000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-228884000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-229663000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-534238000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-32930000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-26372000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-245998000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-37570000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>88418000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>113147000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>512026000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>599504000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>772315000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>361046000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>517534000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>196786000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>324933000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>187558000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>148708000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>384871000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>343292000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>329810000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>406163000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>319180000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>165981000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>207450000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>221920000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>157208000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>20680000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>58727000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-14579000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-43150000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-145289000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-124183000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-23992000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>35837000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-71716000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-16723000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
-    </row>
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1048798000.0</v>
+      </c>
+      <c r="C29">
         <v>1289641000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1266991000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1159828000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1166166000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>987933000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1022032000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1260230000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1008035000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1224818000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>985428000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1218144000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1461531000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1022929000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1024776000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1007534000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1219571000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1168567000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1050450000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
         <v>43</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>38309000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
@@ -5894,125 +5956,127 @@
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30"/>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>545273000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>525508000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>516257000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>578204000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>577569000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>558615000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>572546000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>537008000.0</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -6024,578 +6088,587 @@
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>490160000.0</v>
+      </c>
+      <c r="C33">
         <v>494436000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6112372000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6110274000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5660223000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5532067000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4973580000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4943010000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4838359000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4761055000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4969887000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4931567000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4893373000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4671097000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4982287000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5015361000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5471290000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5390646000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5326955000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5377811000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5513487000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5397088000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5305707000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4849303000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4843193000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4613597000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4621737000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4243893000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4018368000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3988417000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3898712000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3478082000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3106048000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3114301000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2616278000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2491976000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2254822000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2251524000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2184191000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1561855000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1402563000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1422867000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1308860000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1270852000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1132941000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1124986000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1106684000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1152662000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1190159000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1017788000.0</v>
       </c>
-      <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
-    </row>
-    <row r="34" spans="1:53">
+      <c r="BB33"/>
+    </row>
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>376111000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>612660000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>124518000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>5926000000.0</v>
+      </c>
+      <c r="C35">
         <v>5438817000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>482570000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>396268000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>397717000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>237236000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>273588000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>517067000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>252191000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>505456000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>262361000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>525789000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>758767000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>273136000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>296460000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>288556000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>855115000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>448604000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>369296000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>488796000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>543291000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>489311000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>880652000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>667749000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1078674000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>631768000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>694047000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>468061000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>565400000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>468338000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>468164000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>551955000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>461817000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>474499000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>487650000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>439077000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>300177000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>325447000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>324963000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>214843000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>143647000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>165008000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>101924000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>69510000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>37721000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>35878000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>50702000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>117581000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>35235000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>71458000.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+    </row>
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>270126000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>288955000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>255442000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>253061000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>222491000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>234461000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>215832000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>222496000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>236393000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>248941000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>220132000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>193125000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>196412000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>200530000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>147566000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>154898000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>163328000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>156355000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>148026000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>160007000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>189727000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>145085000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>155128000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>140895000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>137133000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>133533000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>129258000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>100460000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>106844000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>97569000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>102948000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>101670000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>92923000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>88248000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>105256000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>99137000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>87768000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>76776000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>77926000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>76182000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>65542000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>57360000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>59724000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>56972000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>77298000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>82484000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1141865000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>61529000.0</v>
       </c>
-      <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
-    </row>
-    <row r="37" spans="1:53">
+      <c r="BB36"/>
+    </row>
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -6607,721 +6680,733 @@
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38">
+        <v>5982618000.0</v>
+      </c>
+      <c r="C38">
         <v>5273404000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5361203000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>5366311000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4804771000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4522276000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>4757621000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>4381443000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4840064000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4242351000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>5628185000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4038219000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4828266000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4837144000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5724434000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4815184000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4766662000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4779385000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5003107000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4867707000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4753273000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4211583000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4240605000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4064042000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4025208000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>3620184000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3383275000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3355654000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3244570000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3095110000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2772844000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2718490000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2302823000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2151456000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1882625000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1855152000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1775802000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1328774000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1168439000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1209617000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1100491000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1059562000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>918908000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>911227000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>888923000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>931473000.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>780529000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-    </row>
-    <row r="39" spans="1:53">
+      <c r="BB38"/>
+    </row>
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-38309000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>530789999.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>538177000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>451089000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>321147000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>371171000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>446569000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>442654000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>430054000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>439652000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>763340000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>273473000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>22645000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4766662000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4779385000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5003107000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4867707000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4753273000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4211583000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4240605000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4064042000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4025208000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3620184000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3383275000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3355654000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3244570000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3095110000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2772844000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2718490000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2302823000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2151456000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1882625000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1855152000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1775802000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1328774000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1168439000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1209617000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1100491000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1059562000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>918908000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>911227000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>888923000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>931473000.0</v>
       </c>
-      <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>780529000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-    </row>
-    <row r="40" spans="1:53">
+      <c r="BB39"/>
+    </row>
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>4955246000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5186098000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4976750000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4820820000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4706694000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4392018000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4450963000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3977478000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4487051000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4293466000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4038994000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4171336000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4441354000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4780924000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4331786000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4646679000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4822575000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4725450000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4789665000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4716600000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4248101000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4062332000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3682015000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3789906000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3697833000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3658978000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3314440000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3450349000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3439049000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2624942000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2533498000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2621348000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2012545000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2072181000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2024288000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2015785000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1950677000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1275154000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1260393000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1248950000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1200036000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1189259000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1173679000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1165229000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1105624000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1108254000.0</v>
       </c>
-      <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>1044854000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-    </row>
-    <row r="41" spans="1:53">
+      <c r="BB40"/>
+    </row>
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>82315000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>60143000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>77896000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>65148000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>61939000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>58073000.0</v>
       </c>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-    </row>
-    <row r="42" spans="1:53">
+      <c r="BB41"/>
+    </row>
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>331121000.0</v>
+      </c>
+      <c r="C42">
         <v>326847000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>323005000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>317683000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>303623000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>299528000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>296112000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>290720000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>290494000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>285705000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>282196000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>277649000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>278788000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>352132000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>372855000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>367712000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>410446000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>406196000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>394682000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>389738000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>387640000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>386099000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>385152000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>369907000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>371764000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>406182000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>419736000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>443677000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>460411000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>467053000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>456635000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>455726000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>263553000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>263071000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>262771000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>196811000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>196372000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>195783000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>195555000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>194970000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>194090000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>193737000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>193281000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>192435000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>191584000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>190888000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>105236000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>104823000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>104744000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>104631000.0</v>
       </c>
-      <c r="AY42"/>
       <c r="AZ42"/>
-      <c r="BA42">
+      <c r="BA42"/>
+      <c r="BB42">
         <v>58474000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:53">
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7333,626 +7418,637 @@
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...1 lines deleted...]
-      </c>
+      <c r="L44"/>
       <c r="M44">
         <v>45000000.0</v>
       </c>
       <c r="N44">
         <v>45000000.0</v>
       </c>
-      <c r="O44"/>
+      <c r="O44">
+        <v>45000000.0</v>
+      </c>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-    </row>
-    <row r="45" spans="1:53">
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>167375000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>237356000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>174641000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>150881000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>89492000.0</v>
+      </c>
+      <c r="C46">
         <v>91071000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>141141000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>149120000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>150247000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>160737000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>156462000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>159588000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>162544000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>113457000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>113062000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>114673000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>115639000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>103339000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>104272000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>105293000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>91725000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>105729000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>104311000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>106720000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>105390000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>103404000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>105455000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>107736000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>98363000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>96595000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>87112000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>84998000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>84931000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>83392000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>82935000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>68313000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>62826000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>62861000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>43678000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>43957000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>44630000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>45460000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>45050000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>19629000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>19934000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>22227000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>21807000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>21677000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>21716000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>21933000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>21744000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>20708000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>20502000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>23344000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
-    </row>
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>113062000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>114673000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>115639000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>103339000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>104272000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>105293000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>91725000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>138555000.0</v>
       </c>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-    </row>
-    <row r="48" spans="1:53">
+      <c r="BB47"/>
+    </row>
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>576922000.0</v>
+      </c>
+      <c r="C48">
         <v>571368000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>552956000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>552049000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>548431000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>549215000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>546179000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>541633000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>539688000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>536331000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>527506000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>515513000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>508665000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>498456000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>481697000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>466269000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>422879000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>399351000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>373512000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>349885000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>322705000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>289583000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>258254000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>236249000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>222809000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>229030000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>212321000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>198004000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>185274000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>170486000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>152401000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>143426000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>131234000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>119356000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>113245000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>103658000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>94191000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>83910000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>77846000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>73340000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>68909000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>64097000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>59785000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>54053000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>49596000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>35744000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>34014000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>24519000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>22111000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>18992000.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
-    </row>
-    <row r="49" spans="1:53">
+      <c r="BB48"/>
+    </row>
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>515513000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>508665000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>498456000.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -7964,493 +8060,501 @@
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
         <v>64</v>
       </c>
-      <c r="B51"/>
-      <c r="C51">
+      <c r="B51">
+        <v>143083000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>392658000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>292446000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>317239000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>142014000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>181268000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>430981000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>180696000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>405418000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>180046000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>429678000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>682523000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>179298000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>192066000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>189999000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>380774000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>356806000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>286766000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>406869000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>469229000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>427540000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>800304000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1036568000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>980729000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>558926000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>632577000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>406091000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>496883000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>422497000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>431117000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>518236000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>449338000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>463939000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>486720000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>436682000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>292065000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>321964000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>326645000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>218958000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>144395000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>164004000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>101204000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>56564000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>33153000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>36705000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>51633000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>121553000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>35235000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>69074000.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>6443000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>250000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3208000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>340000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>13463000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11746000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2868000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2103000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>11990000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9243000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2668000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3099000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>14192000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>230541000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3693000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2033000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>14124000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>12788000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3727000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>4485000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>13248000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>10509000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>6751000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>11488000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>19869000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>14959000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>10468000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>10490000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>15329000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>13635000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>9641000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>9317000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>15584000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>13011000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>8666000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>9282000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>15644000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>15313000.0</v>
       </c>
-      <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>11330000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>339562000.0</v>
+      </c>
+      <c r="C53">
         <v>364277000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>97555000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>102128000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>105227000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>86791000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>403186000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>339661000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>320101000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>299644000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>292324000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>303779000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>317097000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>254504000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>238434000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>215909000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>191440000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>182426000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>164816000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>193627000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>205330000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>224310000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>242802000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>331126000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>302122000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>248820000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>302917000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>329991000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>339465000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>336423000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>355981000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>183184000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>192916000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>250603000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>209326000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>227206000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>254452000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>275029000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>286574000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>159790000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>161517000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>163169000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>156820000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>158693000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>161360000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>162024000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>165489000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>168694000.0</v>
       </c>
-      <c r="AW53"/>
-      <c r="AX53">
+      <c r="AX53"/>
+      <c r="AY53">
         <v>184654000.0</v>
       </c>
-      <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-    </row>
-    <row r="54" spans="1:53">
+      <c r="BB53"/>
+    </row>
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -8462,668 +8566,679 @@
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>6876715000.0</v>
+      </c>
+      <c r="C55">
         <v>6380588000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6357149000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6494748000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6268394000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5948975000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5866046000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5783334000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5575493000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5347334000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5599794000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5652721000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5628185000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5333783000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5642450000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5955507000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6076434000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5956250000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6024535000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6015877000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>6099628000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>5935791000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5836787000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5617493000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5353729000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5060297000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5039697000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4783189000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4529783000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4559779000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4537102000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3794631000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3405010000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3499033000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2906161000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2836684000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2635358000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2641067000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2575490000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1783395000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1687795000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1691313000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1581463000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1529259000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1472743000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1447898000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1347798000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1407072000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1297110000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1288239000.0</v>
       </c>
-      <c r="AY55"/>
       <c r="AZ55"/>
       <c r="BA55"/>
-    </row>
-    <row r="56" spans="1:53">
+      <c r="BB55"/>
+    </row>
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>403937000.0</v>
+      </c>
+      <c r="C56">
         <v>612748000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>244777000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>384474000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>608171000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>416908000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>892466000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>840324000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>737134000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>586279000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>629907000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>721154000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>734812000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>662686000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>660163000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>940146000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>605144000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>565604000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>697580000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>638066000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>586141000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>538703000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>531080000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>768190000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>510536000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>446700000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>417960000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>539296000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>511415000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>571362000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>638390000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>316549000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>298962000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>384732000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>289883000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>344708000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>380536000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>389543000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>391299000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>221540000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>285232000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>268446000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>272603000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>258407000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>339802000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>322912000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>241114000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>254410000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>106951000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>270451000.0</v>
       </c>
-      <c r="AY56"/>
       <c r="AZ56"/>
       <c r="BA56"/>
-    </row>
-    <row r="57" spans="1:53">
+      <c r="BB56"/>
+    </row>
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57"/>
-      <c r="C57">
+      <c r="C57"/>
+      <c r="D57">
         <v>4955246000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5186098000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4976750000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4820820000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4706694000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4392018000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4450963000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3977478000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4487051000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4293466000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4042202000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4171676000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4454817000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4792670000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4334654000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4648782000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4834565000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4734693000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4792333000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4719699000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4262293000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4292873000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3685708000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3791939000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3711957000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3671766000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3318167000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3454834000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3452297000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2635451000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2540249000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2632836000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2032414000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2087140000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2034756000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2026275000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1966006000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1288789000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1270034000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1258267000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1215620000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1202270000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1182345000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1174511000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1121268000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1123567000.0</v>
       </c>
-      <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>1056184000.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
-    </row>
-    <row r="58" spans="1:53">
+      <c r="BB57"/>
+    </row>
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>5926000000.0</v>
+      </c>
+      <c r="C58">
         <v>5438817000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5437816000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5582366000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5374467000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5058056000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4980282000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4909085000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4703154000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4482934000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4749412000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4819255000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4800969000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4444812000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4751277000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5081226000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5189769000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5097386000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5203861000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5223489000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5335624000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5209010000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5142945000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4960622000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4764382000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4423707000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4406004000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4139827000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3883567000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3923172000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3920461000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3187406000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3002066000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3107335000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2520064000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2526217000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2334933000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2351722000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2290969000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1503632000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1413681000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1423275000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1317544000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1271780000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1220066000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1210389000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1171970000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1241148000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>35235000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1127642000.0</v>
       </c>
-      <c r="AY58"/>
       <c r="AZ58"/>
       <c r="BA58"/>
-    </row>
-    <row r="59" spans="1:53">
+      <c r="BB58"/>
+    </row>
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9135,272 +9250,277 @@
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>950715000.0</v>
+      </c>
+      <c r="C60">
         <v>941771000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>919333000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>912382000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>893927000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>890919000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>885764000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>874249000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>872339000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>864400000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>850382000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>833466000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>827216000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>888971000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>891173000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>874281000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>886665000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>858864000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>820674000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>792388000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>764004000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>726781000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>693842000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>656871000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>589347000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>636590000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>633693000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>643362000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>646216000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>636607000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>616641000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>607225000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>402944000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>391698000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>386097000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>310467000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>300425000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>289345000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>284521000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>279763000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>274114000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>268038000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>263919000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>257479000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>252677000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>237509000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>149931000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>140027000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>137184000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>133600000.0</v>
       </c>
-      <c r="AY60"/>
       <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>63474000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-264916000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-260453000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-182658000.0</v>
       </c>
-      <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9412,50 +9532,51 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9508,1131 +9629,1131 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>82750000.0</v>
       </c>
       <c r="C2">
         <v>90525000.0</v>
       </c>
       <c r="D2">
         <v>65799000.0</v>
       </c>
       <c r="E2">
         <v>25310000.0</v>
       </c>
       <c r="F2">
         <v>9539000.0</v>
       </c>
       <c r="G2">
         <v>75716000.0</v>
       </c>
       <c r="H2">
         <v>63192000.0</v>
       </c>
       <c r="I2">
         <v>52093000.0</v>
       </c>
       <c r="J2">
         <v>33168000.0</v>
       </c>
       <c r="K2">
         <v>18827000.0</v>
       </c>
       <c r="L2">
         <v>12638000.0</v>
       </c>
       <c r="M2">
         <v>12628000.0</v>
       </c>
       <c r="N2">
         <v>7359000.0</v>
       </c>
       <c r="O2">
         <v>5454000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>14873000.0</v>
       </c>
       <c r="C3">
         <v>33348000.0</v>
       </c>
       <c r="D3">
         <v>25255000.0</v>
       </c>
       <c r="E3">
         <v>29287000.0</v>
       </c>
       <c r="F3">
         <v>22913000.0</v>
       </c>
       <c r="G3">
         <v>19050000.0</v>
       </c>
       <c r="H3">
         <v>17266000.0</v>
       </c>
       <c r="I3">
         <v>12700000.0</v>
       </c>
       <c r="J3">
         <v>9202000.0</v>
       </c>
       <c r="K3">
         <v>6599000.0</v>
       </c>
       <c r="L3">
         <v>6122000.0</v>
       </c>
       <c r="M3">
         <v>4869000.0</v>
       </c>
       <c r="N3">
         <v>1406000.0</v>
       </c>
       <c r="O3">
         <v>1516000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
         <v>32991000.0</v>
       </c>
       <c r="C5">
         <v>20468000.0</v>
       </c>
       <c r="D5">
         <v>37875000.0</v>
       </c>
       <c r="E5">
         <v>137004000.0</v>
       </c>
       <c r="F5">
         <v>144954000.0</v>
       </c>
       <c r="G5">
         <v>84710000.0</v>
       </c>
       <c r="H5">
         <v>75446000.0</v>
       </c>
       <c r="I5">
         <v>66500000.0</v>
       </c>
       <c r="J5">
         <v>61098000.0</v>
       </c>
       <c r="K5">
         <v>33509000.0</v>
       </c>
       <c r="L5">
         <v>37554000.0</v>
       </c>
       <c r="M5">
         <v>30167000.0</v>
       </c>
       <c r="N5">
         <v>15560000.0</v>
       </c>
       <c r="O5">
         <v>5680000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
         <v>47864000.0</v>
       </c>
       <c r="C6">
         <v>53816000.0</v>
       </c>
       <c r="D6">
         <v>37875000.0</v>
       </c>
       <c r="E6">
         <v>166291000.0</v>
       </c>
       <c r="F6">
         <v>167867000.0</v>
       </c>
       <c r="G6">
         <v>103760000.0</v>
       </c>
       <c r="H6">
         <v>92712000.0</v>
       </c>
       <c r="I6">
         <v>79200000.0</v>
       </c>
       <c r="J6">
         <v>70300000.0</v>
       </c>
       <c r="K6">
         <v>40108000.0</v>
       </c>
       <c r="L6">
         <v>43676000.0</v>
       </c>
       <c r="M6">
         <v>35036000.0</v>
       </c>
       <c r="N6">
         <v>16966000.0</v>
       </c>
       <c r="O6">
         <v>7196000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
         <v>433052000.0</v>
       </c>
       <c r="C9">
         <v>397103000.0</v>
       </c>
       <c r="D9">
         <v>417506000.0</v>
       </c>
       <c r="E9">
         <v>477635000.0</v>
       </c>
       <c r="F9">
         <v>432461000.0</v>
       </c>
       <c r="G9">
         <v>297026000.0</v>
       </c>
       <c r="H9">
         <v>279530000.0</v>
       </c>
       <c r="I9">
         <v>232782000.0</v>
       </c>
       <c r="J9">
         <v>163852000.0</v>
       </c>
       <c r="K9">
         <v>126621000.0</v>
       </c>
       <c r="L9">
         <v>104302000.0</v>
       </c>
       <c r="M9">
         <v>86750000.0</v>
       </c>
       <c r="N9">
         <v>39270000.0</v>
       </c>
       <c r="O9">
         <v>24159000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
         <v>32991000.0</v>
       </c>
       <c r="C10">
         <v>20468000.0</v>
       </c>
       <c r="D10">
         <v>37875000.0</v>
       </c>
       <c r="E10">
         <v>137004000.0</v>
       </c>
       <c r="F10">
         <v>144954000.0</v>
       </c>
       <c r="G10">
         <v>84710000.0</v>
       </c>
       <c r="H10">
         <v>75446000.0</v>
       </c>
       <c r="I10">
         <v>66500000.0</v>
       </c>
       <c r="J10">
         <v>61098000.0</v>
       </c>
       <c r="K10">
         <v>33509000.0</v>
       </c>
       <c r="L10">
         <v>37554000.0</v>
       </c>
       <c r="M10">
         <v>30167000.0</v>
       </c>
       <c r="N10">
         <v>15560000.0</v>
       </c>
       <c r="O10">
         <v>5680000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
         <v>7632000.0</v>
       </c>
       <c r="C11">
         <v>4378000.0</v>
       </c>
       <c r="D11">
         <v>11734000.0</v>
       </c>
       <c r="E11">
         <v>34693000.0</v>
       </c>
       <c r="F11">
         <v>31980000.0</v>
       </c>
       <c r="G11">
         <v>20686000.0</v>
       </c>
       <c r="H11">
         <v>16902000.0</v>
       </c>
       <c r="I11">
         <v>14792000.0</v>
       </c>
       <c r="J11">
         <v>24878000.0</v>
       </c>
       <c r="K11">
         <v>12809000.0</v>
       </c>
       <c r="L11">
         <v>8421000.0</v>
       </c>
       <c r="M11">
         <v>10378000.0</v>
       </c>
       <c r="N11">
         <v>2133000.0</v>
       </c>
       <c r="O11">
         <v>-5394000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
         <v>79879000.0</v>
       </c>
       <c r="C12">
         <v>72059000.0</v>
       </c>
       <c r="D12">
         <v>43090000.0</v>
       </c>
       <c r="E12">
         <v>18747000.0</v>
       </c>
       <c r="F12">
         <v>18425000.0</v>
       </c>
       <c r="G12">
         <v>37387000.0</v>
       </c>
       <c r="H12">
         <v>55250000.0</v>
       </c>
       <c r="I12">
         <v>35926000.0</v>
       </c>
       <c r="J12">
         <v>21540000.0</v>
       </c>
       <c r="K12">
         <v>12134000.0</v>
       </c>
       <c r="L12">
         <v>8109000.0</v>
       </c>
       <c r="M12">
         <v>6770000.0</v>
       </c>
       <c r="N12">
         <v>3947000.0</v>
       </c>
       <c r="O12">
         <v>3715000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
         <v>430467000.0</v>
       </c>
       <c r="C13">
         <v>422515000.0</v>
       </c>
       <c r="D13">
         <v>419965000.0</v>
       </c>
       <c r="E13">
         <v>419239000.0</v>
       </c>
       <c r="F13">
         <v>387555000.0</v>
       </c>
       <c r="G13">
         <v>322115000.0</v>
       </c>
       <c r="H13">
         <v>311153000.0</v>
       </c>
       <c r="I13">
         <v>262976000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
         <v>25359000.0</v>
       </c>
       <c r="C15">
         <v>16090000.0</v>
       </c>
       <c r="D15">
         <v>37875000.0</v>
       </c>
       <c r="E15">
         <v>102311000.0</v>
       </c>
       <c r="F15">
         <v>112974000.0</v>
       </c>
       <c r="G15">
         <v>64024000.0</v>
       </c>
       <c r="H15">
         <v>58544000.0</v>
       </c>
       <c r="I15">
         <v>51708000.0</v>
       </c>
       <c r="J15">
         <v>36220000.0</v>
       </c>
       <c r="K15">
         <v>20700000.0</v>
       </c>
       <c r="L15">
         <v>29133000.0</v>
       </c>
       <c r="M15">
         <v>17729000.0</v>
       </c>
       <c r="N15">
         <v>12560000.0</v>
       </c>
       <c r="O15">
         <v>10081000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>99105000.0</v>
       </c>
       <c r="F16">
         <v>109768000.0</v>
       </c>
       <c r="G16">
         <v>62323000.0</v>
       </c>
       <c r="H16">
         <v>58544000.0</v>
       </c>
       <c r="I16">
         <v>51130000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
         <v>25359000.0</v>
       </c>
       <c r="C17">
         <v>16090000.0</v>
       </c>
       <c r="D17">
         <v>49015000.0</v>
       </c>
       <c r="E17">
         <v>102311000.0</v>
       </c>
       <c r="F17">
         <v>112974000.0</v>
       </c>
       <c r="G17">
         <v>64024000.0</v>
       </c>
       <c r="H17">
         <v>58544000.0</v>
       </c>
       <c r="I17">
         <v>51708000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>350588000.0</v>
       </c>
       <c r="C18">
         <v>350456000.0</v>
       </c>
       <c r="D18">
         <v>376875000.0</v>
       </c>
       <c r="E18">
         <v>400492000.0</v>
       </c>
       <c r="F18">
         <v>369130000.0</v>
       </c>
       <c r="G18">
         <v>284728000.0</v>
       </c>
       <c r="H18">
         <v>255903000.0</v>
       </c>
       <c r="I18">
         <v>227050000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
         <v>32991000.0</v>
       </c>
       <c r="C21">
         <v>20468000.0</v>
       </c>
       <c r="D21">
         <v>37875000.0</v>
       </c>
       <c r="E21">
         <v>137004000.0</v>
       </c>
       <c r="F21">
         <v>144954000.0</v>
       </c>
       <c r="G21">
         <v>84710000.0</v>
       </c>
       <c r="H21">
         <v>75446000.0</v>
       </c>
       <c r="I21">
         <v>66500000.0</v>
       </c>
       <c r="J21">
         <v>61098000.0</v>
       </c>
       <c r="K21">
         <v>33509000.0</v>
       </c>
       <c r="L21">
         <v>37554000.0</v>
       </c>
       <c r="M21">
         <v>30167000.0</v>
       </c>
       <c r="N21">
         <v>15560000.0</v>
       </c>
       <c r="O21">
         <v>5680000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
         <v>483088000.0</v>
       </c>
       <c r="C23">
         <v>467160000.0</v>
       </c>
       <c r="D23">
         <v>379631000.0</v>
       </c>
       <c r="E23">
         <v>365941000.0</v>
       </c>
       <c r="F23">
         <v>297046000.0</v>
       </c>
       <c r="G23">
         <v>288032000.0</v>
       </c>
       <c r="H23">
         <v>267276000.0</v>
       </c>
       <c r="I23">
         <v>218375000.0</v>
       </c>
       <c r="J23">
         <v>135922000.0</v>
       </c>
       <c r="K23">
         <v>111939000.0</v>
       </c>
       <c r="L23">
         <v>79386000.0</v>
       </c>
       <c r="M23">
         <v>69211000.0</v>
       </c>
       <c r="N23">
         <v>31069000.0</v>
       </c>
       <c r="O23">
         <v>23933000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>3206000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
         <v>37261000.0</v>
       </c>
       <c r="C25">
         <v>33348000.0</v>
       </c>
       <c r="D25">
         <v>25072000.0</v>
       </c>
       <c r="E25">
         <v>11922000.0</v>
       </c>
       <c r="F25">
         <v>22913000.0</v>
       </c>
       <c r="G25">
         <v>19050000.0</v>
       </c>
       <c r="H25">
         <v>17266000.0</v>
       </c>
       <c r="I25">
         <v>12700000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
         <v>7200000.0</v>
       </c>
       <c r="C27">
         <v>6183000.0</v>
       </c>
       <c r="D27">
         <v>6740000.0</v>
       </c>
       <c r="E27">
         <v>7760000.0</v>
       </c>
       <c r="F27">
         <v>5298000.0</v>
       </c>
       <c r="G27">
         <v>4718000.0</v>
       </c>
       <c r="H27">
         <v>6126000.0</v>
       </c>
       <c r="I27">
         <v>4974000.0</v>
       </c>
       <c r="J27">
         <v>3226000.0</v>
       </c>
       <c r="K27">
         <v>2716000.0</v>
       </c>
       <c r="L27">
         <v>2061000.0</v>
       </c>
       <c r="M27">
         <v>2594000.0</v>
       </c>
       <c r="N27">
         <v>682000.0</v>
       </c>
       <c r="O27">
         <v>621000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
         <v>238304000.0</v>
       </c>
       <c r="C28">
         <v>222297000.0</v>
       </c>
       <c r="D28">
         <v>220968000.0</v>
       </c>
       <c r="E28">
         <v>203030000.0</v>
       </c>
       <c r="F28">
         <v>176202000.0</v>
       </c>
       <c r="G28">
         <v>128495000.0</v>
       </c>
       <c r="H28">
         <v>134136000.0</v>
       </c>
       <c r="I28">
         <v>109611000.0</v>
       </c>
       <c r="J28">
         <v>82740000.0</v>
       </c>
       <c r="K28">
         <v>61935000.0</v>
       </c>
       <c r="L28">
         <v>55621000.0</v>
       </c>
       <c r="M28">
         <v>46921000.0</v>
       </c>
       <c r="N28">
         <v>22648000.0</v>
       </c>
       <c r="O28">
         <v>12526000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
         <v>7632000.0</v>
       </c>
       <c r="C29">
         <v>4378000.0</v>
       </c>
       <c r="D29">
         <v>16270000.0</v>
       </c>
       <c r="E29">
         <v>34693000.0</v>
       </c>
       <c r="F29">
         <v>31980000.0</v>
       </c>
       <c r="G29">
         <v>20686000.0</v>
       </c>
       <c r="H29">
         <v>16902000.0</v>
       </c>
       <c r="I29">
         <v>14792000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
         <v>400061000.0</v>
       </c>
       <c r="C30">
         <v>376635000.0</v>
       </c>
       <c r="D30">
         <v>-379631000.0</v>
       </c>
       <c r="E30">
         <v>340631000.0</v>
       </c>
       <c r="F30">
         <v>287507000.0</v>
       </c>
       <c r="G30">
         <v>212316000.0</v>
       </c>
       <c r="H30">
         <v>204084000.0</v>
       </c>
       <c r="I30">
         <v>166282000.0</v>
       </c>
       <c r="J30">
         <v>102754000.0</v>
       </c>
       <c r="K30">
         <v>93112000.0</v>
       </c>
       <c r="L30">
         <v>66748000.0</v>
       </c>
       <c r="M30">
         <v>56583000.0</v>
       </c>
       <c r="N30">
         <v>23710000.0</v>
       </c>
       <c r="O30">
         <v>18479000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>146343000.0</v>
       </c>
       <c r="D31">
         <v>52815000.0</v>
       </c>
       <c r="E31">
         <v>-46883000.0</v>
       </c>
       <c r="F31">
         <v>-42695000.0</v>
       </c>
       <c r="G31">
         <v>9758000.0</v>
       </c>
       <c r="H31">
         <v>75446000.0</v>
       </c>
       <c r="I31">
         <v>1071000.0</v>
       </c>
       <c r="J31">
         <v>20860000.0</v>
       </c>
       <c r="K31">
         <v>-14951000.0</v>
       </c>
       <c r="L31">
         <v>-10252000.0</v>
       </c>
       <c r="M31">
         <v>938000.0</v>
       </c>
       <c r="N31">
         <v>-2122000.0</v>
       </c>
       <c r="O31">
         <v>-1429000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
         <v>516079000.0</v>
       </c>
       <c r="C32">
         <v>487628000.0</v>
       </c>
       <c r="D32">
         <v>418252000.0</v>
       </c>
       <c r="E32">
         <v>502945000.0</v>
       </c>
       <c r="F32">
         <v>442000000.0</v>
       </c>
       <c r="G32">
         <v>372742000.0</v>
       </c>
       <c r="H32">
         <v>342722000.0</v>
       </c>
       <c r="I32">
         <v>284875000.0</v>
       </c>
@@ -10654,544 +10775,551 @@
       <c r="O32">
         <v>29613000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>16054000.0</v>
+      </c>
+      <c r="C2">
         <v>18598000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4284000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>19821000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19217000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22016000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>23418000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23255000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21808000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22198000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17004000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16678000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9905000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6434000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7601000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7780000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3857000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5730000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3777000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-2512000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11021000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7727000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>23756000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>33212000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15145000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17515000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17565000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12967000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12879000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16780000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12898000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9536000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8352000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6197000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6428000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12191000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6676000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5872000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4386000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1893000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3409000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2237000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4493000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2499000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3762000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3098000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3319000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2449000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2541000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2628000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>117</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>-4683000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10220000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8336000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8595000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9025000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8218000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7510000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6343000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7518000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7527000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6921000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6160000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6848000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6158000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6058000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6244000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6361000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5406000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4902000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5407000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4930000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4403000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4310000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4269000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4231000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4403000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4363000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4278000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3509000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2580000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2333000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3418000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1837000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1878000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2069000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2042000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1701000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1307000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1549000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1676000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1718000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1436000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1292000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1267000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1217000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1195000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1190000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1003000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>136000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-1687000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-902000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11201,376 +11329,381 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>119</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>23714000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1283000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7924000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>70000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5830000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6287000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3584000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4767000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12716000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>17666000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9923000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>12510000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25186000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>21603000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>58080000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>32135000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>33304000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>32200000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>35186000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>44264000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>42006000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>29833000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>17945000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5074000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>22031000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>17489000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16657000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>19269000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>22803000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12092000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15893000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15712000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>14632000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>14886000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>14991000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>16589000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>10395000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7906000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7305000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7903000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6541000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>8819000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7238000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>14956000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3554000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>16363000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4607000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5643000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>13166000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>563000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>938000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-180000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>10186000.0</v>
+      </c>
+      <c r="C6">
         <v>19031000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2283000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18144000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8406000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14425000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15312000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11802000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>12277000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19059000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25184000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17450000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>19431000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>31346000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>28451000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>64238000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>38193000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>39548000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>38561000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>40592000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>49166000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>47413000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34763000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22348000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-764000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26300000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>21720000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>21060000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23632000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>27081000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>15601000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>18473000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>18045000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>18050000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16723000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16869000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>18658000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>12437000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9607000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>8612000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>9452000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8217000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>10537000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8674000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>16248000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4821000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>17580000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>5802000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>6833000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>14169000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>699000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-749000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1082000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11580,54 +11713,55 @@
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -11637,787 +11771,803 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>106408000.0</v>
+      </c>
+      <c r="C9">
         <v>121848000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>104997000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>108764000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>100243000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>99105000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>101933000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>100927000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>95138000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>100014000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>103925000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>100319000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>101791000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>111957000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>108292000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>146687000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>110699000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>116308000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>105013000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>105984000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>105156000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>101304000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>85130000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>60913000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>49679000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>74692000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>69642000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>67361000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>67835000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>69765000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>61038000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>53296000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>48683000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>47863000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>43111000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>42312000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>30566000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>37306000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>33698000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>27636000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>27981000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>26543000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>27656000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>26873000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>23230000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>23239000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>22205000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>20767000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20539000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>18809000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7110000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>7229000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6120000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:53">
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>8147000.0</v>
+      </c>
+      <c r="C10">
         <v>23714000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1283000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7924000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>70000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5830000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6287000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3584000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4767000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12716000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17666000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9923000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12510000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25186000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21603000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>58080000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>32135000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>33304000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>35186000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>44264000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>42006000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>29833000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17945000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5074000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>22031000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>17489000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>16657000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19269000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>22803000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12092000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>15893000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15712000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>14632000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>14886000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>14991000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>16589000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>10395000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7906000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7305000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7903000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6541000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>8819000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7238000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14956000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3554000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>16363000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4607000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5643000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>13166000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>563000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1058000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>773000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>1792000.0</v>
+      </c>
+      <c r="C11">
         <v>4500000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-425000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3504000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>53000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1992000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>940000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>837000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>609000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3089000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4872000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2273000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1500000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7625000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>5374000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>13888000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7806000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6664000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7771000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7204000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10341000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9876000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6929000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>4505000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-624000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5322000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3172000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3927000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>4481000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4718000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2922000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3508000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3644000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>8327000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5104000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5331000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6116000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4134000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3099000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2679000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2897000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2032000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2891000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2586000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>912000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>747000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>6089000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1626000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1916000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1449000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>211000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>356000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>117000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:53">
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>16661000.0</v>
+      </c>
+      <c r="C12">
         <v>-59517000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>21107000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20523000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17887000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17671000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19376000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19100000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15912000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16809000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16206000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14035000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7292000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5557000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4955000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4879000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3356000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3722000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4964000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4406000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5333000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6341000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7985000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>10147000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12914000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>14763000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14650000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13884000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11953000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>10969000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9977000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7992000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6988000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6421000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5625000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4981000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4513000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4230000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3053000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2447000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2404000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2231000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2072000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1952000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1854000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1951000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1723000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1572000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1524000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1484000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>893000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>102755000.0</v>
+      </c>
+      <c r="C13">
         <v>110056000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>108940000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>109201000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>102270000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>105478000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>108075000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>107015000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>101947000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>108728000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>107533000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>105486000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>100674000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>106272000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>103225000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>106307000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>103435000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>107779000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>96735000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -12427,474 +12577,485 @@
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>6355000.0</v>
+      </c>
+      <c r="C15">
         <v>19214000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1708000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4420000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>3838000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5347000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2747000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4158000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>9627000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12794000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7650000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11010000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>17561000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16229000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>44192000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>24329000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>26640000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>24429000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>27982000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>33923000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>32130000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>22904000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13440000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-4450000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>16709000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>14317000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>12730000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>14788000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18085000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9170000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>12385000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12068000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6305000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>9782000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9660000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10473000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6261000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4807000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4626000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>5006000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4509000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5928000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4652000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>14044000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2801000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9692000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2481000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3340000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>11318000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>236000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>582000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-297000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>11993000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6848000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10209000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>16759000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15428000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43390000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23528000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>25839000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>6355000.0</v>
+      </c>
+      <c r="C17">
         <v>19214000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1708000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4420000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>17000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3838000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5347000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2747000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4158000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>9627000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12794000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7650000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11010000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>17561000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>16229000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>44192000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>24329000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>26640000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>24429000.0</v>
       </c>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>86094000.0</v>
+      </c>
+      <c r="C18">
         <v>89694000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>87833000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>88678000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>84383000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>87807000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>88699000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>87915000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>86035000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>91919000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>91327000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>91451000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>93382000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>100715000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>98270000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>101428000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>100079000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>104057000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>91771000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -12904,54 +13065,55 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -12961,215 +13123,219 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>10186000.0</v>
+      </c>
+      <c r="C21">
         <v>23714000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1283000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7924000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>70000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5830000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6287000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3584000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4767000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12716000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17666000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9923000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>12510000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25186000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>21603000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>58080000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>32135000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>33304000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>35186000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>44264000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>42006000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>29833000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>17945000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5074000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22031000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>17489000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>16657000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>19269000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>22803000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12092000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>15893000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>15712000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14632000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14886000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14991000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>16589000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>10395000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7906000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7305000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7903000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6541000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>8819000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7238000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>14956000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3554000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>16363000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4607000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5643000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13166000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>563000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1687000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>902000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13179,435 +13345,443 @@
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>112270000.0</v>
+      </c>
+      <c r="C23">
         <v>116732000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>107998000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>120661000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>119390000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>115291000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>119064000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>120598000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>112179000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>109496000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>103263000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>107074000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>99186000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>93205000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>94290000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>96387000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>82421000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>88734000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>76590000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>73398000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>58380000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>70319000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>63024000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>66724000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>87965000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>67806000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>69668000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>68269000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>61533000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>59841000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>65726000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>50301000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>42507000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>41583000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>34422000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>33749000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26168000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>33587000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>31664000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>24717000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>21971000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>23411000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>21074000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>24128000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10773000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>23447000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8940000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>19479000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>17345000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8184000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9175000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6171000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5347000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>802000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>801000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>802000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>8699000.0</v>
+      </c>
+      <c r="C25">
         <v>9180000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9525000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10220000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8336000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8595000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9025000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8218000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7510000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6343000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6494000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3001000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5934000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2837000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6848000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6158000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6058000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6244000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6361000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5406000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4902000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5407000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4930000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4403000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4310000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4269000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4231000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4403000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4363000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4278000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3509000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2580000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2333000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3418000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1837000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1878000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2069000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2042000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1701000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1307000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1549000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1676000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1718000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1436000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1292000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1267000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1217000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1195000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1190000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1003000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>136000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -13617,940 +13791,959 @@
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27">
+        <v>1212000.0</v>
+      </c>
+      <c r="C27">
         <v>-16845000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>20743000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1838000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1464000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1545000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1416000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2008000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1214000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1901000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1839000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1629000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1371000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2679000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1995000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1785000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1202000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1640000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1403000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1241000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>890000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1170000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1105000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1151000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1292000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1347000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1379000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1796000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1604000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1036000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1609000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1300000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1029000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>573000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>804000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>911000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>938000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>790000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>779000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>628000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>519000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>374000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>618000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>526000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>543000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>366000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1102000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>683000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>443000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>222000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>175000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>103000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>183000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:53">
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>64669000.0</v>
+      </c>
+      <c r="C28">
         <v>56749000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>62228000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>59882000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>59445000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>54687000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>56126000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>56646000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>54838000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>51474000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>51566000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>55015000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>55104000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21136000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>49761000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>54639000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>46695000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>60676000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>51212000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>48186000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>42857000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>39787000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15427000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>36743000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>36538000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>35016000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>34097000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>33411000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>31612000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>30158000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>32310000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24181000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>22962000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>20711000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>19156000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>18515000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>24358000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>17446000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16808000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>13773000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13908000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14344000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>13619000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13240000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14418000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>13934000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12266000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10696000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10025000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9358000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4849000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>330000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>326000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>1792000.0</v>
+      </c>
+      <c r="C29">
         <v>4500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-425000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3504000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>53000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1992000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>940000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>837000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>609000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3089000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4872000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2273000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7625000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5374000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13888000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7806000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6664000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7771000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>96216000.0</v>
+      </c>
+      <c r="C30">
         <v>98134000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>103714000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>100840000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>100173000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>93275000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>95646000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97343000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>90371000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>87298000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>86259000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>90396000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>89281000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>86771000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>86689000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>88607000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>78564000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>83004000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>72813000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>70798000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>60892000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>59298000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>55297000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>42968000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>54753000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>52661000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>52153000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>50704000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>48566000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>46962000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>48946000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>37403000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>32971000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>33231000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>28225000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27321000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>13977000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>26911000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25792000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>20331000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20078000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>20002000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18837000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>19635000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8274000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19685000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5842000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>16160000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14896000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5643000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6547000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6171000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5347000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:53">
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>145</v>
+      </c>
+      <c r="B31">
+        <v>-2039000.0</v>
+      </c>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>26363000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>37926000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6287000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11900000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11901000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3589000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>17666000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-14035000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>12510000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-11395000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4154000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3446000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-79106000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-9157000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4964000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4406000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8260000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>343592000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-7985000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8712000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5074000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>282151000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-16653000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-15940000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-13914000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>232680000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-11422000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-9211000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1071000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>160491000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-6592000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-5948000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>20860000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>127258000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3796000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3576000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3309000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1614000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1933000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3733000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>9080000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3030000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>9608000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2932000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2707000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>4707000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-769000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-629000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-129000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:53">
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>122462000.0</v>
+      </c>
+      <c r="C32">
         <v>140446000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>109281000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>128585000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>119460000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>121121000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>125351000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>124182000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>116946000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>122212000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>120929000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>116997000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>111696000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>118391000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>115893000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>154467000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>114556000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>122038000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>108790000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>108584000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>102644000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>112325000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>92857000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>84669000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>82891000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>89837000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>87157000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>84926000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>80802000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>82644000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>77818000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>66194000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>58219000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>56215000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>49308000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>48740000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>42757000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>43982000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>39570000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>32022000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>29874000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>29952000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>29893000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>31366000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>25729000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>27001000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>25303000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>24086000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>22988000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>21350000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>9738000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>7229000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>6120000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -14605,1103 +14798,1103 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
-        <v>13412000.0</v>
+        <v>330117000.0</v>
       </c>
       <c r="C2">
         <v>286635000.0</v>
       </c>
       <c r="D2">
         <v>408182000.0</v>
       </c>
       <c r="E2">
         <v>383178000.0</v>
       </c>
       <c r="F2">
         <v>314393000.0</v>
       </c>
       <c r="G2">
         <v>197880000.0</v>
       </c>
       <c r="H2">
         <v>234939000.0</v>
       </c>
       <c r="I2">
         <v>134129000.0</v>
       </c>
       <c r="J2">
         <v>114514000.0</v>
       </c>
       <c r="K2">
         <v>105277000.0</v>
       </c>
       <c r="L2">
         <v>160888000.0</v>
       </c>
       <c r="M2">
         <v>85797000.0</v>
       </c>
       <c r="N2">
         <v>15784000.0</v>
       </c>
       <c r="O2">
         <v>57396000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
         <v>16446000</v>
       </c>
       <c r="C3">
         <v>87162000</v>
       </c>
       <c r="D3">
         <v>43824000</v>
       </c>
       <c r="E3">
         <v>10912000</v>
       </c>
       <c r="F3">
         <v>14362000</v>
       </c>
       <c r="G3">
         <v>17574000</v>
       </c>
       <c r="H3">
         <v>21338000</v>
       </c>
       <c r="I3">
         <v>18776000</v>
       </c>
       <c r="J3">
         <v>7953000</v>
       </c>
       <c r="K3">
         <v>4325000</v>
       </c>
       <c r="L3">
         <v>2437000</v>
       </c>
       <c r="M3">
         <v>2745000</v>
       </c>
       <c r="N3">
         <v>1404000</v>
       </c>
       <c r="O3">
         <v>2753000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>25004000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-49066000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
-        <v>-2662000.0</v>
+        <v>-81646000.0</v>
       </c>
       <c r="C6">
         <v>43482000.0</v>
       </c>
       <c r="D6">
         <v>-121547000.0</v>
       </c>
       <c r="E6">
         <v>25004000.0</v>
       </c>
       <c r="F6">
         <v>68785000.0</v>
       </c>
       <c r="G6">
         <v>116513000.0</v>
       </c>
       <c r="H6">
         <v>-37059000.0</v>
       </c>
       <c r="I6">
         <v>100810000.0</v>
       </c>
       <c r="J6">
         <v>19615000.0</v>
       </c>
       <c r="K6">
         <v>9237000.0</v>
       </c>
       <c r="L6">
         <v>-55611000.0</v>
       </c>
       <c r="M6">
         <v>75091000.0</v>
       </c>
       <c r="N6">
         <v>70013000.0</v>
       </c>
       <c r="O6">
         <v>-41612000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
-        <v>-2323000.0</v>
+        <v>-2805000.0</v>
       </c>
       <c r="C7">
         <v>-15594000.0</v>
       </c>
       <c r="D7">
         <v>-36630000.0</v>
       </c>
       <c r="E7">
         <v>-41238000.0</v>
       </c>
       <c r="F7">
         <v>5639000.0</v>
       </c>
       <c r="G7">
         <v>23271000.0</v>
       </c>
       <c r="H7">
         <v>-11020000.0</v>
       </c>
       <c r="I7">
         <v>-2247000.0</v>
       </c>
       <c r="J7">
         <v>6375000.0</v>
       </c>
       <c r="K7">
         <v>-1900000.0</v>
       </c>
       <c r="L7">
         <v>1261000.0</v>
       </c>
       <c r="M7">
         <v>-6726000.0</v>
       </c>
       <c r="N7">
         <v>10099000.0</v>
       </c>
       <c r="O7">
         <v>-4154000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-6252000.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1753000.0</v>
       </c>
       <c r="F12">
         <v>-5791000.0</v>
       </c>
       <c r="G12">
         <v>-9200000.0</v>
       </c>
       <c r="H12">
         <v>7544000.0</v>
       </c>
       <c r="I12">
         <v>11568000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-41238000.0</v>
       </c>
       <c r="F13">
         <v>5639000.0</v>
       </c>
       <c r="G13">
         <v>23271000.0</v>
       </c>
       <c r="H13">
         <v>-11020000.0</v>
       </c>
       <c r="I13">
         <v>-2247000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
-        <v>639000.0</v>
+        <v>37261000.0</v>
       </c>
       <c r="C14">
         <v>33348000.0</v>
       </c>
       <c r="D14">
         <v>29708000.0</v>
       </c>
       <c r="E14">
         <v>25224000.0</v>
       </c>
       <c r="F14">
         <v>22913000.0</v>
       </c>
       <c r="G14">
         <v>19050000.0</v>
       </c>
       <c r="H14">
         <v>17266000.0</v>
       </c>
       <c r="I14">
         <v>12700000.0</v>
       </c>
       <c r="J14">
         <v>9202000.0</v>
       </c>
       <c r="K14">
         <v>6599000.0</v>
       </c>
       <c r="L14">
         <v>6122000.0</v>
       </c>
       <c r="M14">
         <v>4869000.0</v>
       </c>
       <c r="N14">
         <v>1406000.0</v>
       </c>
       <c r="O14">
         <v>1516000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
         <v>-3206000.0</v>
       </c>
       <c r="C15">
         <v>-3206000.0</v>
       </c>
       <c r="D15">
         <v>-3206000.0</v>
       </c>
       <c r="E15">
         <v>3206000.0</v>
       </c>
       <c r="F15">
         <v>3206000.0</v>
       </c>
       <c r="G15">
         <v>1701000.0</v>
       </c>
       <c r="H15">
         <v>578000.0</v>
       </c>
       <c r="I15">
-        <v>-578000.0</v>
+        <v>578000.0</v>
       </c>
       <c r="J15">
-        <v>-774000.0</v>
+        <v>774000.0</v>
       </c>
       <c r="K15">
-        <v>-887000.0</v>
+        <v>887000.0</v>
       </c>
       <c r="L15">
-        <v>-780000.0</v>
+        <v>780000.0</v>
       </c>
       <c r="M15">
         <v>780000.0</v>
       </c>
       <c r="N15">
         <v>721000.0</v>
       </c>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
-        <v>10750000.0</v>
+        <v>248471000.0</v>
       </c>
       <c r="C16">
         <v>330117000.0</v>
       </c>
       <c r="D16">
         <v>286635000.0</v>
       </c>
       <c r="E16">
         <v>408182000.0</v>
       </c>
       <c r="F16">
         <v>383178000.0</v>
       </c>
       <c r="G16">
         <v>314393000.0</v>
       </c>
       <c r="H16">
         <v>197880000.0</v>
       </c>
       <c r="I16">
         <v>234939000.0</v>
       </c>
       <c r="J16">
         <v>134129000.0</v>
       </c>
       <c r="K16">
         <v>114514000.0</v>
       </c>
       <c r="L16">
         <v>105277000.0</v>
       </c>
       <c r="M16">
         <v>160888000.0</v>
       </c>
       <c r="N16">
         <v>85797000.0</v>
       </c>
       <c r="O16">
         <v>15784000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
         <v>50619000.0</v>
       </c>
       <c r="C18">
         <v>-28591000.0</v>
       </c>
       <c r="D18">
         <v>16239000.0</v>
       </c>
       <c r="E18">
         <v>63575000.0</v>
       </c>
       <c r="F18">
         <v>122597000.0</v>
       </c>
       <c r="G18">
         <v>79753000.0</v>
       </c>
       <c r="H18">
         <v>51112000.0</v>
       </c>
       <c r="I18">
         <v>55054000.0</v>
       </c>
       <c r="J18">
         <v>39320000.0</v>
       </c>
       <c r="K18">
         <v>26658000.0</v>
       </c>
       <c r="L18">
         <v>22859000.0</v>
       </c>
       <c r="M18">
         <v>16935000.0</v>
       </c>
       <c r="N18">
         <v>9462000.0</v>
       </c>
       <c r="O18">
         <v>1549000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19">
         <v>19671000.0</v>
       </c>
       <c r="C19">
         <v>-590030000.0</v>
       </c>
       <c r="D19">
         <v>-37519000.0</v>
       </c>
       <c r="E19">
         <v>593039000.0</v>
       </c>
       <c r="F19">
         <v>41368000.0</v>
       </c>
       <c r="G19">
         <v>33689000.0</v>
       </c>
       <c r="H19">
         <v>90533000.0</v>
       </c>
       <c r="I19">
         <v>182903000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>42364000.0</v>
       </c>
       <c r="H20">
         <v>42364000.0</v>
       </c>
       <c r="I20">
         <v>192053000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
         <v>250000000.0</v>
       </c>
       <c r="C21">
         <v>-264500000.0</v>
       </c>
       <c r="D21">
         <v>225000000.0</v>
       </c>
       <c r="E21">
         <v>-28907000.0</v>
       </c>
       <c r="F21">
         <v>-72488000.0</v>
       </c>
       <c r="G21">
         <v>-132074000.0</v>
       </c>
       <c r="H21">
         <v>135830000.0</v>
       </c>
       <c r="I21">
         <v>-42740000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
-        <v>19214000.0</v>
+        <v>25359000.0</v>
       </c>
       <c r="C22">
         <v>16090000.0</v>
       </c>
       <c r="D22">
         <v>41081000.0</v>
       </c>
       <c r="E22">
         <v>102311000.0</v>
       </c>
       <c r="F22">
         <v>112974000.0</v>
       </c>
       <c r="G22">
         <v>64024000.0</v>
       </c>
       <c r="H22">
         <v>58544000.0</v>
       </c>
       <c r="I22">
         <v>51708000.0</v>
       </c>
       <c r="J22">
         <v>36220000.0</v>
       </c>
       <c r="K22">
         <v>20700000.0</v>
       </c>
       <c r="L22">
         <v>29133000.0</v>
       </c>
       <c r="M22">
         <v>19789000.0</v>
       </c>
       <c r="N22">
         <v>13427000.0</v>
       </c>
       <c r="O22">
         <v>11074000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
         <v>129396000.0</v>
       </c>
       <c r="C23">
         <v>845939000.0</v>
       </c>
       <c r="D23">
         <v>-192223000.0</v>
       </c>
       <c r="E23">
         <v>-464801000.0</v>
       </c>
       <c r="F23">
         <v>299963000.0</v>
       </c>
       <c r="G23">
         <v>1153542000.0</v>
       </c>
       <c r="H23">
         <v>475387000.0</v>
       </c>
       <c r="I23">
         <v>139947000.0</v>
       </c>
       <c r="J23">
         <v>152744000.0</v>
       </c>
       <c r="K23">
         <v>104675000.0</v>
       </c>
       <c r="L23">
         <v>84033000.0</v>
       </c>
       <c r="M23">
         <v>125207000.0</v>
       </c>
       <c r="N23">
         <v>16814000.0</v>
       </c>
       <c r="O23">
         <v>27790000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
-        <v>-525479000.0</v>
+        <v>-391330000.0</v>
       </c>
       <c r="C24">
         <v>-437397000.0</v>
       </c>
       <c r="D24">
         <v>-79686000.0</v>
       </c>
       <c r="E24">
         <v>90255000.0</v>
       </c>
       <c r="F24">
         <v>-1122000.0</v>
       </c>
       <c r="G24">
         <v>13109000.0</v>
       </c>
       <c r="H24">
         <v>-3917000.0</v>
       </c>
       <c r="I24">
         <v>-364411000.0</v>
       </c>
       <c r="J24">
         <v>-584368000.0</v>
       </c>
       <c r="K24">
         <v>-272514000.0</v>
       </c>
       <c r="L24">
         <v>-239278000.0</v>
       </c>
       <c r="M24">
         <v>-150726000.0</v>
       </c>
       <c r="N24">
         <v>-94679000.0</v>
       </c>
       <c r="O24">
         <v>-31889000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
-        <v>48741000.0</v>
+        <v>-13054000.0</v>
       </c>
       <c r="C25">
         <v>14992000.0</v>
       </c>
       <c r="D25">
         <v>6137000.0</v>
       </c>
       <c r="E25">
         <v>-31207000.0</v>
       </c>
       <c r="F25">
         <v>-19050000.0</v>
       </c>
       <c r="G25">
         <v>-11556000.0</v>
       </c>
       <c r="H25">
         <v>75000.0</v>
       </c>
       <c r="I25">
         <v>8226000.0</v>
       </c>
       <c r="J25">
         <v>-16489000.0</v>
       </c>
       <c r="K25">
         <v>1330000.0</v>
       </c>
       <c r="L25">
         <v>-14017000.0</v>
       </c>
       <c r="M25">
         <v>-5315000.0</v>
       </c>
       <c r="N25">
         <v>-16086000.0</v>
       </c>
       <c r="O25">
         <v>1392000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26">
         <v>-2227000.0</v>
       </c>
       <c r="C26">
         <v>-3292000.0</v>
       </c>
       <c r="D26">
         <v>-81623000.0</v>
       </c>
       <c r="E26">
         <v>-76714000.0</v>
       </c>
       <c r="F26">
         <v>-1241000.0</v>
       </c>
       <c r="G26">
         <v>-35772000.0</v>
       </c>
       <c r="H26">
         <v>-64524000.0</v>
       </c>
       <c r="I26">
         <v>-398000.0</v>
       </c>
       <c r="J26">
         <v>-366000.0</v>
       </c>
       <c r="K26">
         <v>-11154000.0</v>
       </c>
       <c r="L26">
         <v>-343000.0</v>
       </c>
       <c r="M26">
         <v>-26058000.0</v>
       </c>
       <c r="N26">
         <v>-461000.0</v>
       </c>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
-        <v>794000.0</v>
+        <v>14013000.0</v>
       </c>
       <c r="C27">
         <v>14519000.0</v>
       </c>
       <c r="D27">
         <v>13228000.0</v>
       </c>
       <c r="E27">
         <v>21176000.0</v>
       </c>
       <c r="F27">
         <v>20315000.0</v>
       </c>
       <c r="G27">
         <v>4618000.0</v>
       </c>
       <c r="H27">
         <v>3654000.0</v>
       </c>
       <c r="I27">
         <v>2735000.0</v>
       </c>
       <c r="J27">
         <v>1801000.0</v>
       </c>
       <c r="K27">
         <v>2367000.0</v>
       </c>
       <c r="L27">
         <v>3077000.0</v>
       </c>
       <c r="M27">
         <v>2690000.0</v>
       </c>
       <c r="N27">
         <v>129000.0</v>
       </c>
       <c r="O27">
         <v>665000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
         <v>376768000.0</v>
       </c>
       <c r="C28">
         <v>574941000.0</v>
       </c>
       <c r="D28">
         <v>-52052000.0</v>
       </c>
       <c r="E28">
         <v>-721865000.0</v>
       </c>
       <c r="F28">
         <v>-145830000.0</v>
       </c>
       <c r="G28">
         <v>793923000.0</v>
       </c>
       <c r="H28">
         <v>410863000.0</v>
       </c>
       <c r="I28">
         <v>295287000.0</v>
       </c>
       <c r="J28">
         <v>352113000.0</v>
       </c>
       <c r="K28">
         <v>251810000.0</v>
       </c>
       <c r="L28">
         <v>308226000.0</v>
       </c>
       <c r="M28">
         <v>177503000.0</v>
       </c>
       <c r="N28">
         <v>64707000.0</v>
       </c>
       <c r="O28">
         <v>-3541000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
         <v>67065000.0</v>
       </c>
       <c r="C29">
         <v>58571000.0</v>
       </c>
       <c r="D29">
         <v>60063000.0</v>
       </c>
       <c r="E29">
         <v>74487000.0</v>
       </c>
       <c r="F29">
         <v>136959000.0</v>
       </c>
       <c r="G29">
         <v>97327000.0</v>
       </c>
       <c r="H29">
         <v>72450000.0</v>
       </c>
       <c r="I29">
         <v>73830000.0</v>
       </c>
       <c r="J29">
         <v>47273000.0</v>
       </c>
       <c r="K29">
         <v>30983000.0</v>
       </c>
       <c r="L29">
         <v>25296000.0</v>
       </c>
       <c r="M29">
         <v>19680000.0</v>
       </c>
       <c r="N29">
         <v>10866000.0</v>
       </c>
       <c r="O29">
         <v>4302000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
         <v>-525479000.0</v>
       </c>
       <c r="C30">
         <v>-590030000.0</v>
       </c>
       <c r="D30">
         <v>-129558000.0</v>
       </c>
       <c r="E30">
         <v>672382000.0</v>
       </c>
       <c r="F30">
         <v>77656000.0</v>
       </c>
       <c r="G30">
         <v>-774737000.0</v>
       </c>
       <c r="H30">
         <v>-520372000.0</v>
       </c>
       <c r="I30">
         <v>-268307000.0</v>
       </c>
@@ -15723,994 +15916,1011 @@
       <c r="O30">
         <v>-42373000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>248471000.0</v>
+      </c>
+      <c r="C2">
         <v>147222000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>330117000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>502944000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>330117000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>489280000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>500663000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>417033000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>286635000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>337583000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>417375000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>417715000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>408182000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>421729000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>724237000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>413704000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>383178000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>532764000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>444439000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>380811000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>314393000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>288278000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>437064000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>208414000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>197880000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>115043000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>209305000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>171950000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>234939000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>282409000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>133365000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>106046000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>134129000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>80557000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>117502000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>126084000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>114514000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>104725000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>61750000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>123715000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>105277000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>115783000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>99714000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>178442000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>160888000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>75625000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>85716000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>106951000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>85797000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>61101000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>45783000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>25490000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15784000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
-        <v>9261000</v>
+        <v>1748000</v>
       </c>
       <c r="C3">
+        <v>11702000</v>
+      </c>
+      <c r="D3">
         <v>1967000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2281000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5013000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>29692000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>815000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1036000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>60863000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3984000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2034000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2517000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18426000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2390000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2914000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3029000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2579000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4463000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>678000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4308000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4913000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1291000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>508000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11722000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4053000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11598000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4117000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2123000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3500000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2297000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8072000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7226000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1181000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6563000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>691000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>294000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>405000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1322000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2224000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>285000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>494000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>955000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>669000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>502000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>311000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>729000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1508000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>508000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>979000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>262000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>77000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>86000</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-340000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>9533000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-13547000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-30028000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-8698000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6690000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
-        <v>-136472000.0</v>
+        <v>333468000.0</v>
       </c>
       <c r="C6">
+        <v>101249000.0</v>
+      </c>
+      <c r="D6">
         <v>-182895000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-220598000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>172827000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-159163000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11383000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>83630000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>130398000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-50948000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-79792000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-340000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9533000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-13547000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-302508000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>310533000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>30526000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-149586000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>88325000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>63628000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>66418000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>26115000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-148786000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>228650000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10534000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>82837000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-94262000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>37355000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-62989000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-47470000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>149044000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>27319000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-28083000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>53572000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-36945000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8582000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11570000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9789000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>42975000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-61965000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>18438000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-10506000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>16069000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-78728000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>17554000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>85263000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-10091000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-21235000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>21154000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>24696000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>15318000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>20293000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>9706000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
-        <v>16612000.0</v>
+        <v>-14711000.0</v>
       </c>
       <c r="C7">
+        <v>13706000.0</v>
+      </c>
+      <c r="D7">
         <v>9319000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7886000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-18045000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19252000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2631000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5042000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-32435000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1647000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-10995000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-15393000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-24299000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-13309000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>22109000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-66690000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>16652000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>13375000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>916000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1176000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-7476000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>11998000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4993000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6282000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-8423000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2657000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-4637000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-617000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1270000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2366000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2935000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-6278000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2223000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>292000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>6535000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1771000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2188000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>145000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1795000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>1938000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-3217000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-725000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>3175000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1321000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-8840000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>7612000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>213000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5856000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>6700000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-203000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>624000.0</v>
       </c>
-      <c r="BA7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16720,131 +16930,133 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>3599771000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3068262000000.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>3531811000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3068262000000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>1984490000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1238465000000.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>1450905000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1408982000000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>1503049000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1162810000000.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -16854,744 +17066,757 @@
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16360000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-14888000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-15359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
-      <c r="S11"/>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>479000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7339000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7514000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-4128000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3958000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-20866000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3874000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1225000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-10995000.0</v>
       </c>
       <c r="M13">
         <v>-10995000.0</v>
       </c>
       <c r="N13">
+        <v>-10995000.0</v>
+      </c>
+      <c r="O13">
         <v>-13309000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>22109000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-66690000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16652000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>13375000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
-        <v>-29517000.0</v>
+        <v>5399000.0</v>
       </c>
       <c r="C14">
+        <v>9180000.0</v>
+      </c>
+      <c r="D14">
         <v>11600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10220000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8336000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8595000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9025000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8218000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7510000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6343000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6494000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6484000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5934000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6160000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6848000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6158000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6058000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6244000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6361000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5406000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4902000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5407000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4930000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4403000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4310000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4269000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4231000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4403000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4363000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4278000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3509000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2580000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2333000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3418000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1837000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1878000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2069000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2042000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1701000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1307000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1549000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1676000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1718000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1436000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1292000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1267000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1217000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1195000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1190000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1003000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>136000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>135000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>132000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:53">
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
+        <v>-801000.0</v>
+      </c>
+      <c r="C15">
         <v>-802000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-801000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-802000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>-802000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="G15">
-        <v>-801000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="H15">
-        <v>-802000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="I15">
-        <v>-801000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="J15">
-        <v>-802000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="K15">
+        <v>802000.0</v>
+      </c>
+      <c r="L15">
         <v>801000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>802000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>801000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>802000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-802000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="Q15">
-        <v>-801000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="R15">
-        <v>-801000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="S15">
-        <v>-802000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="T15">
-        <v>-802000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="U15">
-        <v>-801000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="V15">
-        <v>-802000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="W15">
-        <v>-899000.0</v>
-[...1 lines deleted...]
-      <c r="X15"/>
+        <v>802000.0</v>
+      </c>
+      <c r="X15">
+        <v>899000.0</v>
+      </c>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>578000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>196000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
-        <v>-193000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="AG15">
-        <v>-190000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="AH15">
-        <v>-194000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="AI15">
-        <v>-195000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="AJ15">
-        <v>-193000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="AK15">
-        <v>-192000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="AL15">
+        <v>192000.0</v>
+      </c>
+      <c r="AM15">
         <v>197000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
-        <v>-195000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="AO15">
-        <v>-194000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="AP15">
+        <v>194000.0</v>
+      </c>
+      <c r="AQ15">
         <v>3037000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
-        <v>-195000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="AS15">
-        <v>-192000.0</v>
+        <v>195000.0</v>
       </c>
       <c r="AT15">
+        <v>192000.0</v>
+      </c>
+      <c r="AU15">
         <v>53202000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>15141000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>196000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>192000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>721000.0</v>
       </c>
-      <c r="AY15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ15"/>
       <c r="BA15">
-        <v>-356000.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:53">
+        <v>91000.0</v>
+      </c>
+      <c r="BB15">
+        <v>356000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
-        <v>10750000.0</v>
+        <v>581939000.0</v>
       </c>
       <c r="C16">
+        <v>248471000.0</v>
+      </c>
+      <c r="D16">
         <v>147222000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>282346000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>502944000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>330117000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>489280000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>500663000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>417033000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>286635000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>337583000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>417375000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>417715000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>408182000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>421729000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>724237000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>413704000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>383178000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>532764000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>444439000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>380811000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>314393000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>288278000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>437064000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>208414000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>197880000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>115043000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>209305000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>171950000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>234939000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>282409000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>133365000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>106046000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>134129000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>80557000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>117502000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>126084000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>114514000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>104725000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>61750000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>123715000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>105277000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>115783000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>99714000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>178442000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>160888000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>75625000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>85716000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>106951000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>85797000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>61101000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>45783000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>25490000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -17601,1869 +17826,1907 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
-        <v>-21571000.0</v>
+        <v>3307000.0</v>
       </c>
       <c r="C18">
+        <v>24780000.0</v>
+      </c>
+      <c r="D18">
         <v>22437000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6855000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7970000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7287000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>20399000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>10068000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-71589000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>21262000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6958000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5418000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17399000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>8616000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>46440000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-40027000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>48546000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>43223000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>31091000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>31540000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>16743000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>35707000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>39264000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5260000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>10042000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4365000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>18544000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>10935000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17268000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>18433000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>15049000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>13303000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8269000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>7718000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11854000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>16539000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3209000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8085000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6266000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6455000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>5852000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>3369000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>7092000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8387000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>4011000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>5548000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>9878000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>4312000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2403000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-12239000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>16686000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1566000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1449000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:53">
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19">
+        <v>23656000.0</v>
+      </c>
+      <c r="C19">
         <v>14128000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-29184000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-411181000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-155610000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-269955000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-97838000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-119759000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-102478000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>208985000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-32402000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6170000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-249101000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>286590000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-35403000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-6231000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-11503000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-18008000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>80882000.0</v>
       </c>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>-250000000.0</v>
+      </c>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>100000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>175000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-39500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-250000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-250000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3208000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2868000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-13123000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1717000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-191122000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23621000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>69703000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>6355000.0</v>
+      </c>
+      <c r="C22">
         <v>19214000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1708000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4420000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3838000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5347000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2747000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4158000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9627000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>12794000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7650000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11010000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>17561000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16229000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>44192000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>24329000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>26640000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>24429000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>27982000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>33923000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>32130000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>22904000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13440000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4450000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>16709000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>14317000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>12730000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>14788000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>18085000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9170000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>12385000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12068000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6305000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9782000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9660000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10473000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6261000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4807000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4626000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5006000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4509000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5928000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4652000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>14044000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2807000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>10274000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2981000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3727000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11717000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>352000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>582000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-297000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>749723000.0</v>
+      </c>
+      <c r="C23">
         <v>454396000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-266671000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>34348000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>157323000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>114114000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>314676000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-58945000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>474728000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-509573000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-55581000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1245000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>371490000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-105997000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-364398000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>91410000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>64184000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-185783000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>99872000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-57685000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>72634000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>457658000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>187616000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>425720000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-106231000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>79982000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>40191000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>353599000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-136667000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>11300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>142188000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>87813000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-92587000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>146324000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-54726000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>52665000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8481000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>65108000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13765000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18821000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>11820000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>42703000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13417000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>19999000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7914000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>26425000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>33275000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>54031000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11476000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-40235000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>21680000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>51595000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>28009000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:53">
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
-        <v>111733000.0</v>
+        <v>-191490000.0</v>
       </c>
       <c r="C24">
+        <v>63410000.0</v>
+      </c>
+      <c r="D24">
         <v>-77252000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-433208000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-119960000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-277568000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-41087000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-94021000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-34721000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>205732000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9998000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4407000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-20513000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-39000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5518000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>516797000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-91440000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-68188000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>58088000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>147238000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-86488000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-122986000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-337131000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>18021000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-240381000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>20692000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-380076000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-220483000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-9700000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-89038000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-32934000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-179428000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-63011000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-185490000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-130461000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-264335000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-4082000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-55930000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-98534000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-161875000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>43825000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-102790000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-42755000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-127737000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>34004000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-25022000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-40289000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-83386000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2029000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-25186000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-13282000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-32777000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-19396000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
-        <v>41557000.0</v>
+        <v>-329000.0</v>
       </c>
       <c r="C25">
+        <v>-8002000.0</v>
+      </c>
+      <c r="D25">
         <v>-6768000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-3398000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2090000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4372000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4707000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>356000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5557000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4090000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-601000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1687000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>961000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1151000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>291000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-29608000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-739000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1557000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5350000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>82000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-15339000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-14952000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3382000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-16138000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16152000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>310000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-923000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-246000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>934000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-511000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6352000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1983000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>402000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>705000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-773000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1997000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-14424000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>475000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1544000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1678000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2367000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>413000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>168000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-918000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-12973000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4610000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-8159000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>341000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1562000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-32140000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>16475000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>259000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:53">
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26">
+        <v>-92000.0</v>
+      </c>
+      <c r="C26">
         <v>4712000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2099000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-128000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3212000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-81000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>83454000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>249166000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4438000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-77185000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-24771000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-13000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-50614000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1316000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1690000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1241000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>35772000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-186000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-35586000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-14414000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-24998000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-17559000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-7553000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-4000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-392000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-17000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-253000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-113000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-574000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-10500000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-80000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-343000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-25990000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-64000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-4000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
-        <v>-9420000.0</v>
+        <v>3418000.0</v>
       </c>
       <c r="C27">
+        <v>3739000.0</v>
+      </c>
+      <c r="D27">
         <v>3953000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3430000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2831000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3427000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4026000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3439000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3627000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3313000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3714000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3320000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2881000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4048000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4296000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7880000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4952000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11134000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4445000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3386000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1350000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1175000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1309000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>966000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1168000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>860000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1058000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>825000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>911000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>769000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>913000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>567000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>486000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>317000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>459000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>323000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>702000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>503000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>585000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>926000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>353000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>683000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>846000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>852000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>696000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2077000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>417000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>83000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="AY27">
         <v>43000.0</v>
       </c>
       <c r="AZ27">
         <v>43000.0</v>
       </c>
-      <c r="BA27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:53">
+      <c r="BA27">
+        <v>43000.0</v>
+      </c>
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>499779000.0</v>
+      </c>
+      <c r="C28">
         <v>-5729000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-130344000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>181447000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>331394000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>73813000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>65241000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>187041000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>248846000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-285179000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-56382000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3995000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>293504000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-308714000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-338068000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-160006000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>84923000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-106613000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-24326000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-128851000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>113960000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>94776000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>166621000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>254343000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>278183000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3850000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>240193000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>236040000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-69220000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2535000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>51252000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>344281000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-102781000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>126111000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>55607000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>192219000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-21824000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>59498000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>111640000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>89046000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-8374000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>111163000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>55221000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>38804000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>103038000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>101254000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-37237000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>102766000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10720000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-24244000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>9794000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>51504000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>27653000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
-        <v>29690000.0</v>
+        <v>5055000.0</v>
       </c>
       <c r="C29">
+        <v>36482000.0</v>
+      </c>
+      <c r="D29">
         <v>24404000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9136000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-2957000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36979000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21214000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11104000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-10726000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>25246000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8992000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>7935000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1027000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11006000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>49354000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-36998000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>51125000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>47686000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>31769000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>35848000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>21656000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>36998000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>39772000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6462000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>14095000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15963000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>22661000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13058000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>20768000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>20730000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>23121000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>20529000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>9450000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14281000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>12545000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>16833000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3614000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>9407000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>8490000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>6740000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6346000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4324000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>7761000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>8889000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4322000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>6277000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>11386000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>4820000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2403000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-11260000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>16948000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>1643000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1535000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:53">
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
-        <v>77288000.0</v>
+        <v>-171366000.0</v>
       </c>
       <c r="C30">
+        <v>70496000.0</v>
+      </c>
+      <c r="D30">
         <v>-29184000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-411181000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-155610000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-269955000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-97838000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-114515000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-107722000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>208985000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-32402000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4280000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-284998000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>284161000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-13794000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>507537000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-105522000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-90659000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>80882000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>156631000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-69198000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-105659000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-355179000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-32155000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-281744000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>63024000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-357116000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-211743000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14537000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-70735000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>74671000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-337491000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>65248000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-86820000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-105097000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-217634000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>29780000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-59116000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-77155000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-157751000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20466000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-125993000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-46913000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-126421000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-89806000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-22268000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15760000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-128821000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>12837000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>60200000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-11424000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-32854000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-19482000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>