--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1781,51 +1784,51 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>-248471000.0</v>
+        <v>144399000.0</v>
       </c>
       <c r="C28">
         <v>-188103000.0</v>
       </c>
       <c r="D28">
         <v>118783000.0</v>
       </c>
       <c r="E28">
         <v>-228884000.0</v>
       </c>
       <c r="F28">
         <v>-26372000.0</v>
       </c>
       <c r="G28">
         <v>113147000.0</v>
       </c>
       <c r="H28">
         <v>361046000.0</v>
       </c>
       <c r="I28">
         <v>187558000.0</v>
       </c>
       <c r="J28">
         <v>329810000.0</v>
       </c>
@@ -1998,51 +2001,51 @@
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34">
         <v>124518000.0</v>
       </c>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
-        <v>5438817000.0</v>
+        <v>488601000.0</v>
       </c>
       <c r="C35">
         <v>237236000.0</v>
       </c>
       <c r="D35">
         <v>505456000.0</v>
       </c>
       <c r="E35">
         <v>273136000.0</v>
       </c>
       <c r="F35">
         <v>448604000.0</v>
       </c>
       <c r="G35">
         <v>489311000.0</v>
       </c>
       <c r="H35">
         <v>631768000.0</v>
       </c>
       <c r="I35">
         <v>468338000.0</v>
       </c>
       <c r="J35">
         <v>474499000.0</v>
       </c>
@@ -2186,51 +2189,53 @@
         <v>3355654000.0</v>
       </c>
       <c r="J39">
         <v>2718490000.0</v>
       </c>
       <c r="K39">
         <v>1855152000.0</v>
       </c>
       <c r="L39">
         <v>1209617000.0</v>
       </c>
       <c r="M39">
         <v>911227000.0</v>
       </c>
       <c r="N39">
         <v>780529000.0</v>
       </c>
       <c r="O39">
         <v>181356000.0</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>4950216000.0</v>
+      </c>
       <c r="C40">
         <v>4820820000.0</v>
       </c>
       <c r="D40">
         <v>3977478000.0</v>
       </c>
       <c r="E40">
         <v>4171336000.0</v>
       </c>
       <c r="F40">
         <v>4646679000.0</v>
       </c>
       <c r="G40">
         <v>4716600000.0</v>
       </c>
       <c r="H40">
         <v>3789906000.0</v>
       </c>
       <c r="I40">
         <v>3450349000.0</v>
       </c>
       <c r="J40">
         <v>2621348000.0</v>
       </c>
       <c r="K40">
@@ -2543,51 +2548,53 @@
       <c r="O49"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>392870000.0</v>
+      </c>
       <c r="C51">
         <v>142014000.0</v>
       </c>
       <c r="D51">
         <v>405418000.0</v>
       </c>
       <c r="E51">
         <v>179298000.0</v>
       </c>
       <c r="F51">
         <v>356806000.0</v>
       </c>
       <c r="G51">
         <v>427540000.0</v>
       </c>
       <c r="H51">
         <v>558926000.0</v>
       </c>
       <c r="I51">
         <v>422497000.0</v>
       </c>
       <c r="J51">
         <v>463939000.0</v>
       </c>
       <c r="K51">
@@ -2789,51 +2796,53 @@
         <v>571362000.0</v>
       </c>
       <c r="J56">
         <v>384732000.0</v>
       </c>
       <c r="K56">
         <v>389543000.0</v>
       </c>
       <c r="L56">
         <v>268446000.0</v>
       </c>
       <c r="M56">
         <v>322912000.0</v>
       </c>
       <c r="N56">
         <v>270451000.0</v>
       </c>
       <c r="O56">
         <v>59429000.0</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" t="s">
         <v>70</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>4950216000.0</v>
+      </c>
       <c r="C57">
         <v>4820820000.0</v>
       </c>
       <c r="D57">
         <v>3977478000.0</v>
       </c>
       <c r="E57">
         <v>4171676000.0</v>
       </c>
       <c r="F57">
         <v>4648782000.0</v>
       </c>
       <c r="G57">
         <v>4719699000.0</v>
       </c>
       <c r="H57">
         <v>3791939000.0</v>
       </c>
       <c r="I57">
         <v>3454834000.0</v>
       </c>
       <c r="J57">
         <v>2632836000.0</v>
       </c>
       <c r="K57">
@@ -3004,297 +3013,301 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>4487051000.0</v>
       </c>
-      <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>4171336000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4441354000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4780924000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4331786000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4646679000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
-    </row>
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3307,52 +3320,53 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3365,210 +3379,214 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
         <v>-2624000.0</v>
       </c>
       <c r="C5">
+        <v>-2624000.0</v>
+      </c>
+      <c r="D5">
         <v>-1739000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1923000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2645000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3419000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3115000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1818000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3395000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3133000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2926000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4610000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4985000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5524000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6900000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8662000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4983000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8057000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8034000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7198000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7483000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>8379000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5819000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5157000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5442000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5498000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1106000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1364000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1410000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>260000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1203000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2317000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1849000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1710000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-596000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>214000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>158000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-66000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-276000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1192000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1525000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1188000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>277000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>926000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1064000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1571000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>951000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>836000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>841000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>485000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>133000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3581,52 +3599,53 @@
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -3639,370 +3658,378 @@
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>45297000.0</v>
+      </c>
+      <c r="C8">
         <v>45296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45295000.0</v>
       </c>
       <c r="D8">
         <v>45295000.0</v>
       </c>
       <c r="E8">
         <v>45295000.0</v>
       </c>
       <c r="F8">
+        <v>45295000.0</v>
+      </c>
+      <c r="G8">
         <v>45292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45291000.0</v>
       </c>
       <c r="H8">
         <v>45291000.0</v>
       </c>
       <c r="I8">
         <v>45291000.0</v>
       </c>
       <c r="J8">
-        <v>45290000.0</v>
+        <v>45291000.0</v>
       </c>
       <c r="K8">
         <v>45290000.0</v>
       </c>
       <c r="L8">
         <v>45290000.0</v>
       </c>
       <c r="M8">
+        <v>45290000.0</v>
+      </c>
+      <c r="N8">
         <v>45289000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>45287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45283000.0</v>
       </c>
       <c r="P8">
         <v>45283000.0</v>
       </c>
       <c r="Q8">
         <v>45283000.0</v>
       </c>
       <c r="R8">
         <v>45283000.0</v>
       </c>
       <c r="S8">
         <v>45283000.0</v>
       </c>
       <c r="T8">
+        <v>45283000.0</v>
+      </c>
+      <c r="U8">
         <v>45282000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>542565000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>539241000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>534790000.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>74039000.0</v>
+      </c>
+      <c r="C10">
         <v>64375000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>248471000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>147222000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>282346000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>502944000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>330117000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>489280000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>500663000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>417033000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>286635000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>337583000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>417375000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>417715000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>408182000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>421729000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>724237000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>413704000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>383178000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>532764000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>444439000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>380811000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>314393000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>288278000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>437064000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>208414000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>197880000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>115043000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>209305000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>171950000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>234939000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>282409000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>133365000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>106046000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>134129000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>80557000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>117502000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>126084000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>114514000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>104725000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>61750000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>123715000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>105277000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>115783000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>99714000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>178442000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>160888000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>75625000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>85716000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>106951000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>85797000.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4015,596 +4042,607 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>342157000.0</v>
+      </c>
+      <c r="C12">
         <v>403937000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>612748000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>244777000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>384474000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>608171000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>416908000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>892466000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>840324000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>737134000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>586279000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>629907000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>721154000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>734812000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>662686000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>660163000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>940146000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>605144000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>565604000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>697580000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>638066000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>586141000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>538703000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>531080000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>768190000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>510536000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>446700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>417960000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>539296000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>511415000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>571362000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>638390000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>316549000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>298962000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>384732000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>289883000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>344708000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>380536000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>389543000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>391299000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>221540000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>285232000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>268446000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>272603000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>258407000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>339802000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>322912000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>241114000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>254410000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>106951000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>270451000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>297000.0</v>
+      </c>
+      <c r="C13">
         <v>296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295000.0</v>
       </c>
       <c r="D13">
         <v>295000.0</v>
       </c>
       <c r="E13">
         <v>295000.0</v>
       </c>
       <c r="F13">
+        <v>295000.0</v>
+      </c>
+      <c r="G13">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="H13">
         <v>291000.0</v>
       </c>
       <c r="I13">
         <v>291000.0</v>
       </c>
       <c r="J13">
-        <v>290000.0</v>
+        <v>291000.0</v>
       </c>
       <c r="K13">
         <v>290000.0</v>
       </c>
       <c r="L13">
         <v>290000.0</v>
       </c>
       <c r="M13">
+        <v>290000.0</v>
+      </c>
+      <c r="N13">
         <v>289000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000.0</v>
       </c>
       <c r="P13">
         <v>283000.0</v>
       </c>
       <c r="Q13">
         <v>283000.0</v>
       </c>
       <c r="R13">
         <v>283000.0</v>
       </c>
       <c r="S13">
         <v>283000.0</v>
       </c>
       <c r="T13">
-        <v>282000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="U13">
         <v>282000.0</v>
       </c>
       <c r="V13">
-        <v>280000.0</v>
+        <v>282000.0</v>
       </c>
       <c r="W13">
         <v>280000.0</v>
       </c>
       <c r="X13">
+        <v>280000.0</v>
+      </c>
+      <c r="Y13">
         <v>279000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272000.0</v>
       </c>
       <c r="AA13">
         <v>272000.0</v>
       </c>
       <c r="AB13">
         <v>272000.0</v>
       </c>
       <c r="AC13">
-        <v>271000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="AD13">
         <v>271000.0</v>
       </c>
       <c r="AE13">
         <v>271000.0</v>
       </c>
       <c r="AF13">
-        <v>264000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="AG13">
         <v>264000.0</v>
       </c>
       <c r="AH13">
-        <v>209000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="AI13">
         <v>209000.0</v>
       </c>
       <c r="AJ13">
         <v>209000.0</v>
       </c>
       <c r="AK13">
-        <v>182000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="AL13">
         <v>182000.0</v>
       </c>
       <c r="AM13">
         <v>182000.0</v>
       </c>
       <c r="AN13">
         <v>182000.0</v>
       </c>
       <c r="AO13">
         <v>182000.0</v>
       </c>
       <c r="AP13">
-        <v>181000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="AQ13">
         <v>181000.0</v>
       </c>
       <c r="AR13">
         <v>181000.0</v>
       </c>
       <c r="AS13">
         <v>181000.0</v>
       </c>
       <c r="AT13">
-        <v>180000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="AU13">
         <v>180000.0</v>
       </c>
       <c r="AV13">
+        <v>180000.0</v>
+      </c>
+      <c r="AW13">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000.0</v>
       </c>
       <c r="AX13">
         <v>98000.0</v>
       </c>
       <c r="AY13">
         <v>98000.0</v>
       </c>
-      <c r="AZ13"/>
+      <c r="AZ13">
+        <v>98000.0</v>
+      </c>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>24148509.0</v>
+      </c>
+      <c r="C14">
         <v>24036155.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23961903.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23924858.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23772655.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23362400.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23779392.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23725324.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23665105.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23650262.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23172000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23459000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23455471.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23816000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24879000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24979000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24427000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25372000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>25391000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>25228000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25209000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>25171000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>25053000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24802000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>24074000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24314000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>25255000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>25734000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>26486000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>26794000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>26980000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>26991830.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>26316000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>21561000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>21518469.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>20645469.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18893158.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18912000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18764541.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18024000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>17724000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17822222.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17966667.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18040072.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18041072.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18226000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>14261717.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16586778.0</v>
       </c>
       <c r="AW14">
         <v>16586778.0</v>
       </c>
       <c r="AX14">
         <v>16586778.0</v>
       </c>
       <c r="AY14">
         <v>16586778.0</v>
       </c>
       <c r="AZ14">
         <v>16586778.0</v>
       </c>
       <c r="BA14">
+        <v>16586778.0</v>
+      </c>
+      <c r="BB14">
         <v>8744734.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>6681262.0</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>289000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>287000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>283000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -4617,52 +4655,53 @@
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4675,52 +4714,53 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -4733,52 +4773,53 @@
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4791,846 +4832,864 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>355296000.0</v>
       </c>
       <c r="C20">
         <v>355296000.0</v>
       </c>
       <c r="D20">
+        <v>355296000.0</v>
+      </c>
+      <c r="E20">
         <v>353898000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>353900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241949000.0</v>
       </c>
       <c r="G20">
         <v>241949000.0</v>
       </c>
       <c r="H20">
-        <v>233709000.0</v>
+        <v>241949000.0</v>
       </c>
       <c r="I20">
         <v>233709000.0</v>
       </c>
       <c r="J20">
         <v>233709000.0</v>
       </c>
       <c r="K20">
         <v>233709000.0</v>
       </c>
       <c r="L20">
         <v>233709000.0</v>
       </c>
       <c r="M20">
         <v>233709000.0</v>
       </c>
       <c r="N20">
         <v>233709000.0</v>
       </c>
       <c r="O20">
         <v>233709000.0</v>
       </c>
       <c r="P20">
         <v>233709000.0</v>
       </c>
       <c r="Q20">
         <v>233709000.0</v>
       </c>
       <c r="R20">
+        <v>233709000.0</v>
+      </c>
+      <c r="S20">
         <v>230492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233727000.0</v>
       </c>
       <c r="T20">
         <v>233727000.0</v>
       </c>
       <c r="U20">
+        <v>233727000.0</v>
+      </c>
+      <c r="V20">
         <v>236965000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>163268000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>163209000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>163263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158743000.0</v>
       </c>
       <c r="Z20">
         <v>158743000.0</v>
       </c>
       <c r="AA20">
         <v>158743000.0</v>
       </c>
       <c r="AB20">
         <v>158743000.0</v>
       </c>
       <c r="AC20">
         <v>158743000.0</v>
       </c>
       <c r="AD20">
         <v>158743000.0</v>
       </c>
       <c r="AE20">
         <v>158743000.0</v>
       </c>
       <c r="AF20">
+        <v>158743000.0</v>
+      </c>
+      <c r="AG20">
         <v>158728000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>86668000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>45373000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>44126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28810000.0</v>
       </c>
       <c r="AK20">
         <v>28810000.0</v>
       </c>
       <c r="AL20">
         <v>28810000.0</v>
       </c>
       <c r="AM20">
         <v>28810000.0</v>
       </c>
       <c r="AN20">
+        <v>28810000.0</v>
+      </c>
+      <c r="AO20">
         <v>28598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15968000.0</v>
       </c>
       <c r="AP20">
         <v>15968000.0</v>
       </c>
       <c r="AQ20">
         <v>15968000.0</v>
       </c>
       <c r="AR20">
         <v>15968000.0</v>
       </c>
       <c r="AS20">
         <v>15968000.0</v>
       </c>
       <c r="AT20">
         <v>15968000.0</v>
       </c>
       <c r="AU20">
         <v>15968000.0</v>
       </c>
       <c r="AV20">
         <v>15968000.0</v>
       </c>
-      <c r="AW20"/>
+      <c r="AW20">
+        <v>15968000.0</v>
+      </c>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>14047000.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>42925000.0</v>
+      </c>
+      <c r="C21">
         <v>45372000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>47888000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>97225000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>98276000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54832000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>54230000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>51797000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>51525000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>50277000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>46011000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>26400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>29249000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>32250000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>32058000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>34895000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>36957000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>38627000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>43129000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>46328000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>49602000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>24738000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>26713000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>28778000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>27419000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>29465000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>31543000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>33697000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>35925000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>38272000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>40674000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>43114000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>31109000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18550000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>19652000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13642000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14511000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>15423000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>17721000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>18851000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10192000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>10909000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>11886000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>13027000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>14206000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>14243000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>13089000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>13815000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>31043000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>27792000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>14471000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>1300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1751000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2042000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2302000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2892000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>7403685000.0</v>
+      </c>
+      <c r="C23">
         <v>6876715000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6380588000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6357149000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6494748000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6268394000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5948975000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5866046000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5783334000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5575493000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5347334000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5599794000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5652721000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5628185000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5333783000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5642450000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5955507000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6076434000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5956250000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6024535000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6015877000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6099628000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5935791000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5836787000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5617493000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5353729000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5060297000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5039697000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4783189000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4529783000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4559779000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4537102000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3794631000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3405010000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3499033000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2906161000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2836684000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2635358000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2641067000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2575490000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1783395000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1687795000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1691313000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1581463000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1529259000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1472743000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1447898000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1347798000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1407072000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>199416000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1288239000.0</v>
       </c>
-      <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
-    </row>
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>113300000.0</v>
+      </c>
+      <c r="C24">
         <v>143083000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>392870000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>392658000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>292446000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>317239000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>142014000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>181268000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>430981000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>180696000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>405418000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>180046000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>149678000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>149315000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>148958000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>178603000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>178253000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>377906000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>354703000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>274776000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>149678000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>149315000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>148958000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>273635000.0</v>
+      </c>
+      <c r="C26">
         <v>345152000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>370415000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>384423000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>398583000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>418168000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>387882000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>409890000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>346870000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>327552000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>307109000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>299924000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>95000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3954000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5641000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>247499000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>225294000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>200929000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>192877000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>175927000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5643,313 +5702,320 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>39261000.0</v>
+      </c>
+      <c r="C28">
         <v>78708000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>144399000.0</v>
+      </c>
+      <c r="E28">
         <v>245436000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-185705000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-188103000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-308012000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-69682000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-236337000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>118783000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-157537000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12303000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>264808000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-228884000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-229663000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-534238000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-32930000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-26372000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-245998000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-37570000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>88418000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>113147000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>512026000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>599504000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>772315000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>361046000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>517534000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>196786000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>324933000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>187558000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>148708000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>384871000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>343292000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>329810000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>406163000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>319180000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>165981000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>207450000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>221920000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>157208000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>20680000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>58727000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-14579000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-43150000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-145289000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-124183000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-23992000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>35837000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-71716000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-16723000.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
-    </row>
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1031563000.0</v>
+      </c>
+      <c r="C29">
         <v>1048798000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1289641000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1266991000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1159828000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1166166000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>987933000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1022032000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1260230000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1008035000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1224818000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>985428000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1218144000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1461531000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1022929000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1024776000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1007534000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1219571000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1168567000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1050450000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
         <v>43</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>38309000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
@@ -5957,126 +6023,128 @@
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-    </row>
-    <row r="31" spans="1:54">
+      <c r="BC30"/>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>545273000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>525508000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>516257000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>578204000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>577569000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>558615000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>572546000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>537008000.0</v>
       </c>
-      <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -6089,586 +6157,595 @@
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+    </row>
+    <row r="33" spans="1:55">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>484189000.0</v>
+      </c>
+      <c r="C33">
         <v>490160000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>494436000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6112372000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6110274000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5660223000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5532067000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4973580000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4943010000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4838359000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4761055000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4969887000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4931567000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4893373000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4671097000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4982287000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>5015361000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>5471290000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5390646000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5326955000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5377811000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5513487000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5397088000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5305707000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4849303000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4843193000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>4613597000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>4621737000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>4243893000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>4018368000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3988417000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3898712000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3478082000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3106048000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3114301000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2616278000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2491976000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2254822000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2251524000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2184191000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1561855000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1402563000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1422867000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1308860000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1270852000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1132941000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1124986000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1106684000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1152662000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1190159000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1017788000.0</v>
       </c>
-      <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
-    </row>
-    <row r="34" spans="1:54">
+      <c r="BC33"/>
+    </row>
+    <row r="34" spans="1:55">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>376111000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>612660000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>124518000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+    </row>
+    <row r="35" spans="1:55">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>6447609000.0</v>
+      </c>
+      <c r="C35">
         <v>5926000000.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
+        <v>488601000.0</v>
+      </c>
+      <c r="E35">
         <v>482570000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>396268000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>397717000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>237236000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>273588000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>517067000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>252191000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>505456000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>262361000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>525789000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>758767000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>273136000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>296460000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>288556000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>855115000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>448604000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>369296000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>488796000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>543291000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>489311000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>880652000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>667749000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1078674000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>631768000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>694047000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>468061000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>565400000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>468338000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>468164000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>551955000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>461817000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>474499000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>487650000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>439077000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>300177000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>325447000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>324963000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>214843000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>143647000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>165008000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>101924000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>69510000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>37721000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>35878000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>50702000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>117581000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>35235000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>71458000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-    </row>
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+    </row>
+    <row r="36" spans="1:55">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>270126000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>288955000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>255442000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>253061000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>222491000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>234461000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>215832000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>222496000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>236393000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>248941000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>220132000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>193125000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>196412000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>200530000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>147566000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>154898000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>163328000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>156355000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>148026000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>160007000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>189727000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>145085000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>155128000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>140895000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>137133000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>133533000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>129258000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>100460000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>106844000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>97569000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>102948000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>101670000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>92923000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>88248000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>105256000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>99137000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>87768000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>76776000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>77926000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>76182000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>65542000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>57360000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>59724000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>56972000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>77298000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>82484000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1141865000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>61529000.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
-    </row>
-    <row r="37" spans="1:54">
+      <c r="BC36"/>
+    </row>
+    <row r="37" spans="1:55">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -6681,732 +6758,744 @@
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+    </row>
+    <row r="38" spans="1:55">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38">
+        <v>6577339000.0</v>
+      </c>
+      <c r="C38">
         <v>5982618000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5273404000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5361203000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>5366311000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4804771000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>4522276000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>4757621000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4381443000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4840064000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4242351000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>5628185000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>4038219000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4828266000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>4837144000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5724434000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4815184000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>4766662000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4779385000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5003107000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4867707000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4753273000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4211583000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4240605000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4064042000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4025208000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3620184000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3383275000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3355654000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>3244570000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>3095110000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2772844000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2718490000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2302823000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2151456000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1882625000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1855152000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1775802000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1328774000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1168439000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1209617000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1100491000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1059562000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>918908000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>911227000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>888923000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>931473000.0</v>
       </c>
-      <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>780529000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-    </row>
-    <row r="39" spans="1:54">
+      <c r="BC38"/>
+    </row>
+    <row r="39" spans="1:55">
       <c r="A39" t="s">
         <v>52</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-38309000.0</v>
       </c>
-      <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>530789999.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>538177000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>451089000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>321147000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>371171000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>446569000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>442654000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>430054000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>439652000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>763340000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>273473000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>22645000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4766662000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4779385000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5003107000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4867707000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4753273000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4211583000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4240605000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4064042000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4025208000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3620184000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3383275000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3355654000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>3244570000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3095110000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2772844000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2718490000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2302823000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2151456000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1882625000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1855152000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1775802000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1328774000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1168439000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1209617000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1100491000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1059562000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>918908000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>911227000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>888923000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>931473000.0</v>
       </c>
-      <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>780529000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
-    </row>
-    <row r="40" spans="1:54">
+      <c r="BC39"/>
+    </row>
+    <row r="40" spans="1:55">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40">
+        <v>4950216000.0</v>
+      </c>
+      <c r="E40">
         <v>4955246000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5186098000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4976750000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4820820000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4706694000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4392018000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4450963000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3977478000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4487051000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4293466000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4038994000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4171336000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>4441354000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4780924000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4331786000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4646679000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4822575000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4725450000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4789665000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4716600000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4248101000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4062332000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3682015000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3789906000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3697833000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3658978000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3314440000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3450349000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3439049000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2624942000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2533498000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>2621348000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>2012545000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2072181000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2024288000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2015785000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1950677000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1275154000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1260393000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1248950000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1200036000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1189259000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1173679000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1165229000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1105624000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1108254000.0</v>
       </c>
-      <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>1044854000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
-    </row>
-    <row r="41" spans="1:54">
+      <c r="BC40"/>
+    </row>
+    <row r="41" spans="1:55">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>82315000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>60143000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>77896000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>65148000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>61939000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>58073000.0</v>
       </c>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
-    </row>
-    <row r="42" spans="1:54">
+      <c r="BC41"/>
+    </row>
+    <row r="42" spans="1:55">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>333100000.0</v>
+      </c>
+      <c r="C42">
         <v>331121000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>326847000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>323005000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>317683000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>303623000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>299528000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>296112000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>290720000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>290494000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>285705000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>282196000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>277649000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>278788000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>352132000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>372855000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>367712000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>410446000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>406196000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>394682000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>389738000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>387640000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>386099000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>385152000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>369907000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>371764000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>406182000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>419736000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>443677000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>460411000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>467053000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>456635000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>455726000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>263553000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>263071000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>262771000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>196811000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>196372000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>195783000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>195555000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>194970000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>194090000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>193737000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>193281000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>192435000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>191584000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>190888000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>105236000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>104823000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>104744000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>104631000.0</v>
       </c>
-      <c r="AZ42"/>
       <c r="BA42"/>
-      <c r="BB42">
+      <c r="BB42"/>
+      <c r="BC42">
         <v>58474000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:54">
+    <row r="43" spans="1:55">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7419,636 +7508,647 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+    </row>
+    <row r="44" spans="1:55">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44">
         <v>45000000.0</v>
       </c>
       <c r="O44">
         <v>45000000.0</v>
       </c>
-      <c r="P44"/>
+      <c r="P44">
+        <v>45000000.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
-    </row>
-    <row r="45" spans="1:54">
+      <c r="BC44"/>
+    </row>
+    <row r="45" spans="1:55">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>167375000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>237356000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>174641000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>150881000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+    </row>
+    <row r="46" spans="1:55">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>85968000.0</v>
+      </c>
+      <c r="C46">
         <v>89492000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>91071000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>141141000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>149120000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>150247000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>160737000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>156462000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>159588000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>162544000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>113457000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>113062000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>114673000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>115639000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>103339000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>104272000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>105293000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>91725000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>105729000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>104311000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>106720000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>105390000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>103404000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>105455000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>107736000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>98363000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>96595000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>87112000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>84998000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>84931000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>83392000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>82935000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>68313000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>62826000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>62861000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>43678000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>43957000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>44630000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>45460000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>45050000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>19629000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>19934000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>22227000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>21807000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>21677000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>21716000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>21933000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>21744000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>20708000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>20502000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>23344000.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-    </row>
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+    </row>
+    <row r="47" spans="1:55">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>113062000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>114673000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>115639000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>103339000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>104272000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>105293000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>91725000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>138555000.0</v>
       </c>
-      <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
-    </row>
-    <row r="48" spans="1:54">
+      <c r="BC47"/>
+    </row>
+    <row r="48" spans="1:55">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>587490000.0</v>
+      </c>
+      <c r="C48">
         <v>576922000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>571368000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>552956000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>552049000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>548431000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>549215000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>546179000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>541633000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>539688000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>536331000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>527506000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>515513000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>508665000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>498456000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>481697000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>466269000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>422879000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>399351000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>373512000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>349885000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>322705000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>289583000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>258254000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>236249000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>222809000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>229030000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>212321000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>198004000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>185274000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>170486000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>152401000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>143426000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>131234000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>119356000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>113245000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>103658000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>94191000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>83910000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>77846000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>73340000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>68909000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>64097000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>59785000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>54053000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>49596000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>35744000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>34014000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>24519000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>22111000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>18992000.0</v>
       </c>
-      <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-    </row>
-    <row r="49" spans="1:54">
+      <c r="BC48"/>
+    </row>
+    <row r="49" spans="1:55">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>515513000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>508665000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>498456000.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+    </row>
+    <row r="50" spans="1:55">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -8061,500 +8161,510 @@
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+    </row>
+    <row r="51" spans="1:55">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>113300000.0</v>
+      </c>
+      <c r="C51">
         <v>143083000.0</v>
       </c>
-      <c r="C51"/>
       <c r="D51">
+        <v>392870000.0</v>
+      </c>
+      <c r="E51">
         <v>392658000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>292446000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>317239000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>142014000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>181268000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>430981000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>180696000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>405418000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>180046000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>429678000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>682523000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>179298000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>192066000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>189999000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>380774000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>356806000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>286766000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>406869000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>469229000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>427540000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>800304000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1036568000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>980729000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>558926000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>632577000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>406091000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>496883000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>422497000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>431117000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>518236000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>449338000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>463939000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>486720000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>436682000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>292065000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>321964000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>326645000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>218958000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>144395000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>164004000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>101204000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>56564000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>33153000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>36705000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>51633000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>121553000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>35235000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>69074000.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-    </row>
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+    </row>
+    <row r="52" spans="1:55">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>6443000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>250000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3208000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>340000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>13463000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>11746000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2868000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2103000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>11990000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>9243000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2668000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3099000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>14192000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>230541000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3693000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2033000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>14124000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12788000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>3727000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>4485000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>13248000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>10509000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>6751000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>11488000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>19869000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>14959000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>10468000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>10490000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>15329000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>13635000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>9641000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>9317000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>15584000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>13011000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>8666000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>9282000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>15644000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>15313000.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>11330000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-    </row>
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+    </row>
+    <row r="53" spans="1:55">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>268118000.0</v>
+      </c>
+      <c r="C53">
         <v>339562000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>364277000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>97555000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>102128000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>105227000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>86791000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>403186000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>339661000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>320101000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>299644000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>292324000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>303779000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>317097000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>254504000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>238434000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>215909000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>191440000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>182426000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>164816000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>193627000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>205330000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>224310000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>242802000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>331126000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>302122000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>248820000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>302917000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>329991000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>339465000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>336423000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>355981000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>183184000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>192916000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>250603000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>209326000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>227206000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>254452000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>275029000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>286574000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>159790000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>161517000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>163169000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>156820000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>158693000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>161360000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>162024000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>165489000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>168694000.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>184654000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-    </row>
-    <row r="54" spans="1:54">
+      <c r="BC53"/>
+    </row>
+    <row r="54" spans="1:55">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -8567,678 +8677,691 @@
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+    </row>
+    <row r="55" spans="1:55">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>7403685000.0</v>
+      </c>
+      <c r="C55">
         <v>6876715000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6380588000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6357149000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6494748000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6268394000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5948975000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5866046000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5783334000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5575493000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5347334000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5599794000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5652721000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5628185000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5333783000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5642450000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5955507000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6076434000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5956250000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6024535000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>6015877000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6099628000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>5935791000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5836787000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5617493000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5353729000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5060297000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5039697000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4783189000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4529783000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4559779000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4537102000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3794631000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3405010000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3499033000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2906161000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2836684000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2635358000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2641067000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2575490000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1783395000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1687795000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1691313000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1581463000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1529259000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1472743000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1447898000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1347798000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1407072000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1297110000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1288239000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
       <c r="BB55"/>
-    </row>
-    <row r="56" spans="1:54">
+      <c r="BC55"/>
+    </row>
+    <row r="56" spans="1:55">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>342157000.0</v>
+      </c>
+      <c r="C56">
         <v>403937000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>612748000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>244777000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>384474000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>608171000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>416908000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>892466000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>840324000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>737134000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>586279000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>629907000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>721154000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>734812000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>662686000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>660163000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>940146000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>605144000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>565604000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>697580000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>638066000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>586141000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>538703000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>531080000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>768190000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>510536000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>446700000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>417960000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>539296000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>511415000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>571362000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>638390000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>316549000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>298962000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>384732000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>289883000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>344708000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>380536000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>389543000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>391299000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>221540000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>285232000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>268446000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>272603000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>258407000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>339802000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>322912000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>241114000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>254410000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>106951000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>270451000.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
-    </row>
-    <row r="57" spans="1:54">
+      <c r="BC56"/>
+    </row>
+    <row r="57" spans="1:55">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57">
+        <v>4950216000.0</v>
+      </c>
+      <c r="E57">
         <v>4955246000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5186098000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4976750000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4820820000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4706694000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4392018000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4450963000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3977478000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4487051000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4293466000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4042202000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4171676000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4454817000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4792670000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4334654000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4648782000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4834565000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4734693000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4792333000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4719699000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4262293000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4292873000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3685708000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3791939000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3711957000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3671766000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3318167000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3454834000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3452297000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2635451000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2540249000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2632836000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2032414000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2087140000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2034756000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2026275000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1966006000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1288789000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1270034000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1258267000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1215620000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>1202270000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1182345000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1174511000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1121268000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1123567000.0</v>
       </c>
-      <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>1056184000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
-    </row>
-    <row r="58" spans="1:54">
+      <c r="BC57"/>
+    </row>
+    <row r="58" spans="1:55">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>6440422000.0</v>
+      </c>
+      <c r="C58">
         <v>5926000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5438817000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5437816000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5582366000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5374467000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5058056000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4980282000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4909085000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4703154000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4482934000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4749412000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4819255000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4800969000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4444812000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4751277000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5081226000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5189769000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5097386000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5203861000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5223489000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5335624000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5209010000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5142945000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4960622000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4764382000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4423707000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4406004000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4139827000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3883567000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3923172000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3920461000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3187406000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3002066000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3107335000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2520064000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2526217000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2334933000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2351722000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2290969000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1503632000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1413681000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1423275000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1317544000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1271780000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1220066000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1210389000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1171970000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1241148000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>35235000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1127642000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
       <c r="BB58"/>
-    </row>
-    <row r="59" spans="1:54">
+      <c r="BC58"/>
+    </row>
+    <row r="59" spans="1:55">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9251,276 +9374,281 @@
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+    </row>
+    <row r="60" spans="1:55">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>963263000.0</v>
+      </c>
+      <c r="C60">
         <v>950715000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>941771000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>919333000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>912382000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>893927000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>890919000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>885764000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>874249000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>872339000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>864400000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>850382000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>833466000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>827216000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>888971000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>891173000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>874281000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>886665000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>858864000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>820674000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>792388000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>764004000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>726781000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>693842000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>656871000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>589347000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>636590000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>633693000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>643362000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>646216000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>636607000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>616641000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>607225000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>402944000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>391698000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>386097000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>310467000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>300425000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>289345000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>284521000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>279763000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>274114000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>268038000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>263919000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>257479000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>252677000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>237509000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>149931000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>140027000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>137184000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>133600000.0</v>
       </c>
-      <c r="AZ60"/>
       <c r="BA60"/>
-      <c r="BB60">
+      <c r="BB60"/>
+      <c r="BC60">
         <v>63474000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:54">
+    <row r="61" spans="1:55">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-264916000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-260453000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-182658000.0</v>
       </c>
-      <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+    </row>
+    <row r="62" spans="1:55">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9533,50 +9661,51 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9629,1131 +9758,1131 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
         <v>82750000.0</v>
       </c>
       <c r="C2">
         <v>90525000.0</v>
       </c>
       <c r="D2">
         <v>65799000.0</v>
       </c>
       <c r="E2">
         <v>25310000.0</v>
       </c>
       <c r="F2">
         <v>9539000.0</v>
       </c>
       <c r="G2">
         <v>75716000.0</v>
       </c>
       <c r="H2">
         <v>63192000.0</v>
       </c>
       <c r="I2">
         <v>52093000.0</v>
       </c>
       <c r="J2">
         <v>33168000.0</v>
       </c>
       <c r="K2">
         <v>18827000.0</v>
       </c>
       <c r="L2">
         <v>12638000.0</v>
       </c>
       <c r="M2">
         <v>12628000.0</v>
       </c>
       <c r="N2">
         <v>7359000.0</v>
       </c>
       <c r="O2">
         <v>5454000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>14873000.0</v>
       </c>
       <c r="C3">
         <v>33348000.0</v>
       </c>
       <c r="D3">
         <v>25255000.0</v>
       </c>
       <c r="E3">
         <v>29287000.0</v>
       </c>
       <c r="F3">
         <v>22913000.0</v>
       </c>
       <c r="G3">
         <v>19050000.0</v>
       </c>
       <c r="H3">
         <v>17266000.0</v>
       </c>
       <c r="I3">
         <v>12700000.0</v>
       </c>
       <c r="J3">
         <v>9202000.0</v>
       </c>
       <c r="K3">
         <v>6599000.0</v>
       </c>
       <c r="L3">
         <v>6122000.0</v>
       </c>
       <c r="M3">
         <v>4869000.0</v>
       </c>
       <c r="N3">
         <v>1406000.0</v>
       </c>
       <c r="O3">
         <v>1516000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
         <v>32991000.0</v>
       </c>
       <c r="C5">
         <v>20468000.0</v>
       </c>
       <c r="D5">
         <v>37875000.0</v>
       </c>
       <c r="E5">
         <v>137004000.0</v>
       </c>
       <c r="F5">
         <v>144954000.0</v>
       </c>
       <c r="G5">
         <v>84710000.0</v>
       </c>
       <c r="H5">
         <v>75446000.0</v>
       </c>
       <c r="I5">
         <v>66500000.0</v>
       </c>
       <c r="J5">
         <v>61098000.0</v>
       </c>
       <c r="K5">
         <v>33509000.0</v>
       </c>
       <c r="L5">
         <v>37554000.0</v>
       </c>
       <c r="M5">
         <v>30167000.0</v>
       </c>
       <c r="N5">
         <v>15560000.0</v>
       </c>
       <c r="O5">
         <v>5680000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>47864000.0</v>
       </c>
       <c r="C6">
         <v>53816000.0</v>
       </c>
       <c r="D6">
         <v>37875000.0</v>
       </c>
       <c r="E6">
         <v>166291000.0</v>
       </c>
       <c r="F6">
         <v>167867000.0</v>
       </c>
       <c r="G6">
         <v>103760000.0</v>
       </c>
       <c r="H6">
         <v>92712000.0</v>
       </c>
       <c r="I6">
         <v>79200000.0</v>
       </c>
       <c r="J6">
         <v>70300000.0</v>
       </c>
       <c r="K6">
         <v>40108000.0</v>
       </c>
       <c r="L6">
         <v>43676000.0</v>
       </c>
       <c r="M6">
         <v>35036000.0</v>
       </c>
       <c r="N6">
         <v>16966000.0</v>
       </c>
       <c r="O6">
         <v>7196000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
         <v>433052000.0</v>
       </c>
       <c r="C9">
         <v>397103000.0</v>
       </c>
       <c r="D9">
         <v>417506000.0</v>
       </c>
       <c r="E9">
         <v>477635000.0</v>
       </c>
       <c r="F9">
         <v>432461000.0</v>
       </c>
       <c r="G9">
         <v>297026000.0</v>
       </c>
       <c r="H9">
         <v>279530000.0</v>
       </c>
       <c r="I9">
         <v>232782000.0</v>
       </c>
       <c r="J9">
         <v>163852000.0</v>
       </c>
       <c r="K9">
         <v>126621000.0</v>
       </c>
       <c r="L9">
         <v>104302000.0</v>
       </c>
       <c r="M9">
         <v>86750000.0</v>
       </c>
       <c r="N9">
         <v>39270000.0</v>
       </c>
       <c r="O9">
         <v>24159000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>32991000.0</v>
       </c>
       <c r="C10">
         <v>20468000.0</v>
       </c>
       <c r="D10">
         <v>37875000.0</v>
       </c>
       <c r="E10">
         <v>137004000.0</v>
       </c>
       <c r="F10">
         <v>144954000.0</v>
       </c>
       <c r="G10">
         <v>84710000.0</v>
       </c>
       <c r="H10">
         <v>75446000.0</v>
       </c>
       <c r="I10">
         <v>66500000.0</v>
       </c>
       <c r="J10">
         <v>61098000.0</v>
       </c>
       <c r="K10">
         <v>33509000.0</v>
       </c>
       <c r="L10">
         <v>37554000.0</v>
       </c>
       <c r="M10">
         <v>30167000.0</v>
       </c>
       <c r="N10">
         <v>15560000.0</v>
       </c>
       <c r="O10">
         <v>5680000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
         <v>7632000.0</v>
       </c>
       <c r="C11">
         <v>4378000.0</v>
       </c>
       <c r="D11">
         <v>11734000.0</v>
       </c>
       <c r="E11">
         <v>34693000.0</v>
       </c>
       <c r="F11">
         <v>31980000.0</v>
       </c>
       <c r="G11">
         <v>20686000.0</v>
       </c>
       <c r="H11">
         <v>16902000.0</v>
       </c>
       <c r="I11">
         <v>14792000.0</v>
       </c>
       <c r="J11">
         <v>24878000.0</v>
       </c>
       <c r="K11">
         <v>12809000.0</v>
       </c>
       <c r="L11">
         <v>8421000.0</v>
       </c>
       <c r="M11">
         <v>10378000.0</v>
       </c>
       <c r="N11">
         <v>2133000.0</v>
       </c>
       <c r="O11">
         <v>-5394000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
         <v>79879000.0</v>
       </c>
       <c r="C12">
         <v>72059000.0</v>
       </c>
       <c r="D12">
         <v>43090000.0</v>
       </c>
       <c r="E12">
         <v>18747000.0</v>
       </c>
       <c r="F12">
         <v>18425000.0</v>
       </c>
       <c r="G12">
         <v>37387000.0</v>
       </c>
       <c r="H12">
         <v>55250000.0</v>
       </c>
       <c r="I12">
         <v>35926000.0</v>
       </c>
       <c r="J12">
         <v>21540000.0</v>
       </c>
       <c r="K12">
         <v>12134000.0</v>
       </c>
       <c r="L12">
         <v>8109000.0</v>
       </c>
       <c r="M12">
         <v>6770000.0</v>
       </c>
       <c r="N12">
         <v>3947000.0</v>
       </c>
       <c r="O12">
         <v>3715000.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>430467000.0</v>
       </c>
       <c r="C13">
         <v>422515000.0</v>
       </c>
       <c r="D13">
         <v>419965000.0</v>
       </c>
       <c r="E13">
         <v>419239000.0</v>
       </c>
       <c r="F13">
         <v>387555000.0</v>
       </c>
       <c r="G13">
         <v>322115000.0</v>
       </c>
       <c r="H13">
         <v>311153000.0</v>
       </c>
       <c r="I13">
         <v>262976000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
         <v>25359000.0</v>
       </c>
       <c r="C15">
         <v>16090000.0</v>
       </c>
       <c r="D15">
         <v>37875000.0</v>
       </c>
       <c r="E15">
         <v>102311000.0</v>
       </c>
       <c r="F15">
         <v>112974000.0</v>
       </c>
       <c r="G15">
         <v>64024000.0</v>
       </c>
       <c r="H15">
         <v>58544000.0</v>
       </c>
       <c r="I15">
         <v>51708000.0</v>
       </c>
       <c r="J15">
         <v>36220000.0</v>
       </c>
       <c r="K15">
         <v>20700000.0</v>
       </c>
       <c r="L15">
         <v>29133000.0</v>
       </c>
       <c r="M15">
         <v>17729000.0</v>
       </c>
       <c r="N15">
         <v>12560000.0</v>
       </c>
       <c r="O15">
         <v>10081000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>99105000.0</v>
       </c>
       <c r="F16">
         <v>109768000.0</v>
       </c>
       <c r="G16">
         <v>62323000.0</v>
       </c>
       <c r="H16">
         <v>58544000.0</v>
       </c>
       <c r="I16">
         <v>51130000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
         <v>25359000.0</v>
       </c>
       <c r="C17">
         <v>16090000.0</v>
       </c>
       <c r="D17">
         <v>49015000.0</v>
       </c>
       <c r="E17">
         <v>102311000.0</v>
       </c>
       <c r="F17">
         <v>112974000.0</v>
       </c>
       <c r="G17">
         <v>64024000.0</v>
       </c>
       <c r="H17">
         <v>58544000.0</v>
       </c>
       <c r="I17">
         <v>51708000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>350588000.0</v>
       </c>
       <c r="C18">
         <v>350456000.0</v>
       </c>
       <c r="D18">
         <v>376875000.0</v>
       </c>
       <c r="E18">
         <v>400492000.0</v>
       </c>
       <c r="F18">
         <v>369130000.0</v>
       </c>
       <c r="G18">
         <v>284728000.0</v>
       </c>
       <c r="H18">
         <v>255903000.0</v>
       </c>
       <c r="I18">
         <v>227050000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>32991000.0</v>
       </c>
       <c r="C21">
         <v>20468000.0</v>
       </c>
       <c r="D21">
         <v>37875000.0</v>
       </c>
       <c r="E21">
         <v>137004000.0</v>
       </c>
       <c r="F21">
         <v>144954000.0</v>
       </c>
       <c r="G21">
         <v>84710000.0</v>
       </c>
       <c r="H21">
         <v>75446000.0</v>
       </c>
       <c r="I21">
         <v>66500000.0</v>
       </c>
       <c r="J21">
         <v>61098000.0</v>
       </c>
       <c r="K21">
         <v>33509000.0</v>
       </c>
       <c r="L21">
         <v>37554000.0</v>
       </c>
       <c r="M21">
         <v>30167000.0</v>
       </c>
       <c r="N21">
         <v>15560000.0</v>
       </c>
       <c r="O21">
         <v>5680000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>483088000.0</v>
       </c>
       <c r="C23">
         <v>467160000.0</v>
       </c>
       <c r="D23">
         <v>379631000.0</v>
       </c>
       <c r="E23">
         <v>365941000.0</v>
       </c>
       <c r="F23">
         <v>297046000.0</v>
       </c>
       <c r="G23">
         <v>288032000.0</v>
       </c>
       <c r="H23">
         <v>267276000.0</v>
       </c>
       <c r="I23">
         <v>218375000.0</v>
       </c>
       <c r="J23">
         <v>135922000.0</v>
       </c>
       <c r="K23">
         <v>111939000.0</v>
       </c>
       <c r="L23">
         <v>79386000.0</v>
       </c>
       <c r="M23">
         <v>69211000.0</v>
       </c>
       <c r="N23">
         <v>31069000.0</v>
       </c>
       <c r="O23">
         <v>23933000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>3206000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
         <v>37261000.0</v>
       </c>
       <c r="C25">
         <v>33348000.0</v>
       </c>
       <c r="D25">
         <v>25072000.0</v>
       </c>
       <c r="E25">
         <v>11922000.0</v>
       </c>
       <c r="F25">
         <v>22913000.0</v>
       </c>
       <c r="G25">
         <v>19050000.0</v>
       </c>
       <c r="H25">
         <v>17266000.0</v>
       </c>
       <c r="I25">
         <v>12700000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
         <v>7200000.0</v>
       </c>
       <c r="C27">
         <v>6183000.0</v>
       </c>
       <c r="D27">
         <v>6740000.0</v>
       </c>
       <c r="E27">
         <v>7760000.0</v>
       </c>
       <c r="F27">
         <v>5298000.0</v>
       </c>
       <c r="G27">
         <v>4718000.0</v>
       </c>
       <c r="H27">
         <v>6126000.0</v>
       </c>
       <c r="I27">
         <v>4974000.0</v>
       </c>
       <c r="J27">
         <v>3226000.0</v>
       </c>
       <c r="K27">
         <v>2716000.0</v>
       </c>
       <c r="L27">
         <v>2061000.0</v>
       </c>
       <c r="M27">
         <v>2594000.0</v>
       </c>
       <c r="N27">
         <v>682000.0</v>
       </c>
       <c r="O27">
         <v>621000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>238304000.0</v>
       </c>
       <c r="C28">
         <v>222297000.0</v>
       </c>
       <c r="D28">
         <v>220968000.0</v>
       </c>
       <c r="E28">
         <v>203030000.0</v>
       </c>
       <c r="F28">
         <v>176202000.0</v>
       </c>
       <c r="G28">
         <v>128495000.0</v>
       </c>
       <c r="H28">
         <v>134136000.0</v>
       </c>
       <c r="I28">
         <v>109611000.0</v>
       </c>
       <c r="J28">
         <v>82740000.0</v>
       </c>
       <c r="K28">
         <v>61935000.0</v>
       </c>
       <c r="L28">
         <v>55621000.0</v>
       </c>
       <c r="M28">
         <v>46921000.0</v>
       </c>
       <c r="N28">
         <v>22648000.0</v>
       </c>
       <c r="O28">
         <v>12526000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>7632000.0</v>
       </c>
       <c r="C29">
         <v>4378000.0</v>
       </c>
       <c r="D29">
         <v>16270000.0</v>
       </c>
       <c r="E29">
         <v>34693000.0</v>
       </c>
       <c r="F29">
         <v>31980000.0</v>
       </c>
       <c r="G29">
         <v>20686000.0</v>
       </c>
       <c r="H29">
         <v>16902000.0</v>
       </c>
       <c r="I29">
         <v>14792000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>400061000.0</v>
       </c>
       <c r="C30">
         <v>376635000.0</v>
       </c>
       <c r="D30">
         <v>-379631000.0</v>
       </c>
       <c r="E30">
         <v>340631000.0</v>
       </c>
       <c r="F30">
         <v>287507000.0</v>
       </c>
       <c r="G30">
         <v>212316000.0</v>
       </c>
       <c r="H30">
         <v>204084000.0</v>
       </c>
       <c r="I30">
         <v>166282000.0</v>
       </c>
       <c r="J30">
         <v>102754000.0</v>
       </c>
       <c r="K30">
         <v>93112000.0</v>
       </c>
       <c r="L30">
         <v>66748000.0</v>
       </c>
       <c r="M30">
         <v>56583000.0</v>
       </c>
       <c r="N30">
         <v>23710000.0</v>
       </c>
       <c r="O30">
         <v>18479000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>146343000.0</v>
       </c>
       <c r="D31">
         <v>52815000.0</v>
       </c>
       <c r="E31">
         <v>-46883000.0</v>
       </c>
       <c r="F31">
         <v>-42695000.0</v>
       </c>
       <c r="G31">
         <v>9758000.0</v>
       </c>
       <c r="H31">
         <v>75446000.0</v>
       </c>
       <c r="I31">
         <v>1071000.0</v>
       </c>
       <c r="J31">
         <v>20860000.0</v>
       </c>
       <c r="K31">
         <v>-14951000.0</v>
       </c>
       <c r="L31">
         <v>-10252000.0</v>
       </c>
       <c r="M31">
         <v>938000.0</v>
       </c>
       <c r="N31">
         <v>-2122000.0</v>
       </c>
       <c r="O31">
         <v>-1429000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>516079000.0</v>
       </c>
       <c r="C32">
         <v>487628000.0</v>
       </c>
       <c r="D32">
         <v>418252000.0</v>
       </c>
       <c r="E32">
         <v>502945000.0</v>
       </c>
       <c r="F32">
         <v>442000000.0</v>
       </c>
       <c r="G32">
         <v>372742000.0</v>
       </c>
       <c r="H32">
         <v>342722000.0</v>
       </c>
       <c r="I32">
         <v>284875000.0</v>
       </c>
@@ -10775,551 +10904,562 @@
       <c r="O32">
         <v>29613000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB32"/>
+  <dimension ref="A1:BC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>28447000.0</v>
+      </c>
+      <c r="C2">
         <v>16054000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18598000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4284000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19821000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19217000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22016000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23418000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23255000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21808000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22198000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17004000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16678000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9905000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6434000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7601000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7780000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3857000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5730000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3777000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>-2512000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11021000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7727000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>23756000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33212000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>15145000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17515000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>17565000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12967000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12879000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16780000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>12898000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9536000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8352000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6197000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6428000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12191000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6676000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5872000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4386000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1893000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3409000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2237000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4493000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2499000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3762000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3098000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3319000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2449000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2541000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2628000.0</v>
       </c>
-      <c r="BA2"/>
       <c r="BB2"/>
-    </row>
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>118</v>
+      </c>
+      <c r="B3">
+        <v>8726000.0</v>
+      </c>
       <c r="C3">
-        <v>-4683000.0</v>
+        <v>5399000.0</v>
       </c>
       <c r="D3">
+        <v>9180000.0</v>
+      </c>
+      <c r="E3">
         <v>1000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10220000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8336000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8595000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9025000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8218000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7510000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6343000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7518000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7527000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6921000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6160000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6848000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6158000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6058000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6244000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6361000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5406000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4902000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5407000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4930000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4403000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4310000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4269000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4231000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4403000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4363000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4278000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3509000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2580000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2333000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3418000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1837000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1878000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2069000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2042000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1701000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1307000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1549000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1676000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1718000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1436000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1292000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1267000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1217000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1195000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1190000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1003000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>136000.0</v>
       </c>
-      <c r="BA3">
-[...1 lines deleted...]
-      </c>
       <c r="BB3">
-        <v>-902000.0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:54">
+        <v>135000.0</v>
+      </c>
+      <c r="BC3">
+        <v>132000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11330,380 +11470,389 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>120</v>
+      </c>
+      <c r="B5">
+        <v>15871000.0</v>
+      </c>
       <c r="C5">
+        <v>10186000.0</v>
+      </c>
+      <c r="D5">
         <v>23714000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1283000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7924000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>70000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5830000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6287000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3584000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4767000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>12716000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>17666000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9923000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12510000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25186000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>21603000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>58080000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>32135000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>33304000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>32200000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>35186000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>44264000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>42006000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>29833000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>17945000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5074000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>22031000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17489000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16657000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>19269000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>22803000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>12092000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>15893000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>15712000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>14632000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>14886000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>14991000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>16589000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>10395000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7906000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7305000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7903000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6541000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8819000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>7238000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>14956000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3554000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>16363000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4607000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5643000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>13166000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>563000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
-        <v>-180000.0</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:54">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
-        <v>10186000.0</v>
+        <v>24597000.0</v>
       </c>
       <c r="C6">
-        <v>19031000.0</v>
+        <v>15585000.0</v>
       </c>
       <c r="D6">
+        <v>32894000.0</v>
+      </c>
+      <c r="E6">
         <v>2283000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18144000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8406000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>14425000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15312000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11802000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>12277000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>19059000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>25184000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>17450000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>19431000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>31346000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>28451000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>64238000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>38193000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>39548000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>38561000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>40592000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>49166000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>47413000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>34763000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>22348000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-764000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>26300000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>21720000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>21060000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>23632000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>27081000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>15601000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>18473000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>18045000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18050000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16723000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>16869000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>18658000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12437000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9607000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8612000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>9452000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8217000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>10537000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>8674000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>16248000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4821000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>17580000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>5802000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6833000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>14169000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>699000.0</v>
       </c>
-      <c r="BA6">
-[...1 lines deleted...]
-      </c>
       <c r="BB6">
-        <v>-1082000.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:54">
+        <v>135000.0</v>
+      </c>
+      <c r="BC6">
+        <v>132000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11714,54 +11863,55 @@
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -11772,802 +11922,818 @@
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>79559000.0</v>
+      </c>
+      <c r="C9">
         <v>106408000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>121848000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>104997000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>108764000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>100243000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>99105000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>101933000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>100927000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>95138000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>100014000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>103925000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>100319000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>101791000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>111957000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>108292000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>146687000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>110699000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>116308000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>105013000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>105984000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>105156000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>101304000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>85130000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>60913000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>49679000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>74692000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>69642000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>67361000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>67835000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>69765000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>61038000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>53296000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>48683000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>47863000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>43111000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>42312000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>30566000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>37306000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>33698000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>27636000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27981000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>26543000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27656000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>26873000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>23230000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>23239000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>22205000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20767000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>20539000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>18809000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>7110000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7229000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>6120000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:54">
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>15871000.0</v>
+      </c>
+      <c r="C10">
         <v>8147000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23714000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1283000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7924000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>70000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5830000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6287000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3584000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4767000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12716000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17666000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9923000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12510000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>25186000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21603000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>58080000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>32135000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>33304000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>32200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>35186000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>44264000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>42006000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>29833000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17945000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5074000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22031000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>17489000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16657000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>19269000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>22803000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12092000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15893000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>15712000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>14632000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>14886000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14991000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>16589000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10395000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7906000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7305000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7903000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6541000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8819000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7238000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14956000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3554000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16363000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4607000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5643000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13166000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>563000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1058000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>773000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>4501000.0</v>
+      </c>
+      <c r="C11">
         <v>1792000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4500000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-425000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3504000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>53000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1992000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>940000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>837000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>609000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3089000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4872000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2273000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7625000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5374000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13888000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7806000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6664000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7771000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>7204000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>10341000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>9876000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6929000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4505000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-624000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5322000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3172000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3927000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4481000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4718000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2922000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3508000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3644000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>8327000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>5104000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5331000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6116000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4134000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3099000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2679000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2897000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2032000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2891000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2586000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>912000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>747000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6089000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1626000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1916000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1449000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>211000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>356000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>117000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>25711000.0</v>
+      </c>
+      <c r="C12">
         <v>16661000.0</v>
       </c>
-      <c r="C12">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
+        <v>59517000.0</v>
+      </c>
+      <c r="E12">
         <v>21107000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20523000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>17887000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17671000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19376000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>19100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15912000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16809000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>16206000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14035000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7292000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5557000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4955000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4879000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3356000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3722000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4964000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4406000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5333000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6341000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7985000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10147000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12914000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>14763000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14650000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13884000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11953000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10969000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9977000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7992000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6988000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6421000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5625000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4981000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4513000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4230000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3053000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2447000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2404000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2231000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2072000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1952000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1854000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1951000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1723000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1572000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1524000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1484000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>893000.0</v>
       </c>
-      <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>124537000.0</v>
+      </c>
+      <c r="C13">
         <v>102755000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>110056000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>108940000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>109201000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>102270000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>105478000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>108075000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>107015000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>101947000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>108728000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>107533000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>105486000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>100674000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>106272000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>103225000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>106307000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>103435000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>107779000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>96735000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -12578,484 +12744,495 @@
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
-    </row>
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>11370000.0</v>
+      </c>
+      <c r="C15">
         <v>6355000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>19214000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1708000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4420000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>17000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3838000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5347000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2747000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4158000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9627000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>12794000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7650000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11010000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>17561000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16229000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>44192000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>24329000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>26640000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>24429000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>27982000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>33923000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>32130000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>22904000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>13440000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-4450000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>16709000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>14317000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>12730000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>14788000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18085000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>9170000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12385000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>12068000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6305000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9782000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9660000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10473000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6261000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4807000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4626000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5006000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4509000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5928000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4652000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>14044000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2801000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>9692000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2481000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3340000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>11318000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>236000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>582000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-297000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>11993000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6848000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10209000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16759000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15428000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>43390000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23528000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>25839000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>11370000.0</v>
+      </c>
+      <c r="C17">
         <v>6355000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>19214000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1708000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4420000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>17000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3838000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5347000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2747000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4158000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9627000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>12794000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>7650000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11010000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>17561000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>16229000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>44192000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>24329000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>26640000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>24429000.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>98826000.0</v>
+      </c>
+      <c r="C18">
         <v>86094000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>89694000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>87833000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>88678000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>84383000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>87807000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>88699000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>87915000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>86035000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>91919000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>91327000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>91451000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>93382000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>100715000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>98270000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>101428000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>100079000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>104057000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>91771000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -13066,54 +13243,55 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -13124,218 +13302,222 @@
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>15871000.0</v>
+      </c>
+      <c r="C21">
         <v>10186000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23714000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1283000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7924000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>70000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5830000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6287000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3584000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4767000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>12716000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17666000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9923000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12510000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25186000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21603000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>58080000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>32135000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33304000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>32200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>35186000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>44264000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>42006000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>29833000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17945000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5074000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>22031000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17489000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>16657000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>19269000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>22803000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12092000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>15893000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>15712000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14632000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14886000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>14991000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>16589000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>10395000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7906000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7305000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7903000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6541000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>8819000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7238000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>14956000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3554000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>16363000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4607000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5643000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>13166000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>563000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1687000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>902000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:54">
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13346,442 +13528,450 @@
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
-    </row>
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>92135000.0</v>
+      </c>
+      <c r="C23">
         <v>112270000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>116732000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>107998000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>120661000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>119390000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>115291000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>119064000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>120598000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>112179000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>109496000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>103263000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>107074000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>99186000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>93205000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>94290000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>96387000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>82421000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>88734000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>76590000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>73398000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>58380000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70319000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>63024000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>66724000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>87965000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>67806000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>69668000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>68269000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>61533000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>59841000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>65726000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>50301000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>42507000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>41583000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>34422000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>33749000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>26168000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>33587000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>31664000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24717000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>21971000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>23411000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>21074000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>24128000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10773000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>23447000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8940000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>19479000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17345000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8184000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9175000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6171000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5347000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>802000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>801000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>802000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>8726000.0</v>
+      </c>
+      <c r="C25">
         <v>8699000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9180000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9525000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10220000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8336000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8595000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>9025000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8218000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7510000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6343000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6494000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3001000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5934000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2837000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6848000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6158000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6058000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6244000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6361000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5406000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4902000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5407000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4930000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4403000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4310000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4269000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4231000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4403000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4363000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4278000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3509000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2580000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2333000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3418000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1837000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1878000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2069000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2042000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1701000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1307000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1549000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1676000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1718000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1436000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1292000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1267000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1217000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1195000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1190000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1003000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>136000.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -13792,958 +13982,975 @@
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>1405000.0</v>
+      </c>
+      <c r="C27">
         <v>1212000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>16845000.0</v>
+      </c>
+      <c r="E27">
         <v>20743000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1838000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1464000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1545000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1416000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2008000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1214000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1901000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1839000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1629000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1371000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2679000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1995000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1785000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1202000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1640000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1403000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1241000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>890000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1170000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1105000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1151000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1292000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1347000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1379000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1796000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1604000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1036000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1609000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1300000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1029000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>573000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>804000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>911000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>938000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>790000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>779000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>628000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>519000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>374000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>618000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>526000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>543000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>366000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1102000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>683000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>443000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>222000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>175000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>103000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>183000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:54">
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>61254000.0</v>
+      </c>
+      <c r="C28">
         <v>64669000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>56749000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>62228000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>59882000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>59445000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>54687000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>56126000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>56646000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>54838000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>51474000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>51566000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>55015000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>55104000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>21136000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>49761000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>54639000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>46695000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>60676000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>51212000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>48186000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42857000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>39787000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15427000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>36743000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>36538000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>35016000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>34097000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>33411000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>31612000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>30158000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>32310000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>24181000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>22962000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>20711000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>19156000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18515000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24358000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>17446000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>16808000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13773000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>13908000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14344000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>13619000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>13240000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>14418000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>13934000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12266000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10696000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10025000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>9358000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4849000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>330000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>326000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>4501000.0</v>
+      </c>
+      <c r="C29">
         <v>1792000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-425000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3504000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>53000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1992000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>940000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>837000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>609000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3089000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4872000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2273000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1500000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7625000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5374000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13888000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7806000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6664000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7771000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>63688000.0</v>
+      </c>
+      <c r="C30">
         <v>96216000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>98134000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>103714000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>100840000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>100173000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93275000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>95646000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>97343000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>90371000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>87298000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>86259000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>90396000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>89281000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>86771000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>86689000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>88607000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78564000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>83004000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>72813000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>70798000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>60892000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>59298000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>55297000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>42968000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>54753000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>52661000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>52153000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>50704000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>48566000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>46962000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>48946000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>37403000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>32971000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33231000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>28225000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>27321000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13977000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>26911000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25792000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>20331000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>20078000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>20002000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>18837000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>19635000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8274000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>19685000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5842000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>16160000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14896000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5643000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6547000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6171000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5347000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:54">
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>146</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-2039000.0</v>
       </c>
-      <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>26363000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>37926000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6287000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11900000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-11901000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3589000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>17666000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14035000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>12510000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-11395000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4154000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3446000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-79106000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-9157000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4964000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4406000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-8260000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>343592000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-7985000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-8712000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5074000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>282151000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-16653000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-15940000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-13914000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>232680000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-11422000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-9211000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1071000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>160491000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-6592000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-5948000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>20860000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>127258000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3796000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3576000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3309000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1614000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1933000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-3733000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>9080000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3030000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>9608000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2932000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2707000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>4707000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-769000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-629000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-129000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:54">
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>108006000.0</v>
+      </c>
+      <c r="C32">
         <v>122462000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>140446000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>109281000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>128585000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>119460000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>121121000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>125351000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>124182000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>116946000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>122212000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>120929000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>116997000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>111696000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>118391000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>115893000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>154467000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>114556000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>122038000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>108790000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>108584000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>102644000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>112325000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>92857000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>84669000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>82891000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>89837000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>87157000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>84926000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>80802000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>82644000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>77818000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>66194000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>58219000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>56215000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>49308000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>48740000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>42757000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>43982000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>39570000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>32022000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>29874000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>29952000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>29893000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>31366000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>25729000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>27001000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>25303000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>24086000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>22988000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>21350000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>9738000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>7229000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>6120000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -14798,1103 +15005,1103 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>330117000.0</v>
       </c>
       <c r="C2">
         <v>286635000.0</v>
       </c>
       <c r="D2">
         <v>408182000.0</v>
       </c>
       <c r="E2">
         <v>383178000.0</v>
       </c>
       <c r="F2">
         <v>314393000.0</v>
       </c>
       <c r="G2">
         <v>197880000.0</v>
       </c>
       <c r="H2">
         <v>234939000.0</v>
       </c>
       <c r="I2">
         <v>134129000.0</v>
       </c>
       <c r="J2">
         <v>114514000.0</v>
       </c>
       <c r="K2">
         <v>105277000.0</v>
       </c>
       <c r="L2">
         <v>160888000.0</v>
       </c>
       <c r="M2">
         <v>85797000.0</v>
       </c>
       <c r="N2">
         <v>15784000.0</v>
       </c>
       <c r="O2">
         <v>57396000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>16446000</v>
       </c>
       <c r="C3">
         <v>87162000</v>
       </c>
       <c r="D3">
         <v>43824000</v>
       </c>
       <c r="E3">
         <v>10912000</v>
       </c>
       <c r="F3">
         <v>14362000</v>
       </c>
       <c r="G3">
         <v>17574000</v>
       </c>
       <c r="H3">
         <v>21338000</v>
       </c>
       <c r="I3">
         <v>18776000</v>
       </c>
       <c r="J3">
         <v>7953000</v>
       </c>
       <c r="K3">
         <v>4325000</v>
       </c>
       <c r="L3">
         <v>2437000</v>
       </c>
       <c r="M3">
         <v>2745000</v>
       </c>
       <c r="N3">
         <v>1404000</v>
       </c>
       <c r="O3">
         <v>2753000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>25004000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-49066000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
         <v>-81646000.0</v>
       </c>
       <c r="C6">
         <v>43482000.0</v>
       </c>
       <c r="D6">
         <v>-121547000.0</v>
       </c>
       <c r="E6">
         <v>25004000.0</v>
       </c>
       <c r="F6">
         <v>68785000.0</v>
       </c>
       <c r="G6">
         <v>116513000.0</v>
       </c>
       <c r="H6">
         <v>-37059000.0</v>
       </c>
       <c r="I6">
         <v>100810000.0</v>
       </c>
       <c r="J6">
         <v>19615000.0</v>
       </c>
       <c r="K6">
         <v>9237000.0</v>
       </c>
       <c r="L6">
         <v>-55611000.0</v>
       </c>
       <c r="M6">
         <v>75091000.0</v>
       </c>
       <c r="N6">
         <v>70013000.0</v>
       </c>
       <c r="O6">
         <v>-41612000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
         <v>-2805000.0</v>
       </c>
       <c r="C7">
         <v>-15594000.0</v>
       </c>
       <c r="D7">
         <v>-36630000.0</v>
       </c>
       <c r="E7">
         <v>-41238000.0</v>
       </c>
       <c r="F7">
         <v>5639000.0</v>
       </c>
       <c r="G7">
         <v>23271000.0</v>
       </c>
       <c r="H7">
         <v>-11020000.0</v>
       </c>
       <c r="I7">
         <v>-2247000.0</v>
       </c>
       <c r="J7">
         <v>6375000.0</v>
       </c>
       <c r="K7">
         <v>-1900000.0</v>
       </c>
       <c r="L7">
         <v>1261000.0</v>
       </c>
       <c r="M7">
         <v>-6726000.0</v>
       </c>
       <c r="N7">
         <v>10099000.0</v>
       </c>
       <c r="O7">
         <v>-4154000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-6252000.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1753000.0</v>
       </c>
       <c r="F12">
         <v>-5791000.0</v>
       </c>
       <c r="G12">
         <v>-9200000.0</v>
       </c>
       <c r="H12">
         <v>7544000.0</v>
       </c>
       <c r="I12">
         <v>11568000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-41238000.0</v>
       </c>
       <c r="F13">
         <v>5639000.0</v>
       </c>
       <c r="G13">
         <v>23271000.0</v>
       </c>
       <c r="H13">
         <v>-11020000.0</v>
       </c>
       <c r="I13">
         <v>-2247000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
         <v>37261000.0</v>
       </c>
       <c r="C14">
         <v>33348000.0</v>
       </c>
       <c r="D14">
         <v>29708000.0</v>
       </c>
       <c r="E14">
         <v>25224000.0</v>
       </c>
       <c r="F14">
         <v>22913000.0</v>
       </c>
       <c r="G14">
         <v>19050000.0</v>
       </c>
       <c r="H14">
         <v>17266000.0</v>
       </c>
       <c r="I14">
         <v>12700000.0</v>
       </c>
       <c r="J14">
         <v>9202000.0</v>
       </c>
       <c r="K14">
         <v>6599000.0</v>
       </c>
       <c r="L14">
         <v>6122000.0</v>
       </c>
       <c r="M14">
         <v>4869000.0</v>
       </c>
       <c r="N14">
         <v>1406000.0</v>
       </c>
       <c r="O14">
         <v>1516000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
-        <v>-3206000.0</v>
+        <v>3206000.0</v>
       </c>
       <c r="C15">
-        <v>-3206000.0</v>
+        <v>3206000.0</v>
       </c>
       <c r="D15">
-        <v>-3206000.0</v>
+        <v>3206000.0</v>
       </c>
       <c r="E15">
         <v>3206000.0</v>
       </c>
       <c r="F15">
         <v>3206000.0</v>
       </c>
       <c r="G15">
         <v>1701000.0</v>
       </c>
       <c r="H15">
         <v>578000.0</v>
       </c>
       <c r="I15">
         <v>578000.0</v>
       </c>
       <c r="J15">
         <v>774000.0</v>
       </c>
       <c r="K15">
         <v>887000.0</v>
       </c>
       <c r="L15">
         <v>780000.0</v>
       </c>
       <c r="M15">
         <v>780000.0</v>
       </c>
       <c r="N15">
         <v>721000.0</v>
       </c>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>248471000.0</v>
       </c>
       <c r="C16">
         <v>330117000.0</v>
       </c>
       <c r="D16">
         <v>286635000.0</v>
       </c>
       <c r="E16">
         <v>408182000.0</v>
       </c>
       <c r="F16">
         <v>383178000.0</v>
       </c>
       <c r="G16">
         <v>314393000.0</v>
       </c>
       <c r="H16">
         <v>197880000.0</v>
       </c>
       <c r="I16">
         <v>234939000.0</v>
       </c>
       <c r="J16">
         <v>134129000.0</v>
       </c>
       <c r="K16">
         <v>114514000.0</v>
       </c>
       <c r="L16">
         <v>105277000.0</v>
       </c>
       <c r="M16">
         <v>160888000.0</v>
       </c>
       <c r="N16">
         <v>85797000.0</v>
       </c>
       <c r="O16">
         <v>15784000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>50619000.0</v>
       </c>
       <c r="C18">
         <v>-28591000.0</v>
       </c>
       <c r="D18">
         <v>16239000.0</v>
       </c>
       <c r="E18">
         <v>63575000.0</v>
       </c>
       <c r="F18">
         <v>122597000.0</v>
       </c>
       <c r="G18">
         <v>79753000.0</v>
       </c>
       <c r="H18">
         <v>51112000.0</v>
       </c>
       <c r="I18">
         <v>55054000.0</v>
       </c>
       <c r="J18">
         <v>39320000.0</v>
       </c>
       <c r="K18">
         <v>26658000.0</v>
       </c>
       <c r="L18">
         <v>22859000.0</v>
       </c>
       <c r="M18">
         <v>16935000.0</v>
       </c>
       <c r="N18">
         <v>9462000.0</v>
       </c>
       <c r="O18">
         <v>1549000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19">
         <v>19671000.0</v>
       </c>
       <c r="C19">
         <v>-590030000.0</v>
       </c>
       <c r="D19">
         <v>-37519000.0</v>
       </c>
       <c r="E19">
         <v>593039000.0</v>
       </c>
       <c r="F19">
         <v>41368000.0</v>
       </c>
       <c r="G19">
         <v>33689000.0</v>
       </c>
       <c r="H19">
         <v>90533000.0</v>
       </c>
       <c r="I19">
         <v>182903000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>42364000.0</v>
       </c>
       <c r="H20">
         <v>42364000.0</v>
       </c>
       <c r="I20">
         <v>192053000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>250000000.0</v>
       </c>
       <c r="C21">
         <v>-264500000.0</v>
       </c>
       <c r="D21">
         <v>225000000.0</v>
       </c>
       <c r="E21">
         <v>-28907000.0</v>
       </c>
       <c r="F21">
         <v>-72488000.0</v>
       </c>
       <c r="G21">
         <v>-132074000.0</v>
       </c>
       <c r="H21">
         <v>135830000.0</v>
       </c>
       <c r="I21">
         <v>-42740000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
         <v>25359000.0</v>
       </c>
       <c r="C22">
         <v>16090000.0</v>
       </c>
       <c r="D22">
         <v>41081000.0</v>
       </c>
       <c r="E22">
         <v>102311000.0</v>
       </c>
       <c r="F22">
         <v>112974000.0</v>
       </c>
       <c r="G22">
         <v>64024000.0</v>
       </c>
       <c r="H22">
         <v>58544000.0</v>
       </c>
       <c r="I22">
         <v>51708000.0</v>
       </c>
       <c r="J22">
         <v>36220000.0</v>
       </c>
       <c r="K22">
         <v>20700000.0</v>
       </c>
       <c r="L22">
         <v>29133000.0</v>
       </c>
       <c r="M22">
         <v>19789000.0</v>
       </c>
       <c r="N22">
         <v>13427000.0</v>
       </c>
       <c r="O22">
         <v>11074000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
         <v>129396000.0</v>
       </c>
       <c r="C23">
-        <v>845939000.0</v>
+        <v>843342000.0</v>
       </c>
       <c r="D23">
         <v>-192223000.0</v>
       </c>
       <c r="E23">
         <v>-464801000.0</v>
       </c>
       <c r="F23">
         <v>299963000.0</v>
       </c>
       <c r="G23">
         <v>1153542000.0</v>
       </c>
       <c r="H23">
         <v>475387000.0</v>
       </c>
       <c r="I23">
         <v>139947000.0</v>
       </c>
       <c r="J23">
         <v>152744000.0</v>
       </c>
       <c r="K23">
         <v>104675000.0</v>
       </c>
       <c r="L23">
         <v>84033000.0</v>
       </c>
       <c r="M23">
         <v>125207000.0</v>
       </c>
       <c r="N23">
         <v>16814000.0</v>
       </c>
       <c r="O23">
         <v>27790000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
         <v>-391330000.0</v>
       </c>
       <c r="C24">
         <v>-437397000.0</v>
       </c>
       <c r="D24">
         <v>-79686000.0</v>
       </c>
       <c r="E24">
         <v>90255000.0</v>
       </c>
       <c r="F24">
         <v>-1122000.0</v>
       </c>
       <c r="G24">
         <v>13109000.0</v>
       </c>
       <c r="H24">
         <v>-3917000.0</v>
       </c>
       <c r="I24">
         <v>-364411000.0</v>
       </c>
       <c r="J24">
         <v>-584368000.0</v>
       </c>
       <c r="K24">
         <v>-272514000.0</v>
       </c>
       <c r="L24">
         <v>-239278000.0</v>
       </c>
       <c r="M24">
         <v>-150726000.0</v>
       </c>
       <c r="N24">
         <v>-94679000.0</v>
       </c>
       <c r="O24">
         <v>-31889000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
         <v>-13054000.0</v>
       </c>
       <c r="C25">
         <v>14992000.0</v>
       </c>
       <c r="D25">
         <v>6137000.0</v>
       </c>
       <c r="E25">
         <v>-31207000.0</v>
       </c>
       <c r="F25">
         <v>-19050000.0</v>
       </c>
       <c r="G25">
         <v>-11556000.0</v>
       </c>
       <c r="H25">
         <v>75000.0</v>
       </c>
       <c r="I25">
         <v>8226000.0</v>
       </c>
       <c r="J25">
         <v>-16489000.0</v>
       </c>
       <c r="K25">
         <v>1330000.0</v>
       </c>
       <c r="L25">
         <v>-14017000.0</v>
       </c>
       <c r="M25">
         <v>-5315000.0</v>
       </c>
       <c r="N25">
         <v>-16086000.0</v>
       </c>
       <c r="O25">
         <v>1392000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26">
         <v>-2227000.0</v>
       </c>
       <c r="C26">
         <v>-3292000.0</v>
       </c>
       <c r="D26">
         <v>-81623000.0</v>
       </c>
       <c r="E26">
         <v>-76714000.0</v>
       </c>
       <c r="F26">
         <v>-1241000.0</v>
       </c>
       <c r="G26">
         <v>-35772000.0</v>
       </c>
       <c r="H26">
         <v>-64524000.0</v>
       </c>
       <c r="I26">
         <v>-398000.0</v>
       </c>
       <c r="J26">
         <v>-366000.0</v>
       </c>
       <c r="K26">
         <v>-11154000.0</v>
       </c>
       <c r="L26">
         <v>-343000.0</v>
       </c>
       <c r="M26">
         <v>-26058000.0</v>
       </c>
       <c r="N26">
         <v>-461000.0</v>
       </c>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>14013000.0</v>
       </c>
       <c r="C27">
         <v>14519000.0</v>
       </c>
       <c r="D27">
         <v>13228000.0</v>
       </c>
       <c r="E27">
         <v>21176000.0</v>
       </c>
       <c r="F27">
         <v>20315000.0</v>
       </c>
       <c r="G27">
         <v>4618000.0</v>
       </c>
       <c r="H27">
         <v>3654000.0</v>
       </c>
       <c r="I27">
         <v>2735000.0</v>
       </c>
       <c r="J27">
         <v>1801000.0</v>
       </c>
       <c r="K27">
         <v>2367000.0</v>
       </c>
       <c r="L27">
         <v>3077000.0</v>
       </c>
       <c r="M27">
         <v>2690000.0</v>
       </c>
       <c r="N27">
         <v>129000.0</v>
       </c>
       <c r="O27">
         <v>665000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
         <v>376768000.0</v>
       </c>
       <c r="C28">
         <v>574941000.0</v>
       </c>
       <c r="D28">
         <v>-52052000.0</v>
       </c>
       <c r="E28">
         <v>-721865000.0</v>
       </c>
       <c r="F28">
         <v>-145830000.0</v>
       </c>
       <c r="G28">
         <v>793923000.0</v>
       </c>
       <c r="H28">
         <v>410863000.0</v>
       </c>
       <c r="I28">
         <v>295287000.0</v>
       </c>
       <c r="J28">
         <v>352113000.0</v>
       </c>
       <c r="K28">
         <v>251810000.0</v>
       </c>
       <c r="L28">
         <v>308226000.0</v>
       </c>
       <c r="M28">
         <v>177503000.0</v>
       </c>
       <c r="N28">
         <v>64707000.0</v>
       </c>
       <c r="O28">
         <v>-3541000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
         <v>67065000.0</v>
       </c>
       <c r="C29">
         <v>58571000.0</v>
       </c>
       <c r="D29">
         <v>60063000.0</v>
       </c>
       <c r="E29">
         <v>74487000.0</v>
       </c>
       <c r="F29">
         <v>136959000.0</v>
       </c>
       <c r="G29">
         <v>97327000.0</v>
       </c>
       <c r="H29">
         <v>72450000.0</v>
       </c>
       <c r="I29">
         <v>73830000.0</v>
       </c>
       <c r="J29">
         <v>47273000.0</v>
       </c>
       <c r="K29">
         <v>30983000.0</v>
       </c>
       <c r="L29">
         <v>25296000.0</v>
       </c>
       <c r="M29">
         <v>19680000.0</v>
       </c>
       <c r="N29">
         <v>10866000.0</v>
       </c>
       <c r="O29">
         <v>4302000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
         <v>-525479000.0</v>
       </c>
       <c r="C30">
         <v>-590030000.0</v>
       </c>
       <c r="D30">
         <v>-129558000.0</v>
       </c>
       <c r="E30">
         <v>672382000.0</v>
       </c>
       <c r="F30">
         <v>77656000.0</v>
       </c>
       <c r="G30">
         <v>-774737000.0</v>
       </c>
       <c r="H30">
         <v>-520372000.0</v>
       </c>
       <c r="I30">
         <v>-268307000.0</v>
       </c>
@@ -15916,1011 +16123,1028 @@
       <c r="O30">
         <v>-42373000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
         <v>115</v>
       </c>
-    </row>
-    <row r="2" spans="1:54">
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>581939000.0</v>
+      </c>
+      <c r="C2">
         <v>248471000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>147222000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>330117000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>502944000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>330117000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>489280000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>500663000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>417033000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>286635000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>337583000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>417375000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>417715000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>408182000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>421729000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>724237000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>413704000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>383178000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>532764000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>444439000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>380811000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>314393000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>288278000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>437064000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>208414000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>197880000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>115043000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>209305000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>171950000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>234939000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>282409000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133365000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>106046000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>134129000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>80557000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>117502000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>126084000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>114514000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>104725000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>61750000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>123715000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>105277000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>115783000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>99714000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>178442000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>160888000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>75625000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>85716000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>106951000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>85797000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>61101000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>45783000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25490000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>15784000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>3503000</v>
+      </c>
+      <c r="C3">
         <v>1748000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11702000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1967000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2281000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5013000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>29692000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>815000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1036000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>60863000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3984000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2034000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2517000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18426000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2390000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2914000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3029000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2579000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4463000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>678000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4308000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4913000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1291000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>508000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11722000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4053000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11598000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>4117000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2123000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3500000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2297000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8072000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7226000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1181000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6563000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>691000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>294000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>405000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1322000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2224000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>285000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>494000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>955000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>669000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>502000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>311000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>729000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1508000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>508000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>979000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>262000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>77000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>86000</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-340000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>9533000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-13547000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-30028000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8698000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6690000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>314872000.0</v>
+      </c>
+      <c r="C6">
         <v>333468000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>101249000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-182895000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-220598000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>172827000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-159163000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11383000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>83630000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>130398000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-50948000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-79792000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-340000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9533000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13547000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-302508000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>310533000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>30526000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-149586000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>88325000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>63628000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>66418000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26115000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-148786000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>228650000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10534000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>82837000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-94262000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>37355000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-62989000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-47470000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>149044000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>27319000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-28083000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>53572000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-36945000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-8582000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>11570000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9789000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>42975000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-61965000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>18438000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10506000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>16069000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-78728000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17554000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>85263000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-10091000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-21235000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>21154000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>24696000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>15318000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20293000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>9706000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:54">
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>13093000.0</v>
+      </c>
+      <c r="C7">
         <v>-14711000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>13706000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9319000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7886000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-18045000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>19252000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2631000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5042000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-32435000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1647000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-10995000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-15393000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-24299000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13309000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>22109000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-66690000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16652000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13375000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>916000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1176000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7476000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11998000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4993000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6282000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-8423000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2657000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-4637000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-617000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1270000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2366000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>2935000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-6278000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2223000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>292000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>6535000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1771000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2188000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>145000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1795000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1938000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-3217000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-725000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3175000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1321000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-8840000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>7612000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>213000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-5856000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>6700000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-203000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>624000.0</v>
       </c>
-      <c r="BB7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16931,132 +17155,134 @@
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>3599771000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3068262000000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>3531811000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>3068262000000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>1984490000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1238465000000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>1450905000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1408982000000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>1503049000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1162810000000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -17067,756 +17293,769 @@
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-    </row>
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>16360000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-14888000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-15359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
-      <c r="T11"/>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>479000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7339000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7514000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-4128000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3958000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-20866000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3874000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1225000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-10995000.0</v>
       </c>
       <c r="N13">
         <v>-10995000.0</v>
       </c>
       <c r="O13">
+        <v>-10995000.0</v>
+      </c>
+      <c r="P13">
         <v>-13309000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>22109000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-66690000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>16652000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>13375000.0</v>
       </c>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>8726000.0</v>
+      </c>
+      <c r="C14">
         <v>5399000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9180000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11600000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10220000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8336000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8595000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9025000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8218000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7510000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6343000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6494000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6484000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5934000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6160000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6848000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6158000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6058000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6244000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6361000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5406000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4902000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5407000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4930000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4403000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4310000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4269000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4231000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4403000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4363000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4278000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3509000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2580000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2333000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3418000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1837000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1878000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2069000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2042000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1701000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1307000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1549000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1676000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1718000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1436000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1292000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1267000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1217000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1195000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1190000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1003000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>136000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>135000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>132000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:54">
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
-        <v>-801000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="C15">
-        <v>-802000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="D15">
-        <v>-801000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="E15">
-        <v>-802000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="F15">
+        <v>802000.0</v>
+      </c>
+      <c r="G15">
         <v>801000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>802000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>801000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>802000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>801000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>802000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>801000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>802000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>801000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>802000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>801000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>802000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>801000.0</v>
       </c>
       <c r="S15">
         <v>801000.0</v>
       </c>
       <c r="T15">
-        <v>802000.0</v>
+        <v>801000.0</v>
       </c>
       <c r="U15">
         <v>802000.0</v>
       </c>
       <c r="V15">
+        <v>802000.0</v>
+      </c>
+      <c r="W15">
         <v>801000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>802000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>899000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>578000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>196000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>195000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>193000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>190000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>194000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>195000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>193000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>192000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>197000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>301000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>195000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>194000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3037000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>196000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>195000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>192000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>53202000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>15141000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>196000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>192000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>721000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>91000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>356000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:54">
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>896811000.0</v>
+      </c>
+      <c r="C16">
         <v>581939000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>248471000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>147222000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>282346000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>502944000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>330117000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>489280000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>500663000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>417033000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>286635000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>337583000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>417375000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>417715000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>408182000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>421729000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>724237000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>413704000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>383178000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>532764000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>444439000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>380811000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>314393000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>288278000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>437064000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>208414000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>197880000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>115043000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>209305000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>171950000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>234939000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>282409000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>133365000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>106046000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>134129000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>80557000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>117502000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>126084000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>114514000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>104725000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>61750000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>123715000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>105277000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>115783000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>99714000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>178442000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>160888000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>75625000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>85716000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>106951000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>85797000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>61101000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>45783000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>25490000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -17827,1906 +18066,1944 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>42661000.0</v>
+      </c>
+      <c r="C18">
         <v>3307000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>24780000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>22437000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6855000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7970000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7287000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>20399000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>10068000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-71589000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>21262000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6958000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>5418000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17399000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>8616000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>46440000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-40027000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>48546000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>43223000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>31091000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>31540000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>16743000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>35707000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>39264000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5260000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>10042000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4365000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>18544000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>10935000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>17268000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>18433000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>15049000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>13303000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8269000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7718000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>11854000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>16539000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>3209000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8085000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6266000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>6455000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5852000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3369000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>7092000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>8387000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4011000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>5548000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>9878000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>4312000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2403000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-12239000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>16686000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1566000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1449000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:54">
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19">
+        <v>71575000.0</v>
+      </c>
+      <c r="C19">
         <v>23656000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>14128000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-29184000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-411181000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-155610000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-269955000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-97838000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-119759000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-102478000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>208985000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-32402000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6170000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-249101000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>286590000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-35403000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6231000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-11503000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-18008000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>80882000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>-30000000.0</v>
+      </c>
+      <c r="C21">
         <v>-250000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>100000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-25000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>175000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-39500000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-250000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-250000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3208000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2868000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13123000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1717000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-191122000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>23621000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>69703000.0</v>
       </c>
-      <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>11370000.0</v>
+      </c>
+      <c r="C22">
         <v>6355000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19214000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1708000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4420000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3838000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5347000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2747000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4158000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9627000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>12794000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7650000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>11010000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>17561000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>16229000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>44192000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24329000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>26640000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>24429000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>27982000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>33923000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>32130000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>22904000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>13440000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-4450000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>16709000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14317000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>12730000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>14788000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>18085000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9170000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12385000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12068000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6305000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9782000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>9660000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10473000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6261000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4807000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4626000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5006000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4509000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5928000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4652000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>14044000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2807000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10274000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2981000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3727000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>11717000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>352000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>582000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-297000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>517450000.0</v>
+      </c>
+      <c r="C23">
         <v>749723000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>454396000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-266671000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>34348000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>157323000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>114114000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>314676000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-58945000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>474728000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-509573000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-55581000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1245000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>371490000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-105997000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-364398000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>91410000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>64184000.0</v>
       </c>
-      <c r="S23">
-[...1 lines deleted...]
-      </c>
       <c r="T23">
-        <v>99872000.0</v>
+        <v>-175896000.0</v>
       </c>
       <c r="U23">
+        <v>97125000.0</v>
+      </c>
+      <c r="V23">
         <v>-57685000.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>73065000.0</v>
+      </c>
+      <c r="X23">
         <v>457658000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>187616000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>425720000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-106231000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>79982000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>40191000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>353599000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-136667000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>11300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>142188000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>87813000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-92587000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>146324000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-54726000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>52665000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8481000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>65108000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13765000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>18821000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11820000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>42703000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13417000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>19999000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7914000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>26425000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>33275000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>54031000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11476000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-40235000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>21680000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>51595000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>28009000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:54">
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
-        <v>-191490000.0</v>
+        <v>-288798000.0</v>
       </c>
       <c r="C24">
+        <v>-189384000.0</v>
+      </c>
+      <c r="D24">
         <v>63410000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-77252000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-433208000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-119960000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-277568000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-41087000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-94021000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-34721000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>205732000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9998000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4407000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-20513000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-39000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5518000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>516797000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-91440000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-68188000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>58088000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>147238000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-86488000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-122986000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-337131000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>18021000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-240381000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>20692000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-380076000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-220483000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-9700000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-89038000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-32934000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-179428000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-63011000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-185490000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-130461000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-264335000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4082000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-55930000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-98534000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-161875000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>43825000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-102790000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-42755000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-127737000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>34004000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-25022000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-40289000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-83386000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2029000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-25186000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-13282000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-32777000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-19396000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>6133000.0</v>
+      </c>
+      <c r="C25">
         <v>-329000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-8002000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-6768000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3398000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2090000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4372000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4707000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>356000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5557000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4090000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-601000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1687000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>961000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1151000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>291000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-29608000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-739000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1557000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-5350000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>82000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-15339000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-14952000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3382000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-16138000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>16152000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>310000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-923000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-246000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>934000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-511000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6352000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1983000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>402000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>705000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-773000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1997000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-14424000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>475000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1544000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1678000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-2367000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>413000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>168000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-918000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-12973000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4610000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-8159000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>341000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1562000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-32140000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>16475000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>259000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:54">
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26">
+        <v>-2129000.0</v>
+      </c>
+      <c r="C26">
         <v>-92000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4712000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2099000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-128000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3212000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-81000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>83454000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>249166000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-4438000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-77185000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-24771000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-13000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-50614000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1316000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1690000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1241000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>35772000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-186000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-35586000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-14414000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-24998000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-17559000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-7553000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-2000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-4000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-392000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-17000.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>-253000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-113000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-574000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-10500000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-80000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-343000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-25990000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-64000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-4000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>4109000.0</v>
+      </c>
+      <c r="C27">
         <v>3418000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3739000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3953000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3430000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2831000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3427000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4026000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3439000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3627000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3313000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3714000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3320000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2881000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4048000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4296000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7880000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4952000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11134000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4445000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3386000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1350000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1175000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1309000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>966000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1168000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>860000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1058000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>825000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>911000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>769000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>913000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>567000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>486000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>317000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>459000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>323000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>702000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>503000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>585000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>926000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>353000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>683000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>846000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>852000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>696000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2077000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>417000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>83000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="AZ27">
         <v>43000.0</v>
       </c>
       <c r="BA27">
         <v>43000.0</v>
       </c>
-      <c r="BB27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:54">
+      <c r="BB27">
+        <v>43000.0</v>
+      </c>
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>484519000.0</v>
+      </c>
+      <c r="C28">
         <v>499779000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5729000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-130344000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>181447000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>331394000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>73813000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>65241000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>187041000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>248846000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-285179000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-56382000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3995000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>293504000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-308714000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-338068000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-160006000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>84923000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-106613000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-24326000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-128851000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>113960000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>94776000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>166621000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>254343000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>278183000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3850000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>240193000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>236040000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-69220000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2535000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>51252000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>344281000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-102781000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>126111000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>55607000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>192219000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-21824000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>59498000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>111640000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>89046000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8374000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>111163000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>55221000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>38804000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>103038000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>101254000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-37237000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>102766000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10720000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-24244000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9794000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>51504000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>27653000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>46164000.0</v>
+      </c>
+      <c r="C29">
         <v>5055000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>36482000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24404000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9136000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2957000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>36979000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>21214000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11104000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10726000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25246000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8992000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7935000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1027000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11006000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>49354000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-36998000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>51125000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>47686000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>31769000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35848000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>21656000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>36998000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>39772000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6462000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>14095000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15963000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>22661000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>13058000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>20768000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>20730000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>23121000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>20529000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>9450000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>14281000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>12545000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>16833000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>3614000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9407000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>8490000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>6740000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>6346000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4324000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>7761000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>8889000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>4322000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>6277000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>11386000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4820000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2403000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-11260000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>16948000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1643000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1535000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:54">
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>-215811000.0</v>
+      </c>
+      <c r="C30">
         <v>-171366000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>70496000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29184000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-411181000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-155610000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-269955000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-97838000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-114515000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-107722000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>208985000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-32402000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4280000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-284998000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>284161000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13794000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>507537000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-105522000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-90659000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>80882000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>156631000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-69198000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-105659000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-355179000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-32155000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-281744000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>63024000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-357116000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-211743000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-14537000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-70735000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>74671000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-337491000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>65248000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-86820000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-105097000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-217634000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>29780000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-59116000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-77155000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-157751000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>20466000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-125993000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-46913000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-126421000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-89806000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-22268000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15760000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-128821000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>12837000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>60200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-11424000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-32854000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-19482000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>