--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1211,51 +1214,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
-        <v>631388452.0</v>
+        <v>459777070.0</v>
       </c>
       <c r="C2">
         <v>430585000.0</v>
       </c>
       <c r="D2">
         <v>450638000.0</v>
       </c>
       <c r="E2">
         <v>498777000.0</v>
       </c>
       <c r="F2">
         <v>612092000.0</v>
       </c>
       <c r="G2">
         <v>305919000.0</v>
       </c>
       <c r="H2">
         <v>237042112.0</v>
       </c>
       <c r="I2">
         <v>247769872.0</v>
       </c>
       <c r="J2">
         <v>243165805.0</v>
       </c>
@@ -1380,51 +1383,51 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
-        <v>-353085889.0</v>
+        <v>-257117144.0</v>
       </c>
       <c r="C5">
         <v>-331903000.0</v>
       </c>
       <c r="D5">
         <v>-200539000.0</v>
       </c>
       <c r="E5">
         <v>-239120000.0</v>
       </c>
       <c r="F5">
         <v>-144665000.0</v>
       </c>
       <c r="G5">
         <v>-154723000.0</v>
       </c>
       <c r="H5">
         <v>18735024.0</v>
       </c>
       <c r="I5">
         <v>47568702.0</v>
       </c>
       <c r="J5">
         <v>-2235387.67</v>
       </c>
@@ -1665,51 +1668,51 @@
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
-        <v>287877666.0</v>
+        <v>209632516.0</v>
       </c>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10">
         <v>335556000.0</v>
       </c>
       <c r="E10">
         <v>147117000.0</v>
       </c>
       <c r="F10">
         <v>19292000.0</v>
       </c>
       <c r="G10">
         <v>4297000.0</v>
       </c>
       <c r="H10">
         <v>-75890129.91</v>
       </c>
       <c r="I10">
         <v>-6728192.48</v>
       </c>
       <c r="J10">
         <v>-11893439.36</v>
       </c>
@@ -1769,51 +1772,51 @@
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
-        <v>287877666.0</v>
+        <v>209632516.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>335556000.0</v>
       </c>
       <c r="E12">
         <v>147117000.0</v>
       </c>
       <c r="F12">
         <v>19292000.0</v>
       </c>
       <c r="G12">
         <v>4297000.0</v>
       </c>
       <c r="H12">
         <v>-75890129.91</v>
       </c>
       <c r="I12">
         <v>-6728192.48</v>
       </c>
       <c r="J12">
         <v>-11893439.36</v>
       </c>
       <c r="K12">
         <v>2718547.0</v>
@@ -1856,51 +1859,51 @@
       </c>
       <c r="X12"/>
       <c r="Y12">
         <v>1.0</v>
       </c>
       <c r="Z12">
         <v>500543.0</v>
       </c>
       <c r="AA12">
         <v>500543.0</v>
       </c>
       <c r="AB12">
         <v>1.0</v>
       </c>
       <c r="AC12"/>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>1540986334.0</v>
+        <v>1122146248.0</v>
       </c>
       <c r="C13">
         <v>1135500000.0</v>
       </c>
       <c r="D13">
         <v>1107290000.0</v>
       </c>
       <c r="E13">
         <v>1089229000.0</v>
       </c>
       <c r="F13">
         <v>1133181000.0</v>
       </c>
       <c r="G13">
         <v>1120049000.0</v>
       </c>
       <c r="H13">
         <v>520744562.0</v>
       </c>
       <c r="I13">
         <v>517249987.0</v>
       </c>
       <c r="J13">
         <v>565436182.0</v>
       </c>
@@ -2277,51 +2280,51 @@
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
-        <v>2863892867.0</v>
+        <v>2085486785.0</v>
       </c>
       <c r="C20">
         <v>1921608000.0</v>
       </c>
       <c r="D20">
         <v>1483077000.0</v>
       </c>
       <c r="E20">
         <v>1281333000.0</v>
       </c>
       <c r="F20">
         <v>1424811000.0</v>
       </c>
       <c r="G20">
         <v>1375610000.0</v>
       </c>
       <c r="H20">
         <v>1177467904.0</v>
       </c>
       <c r="I20">
         <v>1085415886.0</v>
       </c>
       <c r="J20">
         <v>1106330815.0</v>
       </c>
@@ -2364,51 +2367,51 @@
       <c r="W20">
         <v>96229224.0</v>
       </c>
       <c r="X20">
         <v>77651395.0</v>
       </c>
       <c r="Y20">
         <v>69630504.0</v>
       </c>
       <c r="Z20">
         <v>44129190.0</v>
       </c>
       <c r="AA20"/>
       <c r="AB20">
         <v>49587893.0</v>
       </c>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
-        <v>1059333000.0</v>
+        <v>771406290.0</v>
       </c>
       <c r="C21">
         <v>701343000.0</v>
       </c>
       <c r="D21">
         <v>536224000.0</v>
       </c>
       <c r="E21">
         <v>310777000.0</v>
       </c>
       <c r="F21">
         <v>368110000.0</v>
       </c>
       <c r="G21">
         <v>372053000.0</v>
       </c>
       <c r="H21">
         <v>319084875.0</v>
       </c>
       <c r="I21">
         <v>310658355.0</v>
       </c>
       <c r="J21">
         <v>350745924.0</v>
       </c>
@@ -2447,51 +2450,51 @@
       </c>
       <c r="V21">
         <v>21855519.0</v>
       </c>
       <c r="W21">
         <v>4850516.0</v>
       </c>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21">
         <v>21851560.0</v>
       </c>
       <c r="AE21">
         <v>16165951.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
-        <v>26747561.0</v>
+        <v>19477573.0</v>
       </c>
       <c r="C22">
         <v>17962000.0</v>
       </c>
       <c r="D22">
         <v>23964000.0</v>
       </c>
       <c r="E22">
         <v>24181000.0</v>
       </c>
       <c r="F22">
         <v>24402000.0</v>
       </c>
       <c r="G22">
         <v>8761000.0</v>
       </c>
       <c r="H22">
         <v>10598115.0</v>
       </c>
       <c r="I22">
         <v>9364698.0</v>
       </c>
       <c r="J22">
         <v>7392445.0</v>
       </c>
@@ -2542,51 +2545,51 @@
       </c>
       <c r="Z22">
         <v>1150143.0</v>
       </c>
       <c r="AA22">
         <v>1150143.0</v>
       </c>
       <c r="AB22">
         <v>1216051.0</v>
       </c>
       <c r="AC22">
         <v>822002.0</v>
       </c>
       <c r="AD22">
         <v>629502.0</v>
       </c>
       <c r="AE22">
         <v>500715.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
-        <v>10284895528.0</v>
+        <v>7489460923.0</v>
       </c>
       <c r="C23">
         <v>7145844000.0</v>
       </c>
       <c r="D23">
         <v>6283620000.0</v>
       </c>
       <c r="E23">
         <v>5505830000.0</v>
       </c>
       <c r="F23">
         <v>5883663000.0</v>
       </c>
       <c r="G23">
         <v>3847254000.0</v>
       </c>
       <c r="H23">
         <v>3488754239.0</v>
       </c>
       <c r="I23">
         <v>2973473418.0</v>
       </c>
       <c r="J23">
         <v>2964316500.0</v>
       </c>
@@ -2833,51 +2836,51 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
-        <v>4774926627.0</v>
+        <v>3477101570.0</v>
       </c>
       <c r="C28">
         <v>2983320000.0</v>
       </c>
       <c r="D28">
         <v>2008784000.0</v>
       </c>
       <c r="E28">
         <v>1581679000.0</v>
       </c>
       <c r="F28">
         <v>2018008000.0</v>
       </c>
       <c r="G28">
         <v>1224233000.0</v>
       </c>
       <c r="H28">
         <v>1767982881.0</v>
       </c>
       <c r="I28">
         <v>1179064337.0</v>
       </c>
       <c r="J28">
         <v>1210929622.0</v>
       </c>
@@ -2981,51 +2984,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
-        <v>1242950100.0</v>
+        <v>905116262.0</v>
       </c>
       <c r="C30">
         <v>939650000.0</v>
       </c>
       <c r="D30">
         <v>918408000.0</v>
       </c>
       <c r="E30">
         <v>1043514000.0</v>
       </c>
       <c r="F30">
         <v>1062103000.0</v>
       </c>
       <c r="G30">
         <v>605479000.0</v>
       </c>
       <c r="H30">
         <v>462789469.0</v>
       </c>
       <c r="I30">
         <v>473368428.0</v>
       </c>
       <c r="J30">
         <v>462789662.0</v>
       </c>
@@ -3180,51 +3183,51 @@
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
-        <v>8628787437.0</v>
+        <v>6283483011.0</v>
       </c>
       <c r="C33">
         <v>6108795000.0</v>
       </c>
       <c r="D33">
         <v>4947621000.0</v>
       </c>
       <c r="E33">
         <v>4242267000.0</v>
       </c>
       <c r="F33">
         <v>4721405000.0</v>
       </c>
       <c r="G33">
         <v>3194482000.0</v>
       </c>
       <c r="H33">
         <v>2965181777.0</v>
       </c>
       <c r="I33">
         <v>2452893842.0</v>
       </c>
       <c r="J33">
         <v>2445499801.0</v>
       </c>
@@ -3328,51 +3331,51 @@
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
     </row>
     <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
-        <v>5014405574.0</v>
+        <v>3651490138.0</v>
       </c>
       <c r="C35">
         <v>3468919000.0</v>
       </c>
       <c r="D35">
         <v>2626099000.0</v>
       </c>
       <c r="E35">
         <v>2076079000.0</v>
       </c>
       <c r="F35">
         <v>2166340000.0</v>
       </c>
       <c r="G35">
         <v>1404181999.0</v>
       </c>
       <c r="H35">
         <v>1851262755.0</v>
       </c>
       <c r="I35">
         <v>1333936110.0</v>
       </c>
       <c r="J35">
         <v>1412925646.0</v>
       </c>
@@ -3423,51 +3426,51 @@
       </c>
       <c r="Z35">
         <v>101116296.0</v>
       </c>
       <c r="AA35">
         <v>101116296.0</v>
       </c>
       <c r="AB35">
         <v>106336981.0</v>
       </c>
       <c r="AC35">
         <v>39798609.0</v>
       </c>
       <c r="AD35">
         <v>23641323.0</v>
       </c>
       <c r="AE35">
         <v>15021459.0</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
-        <v>42087453.0</v>
+        <v>30648083.0</v>
       </c>
       <c r="C36">
         <v>22188000.0</v>
       </c>
       <c r="D36">
         <v>16394000.0</v>
       </c>
       <c r="E36">
         <v>23551000.0</v>
       </c>
       <c r="F36">
         <v>13724000.0</v>
       </c>
       <c r="G36">
         <v>14172000.0</v>
       </c>
       <c r="H36">
         <v>8605419.0</v>
       </c>
       <c r="I36">
         <v>25787980.0</v>
       </c>
       <c r="J36">
         <v>26943141.0</v>
       </c>
@@ -3630,51 +3633,51 @@
       <c r="Y38">
         <v>1.0</v>
       </c>
       <c r="Z38"/>
       <c r="AA38">
         <v>1.0</v>
       </c>
       <c r="AB38">
         <v>1.0</v>
       </c>
       <c r="AC38">
         <v>0.0</v>
       </c>
       <c r="AD38">
         <v>1.0</v>
       </c>
       <c r="AE38">
         <v>1.0</v>
       </c>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
-        <v>98532761.0</v>
+        <v>71751556.0</v>
       </c>
       <c r="C39">
         <v>79437000.0</v>
       </c>
       <c r="D39">
         <v>58071000.0</v>
       </c>
       <c r="E39">
         <v>48751000.0</v>
       </c>
       <c r="F39">
         <v>56461000.0</v>
       </c>
       <c r="G39">
         <v>34235000.0</v>
       </c>
       <c r="H39">
         <v>18996072.0</v>
       </c>
       <c r="I39">
         <v>37846449.0</v>
       </c>
       <c r="J39">
         <v>48634592.0</v>
       </c>
@@ -3725,51 +3728,51 @@
       </c>
       <c r="Z39">
         <v>6685115.0</v>
       </c>
       <c r="AA39">
         <v>6685115.0</v>
       </c>
       <c r="AB39">
         <v>4188623.0</v>
       </c>
       <c r="AC39">
         <v>1986505.0</v>
       </c>
       <c r="AD39">
         <v>1986505.0</v>
       </c>
       <c r="AE39">
         <v>1144492.0</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
-        <v>429299115.0</v>
+        <v>312615615.0</v>
       </c>
       <c r="C40">
         <v>311397000.0</v>
       </c>
       <c r="D40">
         <v>311283000.0</v>
       </c>
       <c r="E40">
         <v>273169000.0</v>
       </c>
       <c r="F40">
         <v>299394000.0</v>
       </c>
       <c r="G40">
         <v>183802000.0</v>
       </c>
       <c r="H40">
         <v>2677089.0</v>
       </c>
       <c r="I40">
         <v>1447841.0</v>
       </c>
       <c r="J40">
         <v>1478330.0</v>
       </c>
@@ -3871,51 +3874,51 @@
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
     </row>
     <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
-        <v>44281601.0</v>
+        <v>32245861.0</v>
       </c>
       <c r="C42">
         <v>30971000.0</v>
       </c>
       <c r="D42">
         <v>37684000.0</v>
       </c>
       <c r="E42">
         <v>41491000.0</v>
       </c>
       <c r="F42">
         <v>39150000.0</v>
       </c>
       <c r="G42">
         <v>19783000.0</v>
       </c>
       <c r="H42">
         <v>16124537.0</v>
       </c>
       <c r="I42">
         <v>15012885.0</v>
       </c>
       <c r="J42">
         <v>17491053.0</v>
       </c>
@@ -4135,51 +4138,51 @@
       </c>
       <c r="Z45">
         <v>154459000.0</v>
       </c>
       <c r="AA45">
         <v>156032000.0</v>
       </c>
       <c r="AB45">
         <v>149300000.0</v>
       </c>
       <c r="AC45">
         <v>90000000.0</v>
       </c>
       <c r="AD45">
         <v>57800000.0</v>
       </c>
       <c r="AE45">
         <v>42300000.0</v>
       </c>
     </row>
     <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
-        <v>4615035678.0</v>
+        <v>3360668980.0</v>
       </c>
       <c r="C46">
         <v>3427835000.0</v>
       </c>
       <c r="D46">
         <v>2841102000.0</v>
       </c>
       <c r="E46">
         <v>2513595000.0</v>
       </c>
       <c r="F46">
         <v>2853674000.0</v>
       </c>
       <c r="G46">
         <v>1411713000.0</v>
       </c>
       <c r="H46">
         <v>1451249741.0</v>
       </c>
       <c r="I46">
         <v>1025226316.0</v>
       </c>
       <c r="J46">
         <v>952376143.0</v>
       </c>
@@ -4281,51 +4284,51 @@
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
     </row>
     <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
-        <v>2435184063.0</v>
+        <v>1773301034.0</v>
       </c>
       <c r="C48">
         <v>1838707000.0</v>
       </c>
       <c r="D48">
         <v>1646975000.0</v>
       </c>
       <c r="E48">
         <v>1565671000.0</v>
       </c>
       <c r="F48">
         <v>1282689000.0</v>
       </c>
       <c r="G48">
         <v>803503000.0</v>
       </c>
       <c r="H48">
         <v>597058801.0</v>
       </c>
       <c r="I48">
         <v>577891823.0</v>
       </c>
       <c r="J48">
         <v>544655268.0</v>
       </c>
@@ -4470,51 +4473,51 @@
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
     </row>
     <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
-        <v>5062804293.0</v>
+        <v>3686734086.0</v>
       </c>
       <c r="C51">
         <v>2983320000.0</v>
       </c>
       <c r="D51">
         <v>2344340000.0</v>
       </c>
       <c r="E51">
         <v>1728796000.0</v>
       </c>
       <c r="F51">
         <v>2037300000.0</v>
       </c>
       <c r="G51">
         <v>1228530000.0</v>
       </c>
       <c r="H51">
         <v>2173617786.0</v>
       </c>
       <c r="I51">
         <v>1560960410.0</v>
       </c>
       <c r="J51">
         <v>1495129238.0</v>
       </c>
@@ -4565,51 +4568,51 @@
       </c>
       <c r="Z51">
         <v>83426737.0</v>
       </c>
       <c r="AA51">
         <v>83426737.0</v>
       </c>
       <c r="AB51">
         <v>131671395.0</v>
       </c>
       <c r="AC51">
         <v>49731136.0</v>
       </c>
       <c r="AD51">
         <v>31964747.0</v>
       </c>
       <c r="AE51">
         <v>31831187.0</v>
       </c>
     </row>
     <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
-        <v>542436272.0</v>
+        <v>395002093.0</v>
       </c>
       <c r="C52">
         <v>252679000.0</v>
       </c>
       <c r="D52">
         <v>301748000.0</v>
       </c>
       <c r="E52">
         <v>153021000.0</v>
       </c>
       <c r="F52">
         <v>478930000.0</v>
       </c>
       <c r="G52">
         <v>131519000.0</v>
       </c>
       <c r="H52">
         <v>119868786.0</v>
       </c>
       <c r="I52">
         <v>98877410.0</v>
       </c>
       <c r="J52">
         <v>49160238.0</v>
       </c>
@@ -4736,51 +4739,51 @@
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
     </row>
     <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
-        <v>10284895528.0</v>
+        <v>7489460923.0</v>
       </c>
       <c r="C55">
         <v>7145844000.0</v>
       </c>
       <c r="D55">
         <v>6283620000.0</v>
       </c>
       <c r="E55">
         <v>5505830000.0</v>
       </c>
       <c r="F55">
         <v>5883663000.0</v>
       </c>
       <c r="G55">
         <v>3847254000.0</v>
       </c>
       <c r="H55">
         <v>3488754239.0</v>
       </c>
       <c r="I55">
         <v>2973473418.0</v>
       </c>
       <c r="J55">
         <v>2964316500.0</v>
       </c>
@@ -4831,51 +4834,51 @@
       </c>
       <c r="Z55">
         <v>200370363.0</v>
       </c>
       <c r="AA55">
         <v>200370363.0</v>
       </c>
       <c r="AB55">
         <v>206728820.0</v>
       </c>
       <c r="AC55">
         <v>95626262.0</v>
       </c>
       <c r="AD55">
         <v>70224522.0</v>
       </c>
       <c r="AE55">
         <v>55007153.0</v>
       </c>
     </row>
     <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
-        <v>1656108091.0</v>
+        <v>1205977911.0</v>
       </c>
       <c r="C56">
         <v>1037049000.0</v>
       </c>
       <c r="D56">
         <v>1335999000.0</v>
       </c>
       <c r="E56">
         <v>1263563000.0</v>
       </c>
       <c r="F56">
         <v>1162258000.0</v>
       </c>
       <c r="G56">
         <v>652772000.0</v>
       </c>
       <c r="H56">
         <v>523572462.0</v>
       </c>
       <c r="I56">
         <v>520579576.0</v>
       </c>
       <c r="J56">
         <v>518816699.0</v>
       </c>
@@ -4926,51 +4929,51 @@
       </c>
       <c r="Z56">
         <v>50540573.0</v>
       </c>
       <c r="AA56">
         <v>50540573.0</v>
       </c>
       <c r="AB56">
         <v>54992568.0</v>
       </c>
       <c r="AC56">
         <v>24660067.0</v>
       </c>
       <c r="AD56">
         <v>21612925.0</v>
       </c>
       <c r="AE56">
         <v>17811158.0</v>
       </c>
     </row>
     <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
-        <v>1603123841.0</v>
+        <v>1167394781.0</v>
       </c>
       <c r="C57">
         <v>1003650000.0</v>
       </c>
       <c r="D57">
         <v>1066111000.0</v>
       </c>
       <c r="E57">
         <v>966681000.0</v>
       </c>
       <c r="F57">
         <v>1406968000.0</v>
       </c>
       <c r="G57">
         <v>654460000.0</v>
       </c>
       <c r="H57">
         <v>484828557.0</v>
       </c>
       <c r="I57">
         <v>481813910.0</v>
       </c>
       <c r="J57">
         <v>426043737.0</v>
       </c>
@@ -5021,51 +5024,51 @@
       </c>
       <c r="Z57">
         <v>60184986.0</v>
       </c>
       <c r="AA57">
         <v>60184986.0</v>
       </c>
       <c r="AB57">
         <v>68977165.0</v>
       </c>
       <c r="AC57">
         <v>32606089.0</v>
       </c>
       <c r="AD57">
         <v>27488284.0</v>
       </c>
       <c r="AE57">
         <v>34835479.0</v>
       </c>
     </row>
     <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
-        <v>6617529417.0</v>
+        <v>4818884921.0</v>
       </c>
       <c r="C58">
         <v>4472569000.0</v>
       </c>
       <c r="D58">
         <v>3692210000.0</v>
       </c>
       <c r="E58">
         <v>3042760000.0</v>
       </c>
       <c r="F58">
         <v>3573308000.0</v>
       </c>
       <c r="G58">
         <v>2058642000.0</v>
       </c>
       <c r="H58">
         <v>2336091313.0</v>
       </c>
       <c r="I58">
         <v>1815750020.0</v>
       </c>
       <c r="J58">
         <v>1838969383.0</v>
       </c>
@@ -5153,126 +5156,126 @@
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
     </row>
     <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
-        <v>3667366110.0</v>
+        <v>2670576000.0</v>
       </c>
       <c r="C60">
         <v>2673275000.0</v>
       </c>
       <c r="D60">
         <v>2591410000.0</v>
       </c>
       <c r="E60">
         <v>2463070000.0</v>
       </c>
       <c r="F60">
         <v>2310355000.0</v>
       </c>
       <c r="G60">
         <v>1788612000.0</v>
       </c>
       <c r="H60">
-        <v>1152662925.0</v>
+        <v>1152662926.0</v>
       </c>
       <c r="I60">
         <v>1157723398.0</v>
       </c>
       <c r="J60">
         <v>1125347117.0</v>
       </c>
       <c r="K60">
-        <v>1085224313.0</v>
+        <v>1085224314.0</v>
       </c>
       <c r="L60">
-        <v>740346907.0</v>
+        <v>740346908.0</v>
       </c>
       <c r="M60">
-        <v>886767568.0</v>
+        <v>886767569.0</v>
       </c>
       <c r="N60">
-        <v>742711571.0</v>
+        <v>742711572.0</v>
       </c>
       <c r="O60">
         <v>731145019.0</v>
       </c>
       <c r="P60">
         <v>670518119.0</v>
       </c>
       <c r="Q60">
         <v>611434170.0</v>
       </c>
       <c r="R60">
         <v>509421258.0</v>
       </c>
       <c r="S60">
         <v>418940016.0</v>
       </c>
       <c r="T60">
         <v>497331111.0</v>
       </c>
       <c r="U60">
         <v>496954358.0</v>
       </c>
       <c r="V60">
         <v>340947993.0</v>
       </c>
       <c r="W60">
         <v>240935331.0</v>
       </c>
       <c r="X60">
         <v>159052877.0</v>
       </c>
       <c r="Y60">
         <v>142995343.0</v>
       </c>
       <c r="Z60">
         <v>39069080.0</v>
       </c>
       <c r="AA60">
-        <v>39069080.0</v>
+        <v>39069081.0</v>
       </c>
       <c r="AB60">
         <v>31414673.0</v>
       </c>
       <c r="AC60">
         <v>23221563.0</v>
       </c>
       <c r="AD60">
         <v>19094915.0</v>
       </c>
       <c r="AE60">
         <v>5150214.0</v>
       </c>
     </row>
     <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
@@ -5338,772 +5341,778 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK62"/>
+  <dimension ref="A1:DL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
-        <v>913882092.0</v>
+        <v>717165000.0</v>
       </c>
       <c r="C2">
+        <v>665488939.0</v>
+      </c>
+      <c r="D2">
         <v>677673759.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>684073000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>677131000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>430585000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>733352000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>725401600.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>673160000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>450638000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>719722000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>608674937.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>652874170.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>498777000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>794566000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>835913000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>846815000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>825389230.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>818071624.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>758204000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>463366000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>416868967.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>375632769.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>437806482.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>329309688.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>237042112.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>358299592.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>370883607.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>362698472.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>247769872.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>367084620.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>351149635.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>336548423.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>243165805.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>367872602.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>353703789.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>340774456.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>236946655.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>312692146.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>313901899.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>295303688.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>228023549.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>311237243.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>349888424.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>340896040.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>282295022.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>374483506.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>333606088.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>308440536.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>206711308.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>308755501.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>277240153.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>296739888.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>200135701.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>320575057.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>303421492.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>308104559.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>188838393.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>283423918.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>257270887.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>253107798.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>126045832.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>210338243.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>184861967.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>191191877.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>173588959.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>182566189.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>173838666.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>165679100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>179755957.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>219875307.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>223658872.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>214416593.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>206914066.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>202424456.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>188411460.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>177654299.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>138672786.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>172088482.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>183496679.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>180456338.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>150350439.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>149717455.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>144851596.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>140440605.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>121576521.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>112919544.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>105738245.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>108499717.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>63484658.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>63008349.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>64790123.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>61490141.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>61352511.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>41697444.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>39875403.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>38979940.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>38769221.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>41720538.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>41107704.0</v>
       </c>
-      <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
-      <c r="CZ2">
+      <c r="CZ2"/>
+      <c r="DA2">
         <v>40399945.0</v>
       </c>
-      <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2">
         <v>20002055.0</v>
       </c>
-      <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>18115688.0</v>
       </c>
-      <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
+      <c r="DL2"/>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
+      <c r="AC3"/>
       <c r="AD3">
         <v>0.0</v>
       </c>
-      <c r="AE3"/>
+      <c r="AE3">
+        <v>0.0</v>
+      </c>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
@@ -6144,89 +6153,90 @@
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
+      <c r="DL3"/>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
@@ -6267,414 +6277,418 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
-        <v>-353085889.0</v>
+        <v>-273880000.0</v>
       </c>
       <c r="C5">
+        <v>-257117144.0</v>
+      </c>
+      <c r="D5">
         <v>-278859902.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-257961000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-324330000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-331903000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-229064000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-252500964.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-235064433.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-200296000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-234121000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-197765248.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-210847539.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-239120000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-254944000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-174016000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-143499000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-144469180.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-149754712.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-137072000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-156566999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-196872639.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>28282632.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>57002540.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>59930193.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18735024.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>25290074.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17841255.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>32036399.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>47568702.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>18118280.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>28911952.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17271819.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2235387.67</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3637961.19</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>15979270.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>34749321.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>38670485.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>28572732.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>26258714.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>27525345.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>33539191.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>24411918.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>25776800.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>24154440.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>24679117.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>23206830.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>22277835.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>30931444.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>23973252.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6732391.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>16460424.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2649761.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-6136726.88</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-10393700.79</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2458951.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-3881889.53</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1516160.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>8985255.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-7681823.81</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-6190902.45</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-478704000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-509059000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-498872000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-496792000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-413149000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-423737000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-416635000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-405569000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-353114000.0</v>
       </c>
-      <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
-      <c r="BV5">
+      <c r="BV5"/>
+      <c r="BW5">
         <v>-288108000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-318904000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-304106000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-277699000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-271969000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-311470000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-301945000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-301315000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-271680000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-232401000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-221324000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-208596000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-197751000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-224864000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-307671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-196813000.0</v>
       </c>
       <c r="CL5">
         <v>-196813000.0</v>
       </c>
       <c r="CM5">
-        <v>-174626000.0</v>
+        <v>-196813000.0</v>
       </c>
       <c r="CN5">
         <v>-174626000.0</v>
       </c>
       <c r="CO5">
         <v>-174626000.0</v>
       </c>
       <c r="CP5">
-        <v>-103420000.0</v>
+        <v>-174626000.0</v>
       </c>
       <c r="CQ5">
         <v>-103420000.0</v>
       </c>
       <c r="CR5">
         <v>-103420000.0</v>
       </c>
-      <c r="CS5"/>
-      <c r="CT5">
+      <c r="CS5">
+        <v>-103420000.0</v>
+      </c>
+      <c r="CT5"/>
+      <c r="CU5">
         <v>-90271000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>-90271000.0</v>
       </c>
-      <c r="CW5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX5"/>
       <c r="CY5">
         <v>-67700000.0</v>
       </c>
       <c r="CZ5">
         <v>-67700000.0</v>
       </c>
-      <c r="DA5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DA5">
+        <v>-67700000.0</v>
+      </c>
+      <c r="DB5"/>
       <c r="DC5">
         <v>-62500000.0</v>
       </c>
       <c r="DD5">
         <v>-62500000.0</v>
       </c>
-      <c r="DE5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DE5">
+        <v>-62500000.0</v>
+      </c>
+      <c r="DF5"/>
       <c r="DG5">
         <v>-48000000.0</v>
       </c>
       <c r="DH5">
         <v>-48000000.0</v>
       </c>
-      <c r="DI5"/>
+      <c r="DI5">
+        <v>-48000000.0</v>
+      </c>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
-      <c r="AE6"/>
+      <c r="AE6">
+        <v>0.0</v>
+      </c>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
@@ -6715,141 +6729,144 @@
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
+      <c r="DL6"/>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>615095000.0</v>
+      </c>
+      <c r="C7">
         <v>637764000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>602360000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>571322000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>555003000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>573662000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>610343000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>457144000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>460158000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>415239000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>400280000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>399954000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>413039000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>385579000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>401409000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>413593000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>429206000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>429234000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>449165000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>354882000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>355986000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>458326000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>476985000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>455542000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>99133000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>98846000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>466075000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>478750000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6890,111 +6907,114 @@
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
+      <c r="DL7"/>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
+        <v>1131802000.0</v>
+      </c>
+      <c r="C8">
         <v>1125109000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1125202000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1133287000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1142125000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1135500000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1136247000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>1127555000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>1107290000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1123099000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1118427000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1126140000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1089229000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1091315000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1107303000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1130831000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1133181000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1128446000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1126352000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7045,97 +7065,98 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>23017000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21063000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>22144000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20792000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>15920498.95</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>14993400.79</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -7176,281 +7197,285 @@
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
-        <v>287877666.0</v>
+        <v>185814000.0</v>
       </c>
       <c r="C10">
+        <v>209632516.0</v>
+      </c>
+      <c r="D10">
         <v>31582183.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16433000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>0.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>55218000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26602098.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>901441789.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>335556000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>88264000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>177824011.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>136450950.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>147117000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>133140000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14940000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>20606000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19265886.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>62872515.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>111508000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>401968000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5467588.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>277853065.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12073855.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>92441827.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1169000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-74668378.91</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-355023613.65</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>875524.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6728192.48</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-8498386.24</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-10999087.59</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-9518278.47</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-11893439.36</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-13184687.19</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-13276588.55</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-14836755.2</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2718547.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-19616657.16</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-23930652.82</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-26588548.89</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-27699270.01</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-29083798.88</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-34609404.58</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-37097333.96</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-44102648.04</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-9449192.78</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10543729.91</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-10879516.55</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-6097091.39</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-6784737.97</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-6239545.32</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-8006290.24</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-10580702.23</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>20113297.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>500543.0</v>
       </c>
-      <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
+      <c r="DL10"/>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7524,1456 +7549,1468 @@
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
-        <v>287877666.0</v>
+        <v>185814000.0</v>
       </c>
       <c r="C12">
+        <v>209632516.0</v>
+      </c>
+      <c r="D12">
         <v>31582183.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>28000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16433000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>55218000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26602098.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>901441789.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>335556000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>88264000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>177824011.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>136450950.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>147117000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>133140000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14940000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20606000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19265886.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>62872515.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>111508000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>401968000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5467588.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>277853065.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12073855.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>92441827.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1169000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-74668378.91</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-355023613.65</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>875524.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-6728192.48</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-8498386.24</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-10999087.59</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-9518278.47</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-11893439.36</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-13184687.19</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-13276588.55</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-14836755.2</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2718547.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-19616657.16</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-23930652.82</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-26588548.89</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-27699270.01</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-29083798.88</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-34609404.58</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-37097333.96</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-44102648.04</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-9449192.78</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-10543729.91</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-10879516.55</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-6097091.39</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-6784737.97</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-6239545.32</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-8006290.24</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-10580702.23</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>23611887.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>525202.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BG12">
         <v>1.0</v>
       </c>
       <c r="BH12">
+        <v>1.0</v>
+      </c>
+      <c r="BI12">
         <v>21882872.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>21911493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BK12">
         <v>1.0</v>
       </c>
       <c r="BL12">
         <v>1.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BM12">
         <v>1.0</v>
       </c>
+      <c r="BN12"/>
       <c r="BO12">
+        <v>1.0</v>
+      </c>
+      <c r="BP12">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BQ12">
         <v>1.0</v>
       </c>
       <c r="BR12">
         <v>1.0</v>
       </c>
       <c r="BS12">
         <v>1.0</v>
       </c>
       <c r="BT12">
         <v>1.0</v>
       </c>
       <c r="BU12">
         <v>1.0</v>
       </c>
       <c r="BV12">
         <v>1.0</v>
       </c>
       <c r="BW12">
         <v>1.0</v>
       </c>
       <c r="BX12">
         <v>1.0</v>
       </c>
       <c r="BY12">
         <v>1.0</v>
       </c>
       <c r="BZ12">
         <v>1.0</v>
       </c>
       <c r="CA12">
         <v>1.0</v>
       </c>
       <c r="CB12">
         <v>1.0</v>
       </c>
       <c r="CC12">
         <v>1.0</v>
       </c>
       <c r="CD12">
+        <v>1.0</v>
+      </c>
+      <c r="CE12">
         <v>2.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>2.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>20113297.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>2194983.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>500543.0</v>
       </c>
-      <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>1.0</v>
       </c>
-      <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>0.0</v>
       </c>
-      <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>1540986334.0</v>
+        <v>1131802000.0</v>
       </c>
       <c r="C13">
+        <v>1122146248.0</v>
+      </c>
+      <c r="D13">
         <v>1124105153.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1135809000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1142125000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1135500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1136247000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1134990523.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1126392659.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1107290000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1123099000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1116480713.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1126891124.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1089229000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1091315000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1107303000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1130831000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1131647114.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1126788504.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1126352000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1125242999.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1425172748.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>941792672.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>969923472.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>674151741.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>520744562.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>512096238.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>524435557.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>516672408.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>517249987.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>552926060.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>533024635.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>545772450.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>565436182.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>574637453.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>547792489.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>543234751.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>538196562.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>544606959.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>562638933.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>572064805.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>550802412.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>570799255.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>633393753.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>631973497.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>688368967.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>647449336.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>652291239.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>630045776.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>542833663.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>536896799.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>525782200.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>547840188.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>558988972.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13">
+      <c r="BD13"/>
+      <c r="BE13">
         <v>562389145.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>524491568.0</v>
       </c>
-      <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>445610844.0</v>
       </c>
-      <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>295735319.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
-      <c r="CL13">
+      <c r="CL13"/>
+      <c r="CM13">
         <v>128123722.0</v>
       </c>
-      <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>82380709.0</v>
+      </c>
+      <c r="C14">
         <v>82421000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>82746488.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>83655000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>84524000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>85243000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>85123000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>85124441.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>85348043.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>85873202.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>86851619.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>87124817.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>87914259.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>88214942.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>90033710.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>92343315.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>93938262.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95224219.0</v>
       </c>
       <c r="S14">
         <v>95224219.0</v>
       </c>
       <c r="T14">
+        <v>95224219.0</v>
+      </c>
+      <c r="U14">
         <v>95341939.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95503503.0</v>
       </c>
       <c r="V14">
         <v>95503503.0</v>
       </c>
       <c r="W14">
+        <v>95503503.0</v>
+      </c>
+      <c r="X14">
         <v>92650884.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>87880617.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86256376.0</v>
       </c>
       <c r="Z14">
         <v>86256376.0</v>
       </c>
       <c r="AA14">
+        <v>86256376.0</v>
+      </c>
+      <c r="AB14">
         <v>84386935.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>86453508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87490972.0</v>
       </c>
       <c r="AD14">
         <v>87490972.0</v>
       </c>
       <c r="AE14">
+        <v>87490972.0</v>
+      </c>
+      <c r="AF14">
         <v>90758143.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>90495752.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>91186840.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>91185879.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>92125682.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>91025314.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94144845.0</v>
       </c>
       <c r="AL14">
         <v>94144845.0</v>
       </c>
       <c r="AM14">
+        <v>94144845.0</v>
+      </c>
+      <c r="AN14">
         <v>94043552.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>95159908.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98974770.0</v>
       </c>
       <c r="AP14">
         <v>98974770.0</v>
       </c>
       <c r="AQ14">
+        <v>98974770.0</v>
+      </c>
+      <c r="AR14">
         <v>100800888.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>103292499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104385523.0</v>
       </c>
       <c r="AT14">
         <v>104385523.0</v>
       </c>
       <c r="AU14">
+        <v>104385523.0</v>
+      </c>
+      <c r="AV14">
         <v>100592718.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>104472263.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98057366.0</v>
       </c>
       <c r="AX14">
         <v>98057366.0</v>
       </c>
       <c r="AY14">
+        <v>98057366.0</v>
+      </c>
+      <c r="AZ14">
         <v>105023106.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>105228646.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94374133.0</v>
       </c>
       <c r="BB14">
         <v>94374133.0</v>
       </c>
       <c r="BC14">
+        <v>94374133.0</v>
+      </c>
+      <c r="BD14">
         <v>107410783.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>108468969.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>108335453.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>97370968.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>96510531.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>108468969.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>99486667.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>96388000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>95797000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>95763000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>95545000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>95545189.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>91206013.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86790097.0</v>
       </c>
       <c r="BQ14">
         <v>86790097.0</v>
       </c>
       <c r="BR14">
         <v>86790097.0</v>
       </c>
       <c r="BS14">
         <v>86790097.0</v>
       </c>
       <c r="BT14">
+        <v>86790097.0</v>
+      </c>
+      <c r="BU14">
         <v>86333990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85944134.0</v>
       </c>
       <c r="BV14">
         <v>85944134.0</v>
       </c>
       <c r="BW14">
+        <v>85944134.0</v>
+      </c>
+      <c r="BX14">
         <v>85656350.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>85940765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86095076.0</v>
       </c>
       <c r="BZ14">
         <v>86095076.0</v>
       </c>
       <c r="CA14">
+        <v>86095076.0</v>
+      </c>
+      <c r="CB14">
         <v>84875593.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>85149615.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79498965.0</v>
       </c>
       <c r="CD14">
         <v>79498965.0</v>
       </c>
       <c r="CE14">
+        <v>79498965.0</v>
+      </c>
+      <c r="CF14">
         <v>75871239.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>76425505.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>73013371.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>71007053.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>68797381.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>66959191.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64492524.0</v>
       </c>
       <c r="CL14">
         <v>64492524.0</v>
       </c>
       <c r="CM14">
-        <v>63959191.0</v>
+        <v>64492524.0</v>
       </c>
       <c r="CN14">
         <v>63959191.0</v>
       </c>
       <c r="CO14">
         <v>63959191.0</v>
       </c>
       <c r="CP14">
+        <v>63959191.0</v>
+      </c>
+      <c r="CQ14">
         <v>51767256.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50111704.0</v>
       </c>
       <c r="CR14">
         <v>50111704.0</v>
       </c>
       <c r="CS14">
+        <v>50111704.0</v>
+      </c>
+      <c r="CT14">
         <v>37945186.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37930335.0</v>
       </c>
       <c r="CU14">
         <v>37930335.0</v>
       </c>
       <c r="CV14">
         <v>37930335.0</v>
       </c>
       <c r="CW14">
-        <v>37916585.0</v>
+        <v>37930335.0</v>
       </c>
       <c r="CX14">
         <v>37916585.0</v>
       </c>
       <c r="CY14">
-        <v>42500000.0</v>
+        <v>37916585.0</v>
       </c>
       <c r="CZ14">
         <v>42500000.0</v>
       </c>
       <c r="DA14">
+        <v>42500000.0</v>
+      </c>
+      <c r="DB14">
         <v>40000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>36666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38571429.0</v>
       </c>
       <c r="DD14">
         <v>38571429.0</v>
       </c>
       <c r="DE14">
+        <v>38571429.0</v>
+      </c>
+      <c r="DF14">
         <v>40000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>35714286.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="DH14">
         <v>35000000.0</v>
       </c>
       <c r="DI14">
+        <v>35000000.0</v>
+      </c>
+      <c r="DJ14">
         <v>20000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>23333333.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>12500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>1126352000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1125243000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1120049000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1260646000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>974032000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>956082000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>680233000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>677913000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>688479000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>704510000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>714400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>701000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>704800000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>711000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>712900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>712400000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>724400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>723400000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>716000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>727900000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>742600000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>764300000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>766300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>786200000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>801200000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>799100000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>722700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>695900000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>696400000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>578000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>553900000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>553200000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>557400000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>556100000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>572006000.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>519404000.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>519404000.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>343467000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>166147000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
+      <c r="DL15"/>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>8086201.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4103400.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8646079.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>959419.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>58224000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>47207000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>55262000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>48076000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>51025000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>27662000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>50672000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>36405540.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>13636299.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>125240570.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>25743314.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18641834.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>19538645.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>133718787.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>27802416.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20250152.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>17914527.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>132239363.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>16531643.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17212585.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>17110334.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>177047838.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>37566837.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37805500.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>37102092.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>90030914.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5140409.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>98968867.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>0.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>0.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>83095879.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2122957.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>94092.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>744016.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>121550415.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>24003048.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>17547930.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>10271521.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>103306562.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>11683530.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>7350390.0</v>
       </c>
-      <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>1.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BM16">
         <v>1.0</v>
       </c>
       <c r="BN16">
         <v>1.0</v>
       </c>
       <c r="BO16">
         <v>1.0</v>
       </c>
       <c r="BP16">
         <v>1.0</v>
       </c>
       <c r="BQ16">
         <v>1.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BR16">
         <v>1.0</v>
       </c>
+      <c r="BS16"/>
       <c r="BT16">
+        <v>1.0</v>
+      </c>
+      <c r="BU16">
         <v>5077618.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2469639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16"/>
+      <c r="CD16">
         <v>2.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16">
+      <c r="CE16"/>
+      <c r="CF16">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
+        <v>0.0</v>
+      </c>
+      <c r="CO16">
         <v>1.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CQ16">
         <v>1.0</v>
       </c>
       <c r="CR16">
         <v>1.0</v>
       </c>
       <c r="CS16">
         <v>1.0</v>
       </c>
       <c r="CT16">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
-      <c r="CW16"/>
+      <c r="CW16">
+        <v>0.0</v>
+      </c>
       <c r="CX16"/>
       <c r="CY16"/>
-      <c r="CZ16">
+      <c r="CZ16"/>
+      <c r="DA16">
         <v>0.0</v>
       </c>
-      <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
-      <c r="DD16">
+      <c r="DD16"/>
+      <c r="DE16">
         <v>0.0</v>
       </c>
-      <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
-      <c r="DH16">
+      <c r="DH16"/>
+      <c r="DI16">
         <v>2.0</v>
       </c>
-      <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
+      <c r="DL16"/>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
-      <c r="AE17"/>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -9014,89 +9051,90 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
         <v>0.0</v>
       </c>
-      <c r="AE18"/>
+      <c r="AE18">
+        <v>0.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -9137,52 +9175,53 @@
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
+      <c r="DL18"/>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9256,1385 +9295,1400 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
-        <v>2863892867.0</v>
+        <v>2097989000.0</v>
       </c>
       <c r="C20">
+        <v>2085486785.0</v>
+      </c>
+      <c r="D20">
         <v>1983537560.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2003864000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1946962000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1921608000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2026703000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2007722514.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1520437040.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1483077000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1424057000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1346795221.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1322589566.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1281333000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1249088000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1437017000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1456340000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1422882361.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1400171361.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1414414000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1388657999.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1750353676.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1192201320.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1585015983.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1113491750.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1177467904.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1163590421.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1162769652.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1133275164.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1085415886.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1104179534.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1085388534.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1088305805.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1106330815.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1130893247.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1096103985.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1144202072.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1103084591.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>860596311.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>870401459.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>869457027.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>826777594.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>860903538.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>910342299.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>883986433.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>941973192.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>738731208.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>673040332.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>663466862.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>575783502.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>596965819.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>573686511.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>602556390.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>569844093.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>582348996.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>566798741.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>574285112.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>561808031.0</v>
       </c>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>432714765.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>419189765.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>406830471.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>420378654.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>400106007.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>410727851.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>377703604.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>347352498.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>358135579.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>405556395.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>421187856.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>408326046.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>403744319.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>375123892.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>345798027.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>297273751.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>275150995.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>243059287.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>225252198.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>212600789.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>134146719.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>197963273.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>193368379.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>183948086.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>96229224.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>147572530.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>137387110.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>136163267.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>77651395.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>87284882.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>85347221.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>79528267.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>72879844.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>55157174.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>49345134.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>43662780.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>44415805.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>47806022.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>44129190.0</v>
       </c>
-      <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
-      <c r="CZ20">
+      <c r="CZ20"/>
+      <c r="DA20">
         <v>49587893.0</v>
       </c>
-      <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
-        <v>1059333000.0</v>
+        <v>760302000.0</v>
       </c>
       <c r="C21">
+        <v>771406290.0</v>
+      </c>
+      <c r="D21">
         <v>657104829.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>682796000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>687252000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>701343000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>592495000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>603031549.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>553638000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>536224000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>593231000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>325681261.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>334157731.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>310777000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>319585000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>364757000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>377513000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>367611722.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>368020645.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>367848000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>366596999.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>473407678.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>305659813.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>419247098.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>295251022.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>319084875.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>329143375.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>336998781.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>322502246.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>310658355.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>331055487.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>335332268.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>335081035.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>350745924.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>336082158.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>332264562.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>349016182.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>377198125.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>284378018.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>296398924.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>304271825.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>299194344.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>376670391.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>405876050.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>398581795.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>434329721.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>356440717.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>254316752.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>254289927.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>223178714.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>287372767.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>289803832.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>289415696.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>300451333.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>304734569.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>306855766.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>320044902.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>276752203.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>425757926.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>422978358.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>367222273.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>172576387.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>173921302.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>173664737.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>185857367.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>140336166.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>110694171.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>105697919.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>99072622.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>105728841.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>71718307.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>78279622.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>79256776.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>69291123.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>57619863.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>55311413.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>50058945.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>45163006.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>67679562.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>65916352.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>54839595.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>21855519.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>4850516.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
-      <c r="DH21">
+      <c r="DH21"/>
+      <c r="DI21">
         <v>19374693.0</v>
       </c>
-      <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
-        <v>26747561.0</v>
+        <v>20118000.0</v>
       </c>
       <c r="C22">
+        <v>19477573.0</v>
+      </c>
+      <c r="D22">
         <v>17267151.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17424000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17187000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17962000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25177000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25942194.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>22889380.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>23964000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>27247000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>23611839.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21574380.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24181000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>23520000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27206000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>25739000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24368969.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>26508006.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25403000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8972000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11147671.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8112449.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11234410.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8791425.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>10598115.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11345369.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>11928702.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>10721240.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9364698.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8086624.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8339416.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7533626.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7392445.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7794249.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8391769.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7392132.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6338814.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4600874.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4846264.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4825737.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5096959.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7481564.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>8142204.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7976021.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8487672.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>7238975.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>6054044.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5388192.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>6033227.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6480350.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4360553.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5555064.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6040227.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6402844.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>7287385.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>8630764.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8645445.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>9138479.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9598149.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>9868197.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>9051551.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>8615041.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>8446067.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>8767902.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>8705949.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9167368.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>8896162.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>8439059.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>9281840.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>10335348.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>10615052.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>11306713.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>10067656.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>9440975.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>9152653.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>8748266.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8255833.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>8871574.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>8703105.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8621547.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>6092646.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>4440717.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4413733.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3870381.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2901492.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>1098113.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
-      <c r="CR22">
+      <c r="CR22"/>
+      <c r="CS22">
         <v>917577.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1109856.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1039198.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1139312.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1150143.0</v>
       </c>
-      <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
-      <c r="CZ22">
+      <c r="CZ22"/>
+      <c r="DA22">
         <v>1216051.0</v>
       </c>
-      <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
-      <c r="DD22">
+      <c r="DD22"/>
+      <c r="DE22">
         <v>822002.0</v>
       </c>
-      <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
-      <c r="DH22">
+      <c r="DH22"/>
+      <c r="DI22">
         <v>629502.0</v>
       </c>
-      <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
+      <c r="DL22"/>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
-        <v>10284895528.0</v>
+        <v>7484877000.0</v>
       </c>
       <c r="C23">
+        <v>7489460923.0</v>
+      </c>
+      <c r="D23">
         <v>7105225068.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7225502000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7116955000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7145844000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7499854000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7448021550.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6893758236.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6283620000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6055551000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5481864829.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5508087390.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5505830000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5500722000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6080309000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>5933753000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5875698814.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5528134166.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5520975000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4231139999.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4895322934.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3675691041.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4545716666.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3337030038.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3488754239.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3475948028.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3487135892.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3382696974.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2973473418.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3011370655.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2960960310.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2905793667.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2964316500.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3023630222.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2994640770.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3045326114.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3029006026.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2290689484.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2337471594.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2359290930.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2434167573.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2588297951.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2783407045.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2746900141.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2962104818.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2503385654.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2184565419.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2142940889.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1939012181.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2082207875.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2012855459.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2129160155.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2125109817.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2195968503.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2158426900.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2190079281.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2057205680.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1919618386.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2027517242.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1964441151.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1623346264.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1589478581.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1486156911.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1534446733.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1457029892.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1428237440.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1338783754.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1249425833.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1332709120.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1511601171.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1564897818.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1516594773.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1456670705.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1420630539.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1322325035.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1146451109.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1042998455.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1066672040.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1037721234.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>974089037.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>789436025.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>709350191.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>657206295.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>617818467.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>522033207.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>450120917.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>415529268.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>412518112.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>325406972.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>321700673.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>323615049.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>298552916.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>268884284.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>212149048.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>204121127.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>192720347.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>189944542.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>201921731.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>200370363.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>197680723.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>205085246.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>209131094.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>206728820.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>120610708.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>117966101.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>109111361.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>95626262.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>91793514.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>90720311.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>70102411.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>70224522.0</v>
       </c>
-      <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23"/>
+      <c r="DL23"/>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>2347913000.0</v>
+      </c>
+      <c r="C24">
         <v>2355477000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2313366000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2363431000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2309270000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2309428000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2309470000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>2219189000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1709831000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1584272000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1306237000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1270267000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1278670000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1274582000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1679044000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1660994000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1244508000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1172537000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1284161000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1205813000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>829547000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1036271000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>1491008000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2053749000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2098133000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1722847000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1651894000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1069370875.49</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
@@ -10675,97 +10729,98 @@
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
+      <c r="DL24"/>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>1844029000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2053749000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2098133000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2090794000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1529177186.65</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1072065552.13</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -10806,139 +10861,142 @@
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
+      <c r="DL25"/>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26">
+        <v>19802000.0</v>
+      </c>
+      <c r="C26">
         <v>24954000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>25074000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>25526000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>23962000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22097000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>23450000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>22829000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>50209000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>18300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>18471000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>104874000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>85964000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>96360000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>87535000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>52573000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>31391000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>54246000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10069000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>9841000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9727000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2523000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>2828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391000.0</v>
       </c>
       <c r="AA26">
         <v>1391000.0</v>
       </c>
       <c r="AB26">
+        <v>1391000.0</v>
+      </c>
+      <c r="AC26">
         <v>724000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2880222.42</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
@@ -10979,89 +11037,90 @@
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>0.0</v>
       </c>
-      <c r="AE27"/>
+      <c r="AE27">
+        <v>0.0</v>
+      </c>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
@@ -11102,465 +11161,471 @@
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
-        <v>4774926627.0</v>
+        <v>2994904000.0</v>
       </c>
       <c r="C28">
+        <v>3477101570.0</v>
+      </c>
+      <c r="D28">
         <v>2959711059.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2999894000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2938463000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2983320000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3114217000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3218542915.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2040027868.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2008784000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1937379000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1556235118.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1567904079.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1581679000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1562255000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2103895000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2094790000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2015276404.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1898847812.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1993638000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1195752999.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1557738552.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1020018527.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1739276547.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1308940911.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1690923752.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1768935639.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2062183881.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1624782055.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1179064337.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1158399702.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1203100668.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1187906241.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1210929621.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1228749808.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1307380666.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1261521618.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1176371550.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>674293211.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>702271637.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>729702473.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1205348456.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1315112848.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1384612223.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1364443917.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1456874213.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1046699456.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>838448199.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>857535869.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>741460596.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>809771417.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>802777143.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>878114894.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>849581335.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>886658877.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>887714089.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>930439706.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>865713026.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>35251035.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>56017428.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>42736467.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>658735602.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>693764295.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>657200455.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>687167941.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>682604335.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>633845074.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>654234893.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>626280193.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>674224322.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>754669374.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>813745333.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>786661808.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>702534585.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>615282030.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>564800375.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>438554091.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>355700926.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>355547196.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>319174295.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>280470063.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>251917513.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>199971616.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>212205315.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>180737372.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>125567738.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>140981136.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>127765609.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>119297295.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>94376797.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>94925194.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>90784569.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>79137200.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>54843366.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>83968786.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>81708390.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>97780286.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>98258129.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>78540660.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>82926194.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>101454472.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>104032877.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>110510970.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>131671395.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>52271536.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>45966101.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>45788394.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>49731136.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>33752481.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>32576249.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>24512718.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>31964747.0</v>
       </c>
-      <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
+      <c r="DL28"/>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>5225777000.0</v>
+      </c>
+      <c r="C29">
         <v>5263858000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5030486000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5127468000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5031153000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5082933000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5310980000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>5074805000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4475592000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4233234000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3883537000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3834918000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3778827000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3637513000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4095730000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3980327000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3828405000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3651617000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3676544000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3043437000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2662721000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2636967338.03</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>2396874206.74</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11606,446 +11671,450 @@
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
+      <c r="DL29"/>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
-        <v>1242950100.0</v>
+        <v>1008578000.0</v>
       </c>
       <c r="C30">
+        <v>905116262.0</v>
+      </c>
+      <c r="D30">
         <v>911322775.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>951947000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>971071000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>939650000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1039416000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1100088642.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>939264000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>918408000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>992708000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>926380103.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>964551917.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1043514000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1138385000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1250524000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1177142000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1060665326.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1023582319.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>973642999.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>594412999.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>726054303.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>473251852.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>587534246.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>435695247.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>462789469.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>483449916.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>494485070.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>465547483.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>473368428.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>485795775.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>485370285.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>472029022.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>462789662.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>487158714.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>473630589.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>452805231.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>431925451.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>366948849.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>362281840.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>367328433.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>376775792.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>429849534.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>474841095.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>463440605.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>515373946.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>500373595.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>475768823.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>456774000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>396795552.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>425338800.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>391631500.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>425867610.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>413193000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>460265176.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>451842493.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>450398412.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>405671890.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>425757926.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>422978358.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>367222273.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>283844584.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>301988757.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>264425576.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>265222680.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>251141247.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>244988305.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>230104655.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>213204244.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>249235825.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>339051577.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>341029671.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>314120275.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>290948197.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>308127518.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>283383748.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>258092926.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>232226321.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>258789181.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>260149883.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>243041688.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>217628723.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>197963273.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>193368379.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>183948086.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>156575773.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>147572530.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>137387110.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>136163267.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>85157738.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>87284882.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>85347221.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>79528267.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>72879844.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>55157174.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>49345134.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>43662780.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>44415805.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>47806022.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>44129190.0</v>
       </c>
-      <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>49587893.0</v>
       </c>
-      <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
-      <c r="DD30">
+      <c r="DD30"/>
+      <c r="DE30">
         <v>21851560.0</v>
       </c>
-      <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>19374693.0</v>
       </c>
-      <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
+      <c r="DL30"/>
     </row>
-    <row r="31" spans="1:115">
+    <row r="31" spans="1:116">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>605542000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>871343000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>870960000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>759024000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>576530000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>444671000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>427390000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>345452000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>238301000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>45343000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>40404000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>245809000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-116203000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-130531000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-449213000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-489183000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-495170000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-345613916.44</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>0.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
@@ -12086,124 +12155,127 @@
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
+      <c r="DL31"/>
     </row>
-    <row r="32" spans="1:115">
+    <row r="32" spans="1:116">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>88380000.0</v>
+      </c>
+      <c r="C32">
         <v>38685000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>64819000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>49897000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>35138000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>33399000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-22340000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>770262000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>269888000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>219985000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>346402000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>289847000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>296882000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>290867000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>240582000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>207083000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-243862000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-207753000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-178851000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>375985000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-1688000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>115176757.11</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32">
+      <c r="Y32"/>
+      <c r="Z32">
         <v>116486391.2</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12249,480 +12321,486 @@
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
+      <c r="DL32"/>
     </row>
-    <row r="33" spans="1:115">
+    <row r="33" spans="1:116">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
-        <v>8628787437.0</v>
+        <v>6194675000.0</v>
       </c>
       <c r="C33">
+        <v>6283483011.0</v>
+      </c>
+      <c r="D33">
         <v>6032488792.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6139452000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6036340000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6108795000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6274087000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6179128666.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4955205655.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4947621000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4879857000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4283661577.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4323465786.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4242267000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4128368000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4720115000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4616890000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4715014058.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4351944330.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4358666000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3197416000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4064722786.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2881722149.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3888301430.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2773702580.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2965181777.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2929701616.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2923059872.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2852357699.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2452893842.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2479784212.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2425534519.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2373408135.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2445499801.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2477722425.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2408199544.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2526058429.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2557268804.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1893591177.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1935977523.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1946433854.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1844406171.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2104159404.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2245076572.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2230546616.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2414281653.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1970449210.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1673952328.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1653719987.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1495424363.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1629266755.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1595689819.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1673621308.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1679869927.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1704303784.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1678688427.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1706106984.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1627418217.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1468090006.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1572991781.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1564876377.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1312580987.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1263953285.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1195656009.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1243898371.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1188129118.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1160392927.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1082481588.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1010338164.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1061084634.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1145045342.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1193131263.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1168978917.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1143666565.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1085594278.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1010735556.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>861661754.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>789649107.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>784798495.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>751698976.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>705229885.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>556022903.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>493011654.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>444017338.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>415552616.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>332864724.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>291047344.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>266337873.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>264687847.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>235361706.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>228147348.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>230751013.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>211717014.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>190761068.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>150283791.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>147173300.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>144044293.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>141180362.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>148981285.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>149829789.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>147865371.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>147444575.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>153774839.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>151736251.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>89371914.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>86644067.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>80923708.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>70966195.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>68696227.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>64698247.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>49818301.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>48611596.0</v>
       </c>
-      <c r="DI33"/>
       <c r="DJ33"/>
       <c r="DK33"/>
+      <c r="DL33"/>
     </row>
-    <row r="34" spans="1:115">
+    <row r="34" spans="1:116">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>100311000.0</v>
+      </c>
+      <c r="C34">
         <v>97866000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2662000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2652000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1488000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4466000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>5123000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>3043000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3699000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3653000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>12800000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>11084000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>382000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>949000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3934000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3986000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>8033000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>14722000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>11857000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>17798000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>22699000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>6783000.0</v>
       </c>
-      <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>5774000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>3649000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>2688000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>6323000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5915000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -12763,771 +12841,778 @@
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
+      <c r="DL34"/>
     </row>
-    <row r="35" spans="1:115">
+    <row r="35" spans="1:116">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
-        <v>5014405574.0</v>
+        <v>3622901000.0</v>
       </c>
       <c r="C35">
+        <v>3651490138.0</v>
+      </c>
+      <c r="D35">
         <v>3461182746.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3505883000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3440218000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3468919000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3499859000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3465283724.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3139896897.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2626099000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2477012000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2087157596.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2080164524.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2076079000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2091538000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2582393000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2545449000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2163407620.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2031359888.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2159252000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1772803000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1786709260.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1315400878.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1775947213.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1573486109.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1851262755.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1856646774.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1859911639.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1786153385.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1333936110.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1309681813.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1400827250.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1384392253.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1412925646.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1509781303.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1584709663.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1553868534.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1514396994.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>816575014.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>828218089.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>853078487.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>923962124.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1282073743.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1330148794.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1324756270.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1417972020.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1170519091.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>962266962.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>981675080.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>877277721.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>983705577.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>971960538.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1047015578.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1024070444.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1075873000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1064920853.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1121285744.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1052167482.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>937956056.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1045434270.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1025192661.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>764337705.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>781788137.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>728481168.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>396976652.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>366911469.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>673533539.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>658943106.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>616008553.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>659407559.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>730729265.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>779896836.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>769265520.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>687563364.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>603095286.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>546541099.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>408893897.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>329813829.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>131086333.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>142550709.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>152539886.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>143085069.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>164975702.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>162500000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>149489129.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>125887167.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>107693527.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>72013111.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>79712023.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>59063673.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>61497444.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>61586660.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>47002275.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>52356084.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>57088470.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>59462078.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>85752842.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>88575749.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>96979481.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>101116296.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>101454472.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>104032877.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>110578150.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>106336981.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>52271536.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>45898305.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>45854562.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>39798609.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>33752481.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>32576249.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>24446646.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>23641323.0</v>
       </c>
-      <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
+      <c r="DL35"/>
     </row>
-    <row r="36" spans="1:115">
+    <row r="36" spans="1:116">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
-        <v>42087453.0</v>
+        <v>31626000.0</v>
       </c>
       <c r="C36">
+        <v>30648083.0</v>
+      </c>
+      <c r="D36">
         <v>21193322.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>21169000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>21329000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>22188000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>21876000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>18892228.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13298393.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>16394000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>32774000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>18031566.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>19440958.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>23551000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>16557000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16872000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7777000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>13705423.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5299204.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5262000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>14417000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>32292748.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4437604.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6407855.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7064588.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8605418.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>8631213.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7594454.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>8761234.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>25787980.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>28674702.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>28912715.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>28631498.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>26943143.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>26174299.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>23720553.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>22003931.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>20989511.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>20139952.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>3339828.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>19791380.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>3115251.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>11407076.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>14633735.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>11646948.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>7290287.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>13666256.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>13443749.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>12666232.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>13051645.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>20805948.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>23705522.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>21918521.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>11589921.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>11565151.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>10366728.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>12294154.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>11951029.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>12109472.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>11648702.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>12686360.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>13366863.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>12112812.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>7676691.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>7152246.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-59649507.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>6149313.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>5337008.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>4873683.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-40304847.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>5758548.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>14776971.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>14432138.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>6299101.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>8170829.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>7618600.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>7006763.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>7453671.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>8087049.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>8636690.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>9002403.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>9523852.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>16240485.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>13313852.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>7392742.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>785266.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>739778.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>835609.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>937295.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>3130085.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1621099.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1632540.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1521345.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1230488.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>900935.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>901636.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>1135713.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1056843.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>3221188.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>2951190.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>48891115.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>48752979.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>50653660.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>1824077.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>11447329.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>11322034.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>10653081.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>9316026.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>9596294.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>9085009.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>7664354.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>1818564.0</v>
       </c>
-      <c r="DI36"/>
       <c r="DJ36"/>
       <c r="DK36"/>
+      <c r="DL36"/>
     </row>
-    <row r="37" spans="1:115">
+    <row r="37" spans="1:116">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
-      <c r="AE37"/>
+      <c r="AE37">
+        <v>0.0</v>
+      </c>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
@@ -13568,1076 +13653,1084 @@
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
+      <c r="DL37"/>
     </row>
-    <row r="38" spans="1:115">
+    <row r="38" spans="1:116">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
         <v>54969000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>36917000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>50598000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>40640000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>39604000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>37691000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>67537000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>20442000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>20622000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>27093000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>25379000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>0.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3342342949.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>20003000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>21311000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC38">
         <v>0.0</v>
       </c>
       <c r="AD38">
+        <v>0.0</v>
+      </c>
+      <c r="AE38">
         <v>13819475.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AF38">
         <v>1.0</v>
       </c>
       <c r="AG38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AH38">
         <v>0.0</v>
       </c>
-      <c r="AI38"/>
-      <c r="AJ38">
+      <c r="AI38">
+        <v>0.0</v>
+      </c>
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>1.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>0.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN38">
         <v>0.0</v>
       </c>
       <c r="AO38">
         <v>0.0</v>
       </c>
-      <c r="AP38"/>
+      <c r="AP38">
+        <v>0.0</v>
+      </c>
       <c r="AQ38"/>
       <c r="AR38"/>
-      <c r="AS38">
+      <c r="AS38"/>
+      <c r="AT38">
         <v>0.0</v>
       </c>
-      <c r="AT38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU38"/>
       <c r="AV38">
         <v>1.0</v>
       </c>
       <c r="AW38">
         <v>1.0</v>
       </c>
       <c r="AX38">
         <v>1.0</v>
       </c>
       <c r="AY38">
         <v>1.0</v>
       </c>
       <c r="AZ38">
+        <v>1.0</v>
+      </c>
+      <c r="BA38">
         <v>0.0</v>
       </c>
-      <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
-      <c r="BD38">
-[...1 lines deleted...]
-      </c>
+      <c r="BD38"/>
       <c r="BE38">
         <v>1.0</v>
       </c>
-      <c r="BF38"/>
-      <c r="BG38">
+      <c r="BF38">
+        <v>1.0</v>
+      </c>
+      <c r="BG38"/>
+      <c r="BH38">
         <v>0.0</v>
       </c>
-      <c r="BH38"/>
       <c r="BI38"/>
-      <c r="BJ38">
+      <c r="BJ38"/>
+      <c r="BK38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BL38">
         <v>1.0</v>
       </c>
       <c r="BM38">
         <v>1.0</v>
       </c>
       <c r="BN38">
         <v>1.0</v>
       </c>
-      <c r="BO38"/>
+      <c r="BO38">
+        <v>1.0</v>
+      </c>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
-      <c r="BS38">
+      <c r="BS38"/>
+      <c r="BT38">
         <v>1.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>0.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>0.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CA38">
         <v>1.0</v>
       </c>
       <c r="CB38">
+        <v>1.0</v>
+      </c>
+      <c r="CC38">
         <v>0.0</v>
       </c>
-      <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>0.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CG38">
         <v>0.0</v>
       </c>
       <c r="CH38">
+        <v>0.0</v>
+      </c>
+      <c r="CI38">
         <v>1.0</v>
       </c>
-      <c r="CI38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CJ38"/>
       <c r="CK38">
         <v>1.0</v>
       </c>
-      <c r="CL38"/>
+      <c r="CL38">
+        <v>1.0</v>
+      </c>
       <c r="CM38"/>
       <c r="CN38"/>
-      <c r="CO38">
-[...1 lines deleted...]
-      </c>
+      <c r="CO38"/>
       <c r="CP38">
         <v>1.0</v>
       </c>
-      <c r="CQ38"/>
+      <c r="CQ38">
+        <v>1.0</v>
+      </c>
       <c r="CR38"/>
       <c r="CS38"/>
-      <c r="CT38">
-[...1 lines deleted...]
-      </c>
+      <c r="CT38"/>
       <c r="CU38">
         <v>1.0</v>
       </c>
       <c r="CV38">
         <v>1.0</v>
       </c>
       <c r="CW38">
+        <v>1.0</v>
+      </c>
+      <c r="CX38">
         <v>0.0</v>
       </c>
-      <c r="CX38"/>
       <c r="CY38"/>
-      <c r="CZ38">
+      <c r="CZ38"/>
+      <c r="DA38">
         <v>1.0</v>
       </c>
-      <c r="DA38"/>
-      <c r="DB38">
+      <c r="DB38"/>
+      <c r="DC38">
         <v>1.0</v>
       </c>
-      <c r="DC38"/>
-      <c r="DD38">
+      <c r="DD38"/>
+      <c r="DE38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="DF38">
         <v>1.0</v>
       </c>
       <c r="DG38">
         <v>1.0</v>
       </c>
       <c r="DH38">
         <v>1.0</v>
       </c>
-      <c r="DI38"/>
+      <c r="DI38">
+        <v>1.0</v>
+      </c>
       <c r="DJ38"/>
       <c r="DK38"/>
+      <c r="DL38"/>
     </row>
-    <row r="39" spans="1:115">
+    <row r="39" spans="1:116">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
-        <v>98532761.0</v>
+        <v>75692000.0</v>
       </c>
       <c r="C39">
+        <v>71751556.0</v>
+      </c>
+      <c r="D39">
         <v>112564167.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>88678000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>75924000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>79437000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>105956000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>116259946.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>74957411.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>58071000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>67475000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>70387297.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>62044354.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>48751000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>77309000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>67524000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>93376000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>56384572.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>63226993.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>51755000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>28371000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>87930586.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>34751523.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>46572719.5</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>26398956.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>18996072.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>18328297.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>18072059.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>17374925.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>85540000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>31448277.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>37609131.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>57803253.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>48634591.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>54106775.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>104418865.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>59070321.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>30754407.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>26529401.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>37404404.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>46318421.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>315402000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>53745836.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>64905146.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>44936897.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>47773201.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>26556930.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>28790222.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>46780291.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>40759036.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>21157448.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>21173585.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>24116172.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>14921141.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>24996697.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>20608593.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>48835834.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>15214495.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>33263948.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>21948952.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>22474302.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>15145576.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>29842992.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>17629257.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>33115558.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>9053576.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>13688838.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>17301347.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>17444364.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>13106820.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>17168901.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>20121831.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>22188866.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>11988286.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>17467767.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>38106152.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>35896324.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>25734384.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>28425576.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>17169269.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>17195916.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>9691751.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>27869092.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>15406843.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>28894766.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>19155838.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>23002084.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>11804284.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>11666997.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3789415.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>12536884.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>15033630.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>14615268.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>5243370.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>5194739.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>4403606.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>2835810.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>3309175.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>3995110.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>4760695.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>49815352.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>57640671.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>55356255.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>4188623.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>31238794.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>31322033.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>28187653.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>1986505.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>23097286.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>26022063.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>20284109.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>1608729.0</v>
       </c>
-      <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
+      <c r="DL39"/>
     </row>
-    <row r="40" spans="1:115">
+    <row r="40" spans="1:116">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
-        <v>146805475.0</v>
+        <v>100997000.0</v>
       </c>
       <c r="C40">
+        <v>106903746.0</v>
+      </c>
+      <c r="D40">
         <v>96819528.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>108293000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>110426000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>311397000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>100294000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>112152549.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>81836449.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>310323581.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>81340000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>92520714.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>91402923.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>273169000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>88874000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>82236000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>78269000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>85164564.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>74894829.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>74717999.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>55007998.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>248531621.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>18581161.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>93426250.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2772528.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2677088.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2718688.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>578153.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1484421.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>156476141.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>22819484.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>156885383.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>2431453.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>232359943.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>981840.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>18486653.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>18424093.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>267118146.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3939154.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>4579605.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3804969.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-22941811.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4099072.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3465695.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-6531787.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>205938457.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1378811.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>28073067.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4337876.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>81883412.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>466275.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2378917.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-5655313.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>99414977.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4334265.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>5216794.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>6430727.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>104723801.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>8342490.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>3901831.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>3249272.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>83044713.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>9237256.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>9036145.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>9343732.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>9096553.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>8911030.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>7475774.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>7325572.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>7600657.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>8737956.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>561015.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>10865638.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>11982228.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>14827759.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>13026773.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>11559466.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>23724262.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>10756761.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>10828397.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>11812489.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>27830205.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>13966369.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>6455299.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>7323304.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>9741794.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>5413142.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>5131417.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>6024160.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-102166151.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>6304681.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>6752141.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>6137159.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>2815753.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>2241920.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>1671278.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>681048.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>247038.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>3923210.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>814278.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>57941166.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>65408375.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>64291184.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>675586.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>39169172.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>45016949.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>39039237.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>0.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>36135009.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>37443218.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>26230591.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>279778.0</v>
       </c>
-      <c r="DI40"/>
       <c r="DJ40"/>
       <c r="DK40"/>
+      <c r="DL40"/>
     </row>
-    <row r="41" spans="1:115">
+    <row r="41" spans="1:116">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>602864000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>502474000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>500304000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>539713000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>617043000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>584841000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>568322000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>547547000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>542036000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>301035000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>307716000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>373550000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>373179000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>384182000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>363612000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>358426000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>349905000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>262881725.28</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>0.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
@@ -14678,430 +14771,434 @@
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
+      <c r="DL41"/>
     </row>
-    <row r="42" spans="1:115">
+    <row r="42" spans="1:116">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
-        <v>44281601.0</v>
+        <v>24270000.0</v>
       </c>
       <c r="C42">
+        <v>32245861.0</v>
+      </c>
+      <c r="D42">
         <v>28781916.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>24976000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>21272000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>30971000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>29170000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>26955046.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>26595000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>37684000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>33552000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>29328872.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>28057701.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>41491000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>38346000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>36134000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>41548000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>39097006.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>24806509.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>22551000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>20605999.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>25172285.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>16475914.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>21313715.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>16229727.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>16124537.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>16727602.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>15837903.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>15868034.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>15012885.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>17393828.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>17882451.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>17579235.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>18066666.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>19981781.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>18182167.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>16253243.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>15050963.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>16527857.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>15348822.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>14511109.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>12840764.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>12429795.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>12505337.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>11531787.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>12346880.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>14070311.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>19514664.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>18089706.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>71584679.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>48717365.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>23653246.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>24507346.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>21072745.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>585647955.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>15475373.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>588016558.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>14140060.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>563287078.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>598111550.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>595190912.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>1065708079.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1061937464.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>540129968.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>558074357.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>956030291.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>954891458.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>447395667.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>411343944.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>779904468.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>490651803.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>510320298.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>495040318.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>800733466.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>829171929.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>782826526.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>442459258.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-9265615.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>442866738.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>445613894.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>427978212.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>266984804.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>288611362.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>246857246.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>251329255.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-21426789.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>153979179.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>147166881.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>347205000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>196813000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>122874342.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>123347785.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>287822119.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>106270489.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>45536046.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>45764732.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>24273075.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>24226116.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>25127625.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>115292968.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>24727370.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>92008870.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>92556571.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>91953479.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>23377375.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>85415254.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>84864852.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>23153063.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>22369291.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>69998701.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>70398413.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>71711268.0</v>
       </c>
-      <c r="DI42"/>
       <c r="DJ42"/>
       <c r="DK42"/>
+      <c r="DL42"/>
     </row>
-    <row r="43" spans="1:115">
+    <row r="43" spans="1:116">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC43"/>
       <c r="AD43">
         <v>0.0</v>
       </c>
-      <c r="AE43"/>
+      <c r="AE43">
+        <v>0.0</v>
+      </c>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
@@ -15142,89 +15239,90 @@
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
+      <c r="DL43"/>
     </row>
-    <row r="44" spans="1:115">
+    <row r="44" spans="1:116">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
-      <c r="AE44"/>
+      <c r="AE44">
+        <v>0.0</v>
+      </c>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
@@ -15265,787 +15363,794 @@
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
+      <c r="DL44"/>
     </row>
-    <row r="45" spans="1:115">
+    <row r="45" spans="1:116">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>5279703000.0</v>
+      </c>
+      <c r="C45">
         <v>5293889000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5174164000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5157073000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4981732000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4970796000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5128393000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>4228122000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4217079000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4061308000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3787305000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3665274000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2513595000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3484343000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>2545713000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1405227000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1411713000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1831818000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1872817000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1912955000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1895724000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1880831000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1848676000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>0.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1396389000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1302400000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1273900000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1180600000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1197600000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1206900000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1232700000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1331700000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1367200000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>943300000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>958700000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>963800000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>981900000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1142600000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1129300000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1182600000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1185100000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>957300000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>779200000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>796400000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>702400000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>738700000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>737600000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>765200000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>781000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>782725000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>796948000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>787819000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>783589000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>734976000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>748546000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>735969000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>688176000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>674919000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>635909000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>638438000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>667315000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>676415000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>688951000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>704984000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>718713000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>694640000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>690971000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>686506000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>649348000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>634834000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>635755000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>579902000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>533054000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>512902000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>495847000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>492237000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>446180000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>387690000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>375638000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>352728000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>277694000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>253385000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>245094000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>242504000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>200455000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>205273000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>207589000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>208219000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>199240000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>161139000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>154459000.0</v>
       </c>
-      <c r="CS45"/>
-      <c r="CT45">
+      <c r="CT45"/>
+      <c r="CU45">
         <v>151004000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>154285000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>156032000.0</v>
       </c>
-      <c r="CW45"/>
-      <c r="CX45">
+      <c r="CX45"/>
+      <c r="CY45">
         <v>150330000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>153500000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>149300000.0</v>
       </c>
-      <c r="DA45"/>
-      <c r="DB45">
+      <c r="DB45"/>
+      <c r="DC45">
         <v>111100000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>106200000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>90000000.0</v>
       </c>
-      <c r="DE45"/>
-      <c r="DF45">
+      <c r="DF45"/>
+      <c r="DG45">
         <v>85700000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>63800000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>57800000.0</v>
       </c>
-      <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
+      <c r="DL45"/>
     </row>
-    <row r="46" spans="1:115">
+    <row r="46" spans="1:116">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
-        <v>4615035678.0</v>
+        <v>3275697000.0</v>
       </c>
       <c r="C46">
+        <v>3360668980.0</v>
+      </c>
+      <c r="D46">
         <v>3336430474.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3397082000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3348920000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3427835000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3594929000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3514056570.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2828347389.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2841102000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2789300000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2555893480.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2523214837.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2513595000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2422695000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2791202000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2692773000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2849811238.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2509174028.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2545713000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1405227000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1796291855.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1368498983.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1864917341.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1348861232.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1451249741.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1420781840.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1408193174.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1381602756.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1025226316.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1008050247.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>968629105.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>914199982.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>952376143.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>972868048.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>947851694.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>998577513.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1037922029.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>717453508.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>741030932.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>742524113.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>707550677.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>851102420.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>909803352.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>932763054.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1020852643.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>857668118.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>730343334.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>720470788.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>659691764.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>716111208.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>701041666.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>752042852.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>785102982.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>795250190.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>783549306.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>789627246.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>767472086.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>708274067.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>772876140.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>757239867.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>688065909.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>654118046.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>603271985.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>626288012.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>637298252.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>632814107.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>593437271.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>558314722.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>590561216.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>656187417.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>678886814.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>666963956.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>655708371.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>639437953.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>597233442.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>502688973.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>457321551.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>459342647.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>445025130.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>422231085.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>384174272.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>333453747.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>306633252.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>291583037.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>230999717.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>200909458.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>183844399.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>184945318.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>154580226.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>151810053.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>154114389.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>141859815.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>127822008.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>101734947.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>98490683.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>95624262.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>95162591.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>100848438.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>101561513.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>98974256.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>98691596.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>103121179.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>100864748.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>77924585.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>75322033.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>70270627.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>61650169.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>59099933.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>55613238.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>42153947.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>40428061.0</v>
       </c>
-      <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
+      <c r="DL46"/>
     </row>
-    <row r="47" spans="1:115">
+    <row r="47" spans="1:116">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>2789300000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2560349000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>2513595000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2422695000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2791202000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2692773000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2730407000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2512865000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2545713000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1405227000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1411713000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1831818000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1872817000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1912955000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1895724000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1880831000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1848676000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1386170724.38</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1023895732.51</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
@@ -16086,430 +16191,434 @@
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
+      <c r="DL47"/>
     </row>
-    <row r="48" spans="1:115">
+    <row r="48" spans="1:116">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
-        <v>2435184063.0</v>
+        <v>1777962000.0</v>
       </c>
       <c r="C48">
+        <v>1773301034.0</v>
+      </c>
+      <c r="D48">
         <v>1762034692.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1780753000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1792193000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1838707000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1815535000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1719889732.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1666880922.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1646975000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1700300000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1594258834.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1589240300.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1565671000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1452980000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1408883000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1249644000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1280952739.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1111296293.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1008732000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>811316000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1022393287.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>694946808.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>840310503.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>566391200.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>597058801.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>569090497.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>564467550.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>546725584.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>577891823.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>607171771.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>547967609.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>532414957.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>544655268.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>492881268.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>411969459.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>494489269.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>493306301.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>490966343.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>493736956.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>497044004.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>143164539.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>132001489.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>156252668.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>145104117.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>161372603.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>161309107.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>146554940.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>123173026.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>152425406.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>193874445.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>162686283.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>164028699.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>160942070.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>153957835.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>135982695.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>117006945.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>95543584.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>70689023.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>67112708.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>51154942.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>31435970.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>5224849.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-9920311.17</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-17664312.34</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-33460032.47</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1541771.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-5013997.16</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-11975924.61</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-7850451.93</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-14807292.65</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-28646099.43</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-28412513.36</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-15294355.25</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>49531627.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>50093940.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>51731102.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>60609128.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>56924592.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>49809728.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>44038428.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>49907869.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>43999483.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>36593090.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>31110192.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>34500973.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>32231463.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>26577455.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>25714982.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>30929154.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>30875555.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>33634500.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>34522203.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>40639494.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>30514991.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>25825437.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>21126378.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>18306654.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>16396164.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>14047112.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>13557714.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>11335123.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>9405188.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>7161194.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>5792624.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>4135593.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>1852709.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>68500.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-463269.36</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-1297858.53</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-2973240.83</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-4616353.08</v>
       </c>
-      <c r="DI48"/>
       <c r="DJ48"/>
       <c r="DK48"/>
+      <c r="DL48"/>
     </row>
-    <row r="49" spans="1:115">
+    <row r="49" spans="1:116">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-      <c r="AC49">
-[...1 lines deleted...]
-      </c>
+      <c r="AC49"/>
       <c r="AD49">
         <v>0.0</v>
       </c>
-      <c r="AE49"/>
+      <c r="AE49">
+        <v>0.0</v>
+      </c>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
@@ -16550,139 +16659,142 @@
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
+      <c r="DL49"/>
     </row>
-    <row r="50" spans="1:115">
+    <row r="50" spans="1:116">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50">
+        <v>217710000.0</v>
+      </c>
+      <c r="C50">
         <v>230754000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>78486000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>86418000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>90623000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>100230000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>249622000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>268172000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>174351000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>26132000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>30565000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>32998000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>37087000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>35234000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>38382000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>40809000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>363586000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>362835000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>371820000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>37026000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>42997000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>242682000.0</v>
       </c>
-      <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>40891000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>57448000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>45892000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>52238000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>39934000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>0.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -16723,784 +16835,791 @@
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
+      <c r="DL50"/>
     </row>
-    <row r="51" spans="1:115">
+    <row r="51" spans="1:116">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
-        <v>5062804293.0</v>
+        <v>3180718000.0</v>
       </c>
       <c r="C51">
+        <v>3686734086.0</v>
+      </c>
+      <c r="D51">
         <v>2991293242.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3027894000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2954896000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2983320000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3169435000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3245145013.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2941469657.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2344340000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2025643000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1734059129.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1704355030.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1728796000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1695395000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2118835000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2115396000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2034542290.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1961720327.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2105146000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1597720999.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1563206140.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1297871593.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1751350403.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1945151549.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2173617786.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2207468247.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2205332391.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1630696808.65</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1172336145.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1149901316.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1192101581.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1178387963.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1199036182.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1215565121.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1294104078.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1246684863.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1179090097.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>654676554.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>678340985.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>703113925.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1177649186.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1286029050.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1350002819.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1327346584.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1412771565.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1037250264.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>827904470.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>846656353.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>735363505.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>802986680.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>796537598.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>870108604.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>839000633.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>886658877.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>887714089.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>930439706.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>865713026.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>35251035.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>56017428.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>42736467.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>658735602.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>693764295.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>657200455.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>687167941.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>682604335.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>633845074.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>654234893.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>626280193.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>674224322.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>754669374.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>813745333.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>786661808.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>702534585.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>615282030.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>564800375.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>438554091.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>355700926.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>355547196.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>319174295.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>280470063.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>251917513.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>199971616.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>212205315.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>180737372.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>145681035.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>140981136.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>127765609.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>119297295.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>94376797.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>94925194.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>90784569.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>79137200.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>54843366.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>83968786.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>81708390.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>97780286.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>98258129.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>78540660.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>83426737.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>101454472.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>104032877.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>110510970.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>131671395.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>52271536.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>45966101.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>45788394.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>49731136.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>33752481.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>32576249.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>24512718.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>31964747.0</v>
       </c>
-      <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
+      <c r="DL51"/>
     </row>
-    <row r="52" spans="1:115">
+    <row r="52" spans="1:116">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
-        <v>542436272.0</v>
+        <v>381567000.0</v>
       </c>
       <c r="C52">
+        <v>395002093.0</v>
+      </c>
+      <c r="D52">
         <v>233487174.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>243675000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>240464000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>252679000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>409262000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>511745938.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>396796000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>301748000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>151495000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>148501127.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>147556353.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>153021000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>143570000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>153485000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>154788000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>478281715.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>477103185.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>487930000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>125953000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>167347405.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>263277700.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>349986481.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>101122549.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>119868786.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>109335247.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>114538391.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>101519622.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>104366410.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>108684916.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>58905869.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>51468549.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>49160237.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>44600291.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>43817277.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>43532445.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>30130198.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>39242441.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>54983072.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>58856429.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>464923811.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>246105026.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>271975573.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>275015775.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>273224160.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>110968660.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>45509845.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>46247443.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>30428167.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>25005331.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>32599604.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>48193031.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>47281444.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>45359410.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>54847114.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>47393531.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>34293829.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>35251035.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>56017428.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>42736467.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>37154055.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>27475285.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>32802390.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>396524426.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>392120141.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>30530451.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>56144536.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>61044586.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>67004930.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>71023993.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>74029278.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>52949577.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>44515803.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>38015713.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>43347111.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>52388176.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>48027625.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>251510836.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>204029797.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>155967575.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>125727570.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>46925557.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>58856037.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>36743820.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>23700234.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>37884061.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>58902157.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>42175226.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>37751490.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>37140300.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>33503838.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>36205017.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>5449949.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>35070174.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>31522196.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>21907062.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>19819763.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>17774712.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>18263003.0</v>
       </c>
-      <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
-      <c r="CZ52">
+      <c r="CZ52"/>
+      <c r="DA52">
         <v>27901634.0</v>
       </c>
-      <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
-      <c r="DD52">
+      <c r="DD52"/>
+      <c r="DE52">
         <v>12604034.0</v>
       </c>
-      <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
-      <c r="DH52">
+      <c r="DH52"/>
+      <c r="DI52">
         <v>9092816.0</v>
       </c>
-      <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
+      <c r="DL52"/>
     </row>
-    <row r="53" spans="1:115">
+    <row r="53" spans="1:116">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>-37061.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
+      <c r="AC53"/>
       <c r="AD53">
         <v>0.0</v>
       </c>
-      <c r="AE53"/>
+      <c r="AE53">
+        <v>0.0</v>
+      </c>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>525202.0</v>
       </c>
-      <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
@@ -17514,89 +17633,90 @@
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
+      <c r="DL53"/>
     </row>
-    <row r="54" spans="1:115">
+    <row r="54" spans="1:116">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
-      <c r="AE54"/>
+      <c r="AE54">
+        <v>0.0</v>
+      </c>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
@@ -17637,1453 +17757,1466 @@
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
+      <c r="DL54"/>
     </row>
-    <row r="55" spans="1:115">
+    <row r="55" spans="1:116">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
-        <v>10284895528.0</v>
+        <v>7484877000.0</v>
       </c>
       <c r="C55">
+        <v>7489460923.0</v>
+      </c>
+      <c r="D55">
         <v>7105225068.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7225502000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7116955000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7145844000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7499854000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7448021550.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6893758236.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6283620000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6055551000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5481864829.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5508087390.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5505830000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5500722000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6080309000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>5933753000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5875698814.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5528134166.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5520975000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4231139999.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4895322934.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3675691041.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4545716666.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3337030038.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3488754239.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3475948028.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3487135892.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3382696974.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2973473418.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3011370655.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2960960310.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2905793667.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2964316500.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3023630222.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2994640770.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3045326114.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3029006026.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>2290689484.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2337471594.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2359290930.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2434167573.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2588297951.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2783407045.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2746900141.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2962104818.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2503385654.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2184565419.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2142940889.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1939012181.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2082207875.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2012855459.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2129160155.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2125109817.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2195968503.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2158426900.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2190079281.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2057205680.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1919618386.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2027517242.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1964441151.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1623346264.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1589478581.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1486156911.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1534446733.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1457029892.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1428237440.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1338783754.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1249425833.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1332709120.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1511601171.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1564897818.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1516594773.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1456670705.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1420630539.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1322325035.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1146451109.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1042998455.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1066672040.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1037721234.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>974089037.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>789436025.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>709350191.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>657206295.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>617818467.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>522033207.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>450120917.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>415529268.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>412518112.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>325406972.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>321700673.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>323615049.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>298552916.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>268884284.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>212149048.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>204121127.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>192720347.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>189944542.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>201921731.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>200370363.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>197680723.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>205085246.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>209131094.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>206728820.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>120610708.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>117966101.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>109111361.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>95626262.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>91793514.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>90720311.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>70102411.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>70224522.0</v>
       </c>
-      <c r="DI55"/>
       <c r="DJ55"/>
       <c r="DK55"/>
+      <c r="DL55"/>
     </row>
-    <row r="56" spans="1:115">
+    <row r="56" spans="1:116">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
-        <v>1656108091.0</v>
+        <v>1290202000.0</v>
       </c>
       <c r="C56">
+        <v>1205977911.0</v>
+      </c>
+      <c r="D56">
         <v>1072736276.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1086049000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1080615000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1037049000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1225767000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1268892883.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1938552580.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1335999000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1175694000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1198203251.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1184621604.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1263563000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1372354000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1360194000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1316863000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1160684755.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1176189835.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1162309000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1033724000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>830600148.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>793968891.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>657415234.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>563327457.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>523572462.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>546246411.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>564076020.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>530339275.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>520579576.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>531586442.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>535425790.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>532385532.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>518816699.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>545907797.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>586441225.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>519267685.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>471737221.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>397098307.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>401494071.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>412857076.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>589761402.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>484138547.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>538330473.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>516353525.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>547823165.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>532936443.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>510613090.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>489220901.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>443587817.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>452941119.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>417165640.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>455538847.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>445239890.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>491664719.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>479738472.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>483972296.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>429787463.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>451528380.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>454525461.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>399564774.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>310765277.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>325525295.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>290500901.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>290548361.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>268900773.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>267844513.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>256302166.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>239087669.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>271624486.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>366555828.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>371766555.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>347615855.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>313004140.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>335036261.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>311589478.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>284789355.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>253349347.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>281873544.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>286022258.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>268859152.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>233413122.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>216338536.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>213188957.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>202265851.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>189168482.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>159073573.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>149191394.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>147830264.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>90045266.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>93553325.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>92864036.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>86835901.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>78123215.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>61865257.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>56947827.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>48676054.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>48764179.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>52940445.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>50540573.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>49815352.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>57640671.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>55356255.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>54992568.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>31238794.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>31322033.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>28187653.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>24660067.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>23097286.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>26022063.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>20284109.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>21612925.0</v>
       </c>
-      <c r="DI56"/>
       <c r="DJ56"/>
       <c r="DK56"/>
+      <c r="DL56"/>
     </row>
-    <row r="57" spans="1:115">
+    <row r="57" spans="1:116">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
-        <v>1603123841.0</v>
+        <v>1201822000.0</v>
       </c>
       <c r="C57">
+        <v>1167394781.0</v>
+      </c>
+      <c r="D57">
         <v>1007980461.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1036041000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1045477000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1003650000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1248107000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1353403487.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1169084605.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1066111000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>955709000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>852404060.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>894581279.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>966681000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1081487000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1119612000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1109780000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1405063514.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1383637681.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1341160000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>657738999.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>832747993.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>678792134.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>881219217.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>446841066.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>484828557.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>496096842.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>504641986.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>485241162.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>481813910.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>506078900.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>432346411.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>408362952.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>426043737.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>429986376.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>416007719.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>402730994.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>429384718.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>393440578.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>411270076.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>395067178.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>769858541.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>566581750.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>625329692.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>609380028.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>657365229.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>486830977.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>381659777.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>359025855.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>319022887.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>336350064.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>312312766.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>343118580.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>369894353.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>390883413.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>377199882.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>367651922.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>334520078.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>338700973.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>324540536.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>299093537.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>247574388.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>249587129.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>227466084.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>597060035.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>580697163.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>222007671.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>237458977.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>234049259.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>254361544.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>305027394.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>303326783.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>280701447.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>269189134.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>255267929.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>244785345.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>241601941.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>214512697.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>434356080.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>398354873.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>348236404.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>305402961.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>210609383.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>210162933.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>184507729.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>155210707.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>156216747.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>169771820.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>156699104.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>107290421.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>106453330.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>105046103.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>103832318.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>69618214.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>79009539.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>73068878.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>61568051.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>58836022.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>63418460.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>60184986.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>57941166.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>65408375.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>64291184.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>68977165.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>39169172.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>45016949.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>39039237.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>32606089.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>36135009.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>37443218.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>26230591.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>27488284.0</v>
       </c>
-      <c r="DI57"/>
       <c r="DJ57"/>
       <c r="DK57"/>
+      <c r="DL57"/>
     </row>
-    <row r="58" spans="1:115">
+    <row r="58" spans="1:116">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
-        <v>6617529417.0</v>
+        <v>4824723000.0</v>
       </c>
       <c r="C58">
+        <v>4818884921.0</v>
+      </c>
+      <c r="D58">
         <v>4469163208.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4541924000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4485695000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4472569000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4747966000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4818687211.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4308981502.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3692210000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3432721000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2939561657.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2974745803.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3042760000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3173025000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3702005000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3655229000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3568471134.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3414997570.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3500412000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2430541999.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2619457253.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1994193013.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2657166430.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2020327175.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2336091313.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2352743616.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2364553625.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2271394547.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1815750020.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1815760713.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1833173661.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1792755205.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1838969383.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1939767679.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2000717383.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1956599529.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1943781712.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1210015592.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1239488166.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1248145665.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1693820665.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1848655493.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1955478486.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1934136299.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2075337249.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1657350068.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1343926740.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1340700935.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1196300609.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1320055642.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1284273304.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1390134158.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1393964798.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1466756413.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1442120735.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1488937667.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1386687561.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1276657029.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1369974806.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1324286199.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1011912094.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1031375266.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>955947253.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>994036688.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>947608633.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>895541210.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>896402084.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>850057812.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>913769104.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1035756659.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1083223619.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1049966967.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>956752499.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>858363215.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>791326444.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>650495839.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>544326527.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>565442414.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>540905582.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>500776290.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>448488031.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>375585085.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>372662933.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>333996858.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>281097875.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>263910275.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>241784932.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>236411128.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>166354095.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>167950775.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>166632763.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>150834593.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>121974299.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>136098010.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>132530957.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>147320893.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>147411772.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>160397942.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>161301282.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>159395639.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>169441253.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>174869335.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>175314146.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>91440708.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>90915254.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>84893800.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>72404699.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>69887491.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>70019467.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>50677238.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>51129607.0</v>
       </c>
-      <c r="DI58"/>
       <c r="DJ58"/>
       <c r="DK58"/>
+      <c r="DL58"/>
     </row>
-    <row r="59" spans="1:115">
+    <row r="59" spans="1:116">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
-      <c r="AE59"/>
+      <c r="AE59">
+        <v>0.0</v>
+      </c>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
@@ -19124,430 +19257,434 @@
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
+      <c r="DL59"/>
     </row>
-    <row r="60" spans="1:115">
+    <row r="60" spans="1:116">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
-        <v>3667366110.0</v>
+        <v>2660154000.0</v>
       </c>
       <c r="C60">
+        <v>2670576000.0</v>
+      </c>
+      <c r="D60">
         <v>2636061859.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2683577000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2631260000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2673275000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2751888000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2629334338.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2584776733.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2591410000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2622830000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2542303171.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2533341587.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2463070000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2327697000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2378304000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2278524000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2307227680.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2113136595.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2020563000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1800598000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2275865681.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1681498027.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1888550234.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1316702862.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1152662925.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1123204411.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1122582266.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1111302426.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1157723398.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1195609941.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1127786648.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1113038461.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1125347117.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1083862542.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>993923386.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1088726585.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1085224313.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1080673892.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1097983428.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1111145265.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>740346907.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>739642458.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>827928559.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>812763842.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>886767568.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>846035585.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>840638678.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>802239953.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>742711571.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>762152232.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>728582154.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>739025996.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>731145019.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>729212090.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>716306164.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>701141614.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>670518119.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>642961356.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>657542435.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>640154952.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>611434170.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>558103314.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>530209657.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>540410045.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>509421258.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>532696229.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>442381670.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>399368020.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>418940016.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>475844511.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>481674199.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>466627805.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>497331111.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>559799556.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>528814466.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>494190360.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>496954358.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>499791330.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>495423622.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>472016640.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>340947993.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>332610845.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>283450336.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>282439447.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>240935331.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>186210642.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>173744336.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>176106984.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>159052877.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>153749898.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>156982286.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>147718322.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>146909984.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>76051038.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>71590169.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>45399453.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>42532770.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>41523789.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>39069080.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>38285084.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>35643993.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>34261759.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>31414673.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>29170000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>27050847.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>24217561.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>23221563.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>21906022.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>20700843.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>19425173.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>19094915.0</v>
       </c>
-      <c r="DI60"/>
       <c r="DJ60"/>
       <c r="DK60"/>
+      <c r="DL60"/>
     </row>
-    <row r="61" spans="1:115">
+    <row r="61" spans="1:116">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
-      <c r="AE61"/>
+      <c r="AE61">
+        <v>0.0</v>
+      </c>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
@@ -19588,89 +19725,90 @@
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
+      <c r="DL61"/>
     </row>
-    <row r="62" spans="1:115">
+    <row r="62" spans="1:116">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...1 lines deleted...]
-      </c>
+      <c r="AC62"/>
       <c r="AD62">
         <v>0.0</v>
       </c>
-      <c r="AE62"/>
+      <c r="AE62">
+        <v>0.0</v>
+      </c>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
@@ -19711,50 +19849,51 @@
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
+      <c r="DL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19841,51 +19980,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
         <v>9663179060.0</v>
       </c>
       <c r="C2">
         <v>7145453000.0</v>
       </c>
       <c r="D2">
         <v>6255775000.0</v>
       </c>
       <c r="E2">
         <v>7239553000.0</v>
       </c>
       <c r="F2">
         <v>6072392000.0</v>
       </c>
       <c r="G2">
         <v>3208281000.0</v>
       </c>
       <c r="H2">
         <v>3487403894.0</v>
       </c>
       <c r="I2">
         <v>3251443800.0</v>
       </c>
@@ -19936,51 +20075,51 @@
       </c>
       <c r="Y2">
         <v>190450419.0</v>
       </c>
       <c r="Z2">
         <v>237550526.0</v>
       </c>
       <c r="AA2">
         <v>237550526.0</v>
       </c>
       <c r="AB2">
         <v>151871368.0</v>
       </c>
       <c r="AC2">
         <v>105832791.0</v>
       </c>
       <c r="AD2">
         <v>85892145.0</v>
       </c>
       <c r="AE2">
         <v>77753934.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
         <v>852355078.0</v>
       </c>
       <c r="C3">
         <v>582069000.0</v>
       </c>
       <c r="D3">
         <v>441975000.0</v>
       </c>
       <c r="E3">
         <v>430593000.0</v>
       </c>
       <c r="F3">
         <v>393032000.0</v>
       </c>
       <c r="G3">
         <v>299229000.0</v>
       </c>
       <c r="H3">
         <v>302519375.0</v>
       </c>
       <c r="I3">
         <v>191326916.0</v>
       </c>
@@ -20031,96 +20170,96 @@
       </c>
       <c r="Y3">
         <v>-12780202.12</v>
       </c>
       <c r="Z3">
         <v>-19826469.57</v>
       </c>
       <c r="AA3">
         <v>-19826469.57</v>
       </c>
       <c r="AB3">
         <v>-13781921.36</v>
       </c>
       <c r="AC3">
         <v>-9453026.0</v>
       </c>
       <c r="AD3">
         <v>-5735468.98</v>
       </c>
       <c r="AE3">
         <v>-4864091.56</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-10548000.0</v>
       </c>
       <c r="I4">
         <v>-10548000.0</v>
       </c>
       <c r="J4">
         <v>-10548000.0</v>
       </c>
       <c r="K4">
         <v>482520000.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5">
         <v>763867100.0</v>
       </c>
       <c r="C5">
         <v>712689000.0</v>
       </c>
       <c r="D5">
         <v>752238000.0</v>
       </c>
       <c r="E5">
         <v>1131135000.0</v>
       </c>
       <c r="F5">
         <v>965685000.0</v>
       </c>
       <c r="G5">
         <v>410067000.0</v>
       </c>
       <c r="H5">
         <v>393946404.0</v>
       </c>
       <c r="I5">
         <v>329938401.0</v>
       </c>
@@ -20171,51 +20310,51 @@
       </c>
       <c r="Y5">
         <v>64672141.12</v>
       </c>
       <c r="Z5">
         <v>62749538.57</v>
       </c>
       <c r="AA5">
         <v>62749538.57</v>
       </c>
       <c r="AB5">
         <v>42426698.36</v>
       </c>
       <c r="AC5">
         <v>27742576.0</v>
       </c>
       <c r="AD5">
         <v>15667621.98</v>
       </c>
       <c r="AE5">
         <v>10515020.56</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
         <v>1616222178.0</v>
       </c>
       <c r="C6">
         <v>1294758000.0</v>
       </c>
       <c r="D6">
         <v>1194213000.0</v>
       </c>
       <c r="E6">
         <v>1561728000.0</v>
       </c>
       <c r="F6">
         <v>1358717000.0</v>
       </c>
       <c r="G6">
         <v>709296000.0</v>
       </c>
       <c r="H6">
         <v>696465779.0</v>
       </c>
       <c r="I6">
         <v>521265317.0</v>
       </c>
@@ -20266,131 +20405,131 @@
       </c>
       <c r="Y6">
         <v>51891939.0</v>
       </c>
       <c r="Z6">
         <v>42923069.0</v>
       </c>
       <c r="AA6">
         <v>42923069.0</v>
       </c>
       <c r="AB6">
         <v>28644777.0</v>
       </c>
       <c r="AC6">
         <v>18289550.0</v>
       </c>
       <c r="AD6">
         <v>9932153.0</v>
       </c>
       <c r="AE6">
         <v>5650929.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-14193000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>76135000.0</v>
       </c>
       <c r="K8">
         <v>482520000.0</v>
       </c>
       <c r="L8">
         <v>17705000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
         <v>1345003312.0</v>
       </c>
       <c r="C9">
         <v>1251377000.0</v>
       </c>
       <c r="D9">
         <v>1265392000.0</v>
       </c>
       <c r="E9">
         <v>1572938000.0</v>
       </c>
       <c r="F9">
         <v>1148037000.0</v>
       </c>
       <c r="G9">
         <v>572853000.0</v>
       </c>
       <c r="H9">
         <v>506321958.0</v>
       </c>
       <c r="I9">
         <v>510006388.0</v>
       </c>
@@ -20441,51 +20580,51 @@
       </c>
       <c r="Y9">
         <v>92012374.0</v>
       </c>
       <c r="Z9">
         <v>55363756.0</v>
       </c>
       <c r="AA9">
         <v>55363756.0</v>
       </c>
       <c r="AB9">
         <v>36076206.0</v>
       </c>
       <c r="AC9">
         <v>23290064.0</v>
       </c>
       <c r="AD9">
         <v>13429390.0</v>
       </c>
       <c r="AE9">
         <v>5650930.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
         <v>565943310.0</v>
       </c>
       <c r="C10">
         <v>560723000.0</v>
       </c>
       <c r="D10">
         <v>676764000.0</v>
       </c>
       <c r="E10">
         <v>1065641000.0</v>
       </c>
       <c r="F10">
         <v>906211000.0</v>
       </c>
       <c r="G10">
         <v>362657000.0</v>
       </c>
       <c r="H10">
         <v>328497397.0</v>
       </c>
       <c r="I10">
         <v>280623774.0</v>
       </c>
@@ -20536,51 +20675,51 @@
       </c>
       <c r="Y10">
         <v>22313267.0</v>
       </c>
       <c r="Z10">
         <v>13623375.0</v>
       </c>
       <c r="AA10">
         <v>13623375.0</v>
       </c>
       <c r="AB10">
         <v>9998648.0</v>
       </c>
       <c r="AC10">
         <v>5137514.0</v>
       </c>
       <c r="AD10">
         <v>1538784.0</v>
       </c>
       <c r="AE10">
         <v>9799713.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11">
         <v>132364780.0</v>
       </c>
       <c r="C11">
         <v>138239000.0</v>
       </c>
       <c r="D11">
         <v>171887000.0</v>
       </c>
       <c r="E11">
         <v>242409000.0</v>
       </c>
       <c r="F11">
         <v>151806000.0</v>
       </c>
       <c r="G11">
         <v>86982000.0</v>
       </c>
       <c r="H11">
         <v>78274918.0</v>
       </c>
       <c r="I11">
         <v>66242300.0</v>
       </c>
@@ -20631,51 +20770,51 @@
       </c>
       <c r="Y11">
         <v>5423328.0</v>
       </c>
       <c r="Z11">
         <v>5567814.0</v>
       </c>
       <c r="AA11">
         <v>5567814.0</v>
       </c>
       <c r="AB11">
         <v>2905012.0</v>
       </c>
       <c r="AC11">
         <v>616501.0</v>
       </c>
       <c r="AD11">
         <v>139889.0</v>
       </c>
       <c r="AE11">
         <v>12875536.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12">
         <v>226019908.0</v>
       </c>
       <c r="C12">
         <v>160136000.0</v>
       </c>
       <c r="D12">
         <v>90955986.0</v>
       </c>
       <c r="E12">
         <v>78150704.0</v>
       </c>
       <c r="F12">
         <v>75542402.0</v>
       </c>
       <c r="G12">
         <v>59444698.0</v>
       </c>
       <c r="H12">
         <v>65449007.0</v>
       </c>
       <c r="I12">
         <v>46148045.0</v>
       </c>
@@ -20726,51 +20865,51 @@
       </c>
       <c r="Y12">
         <v>42358874.0</v>
       </c>
       <c r="Z12">
         <v>49126164.0</v>
       </c>
       <c r="AA12">
         <v>49126164.0</v>
       </c>
       <c r="AB12">
         <v>32428050.0</v>
       </c>
       <c r="AC12">
         <v>22605062.0</v>
       </c>
       <c r="AD12">
         <v>14128838.0</v>
       </c>
       <c r="AE12">
         <v>715307.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13">
         <v>1795000.0</v>
       </c>
       <c r="C13">
         <v>7723000.0</v>
       </c>
       <c r="D13">
         <v>8121000.0</v>
       </c>
       <c r="E13">
         <v>1750000.0</v>
       </c>
       <c r="F13">
         <v>5127000.0</v>
       </c>
       <c r="G13">
         <v>2776000.0</v>
       </c>
       <c r="H13">
         <v>3001000.0</v>
       </c>
       <c r="I13">
         <v>2807000.0</v>
       </c>
@@ -20783,88 +20922,88 @@
       <c r="L13">
         <v>71030000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
         <v>433578529.0</v>
       </c>
       <c r="C15">
         <v>422484000.0</v>
       </c>
       <c r="D15">
         <v>504877000.0</v>
       </c>
       <c r="E15">
         <v>823232000.0</v>
       </c>
       <c r="F15">
         <v>754405000.0</v>
       </c>
       <c r="G15">
         <v>275675000.0</v>
       </c>
       <c r="H15">
         <v>239277424.0</v>
       </c>
       <c r="I15">
         <v>214381474.0</v>
       </c>
@@ -20915,102 +21054,102 @@
       </c>
       <c r="Y15">
         <v>16889939.0</v>
       </c>
       <c r="Z15">
         <v>8055560.0</v>
       </c>
       <c r="AA15">
         <v>8055560.0</v>
       </c>
       <c r="AB15">
         <v>7093635.0</v>
       </c>
       <c r="AC15">
         <v>4521012.0</v>
       </c>
       <c r="AD15">
         <v>1398894.0</v>
       </c>
       <c r="AE15">
         <v>-2360515.02</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>823232000.0</v>
       </c>
       <c r="F16">
         <v>664361000.0</v>
       </c>
       <c r="G16">
         <v>275675000.0</v>
       </c>
       <c r="H16">
         <v>233677000.0</v>
       </c>
       <c r="I16">
         <v>291994000.0</v>
       </c>
       <c r="J16">
         <v>157988000.0</v>
       </c>
       <c r="K16">
         <v>639579000.0</v>
       </c>
       <c r="L16">
         <v>163437000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17">
         <v>310553000.0</v>
       </c>
       <c r="C17">
         <v>422484000.0</v>
       </c>
       <c r="D17">
         <v>504877000.0</v>
       </c>
       <c r="E17">
         <v>823232000.0</v>
       </c>
       <c r="F17">
         <v>664361000.0</v>
       </c>
       <c r="G17">
         <v>275675000.0</v>
       </c>
       <c r="H17">
         <v>324476000.0</v>
       </c>
       <c r="I17">
         <v>291994000.0</v>
       </c>
@@ -21023,51 +21162,51 @@
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
         <v>-160093000.0</v>
       </c>
       <c r="C18">
         <v>-160490000.0</v>
       </c>
       <c r="D18">
         <v>-81197000.0</v>
       </c>
       <c r="E18">
         <v>-80397000.0</v>
       </c>
       <c r="F18">
         <v>-73018000.0</v>
       </c>
       <c r="G18">
         <v>-53910000.0</v>
       </c>
       <c r="H18">
         <v>-81870000.0</v>
       </c>
       <c r="I18">
         <v>-60222000.0</v>
       </c>
@@ -21078,125 +21217,125 @@
         <v>-48998000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
         <v>763867099.0</v>
       </c>
       <c r="C21">
         <v>718962000.0</v>
       </c>
       <c r="D21">
         <v>757635000.0</v>
       </c>
       <c r="E21">
         <v>1146038000.0</v>
       </c>
       <c r="F21">
         <v>979229000.0</v>
       </c>
       <c r="G21">
         <v>416567000.0</v>
       </c>
       <c r="H21">
         <v>346802390.0</v>
       </c>
       <c r="I21">
         <v>316089953.0</v>
       </c>
@@ -21247,88 +21386,88 @@
       </c>
       <c r="Y21">
         <v>39111737.0</v>
       </c>
       <c r="Z21">
         <v>62749539.0</v>
       </c>
       <c r="AA21">
         <v>62749539.0</v>
       </c>
       <c r="AB21">
         <v>42426699.0</v>
       </c>
       <c r="AC21">
         <v>27742576.0</v>
       </c>
       <c r="AD21">
         <v>15667622.0</v>
       </c>
       <c r="AE21">
         <v>10515021.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>10244315274.0</v>
       </c>
       <c r="C23">
         <v>7677868000.0</v>
       </c>
       <c r="D23">
         <v>6763532000.0</v>
       </c>
       <c r="E23">
         <v>7666453000.0</v>
       </c>
       <c r="F23">
         <v>6241200000.0</v>
       </c>
       <c r="G23">
         <v>3364567000.0</v>
       </c>
       <c r="H23">
         <v>3646923462.0</v>
       </c>
       <c r="I23">
         <v>3456914311.0</v>
       </c>
@@ -21379,88 +21518,88 @@
       </c>
       <c r="Y23">
         <v>243351055.0</v>
       </c>
       <c r="Z23">
         <v>269817682.0</v>
       </c>
       <c r="AA23">
         <v>269817682.0</v>
       </c>
       <c r="AB23">
         <v>173084718.0</v>
       </c>
       <c r="AC23">
         <v>120286330.0</v>
       </c>
       <c r="AD23">
         <v>95124851.0</v>
       </c>
       <c r="AE23">
         <v>82618025.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>610504000.0</v>
       </c>
       <c r="C25">
         <v>582069000.0</v>
       </c>
       <c r="D25">
         <v>441975000.0</v>
       </c>
       <c r="E25">
         <v>430593000.0</v>
       </c>
       <c r="F25">
         <v>393032000.0</v>
       </c>
       <c r="G25">
         <v>299229000.0</v>
       </c>
       <c r="H25">
         <v>300314636.33</v>
       </c>
       <c r="I25">
         <v>191326916.44</v>
       </c>
@@ -21469,131 +21608,131 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>356882313.0</v>
       </c>
       <c r="E27">
         <v>333290072.0</v>
       </c>
       <c r="F27">
         <v>264250927.0</v>
       </c>
       <c r="G27">
         <v>189641787.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>71595000.0</v>
       </c>
       <c r="C28">
         <v>76308000.0</v>
       </c>
       <c r="D28">
         <v>84925000.0</v>
       </c>
       <c r="E28">
         <v>139399000.0</v>
       </c>
       <c r="F28">
         <v>104121000.0</v>
       </c>
       <c r="G28">
         <v>23105000.0</v>
       </c>
       <c r="H28">
         <v>1290365000.0</v>
       </c>
       <c r="I28">
         <v>1245003000.0</v>
       </c>
@@ -21642,51 +21781,51 @@
       <c r="X28">
         <v>138502000.0</v>
       </c>
       <c r="Y28">
         <v>83282000.0</v>
       </c>
       <c r="Z28">
         <v>83581000.0</v>
       </c>
       <c r="AA28">
         <v>19113000.0</v>
       </c>
       <c r="AB28">
         <v>11000000.0</v>
       </c>
       <c r="AC28">
         <v>7300000.0</v>
       </c>
       <c r="AD28">
         <v>5000000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>94807000.0</v>
       </c>
       <c r="C29">
         <v>138239000.0</v>
       </c>
       <c r="D29">
         <v>171887000.0</v>
       </c>
       <c r="E29">
         <v>242409000.0</v>
       </c>
       <c r="F29">
         <v>151806000.0</v>
       </c>
       <c r="G29">
         <v>86982000.0</v>
       </c>
       <c r="H29">
         <v>101503000.0</v>
       </c>
       <c r="I29">
         <v>90224000.0</v>
       </c>
@@ -21699,51 +21838,51 @@
       <c r="L29">
         <v>55024000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>581136212.0</v>
       </c>
       <c r="C30">
         <v>532415000.0</v>
       </c>
       <c r="D30">
         <v>507757000.0</v>
       </c>
       <c r="E30">
         <v>426900000.0</v>
       </c>
       <c r="F30">
         <v>168808000.0</v>
       </c>
       <c r="G30">
         <v>156286000.0</v>
       </c>
       <c r="H30">
         <v>159519568.0</v>
       </c>
       <c r="I30">
         <v>205470510.0</v>
       </c>
@@ -21794,51 +21933,51 @@
       </c>
       <c r="Y30">
         <v>52900635.0</v>
       </c>
       <c r="Z30">
         <v>32267156.0</v>
       </c>
       <c r="AA30">
         <v>32267156.0</v>
       </c>
       <c r="AB30">
         <v>21213349.0</v>
       </c>
       <c r="AC30">
         <v>14453539.0</v>
       </c>
       <c r="AD30">
         <v>9232706.0</v>
       </c>
       <c r="AE30">
         <v>4864091.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B31">
         <v>-197923789.0</v>
       </c>
       <c r="C31">
         <v>-158239000.0</v>
       </c>
       <c r="D31">
         <v>-80871000.0</v>
       </c>
       <c r="E31">
         <v>-80397000.0</v>
       </c>
       <c r="F31">
         <v>-73018000.0</v>
       </c>
       <c r="G31">
         <v>-53910000.0</v>
       </c>
       <c r="H31">
         <v>-18304993.0</v>
       </c>
       <c r="I31">
         <v>-35466179.0</v>
       </c>
@@ -21889,51 +22028,51 @@
       </c>
       <c r="Y31">
         <v>-16798470.0</v>
       </c>
       <c r="Z31">
         <v>-23066328.0</v>
       </c>
       <c r="AA31">
         <v>-23066328.0</v>
       </c>
       <c r="AB31">
         <v>-27622588.0</v>
       </c>
       <c r="AC31">
         <v>-17743928.0</v>
       </c>
       <c r="AD31">
         <v>-10530108.0</v>
       </c>
       <c r="AE31">
         <v>-715308.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B32">
         <v>11008182374.0</v>
       </c>
       <c r="C32">
         <v>8396830000.0</v>
       </c>
       <c r="D32">
         <v>7521167000.0</v>
       </c>
       <c r="E32">
         <v>8812491000.0</v>
       </c>
       <c r="F32">
         <v>7220429000.0</v>
       </c>
       <c r="G32">
         <v>3781134000.0</v>
       </c>
       <c r="H32">
         <v>3993725853.0</v>
       </c>
       <c r="I32">
         <v>3761450188.0</v>
       </c>
@@ -22003,1149 +22142,1158 @@
       <c r="AE32">
         <v>83404864.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK32"/>
+  <dimension ref="A1:DL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>1749023000.0</v>
+      </c>
+      <c r="C2">
         <v>2351038790.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1695409830.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1800859000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1747738000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1706159000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1883423000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1939592000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1618397000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1701553438.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1616807000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1498239000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1586607000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1653220821.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1869739000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1989699000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1875475000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1812009905.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1802757000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1560695000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1001582000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1130839099.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>802117162.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>675064000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>768259388.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>879344515.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>858026136.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>880740402.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>816289694.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>704810260.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>849954721.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>858247414.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>823409296.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>795827826.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>830900502.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>840348003.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>797424976.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>708494325.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>647225708.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>657089304.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>642328433.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>501480736.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>687360893.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>766803618.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>728576273.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>721583617.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>758848931.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>713715565.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>626031771.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>595932216.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>649876887.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>650672901.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>654220846.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1408074731.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>421717043.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>436203913.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>439656814.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1156961298.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>394954225.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>354884772.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>519624245.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>412477083.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>337885249.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>328718337.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>324087698.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>354683378.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>294683319.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>275135018.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>255447057.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>163238448.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>401640846.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>424946944.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>375679588.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>360305470.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>350437147.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>332143729.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>288506414.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>231746719.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>286412323.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>294763058.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>271398181.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>315032395.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>229816367.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>219579768.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>186954616.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>254944004.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>146957238.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>138756038.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>118002318.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>114019017.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>93888342.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>100190054.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>89459592.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>53048314.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>53580695.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>56406042.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>42826603.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>43520292.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>46724231.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>62605786.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>57621289.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>58192131.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>58446531.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>61878816.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>31790472.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>29966101.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>26665784.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>35746755.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>26671078.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>20895522.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>22068054.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>24652208.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>19472923.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>21504613.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>22062558.0</v>
       </c>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>150888000.0</v>
+      </c>
+      <c r="C3">
         <v>208707349.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>151302839.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>158987000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>151293000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>158793000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>153727000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>154658000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>117009000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>118851522.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>114091000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>108174000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>104055000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>102153094.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>106557000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>111805000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>110232000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>109766141.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>106489000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>98016000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>78390000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>69644636.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>74079730.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>72647000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>69063828.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>78362830.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>75341441.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>74803473.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>69454763.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>42147730.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>50224843.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>49213807.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>48879906.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>162547131.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>54529918.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>54928646.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>50560146.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>41079856.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>33872599.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>34569246.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>35130658.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>14307051.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>38502793.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>42519596.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>41053793.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>37223456.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>39184540.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>29035795.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>27797680.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>28527093.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>32620834.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>32952212.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>33328419.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>34902663.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>37343154.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>36964900.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>37441741.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>33946958.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>28336362.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>34609279.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>32973217.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>35130693.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>32041200.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>28923386.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>30543456.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>30926654.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>32827492.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>28844252.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>24488793.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>15580971.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>26790056.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>30455721.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>28246381.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>189624100.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>-31193646.68</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>-27532913.41</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-22174930.65</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>140744353.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-21509209.77</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-21615673.33</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>-18724481.04</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>100164063.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>-16476451.27</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-13196884.27</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-11492105.48</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>61991059.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>-9747725.6</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>-7800678.07</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>-7313036.71</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>44457781.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>-6197980.42</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-6681571.39</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-5703170.77</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-3795967.44</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>-3688972.23</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>-4770059.25</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>-7218183.79</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>150088.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>-3638871.28</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>-6342213.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-4692412.92</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>-4425148.77</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-4366694.88</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>-4679226.41</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>-3272186.47</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>-3183780.49</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>-2646727.98</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-3562887.02</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>-2580599.72</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>-1591666.78</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>-1717872.48</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>-1950978.51</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>-1087542.28</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>-1390612.46</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>-1306335.73</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>-1715000.0</v>
       </c>
       <c r="AB4">
+        <v>-1715000.0</v>
+      </c>
+      <c r="AC4">
         <v>-12478000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-9376315.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
@@ -23186,783 +23334,790 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5">
+        <v>89369000.0</v>
+      </c>
+      <c r="C5">
         <v>175311832.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>150760914.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>173968000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>111097000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>151742000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>205519000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>201577000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>151733000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>209313507.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>197097000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>189994000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>164965000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>218738961.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>314106000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>386841000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>215069000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>215192946.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>186736000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>469431000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>100184000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>136319444.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>117410444.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>94135000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>84291987.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>94326585.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>98187793.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>111816728.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>89168237.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>72774478.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>96557302.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>91499392.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>58271192.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>51051939.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>47070204.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>55366150.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>20863390.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>51283024.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>56425176.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>53114904.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>27896675.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>22252761.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>61596275.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>68287535.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>32674713.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>62847590.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>58357075.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>61266860.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>17347880.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>33681986.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>52710405.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>54383364.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>36001581.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>52426112.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>81145034.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>67138924.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>52691664.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>57920171.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>61787951.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>53694296.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>33109033.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>61895655.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>46658530.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>40490331.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>39553659.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>24464847.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>31335017.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>30532753.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>11421557.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>10143228.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>50090729.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>35936333.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>28034586.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1505199421.66</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>101328670.68</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>89612011.41</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>67847606.65</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1127254112.1</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>103243939.77</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>99061373.33</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>80479499.04</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>30732721.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>77352897.27</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>69094650.27</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>52029428.48</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1157204.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>50410908.6</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>41958618.07</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>32705418.71</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-408526722.21</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>30226763.42</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>29523780.39</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>23387700.77</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>15346395.44</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>19085048.23</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>21913154.25</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>20521331.79</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>9765465.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>14921529.28</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>14681824.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>15872084.92</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>16063574.77</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>16056000.88</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>13877337.41</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>9754408.47</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>10099034.49</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>8337192.98</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>9542708.02</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>6816204.72</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>5744813.78</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>5550049.48</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>5896755.51</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2807764.28</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>3732698.46</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>3410987.73</v>
       </c>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>240257000.0</v>
+      </c>
+      <c r="C6">
         <v>384019181.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>302063753.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>332955000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>262390000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>310535000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>359246000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>356235000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>268742000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>328165029.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>311188000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>298168000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>269020000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>320892055.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>420663000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>498646000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>325301000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>324959087.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>293225000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>567447000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>178574000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>205964080.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>191490174.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>166782000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>153355815.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>172689415.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>173529234.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>186620201.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>158623000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>114922208.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>146782145.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>140713199.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>107151098.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>213599070.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>101600122.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>110294796.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>71423536.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>92362880.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>90297775.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>87684150.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>63027333.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>36559812.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>100099068.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>110807131.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>73728506.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>100071046.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>97541615.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>90302655.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>45145560.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>62209079.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>85331239.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>87335576.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>69330000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>87328775.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>118488188.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>104103824.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>90133405.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>91867129.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>90124313.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>88303575.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>66082250.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>97026348.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>78699730.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>69413717.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>70097115.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>55391501.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>64162509.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>59377005.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>35910350.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>25724199.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>76880785.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>66392054.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>56280967.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1315575321.66</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>70135024.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>62079098.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>45672676.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-986509759.1</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>81734730.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>77445700.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>61755018.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>130896784.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>60876446.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>55897766.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>40537323.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>63148263.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>40663183.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>34157940.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>25392382.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-364068941.21</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>24028783.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>22842209.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>17684530.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>11550428.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>15396076.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>17143095.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>13303148.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>9915553.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>11282658.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>8339611.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>11179672.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>11638426.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>11689306.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>9198111.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>6482222.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>6915254.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>5690465.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5979821.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>4235605.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>4153147.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>3832177.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3945777.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1720222.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>2342086.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2104652.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
-      <c r="AE7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -24003,93 +24158,94 @@
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
+      <c r="DL7"/>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-1715000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-12478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
-      <c r="AE8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
@@ -24130,1520 +24286,1535 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>200080000.0</v>
+      </c>
+      <c r="C9">
         <v>315575787.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>251436306.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>270336000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>216649000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>370728000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>301160000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>324953000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>252418000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>321535733.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>294239000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>293027000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>263570000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>306429236.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>372222000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>432618000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>316044000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>321695114.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>291243000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>276013000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>147225000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>296823775.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>131561295.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>123431000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>103263427.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>127393098.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>127594803.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>138299055.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>105532504.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>114121681.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>146634314.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>143635949.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>103084226.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>105795518.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>99704158.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>107113859.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>81317956.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>90014031.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>94710021.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>98692204.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>77371268.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>50315187.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>107833147.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>117046508.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>85255561.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>112537398.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>120141912.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>119619642.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>70993686.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>78396547.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>101509336.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>102304783.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>82643864.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-651162940.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>352170688.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>362158096.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>350308205.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-405816727.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>321033054.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>317074506.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>57889105.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>171981997.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>146179492.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>142639219.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>133136159.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>138413800.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>127575077.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>116067014.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>102816980.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>73012349.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>160923862.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>160277068.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>135597979.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>141735104.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>139299960.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>133475810.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>114369799.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>96517154.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>120444205.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>118384491.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>104506776.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>51760507.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>100454995.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>95898093.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>78255766.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>57669333.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>73790627.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>68929461.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>54138894.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>52203504.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>43941220.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>42518078.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>34889424.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>28831164.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>25478721.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>28384220.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>22204075.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>22184270.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>24270690.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>11372973.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>14327690.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>14677363.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>14846763.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>12216111.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>8137258.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>8203390.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>7013829.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>7803631.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>5559233.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>4996755.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>4823257.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>7443015.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>1720223.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>2342086.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>2104652.0</v>
       </c>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>52429000.0</v>
+      </c>
+      <c r="C10">
         <v>123656756.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>110490362.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>132692000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>74334000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>112508000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>163286000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>158584000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>124227000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>179830559.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>178810000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>173687000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>149273000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>200198992.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>296734000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>369433000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>199577000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>192886310.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>171054000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>454309000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>87310000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>129456010.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>105244993.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>82424000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>69736185.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>78618083.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>83644810.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>97129037.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>64253295.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>64762442.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>86157227.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>80701034.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>47576679.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>41107762.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>91911521.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-48266900.41</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10139624.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>42892587.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>50004183.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>46828672.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12456472.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>13063984.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>45495716.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>67074300.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14331124.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>49212515.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>52165421.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>52039104.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5423474.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-46440939.12</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>54212954.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>34552729.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>24832669.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>47717271.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>71759207.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>48285321.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>39936454.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>52845502.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>26661848.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>37731796.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>19812534.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>50215656.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>34784842.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>22196186.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>30634687.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-21392740.58</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>23617737.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>22715879.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3376098.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>5234749.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>36250708.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>24499901.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>16920237.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-30314114.29</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>29406728.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>26928135.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17981102.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>26004109.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>36934443.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>31101238.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>19354091.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>31133097.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>63658022.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>26376281.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>15121931.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>23408106.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>20706634.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>16250862.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8775033.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>13261280.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>10505335.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>9166431.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>5586668.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>5575051.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7123510.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5310786.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4573114.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4487017.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5665840.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-188772.13</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4391465.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4649987.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4702594.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>2413069.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2413593.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2915254.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2183550.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>769545.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>926538.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1752109.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1519656.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>575459.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>137617.0</v>
       </c>
-      <c r="DJ10"/>
       <c r="DK10"/>
+      <c r="DL10"/>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11">
+        <v>9121000.0</v>
+      </c>
+      <c r="C11">
         <v>23829658.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>26740232.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>32894000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>18302000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>28629000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>35297000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>42933000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>31380000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>44813256.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>45471000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>45453000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>37355000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>46473102.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>51544000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>92608000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>51854000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>49232661.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>39440000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>42544000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20423000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>19610537.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>22399401.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>31966000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>16509642.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>19591285.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>21217706.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>20812004.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>15494307.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>16994229.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>19042422.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>19572688.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>10286431.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-54061195.62</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12289102.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>9429015.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-402675.51</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>10219126.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11161057.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>12602606.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>652522.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5008676.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>13450279.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>15422416.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3252879.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>14949582.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>14942034.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>17107668.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>54279.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-18361940.66</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>11598712.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>9310371.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>6296132.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>12702446.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>17064770.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>14802870.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>9682172.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>11042512.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8023513.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10629620.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4458231.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>12522536.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>10188020.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>5996584.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>4586030.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3802754.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>7719150.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>7225978.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>912330.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1050525.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>11217645.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>5553153.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-1630234.14</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>652724.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>697018.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2220760.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-104022.19</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-1042093.48</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2056242.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-253993.9</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>416881.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>77574.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>4808841.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2659504.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1216003.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1165276.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2321616.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1521947.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>663504.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1025872.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>985083.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>971061.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>418318.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2342933.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2178785.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2036652.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1755591.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1966851.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2408047.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-1765318.79</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2364018.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2515706.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2418477.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1043097.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>758557.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>677966.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>397009.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>153232.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>132362.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>129785.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>132144.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>71080.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>68808.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>3235892.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>3048116.0</v>
       </c>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12">
+        <v>36940000.0</v>
+      </c>
+      <c r="C12">
         <v>56121742.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40270552.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>41276000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>40155000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>42302000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46917000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>46948315.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>31042710.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29482946.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21567600.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>20257953.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>18790428.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18539966.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20089153.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21445725.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>20192995.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>22306634.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20024731.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18725787.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14893431.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12207597.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12165450.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13296622.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14555801.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15708502.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16077794.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>16361966.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16342677.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>8271342.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13963329.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14129765.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>12089292.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11722734.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13879182.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12563332.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11243579.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8390437.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>8487730.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6286231.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9780130.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9188776.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>25034000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12945000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18569000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13635073.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9282000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9545000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9916000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9921000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10548000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9778930.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10254066.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4708841.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>12772161.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>19767967.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>15047458.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>5074667.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>30620603.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15962499.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>13296498.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11679998.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>9373909.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8220282.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8271532.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>7963884.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>7717279.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7816874.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7830838.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4908478.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>11577555.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11559245.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>11114349.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1474885307.41</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>94941632.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>86656445.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>71911407.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1169830803.16</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>66309496.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>67960135.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>61125407.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>400376.11</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>13694874.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>42718369.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>36907497.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>22250902.34</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>29704274.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>25707755.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>23930385.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>421788002.89</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>19721427.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>20357349.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>17801032.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>9771344.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>11961538.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>16597706.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>15957676.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>5299873.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>9855739.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>14870596.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>11480619.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11413587.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>11353406.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>11464267.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>7340815.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>7183780.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>6153642.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>8773162.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>5889666.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>3992705.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>4030393.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>5321296.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>2670147.0</v>
       </c>
-      <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13">
+        <v>502000.0</v>
+      </c>
+      <c r="C13">
         <v>744000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>518000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>305000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>228000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>772000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>727000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1072000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5152000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3838000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1702000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1219000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1362000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1075000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>592000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>60000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>23000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4513000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>31000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>14000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>569000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1998298.59</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>184000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>210518.26</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>602000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>818000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>728000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>749000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>706000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -25685,89 +25856,90 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
-      <c r="AE14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
@@ -25808,472 +25980,476 @@
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
+      <c r="DL14"/>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
+        <v>43308000.0</v>
+      </c>
+      <c r="C15">
         <v>99827098.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>83750130.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>99798000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>56032000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>83879000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>127989000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>115651000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>92847000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>135017302.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>133339000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>128234000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>111918000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>153725889.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>245190000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>276825000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>147723000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>143653648.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>131614000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>411765000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>66887000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>109845473.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>82845592.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>50458000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>53226543.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>57704260.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>62427103.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>66812157.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>48758987.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>47768213.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>67114805.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>61128345.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>37290248.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>95168957.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>79622419.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-57695915.61</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10542299.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>23862363.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>39173226.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>30226159.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>387993436.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>28546509.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>31009310.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>51651883.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11078245.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>34262933.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>37223386.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>34931436.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5369194.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-28078998.46</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>42614242.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>25242358.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>18536537.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>35014824.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>54694437.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>33482450.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>30254282.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>41802990.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>18638334.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>27102176.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>15354302.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>37693120.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>24596821.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>16199601.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>26048656.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-25195495.1</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>15898587.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>15489900.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2463768.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4184224.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>25033062.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>18946747.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>18550471.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-30966838.95</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>28709709.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>24707374.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>18085124.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>43618783.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>34878201.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>31355232.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>18937210.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>31055522.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>58849180.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>23716776.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>13905927.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>22242830.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>18385017.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>14728914.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8111529.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>12235408.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>9520252.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>8195370.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5168349.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3232118.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>4944725.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3278795.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2808064.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2498739.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2657742.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1576546.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2027446.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2134280.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2284117.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1369971.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1655035.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2237288.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1786541.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>616313.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>794176.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1622323.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>1387512.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>504378.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>68808.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>496806.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>362871.0</v>
       </c>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>133339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128234000.0</v>
       </c>
       <c r="M16">
         <v>128234000.0</v>
       </c>
       <c r="N16">
+        <v>128234000.0</v>
+      </c>
+      <c r="O16">
         <v>153494000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>245190000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>276825000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>147723000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>213536000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>132840000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>251098000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>66887000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>74705019.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>110661000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>69655000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>75760000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>74828000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>82641000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>87711000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>48920198.38</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>56260448.75</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
@@ -26314,143 +26490,146 @@
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
+      <c r="DL16"/>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17">
+        <v>43308000.0</v>
+      </c>
+      <c r="C17">
         <v>71652000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>84689000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>98180000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>56032000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>83879000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>127989000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>117800000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>92847000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>131386000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>133339000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>128234000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>111918000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>153494000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>245190000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>276825000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>147723000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>213536000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>132840000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>251098000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>66887000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>84367923.74</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>110661000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>52826172.05</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>75760000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>76543000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>82641000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>100189000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>65103000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -26491,140 +26670,143 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>-39794000.0</v>
+      </c>
+      <c r="C18">
         <v>-39538000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-40204000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-40302000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-40049000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-42758000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-45816000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-45886000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26030000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24852000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-20143000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18775000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17427000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-18209000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-20693000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-21570000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19925000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19801000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-20131000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-18872000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14214000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13465791.3</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-16166000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13742822.87</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-20116000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-19552000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-20559000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-20632000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-21127000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26666,89 +26848,90 @@
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
+      <c r="DL18"/>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...1 lines deleted...]
-      </c>
+      <c r="AC19"/>
       <c r="AD19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
+      <c r="AE19">
+        <v>0.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -26789,89 +26972,90 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
@@ -26912,436 +27096,440 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>86236000.0</v>
+      </c>
+      <c r="C21">
         <v>175311831.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>148682217.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>169349000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>114643000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>155997000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>203294000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>205997000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>151556000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>208360885.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>200559000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>192417000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>166402000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>197278587.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>318442000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>390970000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>219766000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>199726200.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>191584000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>470921000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>101745000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>149028375.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>96799550.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>95078000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>68883268.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>84508193.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>99627587.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>113641072.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>66943529.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>73918453.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>96812718.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>92727341.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>50990777.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>51172432.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>48807364.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-36300516.7</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>21679239.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>50550002.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>55085757.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>56737621.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>31034482.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>16601171.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>65535195.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>78782093.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>35497712.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>63051420.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>74215628.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>48385494.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>30075630.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-23422763.63</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>57202543.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>59183013.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>43800678.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>62499948.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>67998983.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>67489922.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>47541870.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>56606954.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>54911824.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>50926155.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>25055817.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>60276270.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>39291529.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>30380284.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>38235236.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>24464847.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>32080643.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>31787760.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>35247485.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>10143228.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>50090729.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>35590489.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>27013504.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-103090969.71</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>65550966.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>60233912.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>45672676.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-31608951.66</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>60138814.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>56697181.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>43030536.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>51949356.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>45724852.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>42556977.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>29045217.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>39178566.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>31777924.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>26236910.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>18079345.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-3705512.98</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>17783266.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>16672110.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>11981359.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>15346396.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>11707104.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>12392022.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>9707464.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>9765464.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>14921529.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>14681824.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>15872085.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>16063575.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>16056000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>13877337.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>9754408.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>10099034.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>8337193.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>9542708.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>6816205.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>5744814.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>5550049.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>5896756.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2807765.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>3732699.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>3410987.0</v>
       </c>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
-      <c r="AE22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
@@ -27382,436 +27570,440 @@
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
+      <c r="DL22"/>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
+        <v>1862867000.0</v>
+      </c>
+      <c r="C23">
         <v>2491302746.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1798163919.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1901847000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1849744000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1920890000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1981289000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2058548000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1719259000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1814728286.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1710487000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1598849000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1683775000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1762371471.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1923519000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2031347000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1971753000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1933978818.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1902416000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1365787000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1047062000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1278634499.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>836878906.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>703417000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>802639547.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>922229419.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>898267865.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>917993601.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>853114140.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>751740977.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>901955093.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>910824969.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>876452094.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>849962953.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>881711042.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>891505197.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>858511675.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>752518086.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>690867465.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>703192196.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>691237558.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>539242971.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>732300931.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>815407110.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>779798864.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>772408548.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>813797953.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>761803934.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>673481517.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>638818492.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>696530564.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>697398684.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>702052189.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>696164811.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>709275082.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>731786451.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>742423149.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>694537617.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>661075455.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>621033122.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>552457532.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>541762891.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>447777670.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>433528128.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>438056700.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>463244984.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>392482926.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>366407683.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>323016551.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>216918579.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>514736444.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>549633523.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>484264062.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2007239995.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>424186140.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>405385627.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>357203536.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1455517986.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>346717714.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>356450367.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>332874420.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>369896929.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>284546510.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>272920884.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>236165164.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>309203483.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>188969941.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>181448588.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>154061866.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>574749244.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>120046295.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>126036021.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>112367657.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>74065425.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>67352311.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>72398240.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>55323214.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>59229266.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>63351134.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>71981360.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>65310360.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>65730716.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>65970682.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>69576043.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>36617659.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>34372881.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>30635876.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>41133451.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>30443414.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>23426346.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>24777006.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>30100424.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>20711484.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>22924059.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>23368894.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
-      <c r="AE24"/>
+      <c r="AE24">
+        <v>0.0</v>
+      </c>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
@@ -27852,426 +28044,430 @@
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
+      <c r="DL24"/>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
+        <v>150888000.0</v>
+      </c>
+      <c r="C25">
         <v>149802000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>152999000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>156410000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>151293000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>158793000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>153727000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>152540000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>117009000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>115655000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>114091000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>108174000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>104055000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>101999000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>106557000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>111805000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>110232000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>110137000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>106489000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>98016000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>78390000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>76590492.95</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>73924217.07</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>72647000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>69314624.17</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>80738416.36</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>75341441.31</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>74803473.49</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>69454763.33</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>42147730.52</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>50224843.46</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>49213807.79</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>48879906.46</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>48844547.26</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>54529918.66</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>54928646.12</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>50560146.37</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>41079856.03</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>33872599.35</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>34569246.7</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>35130658.53</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>14307051.15</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>38502793.3</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>42519596.23</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>41053793.97</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>37223456.31</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>39184540.13</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>29035795.63</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>27797680.44</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>28527093.25</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>32620834.06</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>32952212.59</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>33328419.09</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>34902663.8</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>37343154.69</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>36964900.21</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>37441741.59</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>33946958.81</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>28336362.01</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>34609279.32</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>32973217.68</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>35130693.61</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>32041200.44</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>28923386.82</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>30543456.94</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>30926654.33</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>32827492.66</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>28844252.36</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>24488793.85</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>15580971.19</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>26790056.88</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>30455721.54</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>28246381.04</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>189624100.04</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-31193646.68</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-27532913.41</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-22174930.65</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>140744353.85</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-21509209.77</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-21615673.33</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-18724481.04</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>100164063.37</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-16476451.27</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-13196884.27</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-11492105.48</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>61991059.23</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-9747725.6</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-7800678.07</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-7313036.71</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>44457781.39</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-6197980.42</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-6681571.39</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-5703170.77</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-3795967.44</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-3688972.23</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-4770059.25</v>
       </c>
-      <c r="CS25"/>
-      <c r="CT25">
+      <c r="CT25"/>
+      <c r="CU25">
         <v>150088.82</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-3638871.28</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-6342213.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>-4425148.77</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-4366694.88</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-4679226.41</v>
       </c>
-      <c r="DA25"/>
-      <c r="DB25">
+      <c r="DB25"/>
+      <c r="DC25">
         <v>-3183780.49</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-2646727.98</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-3562887.02</v>
       </c>
-      <c r="DE25"/>
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25">
         <v>-1591666.78</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-1717872.48</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-1950978.51</v>
       </c>
-      <c r="DI25"/>
-      <c r="DJ25">
+      <c r="DJ25"/>
+      <c r="DK25">
         <v>-1390612.46</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-1306335.73</v>
       </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
-      <c r="AE26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
@@ -28312,54 +28508,55 @@
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28431,428 +28628,432 @@
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>261581000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>317317000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>320467000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>324145000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>334634000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>320021000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>329255000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>309400000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>318100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>297200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>291900000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>297100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>320400000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>311500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>288800000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>234200000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>236700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>238300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>222100000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>254100000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>247800000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>236200000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>199600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>217900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>175600000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>196300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>203800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>201500000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>206700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>205800000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>208200000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>204251968.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>258617638.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>268053843.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>517320000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>238594005.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>232103622.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>86638000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>81653000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>78932000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>85044000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>77634951.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>69564973.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>64574701.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>67569493.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>94686000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>88006000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>88795000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>81245000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>78203000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>73218000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>77966000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>79249000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>71641000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>66245000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>67640000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>70568000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>64648000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>63255000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>64968000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>59153000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>57868000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>52986000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>56916000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>47282000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>34694000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>35370000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>34814000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>33624000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>26936000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>21813000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>24426000.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>19468000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>19870000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>5026000.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>4629000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4700000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>4600000.0</v>
       </c>
-      <c r="DA28"/>
-      <c r="DB28">
+      <c r="DB28"/>
+      <c r="DC28">
         <v>1900000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2500000.0</v>
       </c>
-      <c r="DE28"/>
-      <c r="DF28">
+      <c r="DF28"/>
+      <c r="DG28">
         <v>1300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1500000.0</v>
       </c>
-      <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
+      <c r="DL28"/>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
+        <v>9121000.0</v>
+      </c>
+      <c r="C29">
         <v>17104000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27040000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32361000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18302000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28629000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>35297000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>42933000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>31380000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>43608000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>45471000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>45453000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>37355000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>46403000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>51544000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>92608000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>51854000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>49399000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>39440000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42544000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20423000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14020011.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>29920000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>32594404.74</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>23499000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>25405000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>28088000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>27322000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>20688000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>26595000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -28893,1087 +29094,1097 @@
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
+      <c r="DL29"/>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>113844000.0</v>
+      </c>
+      <c r="C30">
         <v>140263955.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>102754088.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>100987000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>102006000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>214731000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>97866000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>118956000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>100862000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>113174848.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>93680000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>100610000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>97168000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>109150649.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>53780000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>41648000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>96278000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>121968913.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>99659000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-194908000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>45480000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>147795400.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>34761744.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28353000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34380159.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42884904.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>40241728.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>37253199.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>36824445.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>46930716.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>52000371.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>52577554.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>53042798.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>54135126.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>50810540.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>51157193.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>61086698.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>44023761.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>43641756.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>46102892.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>48909124.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>37762235.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>44940037.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>48603491.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>51222590.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>50824930.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>54949022.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>48088368.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>47449745.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>42886275.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>46653676.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>46725783.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>47831343.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-711909920.2</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>287558039.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>295582538.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>302766334.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-462423680.9</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>266121229.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>266148350.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>32833287.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>129285807.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>109892421.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>104809790.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>113969000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>108561605.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>97799607.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>91272664.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>67569493.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>53680131.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>113095597.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>124686578.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>108584474.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1646934525.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>73748992.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>73241897.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>68697122.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1223771266.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>60305391.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>61687309.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>61476239.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>54864533.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>54730142.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>53341115.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>49210548.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>54259478.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>42012702.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>42692550.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>36059547.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>460730226.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>26157953.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>25845966.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>22908065.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>21017110.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>13771615.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>15992198.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>12496610.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>15708974.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>16626902.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>9375573.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>7689071.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>7538585.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>7524151.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>7697226.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>4827186.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4406779.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>3970091.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>5386696.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3772336.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2530824.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>2708952.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>5448215.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1238560.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1419446.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1306335.0</v>
       </c>
     </row>
-    <row r="31" spans="1:115">
+    <row r="31" spans="1:116">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B31">
+        <v>-33807000.0</v>
+      </c>
+      <c r="C31">
         <v>-51655075.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-38191855.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-36657000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-40309000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-43489000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-40008000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-47413000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-27329000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-28530325.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-21749000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-18730000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-17129000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2920405.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-21708000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-21537000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-20189000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6839890.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-20530000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-16612000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-14435000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-19572365.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>8445442.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-12654000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>852917.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5890109.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-16029612.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-16512035.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3452666.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-9156011.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-13085812.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-13300638.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3414098.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-10064670.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>43104157.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-105391523.41</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-11539615.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-7657415.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5081574.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9908949.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-18578010.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3537187.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8700932.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-8056005.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-20341537.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-13838905.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-19897328.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-26639896.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-24652156.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-26836939.12</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2989589.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-24630284.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-10587331.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-14782677.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3760224.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-19204601.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-7605416.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3761452.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-28249976.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-13194359.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-5243283.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>7519467.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-5115333.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-16609429.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>12591720.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-51244934.58</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1655908.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-9071881.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-31871387.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-14097468.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-12486303.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-11090588.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-10093267.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>72776855.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-36144238.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-7488022.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5646671.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>57613060.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-23204371.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-25595943.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-23676445.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-20816259.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>17933170.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-16180696.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-13923286.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-15770460.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-11071290.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-9986048.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-9304312.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>16966792.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-7277931.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-7505679.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-6394691.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-2239002.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-4583594.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-7081236.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-5134350.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1988279.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1977946.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2186170.13</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-5928078.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2488790.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-2620017.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-2105815.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-896477.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-881356.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-860187.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-1647389.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-860358.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-713822.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-594648.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-1419340.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-344045.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-922640.17</v>
       </c>
-      <c r="DK31"/>
+      <c r="DL31"/>
     </row>
-    <row r="32" spans="1:115">
+    <row r="32" spans="1:116">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B32">
+        <v>1949103000.0</v>
+      </c>
+      <c r="C32">
         <v>2666614579.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1946846137.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2071196000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1964387000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2076887000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2184583000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2264545000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1870815000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2023089171.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1911046000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1791266000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1850177000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1959650058.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2241961000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2422317000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2191519000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2133705019.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2094000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1836708000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1148807000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1427662874.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>933678457.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>798495000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>871522815.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1006737613.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>985620939.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1019039457.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>921822198.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>818931941.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>996589035.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1001883363.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>926493522.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>901623344.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>930604660.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>947461862.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>878742932.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>798508356.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>741935729.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>755781508.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>719699701.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>551795923.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>795194040.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>883850126.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>813831834.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>834121015.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>878990843.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>833335207.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>697025457.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>674328763.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>751386223.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>752977684.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>736864710.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>756911791.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>773887731.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>798362009.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>789965019.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>751144571.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>715987279.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>671959278.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>577513350.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>584459080.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>484064741.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>471357556.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>457223857.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>493097178.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>422258396.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>391202032.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>358264037.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>236250797.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>562564708.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>585224012.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>511277567.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>502040574.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>489737107.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>465619539.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>402876213.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>328263873.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>406856528.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>413147549.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>375904957.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>366792902.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>330271362.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>315477861.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>265210382.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>312613337.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>220747865.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>207685499.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>172141212.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>166222521.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>137829562.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>142708132.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>124349016.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>81879478.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>79059416.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>84790262.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>65030678.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>65704562.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>70994921.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>73978759.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>71948979.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>72869494.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>73293294.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>74094927.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>39927730.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>38169491.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>33679613.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>43550386.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>32230311.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>25892277.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>26891311.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>32095223.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>21193146.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>23846699.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>24167210.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -30062,51 +30273,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B2">
         <v>0.0</v>
       </c>
       <c r="C2">
         <v>335556000.0</v>
       </c>
       <c r="D2">
         <v>147050299.0</v>
       </c>
       <c r="E2">
         <v>19292000.0</v>
       </c>
       <c r="F2">
         <v>4297000.0</v>
       </c>
       <c r="G2">
         <v>93231000.0</v>
       </c>
       <c r="H2">
         <v>875524.27</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
@@ -30126,78 +30337,78 @@
         <v>0.56</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>0.69</v>
       </c>
       <c r="Q2">
         <v>0.73</v>
       </c>
       <c r="R2">
         <v>0.19</v>
       </c>
       <c r="S2">
         <v>0.41</v>
       </c>
       <c r="T2">
         <v>1.04</v>
       </c>
       <c r="U2">
         <v>0.35</v>
       </c>
       <c r="V2">
         <v>20818839.0</v>
       </c>
       <c r="W2">
-        <v>0.0</v>
+        <v>3847251.0</v>
       </c>
       <c r="X2">
         <v>0.16</v>
       </c>
       <c r="Y2">
         <v>0.87</v>
       </c>
       <c r="Z2">
-        <v>0.0</v>
+        <v>500543.0</v>
       </c>
       <c r="AA2">
         <v>0.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2">
         <v>-1301503.58</v>
       </c>
       <c r="AD2">
         <v>-9932153.6</v>
       </c>
       <c r="AE2">
         <v>-7582260.37</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B3">
         <v>381456067</v>
       </c>
       <c r="C3">
         <v>399093000</v>
       </c>
       <c r="D3">
         <v>368193640</v>
       </c>
       <c r="E3">
         <v>356944000</v>
       </c>
       <c r="F3">
         <v>275799000</v>
       </c>
       <c r="G3">
         <v>144375000</v>
       </c>
       <c r="H3">
         <v>268810429.7</v>
       </c>
       <c r="I3">
         <v>234004390.51</v>
       </c>
@@ -30248,125 +30459,125 @@
       </c>
       <c r="Y3">
         <v>9484154.96</v>
       </c>
       <c r="Z3">
         <v>8702557.39</v>
       </c>
       <c r="AA3">
         <v>8702557.39</v>
       </c>
       <c r="AB3">
         <v>77692203.76</v>
       </c>
       <c r="AC3">
         <v>27400075.35</v>
       </c>
       <c r="AD3">
         <v>14758340.91</v>
       </c>
       <c r="AE3">
         <v>8512160.23</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B6">
         <v>287877666.0</v>
       </c>
       <c r="C6">
         <v>-335556000.0</v>
       </c>
       <c r="D6">
         <v>186788895.0</v>
       </c>
       <c r="E6">
         <v>127825000.0</v>
       </c>
       <c r="F6">
         <v>14995000.0</v>
       </c>
       <c r="G6">
         <v>4297000.0</v>
       </c>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
@@ -30417,51 +30628,51 @@
       </c>
       <c r="Y6">
         <v>-0.87</v>
       </c>
       <c r="Z6">
         <v>500543.0</v>
       </c>
       <c r="AA6">
         <v>500543.0</v>
       </c>
       <c r="AB6">
         <v>-1.46</v>
       </c>
       <c r="AC6">
         <v>-137000.38</v>
       </c>
       <c r="AD6">
         <v>8603203.0</v>
       </c>
       <c r="AE6">
         <v>-2575107.3</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B7">
         <v>198891320.0</v>
       </c>
       <c r="C7">
         <v>11566000.0</v>
       </c>
       <c r="D7">
         <v>108586486.0</v>
       </c>
       <c r="E7">
         <v>-147453000.0</v>
       </c>
       <c r="F7">
         <v>41940000.0</v>
       </c>
       <c r="G7">
         <v>33661000.0</v>
       </c>
       <c r="H7">
         <v>15004554.95</v>
       </c>
       <c r="I7">
         <v>9285404.0</v>
       </c>
@@ -30512,88 +30723,88 @@
       </c>
       <c r="Y7">
         <v>342372.0</v>
       </c>
       <c r="Z7">
         <v>7266017.0</v>
       </c>
       <c r="AA7">
         <v>7266017.0</v>
       </c>
       <c r="AB7">
         <v>-1080935.01</v>
       </c>
       <c r="AC7">
         <v>1233003.0</v>
       </c>
       <c r="AD7">
         <v>-2098342.31</v>
       </c>
       <c r="AE7">
         <v>1216022.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B9">
         <v>180499838.0</v>
       </c>
       <c r="C9">
         <v>145432000.0</v>
       </c>
       <c r="D9">
         <v>228231113.0</v>
       </c>
       <c r="E9">
         <v>-59105000.0</v>
       </c>
       <c r="F9">
         <v>-101664000.0</v>
       </c>
       <c r="G9">
         <v>-16399000.0</v>
       </c>
       <c r="H9">
         <v>59667630.0</v>
       </c>
       <c r="I9">
         <v>-1926536.13</v>
       </c>
@@ -30612,51 +30823,51 @@
       <c r="N9">
         <v>16300000.0</v>
       </c>
       <c r="O9">
         <v>-7000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B10">
         <v>-425825.0</v>
       </c>
       <c r="C10">
         <v>8101000.0</v>
       </c>
       <c r="D10">
         <v>6652807.0</v>
       </c>
       <c r="E10">
         <v>-1498000.0</v>
       </c>
       <c r="F10">
         <v>-1233000.0</v>
       </c>
       <c r="G10">
         <v>2200000.0</v>
       </c>
       <c r="H10">
         <v>2321112.79</v>
       </c>
       <c r="I10">
         <v>318642.0</v>
       </c>
@@ -30675,204 +30886,204 @@
       <c r="N10">
         <v>-400000.0</v>
       </c>
       <c r="O10">
         <v>2800000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-96774000.0</v>
       </c>
       <c r="F11">
         <v>154292000.0</v>
       </c>
       <c r="G11">
         <v>47668000.0</v>
       </c>
       <c r="H11">
         <v>-48557000.0</v>
       </c>
       <c r="I11">
         <v>15817000.0</v>
       </c>
       <c r="J11">
         <v>-35019000.0</v>
       </c>
       <c r="K11">
         <v>-27870000.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-134727000.0</v>
       </c>
       <c r="F12">
         <v>-243982000.0</v>
       </c>
       <c r="G12">
         <v>2297000.0</v>
       </c>
       <c r="H12">
         <v>-57287000.0</v>
       </c>
       <c r="I12">
         <v>-21731000.0</v>
       </c>
       <c r="J12">
         <v>-96919000.0</v>
       </c>
       <c r="K12">
         <v>-511047000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>9924000.0</v>
       </c>
       <c r="F13">
         <v>41940000.0</v>
       </c>
       <c r="G13">
         <v>192000.0</v>
       </c>
       <c r="H13">
         <v>3839000.0</v>
       </c>
       <c r="I13">
         <v>-980000.0</v>
       </c>
       <c r="J13">
         <v>9060000.0</v>
       </c>
       <c r="K13">
         <v>1598000.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B14">
         <v>852355078.0</v>
       </c>
       <c r="C14">
         <v>582069000.0</v>
       </c>
       <c r="D14">
         <v>450080297.0</v>
       </c>
       <c r="E14">
         <v>430593000.0</v>
       </c>
       <c r="F14">
         <v>393032000.0</v>
       </c>
       <c r="G14">
         <v>299229000.0</v>
       </c>
       <c r="H14">
         <v>300314636.33</v>
       </c>
       <c r="I14">
         <v>191326916.0</v>
       </c>
@@ -30923,264 +31134,264 @@
       </c>
       <c r="Y14">
         <v>-12780202.12</v>
       </c>
       <c r="Z14">
         <v>-19826469.57</v>
       </c>
       <c r="AA14">
         <v>-19826469.57</v>
       </c>
       <c r="AB14">
         <v>-13781921.36</v>
       </c>
       <c r="AC14">
         <v>-9453026.0</v>
       </c>
       <c r="AD14">
         <v>-5735468.98</v>
       </c>
       <c r="AE14">
         <v>-4864091.56</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B15">
-        <v>-210945678.0</v>
+        <v>210945678.0</v>
       </c>
       <c r="C15">
-        <v>-127498000.0</v>
+        <v>127498000.0</v>
       </c>
       <c r="D15">
-        <v>-123315738.0</v>
+        <v>123315738.0</v>
       </c>
       <c r="E15">
         <v>97321000.0</v>
       </c>
       <c r="F15">
         <v>85386000.0</v>
       </c>
       <c r="G15">
         <v>67604000.0</v>
       </c>
       <c r="H15">
         <v>61781255.02</v>
       </c>
       <c r="I15">
-        <v>-54401151.22</v>
+        <v>54401151.22</v>
       </c>
       <c r="J15">
-        <v>-54883499.01</v>
+        <v>54883499.01</v>
       </c>
       <c r="K15">
-        <v>-47664608.29</v>
+        <v>47664608.29</v>
       </c>
       <c r="L15">
-        <v>-49402244.02</v>
+        <v>49402244.02</v>
       </c>
       <c r="M15">
-        <v>-48723360.27</v>
+        <v>48723360.27</v>
       </c>
       <c r="N15">
-        <v>-48105000.0</v>
+        <v>48105000.0</v>
       </c>
       <c r="O15">
-        <v>-46833127.27</v>
+        <v>46833127.27</v>
       </c>
       <c r="P15">
-        <v>-40177277.18</v>
+        <v>40177277.18</v>
       </c>
       <c r="Q15">
-        <v>-38100903.86</v>
+        <v>38100903.86</v>
       </c>
       <c r="R15">
-        <v>-34510552.96</v>
+        <v>34510552.96</v>
       </c>
       <c r="S15">
-        <v>-60341824.16</v>
+        <v>60341824.16</v>
       </c>
       <c r="T15">
-        <v>-130635161.06</v>
+        <v>130635161.06</v>
       </c>
       <c r="U15">
-        <v>-109214138.64</v>
+        <v>109214138.64</v>
       </c>
       <c r="V15">
-        <v>-67632168.07</v>
+        <v>67632168.07</v>
       </c>
       <c r="W15">
-        <v>-49137371.69</v>
+        <v>49137371.69</v>
       </c>
       <c r="X15">
-        <v>-50744542.21</v>
+        <v>50744542.21</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B16">
         <v>287877666.0</v>
       </c>
       <c r="C16">
         <v>0.0</v>
       </c>
       <c r="D16">
         <v>333839194.0</v>
       </c>
       <c r="E16">
         <v>147117000.0</v>
       </c>
       <c r="F16">
         <v>19292000.0</v>
       </c>
       <c r="G16">
         <v>4297000.0</v>
       </c>
       <c r="H16">
         <v>93231000.0</v>
       </c>
       <c r="I16">
-        <v>0.0</v>
+        <v>875524.27</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>2718547.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="N16">
-        <v>0.0</v>
+        <v>1.29</v>
       </c>
       <c r="O16">
         <v>-0.82</v>
       </c>
       <c r="P16">
         <v>0.0</v>
       </c>
       <c r="Q16">
-        <v>0.0</v>
+        <v>0.69</v>
       </c>
       <c r="R16">
-        <v>0.0</v>
+        <v>0.73</v>
       </c>
       <c r="S16">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="T16">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="U16">
         <v>25301132.0</v>
       </c>
       <c r="V16">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="W16">
         <v>20113297.0</v>
       </c>
       <c r="X16">
         <v>3847251.0</v>
       </c>
       <c r="Y16">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="Z16">
         <v>500543.0</v>
       </c>
       <c r="AA16">
         <v>500543.0</v>
       </c>
       <c r="AB16">
         <v>-1.46</v>
       </c>
       <c r="AC16">
         <v>-1438503.96</v>
       </c>
       <c r="AD16">
         <v>-1328950.13</v>
       </c>
       <c r="AE16">
         <v>-10157367.67</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B18">
         <v>983682518.0</v>
       </c>
       <c r="C18">
         <v>663558000.0</v>
       </c>
       <c r="D18">
         <v>664237965.0</v>
       </c>
       <c r="E18">
         <v>614701000.0</v>
       </c>
       <c r="F18">
         <v>579552000.0</v>
       </c>
       <c r="G18">
         <v>466487000.0</v>
       </c>
       <c r="H18">
         <v>228112871.0</v>
       </c>
       <c r="I18">
         <v>165034543.0</v>
       </c>
@@ -31231,51 +31442,51 @@
       </c>
       <c r="Y18">
         <v>19287179.0</v>
       </c>
       <c r="Z18">
         <v>24213547.0</v>
       </c>
       <c r="AA18">
         <v>24213547.0</v>
       </c>
       <c r="AB18">
         <v>-58640724.76</v>
       </c>
       <c r="AC18">
         <v>-12467034.35</v>
       </c>
       <c r="AD18">
         <v>-9792264.91</v>
       </c>
       <c r="AE18">
         <v>-5078684.23</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B19">
         <v>-4755000.0</v>
       </c>
       <c r="C19">
         <v>-1244615000.0</v>
       </c>
       <c r="D19">
         <v>-794266000.0</v>
       </c>
       <c r="E19">
         <v>223422000.0</v>
       </c>
       <c r="F19">
         <v>4773000.0</v>
       </c>
       <c r="G19">
         <v>-378481000.0</v>
       </c>
       <c r="H19">
         <v>-402974000.0</v>
       </c>
       <c r="I19">
         <v>-362492000.0</v>
       </c>
@@ -31288,90 +31499,90 @@
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>425350000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B21">
         <v>-7801000.0</v>
       </c>
       <c r="C21">
         <v>66510000.0</v>
       </c>
       <c r="D21">
         <v>430764000.0</v>
       </c>
       <c r="E21">
         <v>-409254000.0</v>
       </c>
       <c r="F21">
         <v>602305000.0</v>
       </c>
       <c r="G21">
         <v>-564327000.0</v>
       </c>
       <c r="H21">
         <v>53858000.0</v>
       </c>
       <c r="I21">
         <v>21943000.0</v>
       </c>
@@ -31384,51 +31595,51 @@
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22">
         <v>433578529.0</v>
       </c>
       <c r="C22">
         <v>422484000.0</v>
       </c>
       <c r="D22">
         <v>514135845.0</v>
       </c>
       <c r="E22">
         <v>823232000.0</v>
       </c>
       <c r="F22">
         <v>664361000.0</v>
       </c>
       <c r="G22">
         <v>275675000.0</v>
       </c>
       <c r="H22">
         <v>248398876.19</v>
       </c>
       <c r="I22">
         <v>214381474.0</v>
       </c>
@@ -31479,51 +31690,51 @@
       </c>
       <c r="Y22">
         <v>16889939.0</v>
       </c>
       <c r="Z22">
         <v>8055560.0</v>
       </c>
       <c r="AA22">
         <v>8055560.0</v>
       </c>
       <c r="AB22">
         <v>7093635.0</v>
       </c>
       <c r="AC22">
         <v>4521012.0</v>
       </c>
       <c r="AD22">
         <v>1398894.0</v>
       </c>
       <c r="AE22">
         <v>-2360515.02</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B23">
         <v>-238219467.0</v>
       </c>
       <c r="C23">
         <v>2719000.0</v>
       </c>
       <c r="D23">
         <v>-140203869.0</v>
       </c>
       <c r="E23">
         <v>100546000.0</v>
       </c>
       <c r="F23">
         <v>-11216000.0</v>
       </c>
       <c r="G23">
         <v>59274000.0</v>
       </c>
       <c r="H23">
         <v>-1583133.66</v>
       </c>
       <c r="I23">
         <v>-38351244.47</v>
       </c>
@@ -31574,51 +31785,51 @@
       </c>
       <c r="Y23">
         <v>-52855536.0</v>
       </c>
       <c r="Z23">
         <v>0.11</v>
       </c>
       <c r="AA23">
         <v>0.11</v>
       </c>
       <c r="AB23">
         <v>0.7</v>
       </c>
       <c r="AC23">
         <v>19454053.0</v>
       </c>
       <c r="AD23">
         <v>-68500.0</v>
       </c>
       <c r="AE23">
         <v>-16073017.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B24">
         <v>-922857.0</v>
       </c>
       <c r="C24">
         <v>88015000.0</v>
       </c>
       <c r="D24">
         <v>25015492.0</v>
       </c>
       <c r="E24">
         <v>-311000.0</v>
       </c>
       <c r="F24">
         <v>3789000.0</v>
       </c>
       <c r="G24">
         <v>22043000.0</v>
       </c>
       <c r="H24">
         <v>-329000.0</v>
       </c>
       <c r="I24">
         <v>24753493.0</v>
       </c>
@@ -31669,51 +31880,51 @@
       </c>
       <c r="Y24">
         <v>2098697.0</v>
       </c>
       <c r="Z24">
         <v>5580832.0</v>
       </c>
       <c r="AA24">
         <v>5580832.0</v>
       </c>
       <c r="AB24">
         <v>6215376.0</v>
       </c>
       <c r="AC24">
         <v>3082508.0</v>
       </c>
       <c r="AD24">
         <v>1748618.0</v>
       </c>
       <c r="AE24">
         <v>1859799.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B25">
         <v>-118147786.0</v>
       </c>
       <c r="C25">
         <v>-102781000.0</v>
       </c>
       <c r="D25">
         <v>-17515427.0</v>
       </c>
       <c r="E25">
         <v>-391784000.0</v>
       </c>
       <c r="F25">
         <v>-411212000.0</v>
       </c>
       <c r="G25">
         <v>-91731000.0</v>
       </c>
       <c r="H25">
         <v>-150829460.98</v>
       </c>
       <c r="I25">
         <v>-86548018.0</v>
       </c>
@@ -31764,51 +31975,51 @@
       </c>
       <c r="Y25">
         <v>25560404.0</v>
       </c>
       <c r="Z25">
         <v>39652939.0</v>
       </c>
       <c r="AA25">
         <v>39652939.0</v>
       </c>
       <c r="AB25">
         <v>27563842.0</v>
       </c>
       <c r="AC25">
         <v>18906051.0</v>
       </c>
       <c r="AD25">
         <v>11400993.0</v>
       </c>
       <c r="AE25">
         <v>9656652.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B26">
         <v>-338855345.0</v>
       </c>
       <c r="C26">
         <v>-106170000.0</v>
       </c>
       <c r="D26">
         <v>-340741259.0</v>
       </c>
       <c r="E26">
         <v>-577169000.0</v>
       </c>
       <c r="F26">
         <v>-214732000.0</v>
       </c>
       <c r="G26">
         <v>-42864000.0</v>
       </c>
       <c r="H26">
         <v>-197648265.67</v>
       </c>
       <c r="I26">
         <v>-145689000.0</v>
       </c>
@@ -31837,51 +32048,51 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-3327399.47</v>
       </c>
       <c r="X26">
         <v>17730977.0</v>
       </c>
       <c r="Y26">
         <v>-6928749.74</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B27">
         <v>15148000.0</v>
       </c>
       <c r="C27">
         <v>11074000.0</v>
       </c>
       <c r="D27">
         <v>13451000.0</v>
       </c>
       <c r="E27">
         <v>14648000.0</v>
       </c>
       <c r="F27">
         <v>15424000.0</v>
       </c>
       <c r="G27">
         <v>7046000.0</v>
       </c>
       <c r="H27">
         <v>6330238.01</v>
       </c>
       <c r="I27">
         <v>4350858.0</v>
       </c>
@@ -31924,51 +32135,51 @@
       </c>
       <c r="W27">
         <v>11822250.32</v>
       </c>
       <c r="X27">
         <v>0.0</v>
       </c>
       <c r="Y27">
         <v>-398269.72</v>
       </c>
       <c r="Z27"/>
       <c r="AA27">
         <v>391192.0</v>
       </c>
       <c r="AB27">
         <v>-878259.69</v>
       </c>
       <c r="AC27">
         <v>-411001.13</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B28">
         <v>-561955905.0</v>
       </c>
       <c r="C28">
         <v>-164439000.0</v>
       </c>
       <c r="D28">
         <v>-28582733.0</v>
       </c>
       <c r="E28">
         <v>-1067242000.0</v>
       </c>
       <c r="F28">
         <v>322301000.0</v>
       </c>
       <c r="G28">
         <v>-228084000.0</v>
       </c>
       <c r="H28">
         <v>-188431181.91</v>
       </c>
       <c r="I28">
         <v>-132897953.79</v>
       </c>
@@ -32019,51 +32230,51 @@
       </c>
       <c r="Y28">
         <v>8689521.0</v>
       </c>
       <c r="Z28">
         <v>-28252393.69</v>
       </c>
       <c r="AA28">
         <v>-28252393.69</v>
       </c>
       <c r="AB28">
         <v>52425347.0</v>
       </c>
       <c r="AC28">
         <v>9179025.0</v>
       </c>
       <c r="AD28">
         <v>16716793.0</v>
       </c>
       <c r="AE28">
         <v>643776.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B29">
         <v>1365138586.0</v>
       </c>
       <c r="C29">
         <v>1062651000.0</v>
       </c>
       <c r="D29">
         <v>1032431605.0</v>
       </c>
       <c r="E29">
         <v>971645000.0</v>
       </c>
       <c r="F29">
         <v>855351000.0</v>
       </c>
       <c r="G29">
         <v>610862000.0</v>
       </c>
       <c r="H29">
         <v>496923300.7</v>
       </c>
       <c r="I29">
         <v>399038934.0</v>
       </c>
@@ -32114,51 +32325,51 @@
       </c>
       <c r="Y29">
         <v>28771334.0</v>
       </c>
       <c r="Z29">
         <v>32916105.0</v>
       </c>
       <c r="AA29">
         <v>32916105.0</v>
       </c>
       <c r="AB29">
         <v>19051479.0</v>
       </c>
       <c r="AC29">
         <v>14933041.0</v>
       </c>
       <c r="AD29">
         <v>4966076.0</v>
       </c>
       <c r="AE29">
         <v>3433476.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B30">
         <v>-505234525.0</v>
       </c>
       <c r="C30">
         <v>-1244615000.0</v>
       </c>
       <c r="D30">
         <v>-811954124.0</v>
       </c>
       <c r="E30">
         <v>223422000.0</v>
       </c>
       <c r="F30">
         <v>-1162657000.0</v>
       </c>
       <c r="G30">
         <v>-378481000.0</v>
       </c>
       <c r="H30">
         <v>-303857000.0</v>
       </c>
       <c r="I30">
         <v>-266140980.74</v>
       </c>
@@ -32226,1099 +32437,1108 @@
       <c r="AE30">
         <v>-6652360.52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK30"/>
+  <dimension ref="A1:DL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B2">
+        <v>210186000.0</v>
+      </c>
+      <c r="C2">
         <v>43334860.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28000169.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16434000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>0.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>55130733.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26602098.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>901441789.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>333839194.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>87840968.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>178134000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>136360000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>147117000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>133140000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14964015.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>20569749.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19265886.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>62872515.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>111508000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>401968000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4297000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>277853065.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8902349.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>92107352.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-0.05</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>0.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>890463.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>0.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>0.99</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>0.91</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>0.7</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>0.53</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>-0.12</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>0.54</v>
       </c>
-      <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2">
         <v>2739993.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>0.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>0.2</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>0.47</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>0.26</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>1.61</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1.02</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>0.28</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>531048.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4395696.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>-93522.25</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>0.41</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>0.73</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>0.9</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1.59</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>0.09</v>
       </c>
-      <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>1.03</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>0.79</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>0.48</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>0.76</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>0.23</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>0.56</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>0.87</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>1.51</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>0.45</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1.55</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>0.8</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>0.38</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>0.71</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1.45</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>0.52</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>0.64</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>0.24</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>19987600.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>-0.52</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>0.49</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2">
+      <c r="CK2"/>
+      <c r="CL2">
         <v>3847251.25</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>0.05</v>
       </c>
-      <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
-      <c r="CQ2">
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>0.76</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>0.47</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>0.31</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>0.2</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>502657.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>908210.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>0.27</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>0.63</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>0.89</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>0.33</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>-7864406.78</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>-8535697.74</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>-1389532.19</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>-3904698.87</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>-6359506.81</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>-1057152.3</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>-1255368.35</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1995458.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>-14336408.8</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>-13861673.56</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>-10305537.41</v>
       </c>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B3">
+        <v>27264000</v>
+      </c>
+      <c r="C3">
         <v>115441343</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>71429153</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>86106000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>40710000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>71376748</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>124607972</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>118561536</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>77652569</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>82712510</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>121149000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>84807000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>77238000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>113588000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>70094498</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>73950646</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>91536581</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>100588594</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>68636488</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>60723536</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>37648155</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>60092636.86</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>37810218</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>20019823</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>23381459</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>94320416</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>78933373.62</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>54085161.49</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>38875074.9</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>76021867.15</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>75187498.55</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>51568582.73</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>30314927.1</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>50654790.96</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>68227289.95</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>56385710.77</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>27660882.74</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>21901713.77</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>15788552.96</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>23954613.61</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>22557856.46</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3337153.37</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>38960148.98</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>45492262.21</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>31019876.95</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>24275240.81</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>19958250.46</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>14650994.95</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>20010313.2</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>15047722.2</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>30343744.55</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>12575083.64</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>15879895.82</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>22749389.96</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>21979171.96</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>24255235.47</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>20839722.97</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>40774616.54</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>11427125.92</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>25847522.24</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>23257297.49</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>32193848.17</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>33790719.24</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>26320570.85</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9610555.23</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>19493518.93</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>19696906.37</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>9218263.03</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>8913439.46</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>21151245.79</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>28066196.31</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>22295830.99</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>12756242.11</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>34878847.69</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>27319902.07</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>22013134.21</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>52076109.57</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>37400209.68</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>21618216.83</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>30224850.16</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>9816435.07</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>21549729.76</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>15154035.82</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>12728236.97</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4002645.28</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>13354740.12</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>6036423.22</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3890132.79</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2863745.21</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3031828.58</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4121935.82</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1742513.13</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2774257.72</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3730064.86</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>959650.49</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1328863.49</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>4427434.55</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1075703</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3037512.99</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2869975.34</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2496907.21</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>917197.68</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>2418477.17</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>49349721.75</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>6037397.26</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7615744.44</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>14689340.3</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>4699876.81</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5698251.76</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>11121537.14</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>5880409.65</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>6707697.55</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>456605.04</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>3384734.31</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>4209304.01</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
@@ -33359,89 +33579,90 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
-      <c r="AE5"/>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
@@ -33482,783 +33703,790 @@
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B6">
+        <v>-24372000.0</v>
+      </c>
+      <c r="C6">
         <v>244542806.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3582014.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11566000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16433000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-55130733.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28528635.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-874839691.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>567602595.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>245998226.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-89870000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>41774000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10757000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>13977000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>117229163.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5605734.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1303863.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-43606629.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-48635485.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-290460000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>397671000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-273556065.98</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>269535232.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-83205003.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>92107352.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-0.03</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-0.93</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-890463.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>875523.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-0.99</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-0.91</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-0.7</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-0.53</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>39749.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-0.54</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-0.55</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2739993.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2718546.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-0.51</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-0.2</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-0.86</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-0.25</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-0.47</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-0.26</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-0.77</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1.61</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1.02</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-0.28</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1.15</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-6084149.29</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-531048.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-4395696.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>93522.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-0.83</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-0.04</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-0.21</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-0.41</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.73</v>
       </c>
       <c r="BG6">
         <v>-0.73</v>
       </c>
       <c r="BH6">
+        <v>-0.73</v>
+      </c>
+      <c r="BI6">
         <v>-0.7</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-0.54</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-0.9</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-1.59</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-0.09</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1.57</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1.03</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-0.79</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-0.48</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-0.76</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-0.23</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-0.56</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-0.87</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1.72</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1.51</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-0.45</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1.55</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-0.8</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>25301131.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-1.66</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-0.71</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-1.45</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-22383.48</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1059142.31</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>250284.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-19987601.02</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>20113297.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-0.49</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-0.53</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-0.91</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3847250.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-0.44</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-0.91</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-0.75</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-0.71</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-0.76</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-5421.03</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-484932.11</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>502656.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-502657.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-407667.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>908209.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-0.63</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-0.89</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-1930875.02</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>8347124.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>671290.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-7146165.55</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>2466194.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>2454807.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-5302354.52</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>198216.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-3324408.13</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>16331866.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-474735.24</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-3556136.15</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B7">
+        <v>-59442000.0</v>
+      </c>
+      <c r="C7">
         <v>78068384.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>48697671.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>36823000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2060000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>17933505.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>53651205.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-25840786.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-34837681.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>38270040.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>18370000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-14000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>50837000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>28491000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>42094655.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-86516745.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-137917308.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-33440812.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7624944.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>44421200.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>39421300.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2139065.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2930937.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11817180.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>15585765.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7444765.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2730019.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-13677635.59</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>18190533.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>25352617.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>9835837.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-4185675.18</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-21652302.52</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>7690425.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>24350076.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-20080580.67</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-18838764.83</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>7126756.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-2363186.92</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>13491474.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-7225509.23</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>49703570.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-4110242.09</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-15302382.16</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>13826313.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>32607901.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>16007274.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-32123274.19</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-215310.57</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>21625488.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>3955098.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>19313602.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2511179.91</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>24560529.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>7769367.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1208337.43</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-8535546.4</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>42626027.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>24470876.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-58466626.96</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-21562696.13</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>10480528.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-5671603.45</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-8609767.49</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-15200117.72</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-7868221.53</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>5797772.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>3610016.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>16197038.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>40355128.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-3500728.6</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-10784117.99</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-35223938.6</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>23446116.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>40101.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-3322510.16</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-8841886.27</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>14690000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-8495510.69</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-9047113.05</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-5083204.67</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>11934968.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-3205792.09</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-3923877.76</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-12652723.82</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>5541027.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-85399.17</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1093646.69</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>3737740.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>3470615.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-3095086.99</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-496063.31</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-3726716.54</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>4026873.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-2509612.29</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-5067719.99</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-1715856.03</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>4148665.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-3146018.94</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-481820.92</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>7418931.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-6993.27</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>335899.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-874055.58</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>1894815.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>1471387.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-3573082.78</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-2936420.83</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>3844959.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>654824.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-330360.09</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>103543.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>1275758.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2026159.58</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-1451484.14</v>
       </c>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
-      <c r="AE8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
@@ -34299,215 +34527,218 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B9">
+        <v>-104815000.0</v>
+      </c>
+      <c r="C9">
         <v>95651761.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>43551765.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>49060000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-29644000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>80828959.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>56451638.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24709007.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-20138637.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>100513571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27604000.0</v>
       </c>
       <c r="L9">
         <v>-27604000.0</v>
       </c>
       <c r="M9">
         <v>-27604000.0</v>
       </c>
       <c r="N9">
+        <v>-27604000.0</v>
+      </c>
+      <c r="O9">
         <v>113628000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>26044182.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-78089113.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-125547226.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-32000889.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-53798462.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-26472294.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11180903.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-15521938.08</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-33057832.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>20260646.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10811114.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>28100250.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>10625472.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>487507.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19650239.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-4027000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>10700000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6041666.67</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-24357098.06</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>29845851.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3088196.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-8271821.37</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-11807315.65</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-86800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-13700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8100000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7800000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>92500000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>8600000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-14000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1300000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-15600000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-61900000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-38700000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-41800000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>23800000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-30300000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>20900000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-7300000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>30900000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
@@ -34524,211 +34755,214 @@
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B10">
+        <v>-622000.0</v>
+      </c>
+      <c r="C10">
         <v>-2225336.9</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1057.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>460714.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>817000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4644365.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1102839.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1399229.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>743663.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3362234.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2150000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1764000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2852000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-322000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1423126.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1425185.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1312929.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>872474.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1279439.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-633383.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-192426.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-434174.04</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>292719.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>946402.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1296940.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>916907.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>486478.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>756398.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>154284.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2355000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>440237.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>89824.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>423376.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>855279.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-379067.48</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-995815.77</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>300000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>800000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2900000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>100000.0</v>
       </c>
-      <c r="AR10"/>
-      <c r="AS10">
+      <c r="AS10"/>
+      <c r="AT10">
         <v>-200000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1800000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1600000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-500000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>300000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-2100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="BB10">
         <v>300000.0</v>
       </c>
-      <c r="BC10"/>
+      <c r="BC10">
+        <v>300000.0</v>
+      </c>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
@@ -34745,125 +34979,126 @@
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
+      <c r="DL10"/>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>35980000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-49394000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-102060000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>14561000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-2675000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-162357000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>58124000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>79561000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>24673000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14196809.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>47402000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-9170000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4417000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-32689000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-15016000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-19604000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2735196.87</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
@@ -34904,125 +35139,126 @@
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>12939000.0</v>
       </c>
       <c r="M12">
         <v>12939000.0</v>
       </c>
       <c r="N12">
+        <v>12939000.0</v>
+      </c>
+      <c r="O12">
         <v>-35636000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-61328000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-53743000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15980000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-99646000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-19942000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-95183000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-29211000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-7846618.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-23929000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>41356000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-4501000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-11638000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1070000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-41062000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-16102344.45</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>0.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
@@ -35063,125 +35299,126 @@
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>7844000.0</v>
       </c>
       <c r="M13">
         <v>7844000.0</v>
       </c>
       <c r="N13">
+        <v>7844000.0</v>
+      </c>
+      <c r="O13">
         <v>17245000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1374000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-447000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8248000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>57212000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-10690000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-8131000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3549000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2394950.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>279000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-3619000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>533000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4715000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3920000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>15000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1115870.15</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>0.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -35222,1082 +35459,1092 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B14">
+        <v>150888000.0</v>
+      </c>
+      <c r="C14">
         <v>208707349.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>151302839.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>158987000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>150836000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>154311728.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>157098624.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>154626104.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>116486321.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>118851522.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>114091000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>108174000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>104055000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>101999000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>100570352.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>110852489.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>111585836.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>109766141.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>105763992.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>97184515.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>78975586.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>76590492.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>74079730.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>73980176.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>69063828.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>78362830.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>75341441.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>74803473.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>69454763.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>42147730.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>50224843.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>49213807.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>48879906.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>162547131.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>54529918.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>54928646.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>50560146.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>41079856.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>33872599.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>34569246.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>35130658.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>14307051.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>38502793.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>42519596.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>41053793.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>37223456.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>39184540.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>29035795.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>27797680.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>28527093.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>32620834.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>32952212.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>33328419.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>34902663.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>37343154.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>36964900.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>37441741.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>33946958.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>28336362.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>34609279.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>32973217.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>35130693.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>32041200.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>28923386.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>30543456.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>30926654.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>32827492.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>28844252.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>24488793.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>15580971.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>26790056.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>30455721.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>28246381.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>189624100.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>-31193646.68</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-27532913.41</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-22174930.65</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>140744353.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>-21509209.77</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-21615673.33</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-18724481.04</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>100164063.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-16476451.27</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>-13196884.27</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-11492105.48</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>61991059.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-9747725.6</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>-7800678.07</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>-7313036.71</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>44457781.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>-6197980.42</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-6681571.39</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-5703170.77</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-3795967.44</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>-3688972.23</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-4770059.25</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>-7218183.79</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>150088.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-3638871.28</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>-6342213.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>-4692412.92</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>-4425148.77</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>-4366694.88</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>-4679226.41</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>-3272186.47</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>-3183780.49</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>-2646727.98</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>-3562887.02</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>-2580599.72</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>-1591666.78</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>-1717872.48</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>-1950978.51</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>-1087542.28</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>-1390612.46</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>-1306335.73</v>
       </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B15">
-        <v>-51177571.0</v>
+        <v>37980000.0</v>
       </c>
       <c r="C15">
-        <v>-36894777.0</v>
+        <v>51177571.0</v>
       </c>
       <c r="D15">
-        <v>-39455000.0</v>
+        <v>36894777.0</v>
       </c>
       <c r="E15">
-        <v>-38190000.0</v>
+        <v>39455000.0</v>
       </c>
       <c r="F15">
-        <v>-32221941.0</v>
+        <v>38190000.0</v>
       </c>
       <c r="G15">
-        <v>-34153148.0</v>
+        <v>32221941.0</v>
       </c>
       <c r="H15">
-        <v>-33275239.0</v>
+        <v>34153148.0</v>
       </c>
       <c r="I15">
-        <v>-33481766.0</v>
+        <v>33275239.0</v>
       </c>
       <c r="J15">
-        <v>-30724407.0</v>
+        <v>33481766.0</v>
       </c>
       <c r="K15">
+        <v>30724407.0</v>
+      </c>
+      <c r="L15">
         <v>30156000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>30637000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>30319000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>23746000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-24006661.0</v>
+        <v>23043934.0</v>
       </c>
       <c r="Q15">
-        <v>-25246305.0</v>
+        <v>24006661.0</v>
       </c>
       <c r="R15">
-        <v>-21181032.0</v>
+        <v>25246305.0</v>
       </c>
       <c r="S15">
-        <v>-21276688.0</v>
+        <v>21181032.0</v>
       </c>
       <c r="T15">
-        <v>-21262541.0</v>
+        <v>21276688.0</v>
       </c>
       <c r="U15">
-        <v>-21431913.0</v>
+        <v>21262541.0</v>
       </c>
       <c r="V15">
-        <v>-23455790.0</v>
+        <v>21431913.0</v>
       </c>
       <c r="W15">
-        <v>-17105745.0</v>
+        <v>23455790.0</v>
       </c>
       <c r="X15">
-        <v>-16635095.0</v>
+        <v>17105745.0</v>
       </c>
       <c r="Y15">
-        <v>-14878280.0</v>
+        <v>16635095.0</v>
       </c>
       <c r="Z15">
-        <v>-15160979.0</v>
+        <v>14878280.0</v>
       </c>
       <c r="AA15">
-        <v>-15134461.4</v>
+        <v>15160979.0</v>
       </c>
       <c r="AB15">
-        <v>-15442565.51</v>
+        <v>15134461.4</v>
       </c>
       <c r="AC15">
-        <v>-15529508.69</v>
+        <v>15442565.51</v>
       </c>
       <c r="AD15">
-        <v>-11351174.83</v>
+        <v>15529508.69</v>
       </c>
       <c r="AE15">
-        <v>-14221252.16</v>
+        <v>11351174.83</v>
       </c>
       <c r="AF15">
-        <v>-14089872.26</v>
+        <v>14221252.16</v>
       </c>
       <c r="AG15">
-        <v>-14492686.29</v>
+        <v>14089872.26</v>
       </c>
       <c r="AH15">
-        <v>-13022359.01</v>
+        <v>14492686.29</v>
       </c>
       <c r="AI15">
-        <v>-13801359.1</v>
+        <v>13022359.01</v>
       </c>
       <c r="AJ15">
-        <v>-13386541.18</v>
+        <v>13801359.1</v>
       </c>
       <c r="AK15">
-        <v>-13046836.34</v>
+        <v>13386541.18</v>
       </c>
       <c r="AL15">
-        <v>-10742760.03</v>
+        <v>13046836.34</v>
       </c>
       <c r="AM15">
-        <v>-12017493.82</v>
+        <v>10742760.03</v>
       </c>
       <c r="AN15">
-        <v>-12478937.69</v>
+        <v>12017493.82</v>
       </c>
       <c r="AO15">
-        <v>-12786971.13</v>
+        <v>12478937.69</v>
       </c>
       <c r="AP15">
-        <v>-10748985.17</v>
+        <v>12786971.13</v>
       </c>
       <c r="AQ15">
-        <v>-12725512.1</v>
+        <v>10748985.17</v>
       </c>
       <c r="AR15">
-        <v>-14027922.11</v>
+        <v>12725512.1</v>
       </c>
       <c r="AS15">
-        <v>-13720618.39</v>
+        <v>14027922.11</v>
       </c>
       <c r="AT15">
-        <v>-10974072.52</v>
+        <v>13720618.39</v>
       </c>
       <c r="AU15">
-        <v>-12800802.74</v>
+        <v>10974072.52</v>
       </c>
       <c r="AV15">
-        <v>-13406255.57</v>
+        <v>12800802.74</v>
       </c>
       <c r="AW15">
-        <v>-12252799.94</v>
+        <v>13406255.57</v>
       </c>
       <c r="AX15">
-        <v>-11979000.0</v>
+        <v>12252799.94</v>
       </c>
       <c r="AY15">
-        <v>-11987000.0</v>
+        <v>11979000.0</v>
       </c>
       <c r="AZ15">
-        <v>-12079000.0</v>
+        <v>11987000.0</v>
       </c>
       <c r="BA15">
-        <v>-12060000.0</v>
+        <v>12079000.0</v>
       </c>
       <c r="BB15">
-        <v>-11859289.32</v>
+        <v>12060000.0</v>
       </c>
       <c r="BC15">
-        <v>-12636017.27</v>
+        <v>11859289.32</v>
       </c>
       <c r="BD15">
-        <v>-10811129.68</v>
+        <v>12636017.27</v>
       </c>
       <c r="BE15">
-        <v>-11015224.86</v>
+        <v>10811129.68</v>
       </c>
       <c r="BF15">
-        <v>-11234422.79</v>
+        <v>11015224.86</v>
       </c>
       <c r="BG15">
-        <v>-9256115.86</v>
+        <v>11234422.79</v>
       </c>
       <c r="BH15">
-        <v>-9878217.16</v>
+        <v>9256115.86</v>
       </c>
       <c r="BI15">
-        <v>-9808521.37</v>
+        <v>9878217.16</v>
       </c>
       <c r="BJ15">
-        <v>-10405614.07</v>
+        <v>9808521.37</v>
       </c>
       <c r="BK15">
-        <v>-9622051.95</v>
+        <v>10405614.07</v>
       </c>
       <c r="BL15">
-        <v>-8729506.23</v>
+        <v>9622051.95</v>
       </c>
       <c r="BM15">
-        <v>-9343731.61</v>
+        <v>8729506.23</v>
       </c>
       <c r="BN15">
-        <v>-9614865.8</v>
+        <v>9343731.61</v>
       </c>
       <c r="BO15">
-        <v>-9449716.18</v>
+        <v>9614865.8</v>
       </c>
       <c r="BP15">
-        <v>-8572604.38</v>
+        <v>9449716.18</v>
       </c>
       <c r="BQ15">
-        <v>-6873366.6</v>
+        <v>8572604.38</v>
       </c>
       <c r="BR15">
-        <v>-830478.88</v>
-[...1 lines deleted...]
-      <c r="BS15"/>
+        <v>6873366.6</v>
+      </c>
+      <c r="BS15">
+        <v>830478.88</v>
+      </c>
       <c r="BT15"/>
-      <c r="BU15">
-[...1 lines deleted...]
-      </c>
+      <c r="BU15"/>
       <c r="BV15">
-        <v>-32947812.15</v>
+        <v>4277664.43</v>
       </c>
       <c r="BW15">
-        <v>-37002520.35</v>
+        <v>32947812.15</v>
       </c>
       <c r="BX15">
-        <v>-32760071.28</v>
+        <v>37002520.35</v>
       </c>
       <c r="BY15">
-        <v>-27924757.28</v>
+        <v>32760071.28</v>
       </c>
       <c r="BZ15">
-        <v>-24520425.58</v>
+        <v>27924757.28</v>
       </c>
       <c r="CA15">
-        <v>-27394305.41</v>
+        <v>24520425.58</v>
       </c>
       <c r="CB15">
-        <v>-28546619.86</v>
+        <v>27394305.41</v>
       </c>
       <c r="CC15">
-        <v>-28752787.79</v>
+        <v>28546619.86</v>
       </c>
       <c r="CD15">
-        <v>-8378738.41</v>
+        <v>28752787.79</v>
       </c>
       <c r="CE15">
-        <v>-21390176.22</v>
+        <v>8378738.41</v>
       </c>
       <c r="CF15">
-        <v>-18424549.63</v>
+        <v>21390176.22</v>
       </c>
       <c r="CG15">
-        <v>-19438703.81</v>
+        <v>18424549.63</v>
       </c>
       <c r="CH15">
-        <v>-7260255.63</v>
+        <v>19438703.81</v>
       </c>
       <c r="CI15">
-        <v>-15568945.99</v>
+        <v>7260255.63</v>
       </c>
       <c r="CJ15">
-        <v>-13777092.13</v>
+        <v>15568945.99</v>
       </c>
       <c r="CK15">
-        <v>-12531077.93</v>
+        <v>13777092.13</v>
       </c>
       <c r="CL15">
-        <v>-14360063.93</v>
+        <v>12531077.93</v>
       </c>
       <c r="CM15">
-        <v>-12050783.65</v>
+        <v>14360063.93</v>
       </c>
       <c r="CN15">
-        <v>-13179434.46</v>
+        <v>12050783.65</v>
       </c>
       <c r="CO15">
-        <v>-11154260.18</v>
-[...1 lines deleted...]
-      <c r="CP15"/>
+        <v>13179434.46</v>
+      </c>
+      <c r="CP15">
+        <v>11154260.18</v>
+      </c>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
+      <c r="DL15"/>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B16">
+        <v>185814000.0</v>
+      </c>
+      <c r="C16">
         <v>287877666.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>31582183.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>28000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16433000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>0.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>55130733.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>26602098.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>901441789.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>333839194.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>88264000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>178134000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>136360000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>147117000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>132193178.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14964015.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>20569749.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19265886.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>62872515.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>111508000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>401968000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4297000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>278437581.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8902349.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>92107352.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-0.03</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-0.93</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>0.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>875524.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE16">
         <v>0.0</v>
       </c>
       <c r="AF16">
+        <v>0.99</v>
+      </c>
+      <c r="AG16">
+        <v>0.91</v>
+      </c>
+      <c r="AH16">
+        <v>0.7</v>
+      </c>
+      <c r="AI16">
+        <v>39749.0</v>
+      </c>
+      <c r="AJ16">
         <v>0.0</v>
       </c>
-      <c r="AG16">
+      <c r="AK16">
+        <v>-0.55</v>
+      </c>
+      <c r="AL16">
         <v>0.0</v>
       </c>
-      <c r="AH16">
-[...2 lines deleted...]
-      <c r="AI16">
+      <c r="AM16">
+        <v>2718547.0</v>
+      </c>
+      <c r="AN16">
+        <v>-0.51</v>
+      </c>
+      <c r="AO16">
         <v>0.0</v>
       </c>
-      <c r="AJ16">
-[...14 lines deleted...]
-      <c r="AO16">
+      <c r="AP16">
         <v>-0.86</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-0.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
+        <v>0.47</v>
+      </c>
+      <c r="AT16">
         <v>-0.77</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AU16">
         <v>0.0</v>
       </c>
       <c r="AV16">
-        <v>0.0</v>
+        <v>1.61</v>
       </c>
       <c r="AW16">
+        <v>1.02</v>
+      </c>
+      <c r="AX16">
         <v>-1.15</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-6084149.29</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
-        <v>0.0</v>
+        <v>531048.0</v>
       </c>
       <c r="BB16">
+        <v>4395696.0</v>
+      </c>
+      <c r="BC16">
         <v>-0.83</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-0.04</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-0.21</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
+        <v>0.41</v>
+      </c>
+      <c r="BH16">
         <v>-0.73</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-0.7</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-0.54</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
-        <v>0.0</v>
+        <v>0.9</v>
       </c>
       <c r="BM16">
+        <v>1.59</v>
+      </c>
+      <c r="BN16">
         <v>-1.57</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
-        <v>0.0</v>
+        <v>1.03</v>
       </c>
       <c r="BQ16">
-        <v>0.0</v>
+        <v>0.79</v>
       </c>
       <c r="BR16">
-        <v>0.0</v>
+        <v>0.48</v>
       </c>
       <c r="BS16">
-        <v>0.0</v>
+        <v>0.76</v>
       </c>
       <c r="BT16">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="BU16">
+        <v>0.56</v>
+      </c>
+      <c r="BV16">
         <v>-1.72</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
-        <v>0.0</v>
+        <v>1.51</v>
       </c>
       <c r="BY16">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="BZ16">
+        <v>1.55</v>
+      </c>
+      <c r="CA16">
         <v>25301132.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-1.66</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
+        <v>0.71</v>
+      </c>
+      <c r="CE16">
         <v>-22382.96</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-1059141.67</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>250285.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>-1.02</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>20113297.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>0.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>-0.53</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-0.91</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>3847251.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-0.44</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>-0.91</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>-0.75</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>-0.71</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>0.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-5420.56</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>-484931.8</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>502657.0</v>
       </c>
-      <c r="CU16">
-[...1 lines deleted...]
-      </c>
       <c r="CV16">
+        <v>0.2</v>
+      </c>
+      <c r="CW16">
         <v>500543.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>908210.0</v>
       </c>
-      <c r="CX16">
-[...1 lines deleted...]
-      </c>
       <c r="CY16">
-        <v>0.0</v>
+        <v>0.27</v>
       </c>
       <c r="CZ16">
+        <v>0.63</v>
+      </c>
+      <c r="DA16">
         <v>-1930874.69</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>482718.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>-7864406.78</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>-8535697.74</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-1438503.96</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-3904698.87</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-6359506.81</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-1057152.3</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-1328950.13</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>1995458.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-14336408.8</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-13861673.56</v>
       </c>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
-      <c r="AE17"/>
+      <c r="AE17">
+        <v>0.0</v>
+      </c>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -36338,490 +36585,496 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B18">
+        <v>94252000.0</v>
+      </c>
+      <c r="C18">
         <v>277860516.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>181493778.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>165567000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>152848000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>183697391.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>228958229.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>129635708.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>122139954.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>226911808.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>157590000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>115579000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>154896000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>134760000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>246196402.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>171323097.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>47845498.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>87689074.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>142873940.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>237569345.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>118706178.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>95645946.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>104131012.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>147283406.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>111332419.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>40216695.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>62373469.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>42574649.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>81479927.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>36908599.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>53725589.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>58886100.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>14464034.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>39489906.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>35680717.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2604262.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-28854661.89</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>58210852.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>50571591.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>52440909.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>6347261.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>104213228.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>45129236.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>21760075.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>24453383.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>72593700.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>75060473.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>37030059.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>1643777.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>46568731.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>37174043.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>64054896.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>4363850.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>70483241.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>69038354.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>51954576.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>26733219.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>67307664.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>75868610.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-14667649.24</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1501167.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>49887295.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>20009272.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>10728335.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>17817342.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>29739371.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>40757070.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>39096355.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>33453709.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>35107240.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>28311757.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>26405349.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-3533470.11</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>40512144.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>30520993.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>26944217.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-21794383.57</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>19521251.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>21094060.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>10677635.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>20310515.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>33973134.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>24526477.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>21552324.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>8640158.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>28537396.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>24316850.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>17640194.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>15806652.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>23599382.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>7620958.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>12638669.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>3386065.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>6986047.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>4859492.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1916650.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>6365188.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>4313093.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>491545.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>3533724.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>10934083.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>5244682.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>4501053.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-44366043.75</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>708369.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-1153897.44</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-13829154.3</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-3532554.81</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>1578173.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-7341198.14</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-3171457.65</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-4149933.55</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-225541.04</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-3384734.31</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-4064156.01</v>
       </c>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B19">
+        <v>5450000.0</v>
+      </c>
+      <c r="C19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-57192000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-106219000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9676000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-70922000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-113222000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-907492000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-152979000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-82916000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-583236000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-12348000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-118832000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-79850000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-7707000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-40771000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-96846000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>40459000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-35686000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-899810000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-33976000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-278649838.15</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-66870000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-7446000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2176000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-78574000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-82329000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-122614000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-119457000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -36862,81 +37115,82 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -36987,137 +37241,140 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B21">
+        <v>-49946000.0</v>
+      </c>
+      <c r="C21">
         <v>140705000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-88922000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6575000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-53009000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-173955000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-174130000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>241108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3878000.0</v>
       </c>
       <c r="M21">
         <v>-3878000.0</v>
       </c>
       <c r="N21">
+        <v>-3878000.0</v>
+      </c>
+      <c r="O21">
         <v>-51896000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-411061000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1557000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>55260000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>34155000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-129491000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>364226000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>333415000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-112806918.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-24762000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-263095000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-287470000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-50005000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-22820000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>70890000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>54791854.52</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>0.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
@@ -37158,3045 +37415,3073 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22">
+        <v>43308000.0</v>
+      </c>
+      <c r="C22">
         <v>99827098.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>83750130.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>99798000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>55863000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>81511864.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>126883511.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>115627148.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>92432252.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>135017302.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>133339000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>128234000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>111918000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>153494000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>231414593.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>274466619.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>149537290.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>143653648.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>130717933.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>408271934.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>67386657.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>84367923.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>82845592.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>51141703.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>53226543.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>59026797.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>62427103.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>76317032.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>48758987.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>47768213.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>67114805.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>61128345.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>37290248.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>95168957.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>79622419.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-57695915.61</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10542299.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>32673460.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>38843126.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>34226066.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>11803950.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>8055307.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>32045437.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>51651883.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>11078245.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>34262933.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>37223386.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>34931436.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>5369194.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-28078998.46</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>42614242.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>25242358.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>18536537.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>35014824.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>54694437.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>33482450.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>30254282.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>41802990.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>15804319.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>27155919.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>15354302.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>37693120.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>25491387.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>15342103.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>26048656.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-25195495.1</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>17463291.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>15705834.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2463768.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>4184224.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>23579786.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>19156347.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>18550471.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-30966838.95</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>31909506.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>26221122.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>18085124.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>43618783.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>34768218.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>32232238.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>18937210.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>31052798.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>60729826.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>23573110.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>11473092.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>11312323.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>19680793.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>14595422.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>8111529.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>12235408.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>9467179.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>8658878.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>5168349.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3311996.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>4944725.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>3278795.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>5373677.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-159002.56</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2657742.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1576546.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2102787.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2092109.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2284117.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1369971.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1655867.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2281255.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1786541.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>616313.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>919624.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>1597562.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1387512.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>504378.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>42848.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>488796.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>362871.0</v>
       </c>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B23">
+        <v>-2552000.0</v>
+      </c>
+      <c r="C23">
         <v>-56799942.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-41522893.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-41862000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3216000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-41195349.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-45241838.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-44970355.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2584808.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-34566095.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>285724000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>653000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2751000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>149343000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-28944778.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-30428674.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-31601410.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-37116097.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-31547377.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>102950232.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-158471028.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>52340532.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-18930937.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-19374449.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-18571679.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-20212839.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2356881.1</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1991090.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8493387.67</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5609942.8</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-12243378.84</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9785075.82</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1473583.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1057176.88</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1859689.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4041912.01</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4988046.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8535854.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4130100.72</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-266645.13</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>499984.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-351239.69</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4983704.51</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>56392.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>16539612.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-303211.26</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19480710.59</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1412260.74</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3099628.04</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-2463187.42</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-7308188.14</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-4220817.21</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1073424.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2357514.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1323850.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>334283.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>384881.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1570108.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>259915.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>171569.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>49387.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>18086106.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5041674.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>109025.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>59839.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-0.2</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>44546730.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-350043.56</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>0.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>0.88</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1811917.9</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-26882001.72</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>11350431.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-0.85</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-136322216.92</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>136322216.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-24212898.47</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>0.64</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>0.1</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>0.78</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-0.82</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-9975732.02</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-27523.33</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>0.96</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>0.24</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>60049577.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>750097.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-750097.29</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>0.93</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>775774.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>0.16</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1.14</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>0.65</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-13728483.62</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>0.55</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>0.08</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>31530.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-3883990.14</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>3883990.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>9108150.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-9108149.89</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-477309.08</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>0.03</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>67559.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>28923410.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4366827.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>9395884.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>132363.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>62316.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-194679.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>4955401.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-68808.57</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>68810.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>779093.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>72574.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B24">
+        <v>26153000.0</v>
+      </c>
+      <c r="C24">
         <v>-33850559.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2838898.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>20393366.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>27343000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2072237.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>25172826.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2203470.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>897970.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>24279737.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333000.0</v>
       </c>
       <c r="L24">
         <v>1333000.0</v>
       </c>
       <c r="M24">
         <v>1333000.0</v>
       </c>
       <c r="N24">
+        <v>1333000.0</v>
+      </c>
+      <c r="O24">
         <v>-1094000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>170134.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-61487.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>934336.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>189243.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-40400.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3801905.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-115859.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>29516433.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>292719.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2542584.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>17681525.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>96394.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>12687717.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1419865.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>26138406.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>19130991.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>22219642.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-34387925.79</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>24663739.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>5281772.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>118473555.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>28005628.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-29749246.39</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1595689.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>991823.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>18890383.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5640812.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>351435.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>18971322.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>53010126.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>7245622.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4956271.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>17705029.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>53326959.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>29876603.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-6330627.98</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>14346924.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>20218407.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>19369010.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-596176.78</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>10145796.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5792940.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10202363.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>801565.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>9948168.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>9205952.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>44881727.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>11787835.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>8239172.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5481670.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>38293113.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2554799.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>6989950.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>8199636.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2843905.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>3395214.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>5601022.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3485940.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>7390459.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>10098588.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>5951471.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>5466251.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>4835298.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>54550439.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>8434989.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>5977490.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>5893806.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>16861636.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>44785142.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3793760.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2704802.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-10317934.96</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>4164492.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>2776193.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>19958511.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>598635.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1414946.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2120350.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>3419449.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>674649.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>659128.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2101670.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-2674352.76</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>85291.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>942563.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1299554.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1531201.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>439888.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>1209238.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>2422586.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>1487704.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>1577234.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>727850.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>1758881.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>155554.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>771640.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>396432.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>922911.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-309850.12</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>627537.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>508019.0</v>
       </c>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B25">
+        <v>-26644000.0</v>
+      </c>
+      <c r="C25">
         <v>20057355.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-53193771.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-40329000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-36648000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17499574.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27522944.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14924913.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8456369.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14325396.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-35826000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-84767000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-75374000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-85254000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-45304551.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-39021615.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16637862.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-23972372.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-11046719.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-242475388.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-26692922.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-23148344.01</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-12385551.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>33118942.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1817543.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-15204935.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-21932316.06</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-63267824.5</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-33096914.32</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-20194818.63</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-18536234.24</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-16525243.31</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-31009516.73</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-122334817.96</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-68240187.66</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>70885618.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-44295055.41</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-12179561.08</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-16666286.37</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-19356459.37</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-12501155.59</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>29670089.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3282681.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-27785162.45</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-14494399.75</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-22883433.13</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-13150208.75</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1800560.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-12404783.88</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>56902724.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-24238546.7</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-10196167.88</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-37350238.34</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-15518067.07</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-26825501.65</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-8579294.07</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-22056509.41</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-22139017.89</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>11044273.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-3432214.3</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-7129260.94</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-10765529.08</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-4216157.76</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>9683.69</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-16029036.69</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6084350.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-668240.42</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-4132236.25</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>163934.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-10486289.47</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3990010.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6857873.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1038569.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-106769962.55</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>61641757.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>56420842.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>44219833.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-144054687.41</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>43018419.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>43231346.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>37448962.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-84116657.82</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>32952902.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>26393768.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>22984210.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-48361974.39</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>19495451.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>15601356.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>14626073.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-34385461.06</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>12395960.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>13363142.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>11406341.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>7591934.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>7377944.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>9540118.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>14436367.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-300177.64</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>7277742.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>12684426.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>9384825.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>8783117.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>8800569.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>9358452.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6544372.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>5892984.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>5293455.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>7050317.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>5092441.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>3119619.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>3369672.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>3900821.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-231064.15</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>2927975.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>2540097.0</v>
       </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B26">
+        <v>-11978000.0</v>
+      </c>
+      <c r="C26">
         <v>-24014906.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-66485476.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-86549000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-72946000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-40980915.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-682511.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-35194701.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-27722000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-172639498.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>109957.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-113895000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-51521000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-84387000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-190787649.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-213077326.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-74962497.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-122248050.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-8629888.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-36558922.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-46441352.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-6121612.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-31443.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-6522026.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-30742262.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-25071910.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-48508082.79</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-64811000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-72381665.67</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-46767701.8</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-5564000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-27794251.82</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-27605485.48</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-27470014.88</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-6832563.5</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-32685151.01</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>800000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-386782.04</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-31756607.72</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-34594753.36</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-49104804.17</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-2760614.16</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-46163128.49</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-41978232.67</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1400000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-18501752.74</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-4198247.59</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-3757650.74</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-23391051.04</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>581310.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-4375811.86</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-13994069.34</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-19488056.86</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-42693421.39</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-61651845.03</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>0.0</v>
       </c>
-      <c r="CA26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB26"/>
       <c r="CC26">
         <v>0.0</v>
       </c>
-      <c r="CD26"/>
-      <c r="CE26">
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26"/>
+      <c r="CF26">
         <v>-16519158.29</v>
       </c>
-      <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-2295610.48</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-948693.65</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26">
         <v>0.0</v>
       </c>
-      <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B27">
+        <v>4285000.0</v>
+      </c>
+      <c r="C27">
         <v>3876000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4015000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4112000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3145000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1852000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3219000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3215000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2788000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3508000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3294000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3306000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3343000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3215000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3747000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3659000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4027000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7368000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2737000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2808000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2511000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1769434.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1908767.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1660000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1556903.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1581786.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1522888.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1672760.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1553325.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>862495.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1231414.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1250760.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>984195.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1134196.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1356678.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1523190.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1240270.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1192927.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1512835.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>862588.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1044651.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>805687.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>918435.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>745986.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>756428.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>708500.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>811697.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>928868.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1053031.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1002087.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>967447.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>7603.41</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1944075.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1570234.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>971297.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>747222.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>786801.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>802810.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>623287.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>668291.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>664670.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>694191.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>767629.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>412372.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>441436.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>43909192.05</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-676757.31</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-1158394.01</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>-214619.47</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>7212781.15</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-2423956.17</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BU27">
         <v>0.0</v>
       </c>
       <c r="BV27">
+        <v>0.0</v>
+      </c>
+      <c r="BW27">
         <v>961345.7</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-3051392.95</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-2222421.09</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>1282073.51</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>0.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-5058718.33</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-2034100.94</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-1480528.39</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-1939586.26</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-35631579.76</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-81539.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>2404728.45</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>11471787.66</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>162188.18</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>207340.69</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-19066.21</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>1005790.69</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>-365840.58</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>-165764.61</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>-474185.5</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>-145856.74</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>-53664.67</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>605403.07</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>446523.37</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>-483179.75</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>574558.62</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>1890407.33</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>-722576.22</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>-440739.51</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>-335899.61</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>-395541.02</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>-143735.62</v>
       </c>
-      <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B28">
+        <v>-101423000.0</v>
+      </c>
+      <c r="C28">
         <v>122876919.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-193024160.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-129581000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-167361000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-235623539.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-209387378.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-214021703.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>509372426.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>28017568.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>214627000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-146264000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-124059000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-154521000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-590403266.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-235973524.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-40016508.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-107839464.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-151030662.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>308521120.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>278517144.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-150644811.62</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>177480816.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-204043318.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-44135314.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-73944090.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-79115425.29</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4151432.05</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-30011983.22</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>717111.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-68722378.31</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-24498175.18</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-39973362.45</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-44645837.61</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-152074516.54</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-27222888.6</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>51043057.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>527489328.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-62785320.4</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-64877336.18</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-585357153.86</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-99973777.96</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-56095344.51</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-53505570.73</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-31699006.15</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>323792304.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>56286620.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-48321757.63</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>97705766.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-50065000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-17347000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-88669000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5453000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-71114114.04</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-75352806.71</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-43737095.66</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>25909332.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>60343236.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-99482784.73</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>20185271.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>189922935.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-59377377.23</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7445186.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-16163193.74</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-27561310.57</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>23045760.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-47260526.06</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-44694142.94</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-31751009.74</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-11449614.78</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-36940580.1</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-30117643.06</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>49414164.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>48215289.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-23305425.27</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3378740.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>43767337.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-19926911.76</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5582012.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-3780087.09</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>92581917.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-6391805.43</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-56234420.31</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-9127494.14</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4207654.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>4691226.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-19654973.55</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-12445413.38</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>19814371.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-21315873.21</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-9055621.26</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-13115375.32</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-3312485.52</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>19458652.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-3106237.1</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-1149327.8</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-4175767.8</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-3895727.2</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-1936765.87</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-5319407.62</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-11538121.22</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-5684571.55</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-5710293.31</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>40012582.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>6175477.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>282150.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>5955137.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>4281606.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>679378.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1178727.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>3039312.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>133844.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>14382807.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-3224679.6</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-1814355.18</v>
       </c>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B29">
+        <v>121516000.0</v>
+      </c>
+      <c r="C29">
         <v>393301860.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>252922931.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>251673000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>193558000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>255074140.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>353566202.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>248197244.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>199792523.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>309624318.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>278739000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>200386000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>232134000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>248348000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>316290901.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>245273743.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>139382080.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>188277669.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>211510428.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>298292881.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>156354333.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>155738583.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>141941231.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>167303230.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>134713879.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>134537112.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>141306843.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>96659811.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>120355002.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>112930467.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>128913088.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>110454683.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>44778962.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>90144697.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>103908007.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>58989973.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1193779.15</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>80112566.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>66360144.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>76395523.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>28905118.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>107550382.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>84089385.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>67252338.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>55473260.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>96868941.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>95018724.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>51681054.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>21654091.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>61616454.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>67517788.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>76629980.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>20243746.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>93232631.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>91017526.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>76209812.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>47572942.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>108082281.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>87295736.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>11179873.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>24758465.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>82081144.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>53799992.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>37048906.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>27427898.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>49232890.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>60453977.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>48314619.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>42367149.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>56258486.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>56377954.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>48701180.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>9222772.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>75390992.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>57840896.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>48957352.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>30281726.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>56921461.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>42712277.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>40902486.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>30126951.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>55522864.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>39680513.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>34280561.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>12642804.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>41892137.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>30353274.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>21530327.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>18670398.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>26631211.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>11742894.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>14381183.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>6160323.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>10716112.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>5819143.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>3245514.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>10792623.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>3237390.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>3529058.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>6403700.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>13430991.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>6161880.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>6919531.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>4983678.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>6745767.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>6461847.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>860186.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>1167322.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>7276425.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>3780339.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>2708952.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>2557764.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>231064.0</v>
       </c>
-      <c r="DJ29"/>
-      <c r="DK29">
+      <c r="DK29"/>
+      <c r="DL29">
         <v>145148.0</v>
       </c>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B30">
+        <v>-47512000.0</v>
+      </c>
+      <c r="C30">
         <v>-263408420.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-56512265.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-109758000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-9676000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-75300268.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-115271742.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-902000794.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-152295643.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-85938578.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-583236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12348000.0</v>
       </c>
       <c r="M30">
         <v>-12348000.0</v>
       </c>
       <c r="N30">
+        <v>-12348000.0</v>
+      </c>
+      <c r="O30">
         <v>-79850000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>383660585.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14890065.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-98035434.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-125232294.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-107827926.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-904009484.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-34229806.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-278649838.15</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-50061763.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-50613803.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1528787.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-60593021.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-62191418.64</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-93398842.17</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-89467495.51</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-113647578.99</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-60190710.6</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-85956508.52</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4805600.08</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-45459110.27</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>48166509.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-31767084.95</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-52589270.98</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-604883347.35</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3574824.11</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-11518187.02</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>556452035.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-7576604.29</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-27994040.97</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-13746767.53</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-23774254.61</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-420661246.61</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-151305345.02</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3359296.65</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-119359858.15</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-17635603.29</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-50701836.02</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7643324.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-25603223.75</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-22118517.79</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-15664719.33</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-32472716.55</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-73482274.41</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-168425517.73</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>12187048.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-31365144.7</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-214681400.54</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-22703767.67</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-61245179.59</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-20885712.35</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>133411.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-72278651.03</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-13193451.73</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-3620476.55</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-10616140.02</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-44808871.46</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-19437374.46</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-18583537.81</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-58636937.72</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-123606282.51</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-34535471.17</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-52336093.55</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-74049063.8</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-11693417.62</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-48294290.66</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-37122399.63</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-122708869.45</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-49153442.05</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>15494765.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-24902782.09</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-36838059.02</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-26470065.48</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-10698300.94</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-9084914.15</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-38484769.91</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1468086.84</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-2687273.18</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1265808.59</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-2847838.23</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-30174764.71</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-2712906.67</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-2101607.24</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-7101787.31</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1160994.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-2094949.24</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1491960.35</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-984660.05</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-477309.08</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-1209238.58</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-46927135.02</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-4549692.44</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-6038509.89</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-13961490.11</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-2940995.07</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-5542697.7</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-10349896.57</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-5483977.54</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-5784785.97</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-766455.16</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-2757196.63</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-3701284.56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>