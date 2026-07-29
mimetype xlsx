--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1428,63 +1428,63 @@
       <c r="I5">
         <v>47568702.0</v>
       </c>
       <c r="J5">
         <v>-2235387.67</v>
       </c>
       <c r="K5">
         <v>38670485.0</v>
       </c>
       <c r="L5">
         <v>33539191.0</v>
       </c>
       <c r="M5">
         <v>24679117.0</v>
       </c>
       <c r="N5">
         <v>23973252.0</v>
       </c>
       <c r="O5">
         <v>-6136726.88</v>
       </c>
       <c r="P5">
         <v>1516160.0</v>
       </c>
       <c r="Q5">
-        <v>-478704000.0</v>
+        <v>-2028106.0</v>
       </c>
       <c r="R5">
         <v>-413149000.0</v>
       </c>
       <c r="S5">
         <v>-353114000.0</v>
       </c>
       <c r="T5">
         <v>-288108000.0</v>
       </c>
       <c r="U5">
-        <v>-271969000.0</v>
+        <v>-11128343.0</v>
       </c>
       <c r="V5">
         <v>-271680000.0</v>
       </c>
       <c r="W5">
         <v>-197751000.0</v>
       </c>
       <c r="X5">
         <v>-196813000.0</v>
       </c>
       <c r="Y5">
         <v>-174626000.0</v>
       </c>
       <c r="Z5">
         <v>-90271000.0</v>
       </c>
       <c r="AA5">
         <v>-90271000.0</v>
       </c>
       <c r="AB5">
         <v>-67700000.0</v>
       </c>
       <c r="AC5">
         <v>-62500000.0</v>
       </c>
@@ -1815,82 +1815,82 @@
       <c r="I12">
         <v>-6728192.48</v>
       </c>
       <c r="J12">
         <v>-11893439.36</v>
       </c>
       <c r="K12">
         <v>2718547.0</v>
       </c>
       <c r="L12">
         <v>-27699270.01</v>
       </c>
       <c r="M12">
         <v>-44102648.04</v>
       </c>
       <c r="N12">
         <v>-6097091.39</v>
       </c>
       <c r="O12">
         <v>-10580702.23</v>
       </c>
       <c r="P12">
         <v>1.0</v>
       </c>
       <c r="Q12">
-        <v>1.0</v>
+        <v>6010919.0</v>
       </c>
       <c r="R12">
         <v>1.0</v>
       </c>
       <c r="S12">
         <v>1.0</v>
       </c>
       <c r="T12">
         <v>1.0</v>
       </c>
       <c r="U12">
         <v>1.0</v>
       </c>
       <c r="V12">
         <v>2.0</v>
       </c>
       <c r="W12">
         <v>20113297.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12">
         <v>1.0</v>
       </c>
       <c r="Z12">
         <v>500543.0</v>
       </c>
       <c r="AA12">
         <v>500543.0</v>
       </c>
       <c r="AB12">
-        <v>1.0</v>
+        <v>500543.0</v>
       </c>
       <c r="AC12"/>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>1122146248.0</v>
       </c>
       <c r="C13">
         <v>1135500000.0</v>
       </c>
       <c r="D13">
         <v>1107290000.0</v>
       </c>
       <c r="E13">
         <v>1089229000.0</v>
       </c>
       <c r="F13">
         <v>1133181000.0</v>
@@ -1900,68 +1900,78 @@
       </c>
       <c r="H13">
         <v>520744562.0</v>
       </c>
       <c r="I13">
         <v>517249987.0</v>
       </c>
       <c r="J13">
         <v>565436182.0</v>
       </c>
       <c r="K13">
         <v>538196562.0</v>
       </c>
       <c r="L13">
         <v>550802412.0</v>
       </c>
       <c r="M13">
         <v>688368967.0</v>
       </c>
       <c r="N13">
         <v>542833663.0</v>
       </c>
       <c r="O13">
         <v>558988972.0</v>
       </c>
-      <c r="P13"/>
-[...1 lines deleted...]
-      <c r="R13"/>
+      <c r="P13">
+        <v>559318315.0</v>
+      </c>
+      <c r="Q13">
+        <v>571293866.0</v>
+      </c>
+      <c r="R13">
+        <v>567996280.0</v>
+      </c>
       <c r="S13"/>
       <c r="T13">
         <v>524491568.0</v>
       </c>
       <c r="U13">
-        <v>445610844.0</v>
+        <v>519046928.0</v>
       </c>
       <c r="V13">
         <v>295735319.0</v>
       </c>
-      <c r="W13"/>
+      <c r="W13">
+        <v>208763538.0</v>
+      </c>
       <c r="X13">
         <v>128123722.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>105218794.0</v>
+      </c>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
         <v>83414310.0</v>
       </c>
       <c r="C14">
         <v>85243000.0</v>
       </c>
       <c r="D14">
         <v>87047759.0</v>
       </c>
       <c r="E14">
         <v>91257679.0</v>
       </c>
       <c r="F14">
         <v>95336023.0</v>
@@ -2495,90 +2505,90 @@
       <c r="I22">
         <v>9364698.0</v>
       </c>
       <c r="J22">
         <v>7392445.0</v>
       </c>
       <c r="K22">
         <v>6338814.0</v>
       </c>
       <c r="L22">
         <v>5096959.0</v>
       </c>
       <c r="M22">
         <v>8487672.0</v>
       </c>
       <c r="N22">
         <v>6033227.0</v>
       </c>
       <c r="O22">
         <v>6040227.0</v>
       </c>
       <c r="P22">
         <v>8645445.0</v>
       </c>
       <c r="Q22">
-        <v>9051551.0</v>
+        <v>9102853.0</v>
       </c>
       <c r="R22">
         <v>8705949.0</v>
       </c>
       <c r="S22">
         <v>9281840.0</v>
       </c>
       <c r="T22">
         <v>10067656.0</v>
       </c>
       <c r="U22">
         <v>8255833.0</v>
       </c>
       <c r="V22">
         <v>6092646.0</v>
       </c>
       <c r="W22">
         <v>2901492.0</v>
       </c>
       <c r="X22">
         <v>1098113.0</v>
       </c>
       <c r="Y22">
         <v>1037279.0</v>
       </c>
       <c r="Z22">
         <v>1150143.0</v>
       </c>
       <c r="AA22">
         <v>1150143.0</v>
       </c>
       <c r="AB22">
         <v>1216051.0</v>
       </c>
       <c r="AC22">
-        <v>822002.0</v>
+        <v>822000.0</v>
       </c>
       <c r="AD22">
-        <v>629502.0</v>
+        <v>822000.0</v>
       </c>
       <c r="AE22">
         <v>500715.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
         <v>7489460923.0</v>
       </c>
       <c r="C23">
         <v>7145844000.0</v>
       </c>
       <c r="D23">
         <v>6283620000.0</v>
       </c>
       <c r="E23">
         <v>5505830000.0</v>
       </c>
       <c r="F23">
         <v>5883663000.0</v>
       </c>
       <c r="G23">
@@ -2908,51 +2918,51 @@
       <c r="R28">
         <v>682604335.0</v>
       </c>
       <c r="S28">
         <v>674224322.0</v>
       </c>
       <c r="T28">
         <v>702534585.0</v>
       </c>
       <c r="U28">
         <v>355700926.0</v>
       </c>
       <c r="V28">
         <v>251917513.0</v>
       </c>
       <c r="W28">
         <v>125567738.0</v>
       </c>
       <c r="X28">
         <v>94376797.0</v>
       </c>
       <c r="Y28">
         <v>63959448.0</v>
       </c>
       <c r="Z28">
-        <v>82926194.0</v>
+        <v>97279743.0</v>
       </c>
       <c r="AA28">
         <v>82926194.0</v>
       </c>
       <c r="AB28">
         <v>131671395.0</v>
       </c>
       <c r="AC28">
         <v>49731136.0</v>
       </c>
       <c r="AD28">
         <v>31964747.0</v>
       </c>
       <c r="AE28">
         <v>31831187.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
         <v>5263858000.0</v>
       </c>
       <c r="C29">
@@ -3029,84 +3039,84 @@
       <c r="I30">
         <v>473368428.0</v>
       </c>
       <c r="J30">
         <v>462789662.0</v>
       </c>
       <c r="K30">
         <v>431925451.0</v>
       </c>
       <c r="L30">
         <v>376775792.0</v>
       </c>
       <c r="M30">
         <v>515373946.0</v>
       </c>
       <c r="N30">
         <v>396795552.0</v>
       </c>
       <c r="O30">
         <v>413193000.0</v>
       </c>
       <c r="P30">
         <v>405671890.0</v>
       </c>
       <c r="Q30">
-        <v>283844584.0</v>
+        <v>285453372.0</v>
       </c>
       <c r="R30">
         <v>251141247.0</v>
       </c>
       <c r="S30">
         <v>249235825.0</v>
       </c>
       <c r="T30">
         <v>290948197.0</v>
       </c>
       <c r="U30">
         <v>232226321.0</v>
       </c>
       <c r="V30">
         <v>217628723.0</v>
       </c>
       <c r="W30">
         <v>156575773.0</v>
       </c>
       <c r="X30">
         <v>85157738.0</v>
       </c>
       <c r="Y30">
         <v>69630504.0</v>
       </c>
       <c r="Z30">
         <v>44129190.0</v>
       </c>
       <c r="AA30">
         <v>44129190.0</v>
       </c>
       <c r="AB30">
-        <v>49587893.0</v>
+        <v>44129190.0</v>
       </c>
       <c r="AC30">
         <v>21851560.0</v>
       </c>
       <c r="AD30">
         <v>21851560.0</v>
       </c>
       <c r="AE30">
         <v>16165951.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>870960000.0</v>
       </c>
       <c r="F31">
         <v>427390000.0</v>
       </c>
       <c r="G31">
@@ -3376,90 +3386,90 @@
       <c r="I35">
         <v>1333936110.0</v>
       </c>
       <c r="J35">
         <v>1412925646.0</v>
       </c>
       <c r="K35">
         <v>1514396994.0</v>
       </c>
       <c r="L35">
         <v>923962124.0</v>
       </c>
       <c r="M35">
         <v>1417972020.0</v>
       </c>
       <c r="N35">
         <v>877277721.0</v>
       </c>
       <c r="O35">
         <v>1024070444.0</v>
       </c>
       <c r="P35">
         <v>1052167482.0</v>
       </c>
       <c r="Q35">
-        <v>764337705.0</v>
+        <v>781402975.0</v>
       </c>
       <c r="R35">
         <v>366911469.0</v>
       </c>
       <c r="S35">
         <v>659407559.0</v>
       </c>
       <c r="T35">
         <v>687563364.0</v>
       </c>
       <c r="U35">
         <v>329813829.0</v>
       </c>
       <c r="V35">
         <v>143085069.0</v>
       </c>
       <c r="W35">
         <v>125887167.0</v>
       </c>
       <c r="X35">
         <v>59063673.0</v>
       </c>
       <c r="Y35">
         <v>40397380.0</v>
       </c>
       <c r="Z35">
-        <v>101116296.0</v>
+        <v>85752842.0</v>
       </c>
       <c r="AA35">
         <v>101116296.0</v>
       </c>
       <c r="AB35">
         <v>106336981.0</v>
       </c>
       <c r="AC35">
+        <v>106336981.0</v>
+      </c>
+      <c r="AD35">
         <v>39798609.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23641323.0</v>
       </c>
       <c r="AE35">
         <v>15021459.0</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
         <v>30648083.0</v>
       </c>
       <c r="C36">
         <v>22188000.0</v>
       </c>
       <c r="D36">
         <v>16394000.0</v>
       </c>
       <c r="E36">
         <v>23551000.0</v>
       </c>
       <c r="F36">
         <v>13724000.0</v>
       </c>
       <c r="G36">
@@ -3468,96 +3478,96 @@
       <c r="H36">
         <v>8605419.0</v>
       </c>
       <c r="I36">
         <v>25787980.0</v>
       </c>
       <c r="J36">
         <v>26943141.0</v>
       </c>
       <c r="K36">
         <v>20989509.0</v>
       </c>
       <c r="L36">
         <v>3115249.0</v>
       </c>
       <c r="M36">
         <v>7290287.0</v>
       </c>
       <c r="N36">
         <v>13051645.0</v>
       </c>
       <c r="O36">
         <v>11589921.0</v>
       </c>
       <c r="P36">
-        <v>11951029.0</v>
+        <v>1026267.0</v>
       </c>
       <c r="Q36">
-        <v>13366863.0</v>
+        <v>4190606.0</v>
       </c>
       <c r="R36">
         <v>-59649507.0</v>
       </c>
       <c r="S36">
-        <v>-40304847.0</v>
+        <v>-40304846.0</v>
       </c>
       <c r="T36">
-        <v>6299101.0</v>
+        <v>6299102.0</v>
       </c>
       <c r="U36">
-        <v>7453671.0</v>
+        <v>7453673.0</v>
       </c>
       <c r="V36">
         <v>9523852.0</v>
       </c>
       <c r="W36">
         <v>785266.0</v>
       </c>
       <c r="X36">
         <v>3130085.0</v>
       </c>
       <c r="Y36">
         <v>1460324.0</v>
       </c>
       <c r="Z36">
         <v>2951190.0</v>
       </c>
       <c r="AA36">
         <v>2951190.0</v>
       </c>
       <c r="AB36">
         <v>1824077.0</v>
       </c>
       <c r="AC36">
         <v>9316026.0</v>
       </c>
       <c r="AD36">
         <v>1818564.0</v>
       </c>
       <c r="AE36">
-        <v>1001432.0</v>
+        <v>573513.0</v>
       </c>
     </row>
     <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
@@ -3675,93 +3685,93 @@
       <c r="H39">
         <v>18996072.0</v>
       </c>
       <c r="I39">
         <v>37846449.0</v>
       </c>
       <c r="J39">
         <v>48634592.0</v>
       </c>
       <c r="K39">
         <v>30754408.0</v>
       </c>
       <c r="L39">
         <v>207888649.0</v>
       </c>
       <c r="M39">
         <v>47773201.0</v>
       </c>
       <c r="N39">
         <v>40759036.0</v>
       </c>
       <c r="O39">
         <v>14921141.0</v>
       </c>
       <c r="P39">
-        <v>15214495.0</v>
+        <v>15470128.0</v>
       </c>
       <c r="Q39">
-        <v>15145576.0</v>
+        <v>10198131.0</v>
       </c>
       <c r="R39">
         <v>9053576.0</v>
       </c>
       <c r="S39">
         <v>13106820.0</v>
       </c>
       <c r="T39">
         <v>11988286.0</v>
       </c>
       <c r="U39">
-        <v>25734384.0</v>
+        <v>12867192.0</v>
       </c>
       <c r="V39">
         <v>9691751.0</v>
       </c>
       <c r="W39">
-        <v>19155838.0</v>
+        <v>9577919.0</v>
       </c>
       <c r="X39">
         <v>3789415.0</v>
       </c>
       <c r="Y39">
-        <v>5679948.0</v>
+        <v>2839974.0</v>
       </c>
       <c r="Z39">
-        <v>6685115.0</v>
+        <v>2896178.0</v>
       </c>
       <c r="AA39">
         <v>6685115.0</v>
       </c>
       <c r="AB39">
-        <v>4188623.0</v>
+        <v>9146784.0</v>
       </c>
       <c r="AC39">
         <v>1986505.0</v>
       </c>
       <c r="AD39">
-        <v>1986505.0</v>
+        <v>423724.0</v>
       </c>
       <c r="AE39">
         <v>1144492.0</v>
       </c>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
         <v>312615615.0</v>
       </c>
       <c r="C40">
         <v>311397000.0</v>
       </c>
       <c r="D40">
         <v>311283000.0</v>
       </c>
       <c r="E40">
         <v>273169000.0</v>
       </c>
       <c r="F40">
         <v>299394000.0</v>
       </c>
       <c r="G40">
@@ -3770,96 +3780,96 @@
       <c r="H40">
         <v>2677089.0</v>
       </c>
       <c r="I40">
         <v>1447841.0</v>
       </c>
       <c r="J40">
         <v>1478330.0</v>
       </c>
       <c r="K40">
         <v>1767725.0</v>
       </c>
       <c r="L40">
         <v>2207265.0</v>
       </c>
       <c r="M40">
         <v>205938457.0</v>
       </c>
       <c r="N40">
         <v>81883412.0</v>
       </c>
       <c r="O40">
         <v>99414977.0</v>
       </c>
       <c r="P40">
-        <v>104723801.0</v>
+        <v>98857674.0</v>
       </c>
       <c r="Q40">
-        <v>83044713.0</v>
+        <v>78478986.0</v>
       </c>
       <c r="R40">
         <v>9096553.0</v>
       </c>
       <c r="S40">
         <v>7600657.0</v>
       </c>
       <c r="T40">
         <v>11982228.0</v>
       </c>
       <c r="U40">
-        <v>23724262.0</v>
+        <v>23724263.0</v>
       </c>
       <c r="V40">
         <v>27830205.0</v>
       </c>
       <c r="W40">
         <v>9741794.0</v>
       </c>
       <c r="X40">
-        <v>-102166151.0</v>
+        <v>68608928.0</v>
       </c>
       <c r="Y40">
-        <v>12287287.0</v>
+        <v>12287289.0</v>
       </c>
       <c r="Z40">
-        <v>1671279.0</v>
+        <v>-1597479.0</v>
       </c>
       <c r="AA40">
         <v>1671279.0</v>
       </c>
       <c r="AB40">
         <v>9606458.0</v>
       </c>
       <c r="AC40">
-        <v>15973186.0</v>
+        <v>-35695490.0</v>
       </c>
       <c r="AD40">
-        <v>3511218.0</v>
+        <v>-1606587.0</v>
       </c>
       <c r="AE40">
-        <v>279780.0</v>
+        <v>7626975.0</v>
       </c>
     </row>
     <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>500304000.0</v>
       </c>
       <c r="F41">
         <v>568322000.0</v>
       </c>
       <c r="G41">
         <v>307716000.0</v>
       </c>
       <c r="H41">
         <v>279962000.0</v>
       </c>
       <c r="I41">
         <v>354778000.0</v>
       </c>
       <c r="J41">
@@ -3919,93 +3929,93 @@
       <c r="I42">
         <v>15012885.0</v>
       </c>
       <c r="J42">
         <v>17491053.0</v>
       </c>
       <c r="K42">
         <v>15050963.0</v>
       </c>
       <c r="L42">
         <v>12840764.0</v>
       </c>
       <c r="M42">
         <v>12346880.0</v>
       </c>
       <c r="N42">
         <v>71584679.0</v>
       </c>
       <c r="O42">
         <v>21072745.0</v>
       </c>
       <c r="P42">
         <v>14140060.0</v>
       </c>
       <c r="Q42">
-        <v>1065708079.0</v>
+        <v>7612192.0</v>
       </c>
       <c r="R42">
-        <v>956030291.0</v>
+        <v>542881291.0</v>
       </c>
       <c r="S42">
         <v>779904468.0</v>
       </c>
       <c r="T42">
-        <v>800733466.0</v>
+        <v>276241898.0</v>
       </c>
       <c r="U42">
-        <v>-9265615.0</v>
+        <v>335768.0</v>
       </c>
       <c r="V42">
         <v>266984804.0</v>
       </c>
       <c r="W42">
         <v>-21426789.0</v>
       </c>
       <c r="X42">
         <v>196813000.0</v>
       </c>
       <c r="Y42">
         <v>105218794.0</v>
       </c>
       <c r="Z42">
         <v>136035732.0</v>
       </c>
       <c r="AA42">
         <v>136035732.0</v>
       </c>
       <c r="AB42">
         <v>99607886.0</v>
       </c>
       <c r="AC42">
         <v>93846173.0</v>
       </c>
       <c r="AD42">
-        <v>19026415.0</v>
+        <v>23153063.0</v>
       </c>
       <c r="AE42">
-        <v>69946560.0</v>
+        <v>23711268.0</v>
       </c>
     </row>
     <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
@@ -4329,93 +4339,93 @@
       <c r="I48">
         <v>577891823.0</v>
       </c>
       <c r="J48">
         <v>544655268.0</v>
       </c>
       <c r="K48">
         <v>493306301.0</v>
       </c>
       <c r="L48">
         <v>143164539.0</v>
       </c>
       <c r="M48">
         <v>161372603.0</v>
       </c>
       <c r="N48">
         <v>152425406.0</v>
       </c>
       <c r="O48">
         <v>160942070.0</v>
       </c>
       <c r="P48">
         <v>95543584.0</v>
       </c>
       <c r="Q48">
-        <v>31435970.0</v>
+        <v>42771156.0</v>
       </c>
       <c r="R48">
-        <v>-33460032.47</v>
+        <v>-33460032.0</v>
       </c>
       <c r="S48">
-        <v>-7850451.93</v>
+        <v>-7850451.0</v>
       </c>
       <c r="T48">
-        <v>-15294355.25</v>
+        <v>-15294355.0</v>
       </c>
       <c r="U48">
-        <v>60609128.0</v>
+        <v>70597433.0</v>
       </c>
       <c r="V48">
         <v>49907869.0</v>
       </c>
       <c r="W48">
         <v>34500973.0</v>
       </c>
       <c r="X48">
         <v>30929154.0</v>
       </c>
       <c r="Y48">
         <v>37776549.0</v>
       </c>
       <c r="Z48">
-        <v>14047112.0</v>
+        <v>25825437.0</v>
       </c>
       <c r="AA48">
         <v>14047112.0</v>
       </c>
       <c r="AB48">
         <v>7161194.0</v>
       </c>
       <c r="AC48">
         <v>68500.0</v>
       </c>
       <c r="AD48">
-        <v>-4616353.08</v>
+        <v>68500.0</v>
       </c>
       <c r="AE48">
-        <v>-6151645.21</v>
+        <v>-4616353.0</v>
       </c>
     </row>
     <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
@@ -4545,57 +4555,57 @@
       <c r="R51">
         <v>682604335.0</v>
       </c>
       <c r="S51">
         <v>674224322.0</v>
       </c>
       <c r="T51">
         <v>702534585.0</v>
       </c>
       <c r="U51">
         <v>355700926.0</v>
       </c>
       <c r="V51">
         <v>251917513.0</v>
       </c>
       <c r="W51">
         <v>145681035.0</v>
       </c>
       <c r="X51">
         <v>94376797.0</v>
       </c>
       <c r="Y51">
         <v>63959448.0</v>
       </c>
       <c r="Z51">
-        <v>83426737.0</v>
+        <v>97780286.0</v>
       </c>
       <c r="AA51">
         <v>83426737.0</v>
       </c>
       <c r="AB51">
-        <v>131671395.0</v>
+        <v>83426737.0</v>
       </c>
       <c r="AC51">
         <v>49731136.0</v>
       </c>
       <c r="AD51">
         <v>31964747.0</v>
       </c>
       <c r="AE51">
         <v>31831187.0</v>
       </c>
     </row>
     <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
         <v>395002093.0</v>
       </c>
       <c r="C52">
         <v>252679000.0</v>
       </c>
       <c r="D52">
         <v>301748000.0</v>
       </c>
       <c r="E52">
@@ -4610,122 +4620,124 @@
       <c r="H52">
         <v>119868786.0</v>
       </c>
       <c r="I52">
         <v>98877410.0</v>
       </c>
       <c r="J52">
         <v>49160238.0</v>
       </c>
       <c r="K52">
         <v>30130198.0</v>
       </c>
       <c r="L52">
         <v>449596811.0</v>
       </c>
       <c r="M52">
         <v>273224160.0</v>
       </c>
       <c r="N52">
         <v>30428167.0</v>
       </c>
       <c r="O52">
         <v>47281444.0</v>
       </c>
       <c r="P52">
-        <v>34293829.0</v>
+        <v>36505696.0</v>
       </c>
       <c r="Q52">
-        <v>37154055.0</v>
+        <v>38933229.0</v>
       </c>
       <c r="R52">
         <v>392120141.0</v>
       </c>
       <c r="S52">
         <v>67004930.0</v>
       </c>
       <c r="T52">
         <v>44515803.0</v>
       </c>
       <c r="U52">
         <v>48027625.0</v>
       </c>
       <c r="V52">
         <v>125727570.0</v>
       </c>
       <c r="W52">
         <v>23700234.0</v>
       </c>
       <c r="X52">
         <v>37751490.0</v>
       </c>
       <c r="Y52">
         <v>27441863.0</v>
       </c>
       <c r="Z52">
-        <v>31522196.0</v>
+        <v>21907062.0</v>
       </c>
       <c r="AA52">
         <v>31522196.0</v>
       </c>
       <c r="AB52">
         <v>18263003.0</v>
       </c>
       <c r="AC52">
-        <v>12604034.0</v>
+        <v>27901634.0</v>
       </c>
       <c r="AD52">
         <v>9092816.0</v>
       </c>
       <c r="AE52">
         <v>9092816.0</v>
       </c>
     </row>
     <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53">
         <v>77909.0</v>
       </c>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53"/>
+      <c r="Q53">
+        <v>6010919.0</v>
+      </c>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
     </row>
     <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
@@ -4906,63 +4918,63 @@
       <c r="R56">
         <v>268900773.0</v>
       </c>
       <c r="S56">
         <v>271624486.0</v>
       </c>
       <c r="T56">
         <v>313004140.0</v>
       </c>
       <c r="U56">
         <v>253349347.0</v>
       </c>
       <c r="V56">
         <v>233413122.0</v>
       </c>
       <c r="W56">
         <v>189168482.0</v>
       </c>
       <c r="X56">
         <v>90045266.0</v>
       </c>
       <c r="Y56">
         <v>73507758.0</v>
       </c>
       <c r="Z56">
-        <v>50540573.0</v>
+        <v>48676054.0</v>
       </c>
       <c r="AA56">
         <v>50540573.0</v>
       </c>
       <c r="AB56">
         <v>54992568.0</v>
       </c>
       <c r="AC56">
         <v>24660067.0</v>
       </c>
       <c r="AD56">
-        <v>21612925.0</v>
+        <v>23097286.0</v>
       </c>
       <c r="AE56">
         <v>17811158.0</v>
       </c>
     </row>
     <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
         <v>1167394781.0</v>
       </c>
       <c r="C57">
         <v>1003650000.0</v>
       </c>
       <c r="D57">
         <v>1066111000.0</v>
       </c>
       <c r="E57">
         <v>966681000.0</v>
       </c>
       <c r="F57">
         <v>1406968000.0</v>
       </c>
       <c r="G57">
@@ -4977,51 +4989,51 @@
       <c r="J57">
         <v>426043737.0</v>
       </c>
       <c r="K57">
         <v>429384718.0</v>
       </c>
       <c r="L57">
         <v>769858541.0</v>
       </c>
       <c r="M57">
         <v>657365229.0</v>
       </c>
       <c r="N57">
         <v>319022887.0</v>
       </c>
       <c r="O57">
         <v>369894353.0</v>
       </c>
       <c r="P57">
         <v>334520078.0</v>
       </c>
       <c r="Q57">
         <v>247574388.0</v>
       </c>
       <c r="R57">
-        <v>580697163.0</v>
+        <v>574805653.0</v>
       </c>
       <c r="S57">
         <v>254361544.0</v>
       </c>
       <c r="T57">
         <v>269189134.0</v>
       </c>
       <c r="U57">
         <v>214512697.0</v>
       </c>
       <c r="V57">
         <v>305402961.0</v>
       </c>
       <c r="W57">
         <v>155210707.0</v>
       </c>
       <c r="X57">
         <v>107290421.0</v>
       </c>
       <c r="Y57">
         <v>87028603.0</v>
       </c>
       <c r="Z57">
         <v>60184986.0</v>
       </c>
@@ -5201,90 +5213,90 @@
       <c r="I60">
         <v>1157723398.0</v>
       </c>
       <c r="J60">
         <v>1125347117.0</v>
       </c>
       <c r="K60">
         <v>1085224314.0</v>
       </c>
       <c r="L60">
         <v>740346908.0</v>
       </c>
       <c r="M60">
         <v>886767569.0</v>
       </c>
       <c r="N60">
         <v>742711572.0</v>
       </c>
       <c r="O60">
         <v>731145019.0</v>
       </c>
       <c r="P60">
         <v>670518119.0</v>
       </c>
       <c r="Q60">
-        <v>611434170.0</v>
+        <v>618440049.0</v>
       </c>
       <c r="R60">
         <v>509421258.0</v>
       </c>
       <c r="S60">
         <v>418940016.0</v>
       </c>
       <c r="T60">
         <v>497331111.0</v>
       </c>
       <c r="U60">
         <v>496954358.0</v>
       </c>
       <c r="V60">
         <v>340947993.0</v>
       </c>
       <c r="W60">
         <v>240935331.0</v>
       </c>
       <c r="X60">
         <v>159052877.0</v>
       </c>
       <c r="Y60">
         <v>142995343.0</v>
       </c>
       <c r="Z60">
-        <v>39069080.0</v>
+        <v>71590169.0</v>
       </c>
       <c r="AA60">
         <v>39069081.0</v>
       </c>
       <c r="AB60">
         <v>31414673.0</v>
       </c>
       <c r="AC60">
+        <v>31414673.0</v>
+      </c>
+      <c r="AD60">
         <v>23221563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19094915.0</v>
       </c>
       <c r="AE60">
         <v>5150214.0</v>
       </c>
     </row>
     <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
@@ -5797,90 +5809,90 @@
       <c r="W2">
         <v>416868967.0</v>
       </c>
       <c r="X2">
         <v>375632769.0</v>
       </c>
       <c r="Y2">
         <v>437806482.0</v>
       </c>
       <c r="Z2">
         <v>329309688.0</v>
       </c>
       <c r="AA2">
         <v>237042112.0</v>
       </c>
       <c r="AB2">
         <v>358299592.0</v>
       </c>
       <c r="AC2">
         <v>370883607.0</v>
       </c>
       <c r="AD2">
         <v>362698472.0</v>
       </c>
       <c r="AE2">
-        <v>247769872.0</v>
+        <v>337470000.0</v>
       </c>
       <c r="AF2">
         <v>367084620.0</v>
       </c>
       <c r="AG2">
         <v>351149635.0</v>
       </c>
       <c r="AH2">
         <v>336548423.0</v>
       </c>
       <c r="AI2">
         <v>243165805.0</v>
       </c>
       <c r="AJ2">
         <v>367872602.0</v>
       </c>
       <c r="AK2">
         <v>353703789.0</v>
       </c>
       <c r="AL2">
         <v>340774456.0</v>
       </c>
       <c r="AM2">
         <v>236946655.0</v>
       </c>
       <c r="AN2">
-        <v>312692146.0</v>
+        <v>403312000.0</v>
       </c>
       <c r="AO2">
-        <v>313901899.0</v>
+        <v>399520000.0</v>
       </c>
       <c r="AP2">
-        <v>295303688.0</v>
+        <v>377316000.0</v>
       </c>
       <c r="AQ2">
-        <v>228023549.0</v>
+        <v>304710000.0</v>
       </c>
       <c r="AR2">
-        <v>311237243.0</v>
+        <v>412036000.0</v>
       </c>
       <c r="AS2">
         <v>349888424.0</v>
       </c>
       <c r="AT2">
         <v>340896040.0</v>
       </c>
       <c r="AU2">
         <v>282295022.0</v>
       </c>
       <c r="AV2">
         <v>374483506.0</v>
       </c>
       <c r="AW2">
         <v>333606088.0</v>
       </c>
       <c r="AX2">
         <v>308440536.0</v>
       </c>
       <c r="AY2">
         <v>206711308.0</v>
       </c>
       <c r="AZ2">
         <v>308755501.0</v>
       </c>
@@ -6383,132 +6395,132 @@
       <c r="AA5">
         <v>18735024.0</v>
       </c>
       <c r="AB5">
         <v>25290074.0</v>
       </c>
       <c r="AC5">
         <v>17841255.0</v>
       </c>
       <c r="AD5">
         <v>32036399.0</v>
       </c>
       <c r="AE5">
         <v>47568702.0</v>
       </c>
       <c r="AF5">
         <v>18118280.0</v>
       </c>
       <c r="AG5">
         <v>28911952.0</v>
       </c>
       <c r="AH5">
         <v>17271819.0</v>
       </c>
       <c r="AI5">
-        <v>-2235387.67</v>
+        <v>-2235387.0</v>
       </c>
       <c r="AJ5">
-        <v>-3637961.19</v>
+        <v>-3637961.0</v>
       </c>
       <c r="AK5">
         <v>15979270.0</v>
       </c>
       <c r="AL5">
         <v>34749321.0</v>
       </c>
       <c r="AM5">
         <v>38670485.0</v>
       </c>
       <c r="AN5">
         <v>28572732.0</v>
       </c>
       <c r="AO5">
         <v>26258714.0</v>
       </c>
       <c r="AP5">
         <v>27525345.0</v>
       </c>
       <c r="AQ5">
         <v>33539191.0</v>
       </c>
       <c r="AR5">
         <v>24411918.0</v>
       </c>
       <c r="AS5">
         <v>25776800.0</v>
       </c>
       <c r="AT5">
         <v>24154440.0</v>
       </c>
       <c r="AU5">
         <v>24679117.0</v>
       </c>
       <c r="AV5">
         <v>23206830.0</v>
       </c>
       <c r="AW5">
         <v>22277835.0</v>
       </c>
       <c r="AX5">
         <v>30931444.0</v>
       </c>
       <c r="AY5">
         <v>23973252.0</v>
       </c>
       <c r="AZ5">
-        <v>6732391.0</v>
+        <v>15678000.0</v>
       </c>
       <c r="BA5">
         <v>16460424.0</v>
       </c>
       <c r="BB5">
         <v>2649761.0</v>
       </c>
       <c r="BC5">
-        <v>-6136726.88</v>
+        <v>-6136726.0</v>
       </c>
       <c r="BD5">
-        <v>-10393700.79</v>
+        <v>-10393700.0</v>
       </c>
       <c r="BE5">
         <v>2458951.0</v>
       </c>
       <c r="BF5">
-        <v>-3881889.53</v>
+        <v>-3881889.0</v>
       </c>
       <c r="BG5">
         <v>1516160.0</v>
       </c>
       <c r="BH5">
         <v>8985255.0</v>
       </c>
       <c r="BI5">
-        <v>-7681823.81</v>
+        <v>-7681823.0</v>
       </c>
       <c r="BJ5">
-        <v>-6190902.45</v>
+        <v>-6190902.0</v>
       </c>
       <c r="BK5">
         <v>-478704000.0</v>
       </c>
       <c r="BL5">
         <v>-509059000.0</v>
       </c>
       <c r="BM5">
         <v>-498872000.0</v>
       </c>
       <c r="BN5">
         <v>-496792000.0</v>
       </c>
       <c r="BO5">
         <v>-413149000.0</v>
       </c>
       <c r="BP5">
         <v>-423737000.0</v>
       </c>
       <c r="BQ5">
         <v>-416635000.0</v>
       </c>
       <c r="BR5">
         <v>-405569000.0</v>
       </c>
@@ -7291,169 +7303,171 @@
       <c r="W10">
         <v>5467588.0</v>
       </c>
       <c r="X10">
         <v>277853065.0</v>
       </c>
       <c r="Y10">
         <v>12073855.0</v>
       </c>
       <c r="Z10">
         <v>92441827.0</v>
       </c>
       <c r="AA10">
         <v>1169000.0</v>
       </c>
       <c r="AB10">
         <v>-74668378.91</v>
       </c>
       <c r="AC10">
         <v>-355023613.65</v>
       </c>
       <c r="AD10">
         <v>875524.0</v>
       </c>
       <c r="AE10">
-        <v>-6728192.48</v>
+        <v>-6728192.0</v>
       </c>
       <c r="AF10">
-        <v>-8498386.24</v>
+        <v>-8498386.0</v>
       </c>
       <c r="AG10">
-        <v>-10999087.59</v>
+        <v>-10999087.0</v>
       </c>
       <c r="AH10">
-        <v>-9518278.47</v>
+        <v>-9518278.0</v>
       </c>
       <c r="AI10">
-        <v>-11893439.36</v>
+        <v>-11893439.0</v>
       </c>
       <c r="AJ10">
-        <v>-13184687.19</v>
+        <v>-13184687.0</v>
       </c>
       <c r="AK10">
-        <v>-13276588.55</v>
+        <v>-13276588.0</v>
       </c>
       <c r="AL10">
-        <v>-14836755.2</v>
+        <v>-14836755.0</v>
       </c>
       <c r="AM10">
         <v>2718547.0</v>
       </c>
       <c r="AN10">
-        <v>-19616657.16</v>
+        <v>-19616657.0</v>
       </c>
       <c r="AO10">
-        <v>-23930652.82</v>
+        <v>-23930652.0</v>
       </c>
       <c r="AP10">
-        <v>-26588548.89</v>
+        <v>-26588548.0</v>
       </c>
       <c r="AQ10">
-        <v>-27699270.01</v>
+        <v>-27699270.0</v>
       </c>
       <c r="AR10">
-        <v>-29083798.88</v>
+        <v>-29083798.0</v>
       </c>
       <c r="AS10">
-        <v>-34609404.58</v>
+        <v>-34609404.0</v>
       </c>
       <c r="AT10">
-        <v>-37097333.96</v>
+        <v>-37097333.0</v>
       </c>
       <c r="AU10">
-        <v>-44102648.04</v>
+        <v>-44102648.0</v>
       </c>
       <c r="AV10">
-        <v>-9449192.78</v>
+        <v>-9449192.0</v>
       </c>
       <c r="AW10">
-        <v>-10543729.91</v>
+        <v>-10543729.0</v>
       </c>
       <c r="AX10">
-        <v>-10879516.55</v>
+        <v>-10879516.0</v>
       </c>
       <c r="AY10">
-        <v>-6097091.39</v>
+        <v>-6097091.0</v>
       </c>
       <c r="AZ10">
-        <v>-6784737.97</v>
+        <v>-6784737.0</v>
       </c>
       <c r="BA10">
-        <v>-6239545.32</v>
+        <v>-6239545.0</v>
       </c>
       <c r="BB10">
-        <v>-8006290.24</v>
+        <v>-8006290.0</v>
       </c>
       <c r="BC10">
-        <v>-10580702.23</v>
+        <v>-10580702.0</v>
       </c>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10">
         <v>20113297.0</v>
       </c>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10"/>
+      <c r="CT10">
+        <v>500543.0</v>
+      </c>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10">
         <v>500543.0</v>
       </c>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
     </row>
     <row r="11" spans="1:116">
       <c r="A11" t="s">
         <v>40</v>
       </c>
@@ -7641,123 +7655,123 @@
       <c r="W12">
         <v>5467588.0</v>
       </c>
       <c r="X12">
         <v>277853065.0</v>
       </c>
       <c r="Y12">
         <v>12073855.0</v>
       </c>
       <c r="Z12">
         <v>92441827.0</v>
       </c>
       <c r="AA12">
         <v>1169000.0</v>
       </c>
       <c r="AB12">
         <v>-74668378.91</v>
       </c>
       <c r="AC12">
         <v>-355023613.65</v>
       </c>
       <c r="AD12">
         <v>875524.0</v>
       </c>
       <c r="AE12">
-        <v>-6728192.48</v>
+        <v>5430000.0</v>
       </c>
       <c r="AF12">
-        <v>-8498386.24</v>
+        <v>-8498386.0</v>
       </c>
       <c r="AG12">
-        <v>-10999087.59</v>
+        <v>6485165.0</v>
       </c>
       <c r="AH12">
-        <v>-9518278.47</v>
+        <v>5896000.0</v>
       </c>
       <c r="AI12">
-        <v>-11893439.36</v>
+        <v>4521000.0</v>
       </c>
       <c r="AJ12">
-        <v>-13184687.19</v>
+        <v>3712000.0</v>
       </c>
       <c r="AK12">
-        <v>-13276588.55</v>
+        <v>1790000.0</v>
       </c>
       <c r="AL12">
-        <v>-14836755.2</v>
+        <v>915000.0</v>
       </c>
       <c r="AM12">
         <v>2718547.0</v>
       </c>
       <c r="AN12">
-        <v>-19616657.16</v>
+        <v>-19616657.0</v>
       </c>
       <c r="AO12">
         <v>-23930652.82</v>
       </c>
       <c r="AP12">
         <v>-26588548.89</v>
       </c>
       <c r="AQ12">
-        <v>-27699270.01</v>
+        <v>-27699270.0</v>
       </c>
       <c r="AR12">
-        <v>-29083798.88</v>
+        <v>454000.0</v>
       </c>
       <c r="AS12">
-        <v>-34609404.58</v>
+        <v>-34609404.0</v>
       </c>
       <c r="AT12">
-        <v>-37097333.96</v>
+        <v>-37097333.0</v>
       </c>
       <c r="AU12">
-        <v>-44102648.04</v>
+        <v>174000.0</v>
       </c>
       <c r="AV12">
-        <v>-9449192.78</v>
+        <v>-9449192.0</v>
       </c>
       <c r="AW12">
-        <v>-10543729.91</v>
+        <v>-10543729.0</v>
       </c>
       <c r="AX12">
-        <v>-10879516.55</v>
+        <v>-10879516.0</v>
       </c>
       <c r="AY12">
         <v>-6097091.39</v>
       </c>
       <c r="AZ12">
-        <v>-6784737.97</v>
+        <v>-6784737.0</v>
       </c>
       <c r="BA12">
         <v>-6239545.32</v>
       </c>
       <c r="BB12">
         <v>-8006290.24</v>
       </c>
       <c r="BC12">
-        <v>-10580702.23</v>
+        <v>-10580702.0</v>
       </c>
       <c r="BD12">
         <v>23611887.0</v>
       </c>
       <c r="BE12">
         <v>1.0</v>
       </c>
       <c r="BF12">
         <v>525202.0</v>
       </c>
       <c r="BG12">
         <v>1.0</v>
       </c>
       <c r="BH12">
         <v>1.0</v>
       </c>
       <c r="BI12">
         <v>21882872.0</v>
       </c>
       <c r="BJ12">
         <v>21911493.0</v>
       </c>
       <c r="BK12">
         <v>1.0</v>
       </c>
@@ -7817,51 +7831,53 @@
         <v>1.0</v>
       </c>
       <c r="CE12">
         <v>2.0</v>
       </c>
       <c r="CF12"/>
       <c r="CG12">
         <v>2.0</v>
       </c>
       <c r="CH12">
         <v>1.0</v>
       </c>
       <c r="CI12">
         <v>20113297.0</v>
       </c>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12"/>
+      <c r="CT12">
+        <v>500543.0</v>
+      </c>
       <c r="CU12">
         <v>2194983.0</v>
       </c>
       <c r="CV12">
         <v>1.0</v>
       </c>
       <c r="CW12">
         <v>500543.0</v>
       </c>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12">
         <v>1.0</v>
       </c>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12">
         <v>0.0</v>
       </c>
@@ -8002,101 +8018,105 @@
       <c r="AR13">
         <v>570799255.0</v>
       </c>
       <c r="AS13">
         <v>633393753.0</v>
       </c>
       <c r="AT13">
         <v>631973497.0</v>
       </c>
       <c r="AU13">
         <v>688368967.0</v>
       </c>
       <c r="AV13">
         <v>647449336.0</v>
       </c>
       <c r="AW13">
         <v>652291239.0</v>
       </c>
       <c r="AX13">
         <v>630045776.0</v>
       </c>
       <c r="AY13">
         <v>542833663.0</v>
       </c>
       <c r="AZ13">
-        <v>536896799.0</v>
+        <v>553852000.0</v>
       </c>
       <c r="BA13">
         <v>525782200.0</v>
       </c>
       <c r="BB13">
         <v>547840188.0</v>
       </c>
       <c r="BC13">
         <v>558988972.0</v>
       </c>
       <c r="BD13"/>
       <c r="BE13">
         <v>562389145.0</v>
       </c>
       <c r="BF13"/>
-      <c r="BG13"/>
+      <c r="BG13">
+        <v>559318315.0</v>
+      </c>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13">
         <v>524491568.0</v>
       </c>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13">
         <v>445610844.0</v>
       </c>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13">
         <v>295735319.0</v>
       </c>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
-      <c r="CI13"/>
+      <c r="CI13">
+        <v>208763538.0</v>
+      </c>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13">
         <v>128123722.0</v>
       </c>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
@@ -9584,51 +9604,51 @@
       <c r="CL20">
         <v>136163267.0</v>
       </c>
       <c r="CM20">
         <v>77651395.0</v>
       </c>
       <c r="CN20">
         <v>87284882.0</v>
       </c>
       <c r="CO20">
         <v>85347221.0</v>
       </c>
       <c r="CP20">
         <v>79528267.0</v>
       </c>
       <c r="CQ20">
         <v>72879844.0</v>
       </c>
       <c r="CR20">
         <v>55157174.0</v>
       </c>
       <c r="CS20">
         <v>49345134.0</v>
       </c>
       <c r="CT20">
-        <v>43662780.0</v>
+        <v>44129190.0</v>
       </c>
       <c r="CU20">
         <v>44415805.0</v>
       </c>
       <c r="CV20">
         <v>47806022.0</v>
       </c>
       <c r="CW20">
         <v>44129190.0</v>
       </c>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20">
         <v>49587893.0</v>
       </c>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
@@ -9993,123 +10013,123 @@
       <c r="W22">
         <v>11147671.0</v>
       </c>
       <c r="X22">
         <v>8112449.0</v>
       </c>
       <c r="Y22">
         <v>11234410.0</v>
       </c>
       <c r="Z22">
         <v>8791425.0</v>
       </c>
       <c r="AA22">
         <v>10598115.0</v>
       </c>
       <c r="AB22">
         <v>11345369.0</v>
       </c>
       <c r="AC22">
         <v>11928702.0</v>
       </c>
       <c r="AD22">
         <v>10721240.0</v>
       </c>
       <c r="AE22">
-        <v>9364698.0</v>
+        <v>12755000.0</v>
       </c>
       <c r="AF22">
         <v>8086624.0</v>
       </c>
       <c r="AG22">
         <v>8339416.0</v>
       </c>
       <c r="AH22">
-        <v>7533626.0</v>
+        <v>9729000.0</v>
       </c>
       <c r="AI22">
-        <v>7392445.0</v>
+        <v>9431920.0</v>
       </c>
       <c r="AJ22">
-        <v>7794249.0</v>
+        <v>9669000.0</v>
       </c>
       <c r="AK22">
-        <v>8391769.0</v>
+        <v>10914000.0</v>
       </c>
       <c r="AL22">
-        <v>7392132.0</v>
+        <v>9858000.0</v>
       </c>
       <c r="AM22">
         <v>6338814.0</v>
       </c>
       <c r="AN22">
         <v>4600874.0</v>
       </c>
       <c r="AO22">
-        <v>4846264.0</v>
+        <v>6270000.0</v>
       </c>
       <c r="AP22">
-        <v>4825737.0</v>
+        <v>6264000.0</v>
       </c>
       <c r="AQ22">
-        <v>5096959.0</v>
+        <v>7073000.0</v>
       </c>
       <c r="AR22">
-        <v>7481564.0</v>
+        <v>10044000.0</v>
       </c>
       <c r="AS22">
-        <v>8142204.0</v>
+        <v>10107000.0</v>
       </c>
       <c r="AT22">
-        <v>7976021.0</v>
+        <v>10112000.0</v>
       </c>
       <c r="AU22">
         <v>8487672.0</v>
       </c>
       <c r="AV22">
-        <v>7238975.0</v>
+        <v>8080000.0</v>
       </c>
       <c r="AW22">
         <v>6054044.0</v>
       </c>
       <c r="AX22">
-        <v>5388192.0</v>
+        <v>5956000.0</v>
       </c>
       <c r="AY22">
-        <v>6033227.0</v>
+        <v>6424000.0</v>
       </c>
       <c r="AZ22">
-        <v>6480350.0</v>
+        <v>6685000.0</v>
       </c>
       <c r="BA22">
-        <v>4360553.0</v>
+        <v>4813247.0</v>
       </c>
       <c r="BB22">
-        <v>5555064.0</v>
+        <v>5744730.0</v>
       </c>
       <c r="BC22">
-        <v>6040227.0</v>
+        <v>6095134.0</v>
       </c>
       <c r="BD22">
         <v>6402844.0</v>
       </c>
       <c r="BE22">
         <v>7287385.0</v>
       </c>
       <c r="BF22">
         <v>8630764.0</v>
       </c>
       <c r="BG22">
         <v>8645445.0</v>
       </c>
       <c r="BH22">
         <v>9138479.0</v>
       </c>
       <c r="BI22">
         <v>9598149.0</v>
       </c>
       <c r="BJ22">
         <v>9868197.0</v>
       </c>
       <c r="BK22">
         <v>9051551.0</v>
       </c>
@@ -10178,72 +10198,72 @@
       </c>
       <c r="CG22">
         <v>4413733.0</v>
       </c>
       <c r="CH22">
         <v>3870381.0</v>
       </c>
       <c r="CI22">
         <v>2901492.0</v>
       </c>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22">
         <v>1098113.0</v>
       </c>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22">
         <v>917577.0</v>
       </c>
       <c r="CT22">
-        <v>1109856.0</v>
+        <v>1150143.0</v>
       </c>
       <c r="CU22">
         <v>1039198.0</v>
       </c>
       <c r="CV22">
         <v>1139312.0</v>
       </c>
       <c r="CW22">
         <v>1150143.0</v>
       </c>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22">
         <v>1216051.0</v>
       </c>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22">
-        <v>822002.0</v>
+        <v>822000.0</v>
       </c>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22">
         <v>629502.0</v>
       </c>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
     </row>
     <row r="23" spans="1:116">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
         <v>7484877000.0</v>
       </c>
       <c r="C23">
         <v>7489460923.0</v>
       </c>
       <c r="D23">
         <v>7105225068.0</v>
       </c>
       <c r="E23">
@@ -11204,84 +11224,84 @@
       <c r="F28">
         <v>2938463000.0</v>
       </c>
       <c r="G28">
         <v>2983320000.0</v>
       </c>
       <c r="H28">
         <v>3114217000.0</v>
       </c>
       <c r="I28">
         <v>3218542915.0</v>
       </c>
       <c r="J28">
         <v>2040027868.0</v>
       </c>
       <c r="K28">
         <v>2008784000.0</v>
       </c>
       <c r="L28">
         <v>1937379000.0</v>
       </c>
       <c r="M28">
         <v>1556235118.0</v>
       </c>
       <c r="N28">
-        <v>1567904079.0</v>
+        <v>1567904080.0</v>
       </c>
       <c r="O28">
         <v>1581679000.0</v>
       </c>
       <c r="P28">
         <v>1562255000.0</v>
       </c>
       <c r="Q28">
         <v>2103895000.0</v>
       </c>
       <c r="R28">
         <v>2094790000.0</v>
       </c>
       <c r="S28">
         <v>2015276404.0</v>
       </c>
       <c r="T28">
         <v>1898847812.0</v>
       </c>
       <c r="U28">
         <v>1993638000.0</v>
       </c>
       <c r="V28">
         <v>1195752999.0</v>
       </c>
       <c r="W28">
         <v>1557738552.0</v>
       </c>
       <c r="X28">
-        <v>1020018527.0</v>
+        <v>1020018528.0</v>
       </c>
       <c r="Y28">
-        <v>1739276547.0</v>
+        <v>1739276548.0</v>
       </c>
       <c r="Z28">
         <v>1308940911.0</v>
       </c>
       <c r="AA28">
         <v>1690923752.0</v>
       </c>
       <c r="AB28">
         <v>1768935639.0</v>
       </c>
       <c r="AC28">
         <v>2062183881.0</v>
       </c>
       <c r="AD28">
         <v>1624782055.0</v>
       </c>
       <c r="AE28">
         <v>1179064337.0</v>
       </c>
       <c r="AF28">
         <v>1158399702.0</v>
       </c>
       <c r="AG28">
         <v>1203100668.0</v>
       </c>
@@ -11300,51 +11320,51 @@
       <c r="AL28">
         <v>1261521618.0</v>
       </c>
       <c r="AM28">
         <v>1176371550.0</v>
       </c>
       <c r="AN28">
         <v>674293211.0</v>
       </c>
       <c r="AO28">
         <v>702271637.0</v>
       </c>
       <c r="AP28">
         <v>729702473.0</v>
       </c>
       <c r="AQ28">
         <v>1205348456.0</v>
       </c>
       <c r="AR28">
         <v>1315112848.0</v>
       </c>
       <c r="AS28">
         <v>1384612223.0</v>
       </c>
       <c r="AT28">
-        <v>1364443917.0</v>
+        <v>1726875332.0</v>
       </c>
       <c r="AU28">
         <v>1456874213.0</v>
       </c>
       <c r="AV28">
         <v>1046699456.0</v>
       </c>
       <c r="AW28">
         <v>838448199.0</v>
       </c>
       <c r="AX28">
         <v>857535869.0</v>
       </c>
       <c r="AY28">
         <v>741460596.0</v>
       </c>
       <c r="AZ28">
         <v>809771417.0</v>
       </c>
       <c r="BA28">
         <v>802777143.0</v>
       </c>
       <c r="BB28">
         <v>878114894.0</v>
       </c>
@@ -11456,51 +11476,51 @@
       <c r="CL28">
         <v>119297295.0</v>
       </c>
       <c r="CM28">
         <v>94376797.0</v>
       </c>
       <c r="CN28">
         <v>94925194.0</v>
       </c>
       <c r="CO28">
         <v>90784569.0</v>
       </c>
       <c r="CP28">
         <v>79137200.0</v>
       </c>
       <c r="CQ28">
         <v>54843366.0</v>
       </c>
       <c r="CR28">
         <v>83968786.0</v>
       </c>
       <c r="CS28">
         <v>81708390.0</v>
       </c>
       <c r="CT28">
-        <v>97780286.0</v>
+        <v>97279743.0</v>
       </c>
       <c r="CU28">
         <v>98258129.0</v>
       </c>
       <c r="CV28">
         <v>78540660.0</v>
       </c>
       <c r="CW28">
         <v>82926194.0</v>
       </c>
       <c r="CX28">
         <v>101454472.0</v>
       </c>
       <c r="CY28">
         <v>104032877.0</v>
       </c>
       <c r="CZ28">
         <v>110510970.0</v>
       </c>
       <c r="DA28">
         <v>131671395.0</v>
       </c>
       <c r="DB28">
         <v>52271536.0</v>
       </c>
@@ -11765,105 +11785,105 @@
       <c r="W30">
         <v>726054303.0</v>
       </c>
       <c r="X30">
         <v>473251852.0</v>
       </c>
       <c r="Y30">
         <v>587534246.0</v>
       </c>
       <c r="Z30">
         <v>435695247.0</v>
       </c>
       <c r="AA30">
         <v>462789469.0</v>
       </c>
       <c r="AB30">
         <v>483449916.0</v>
       </c>
       <c r="AC30">
         <v>494485070.0</v>
       </c>
       <c r="AD30">
         <v>465547483.0</v>
       </c>
       <c r="AE30">
-        <v>473368428.0</v>
+        <v>642698758.0</v>
       </c>
       <c r="AF30">
-        <v>485795775.0</v>
+        <v>627653000.0</v>
       </c>
       <c r="AG30">
         <v>485370285.0</v>
       </c>
       <c r="AH30">
-        <v>472029022.0</v>
+        <v>605638000.0</v>
       </c>
       <c r="AI30">
-        <v>462789662.0</v>
+        <v>546160000.0</v>
       </c>
       <c r="AJ30">
-        <v>487158714.0</v>
+        <v>602648000.0</v>
       </c>
       <c r="AK30">
-        <v>473630589.0</v>
+        <v>604726000.0</v>
       </c>
       <c r="AL30">
-        <v>452805231.0</v>
+        <v>592862000.0</v>
       </c>
       <c r="AM30">
-        <v>431925451.0</v>
+        <v>552057000.0</v>
       </c>
       <c r="AN30">
-        <v>366948849.0</v>
+        <v>482446000.0</v>
       </c>
       <c r="AO30">
         <v>362281840.0</v>
       </c>
       <c r="AP30">
         <v>367328433.0</v>
       </c>
       <c r="AQ30">
         <v>376775792.0</v>
       </c>
       <c r="AR30">
         <v>429849534.0</v>
       </c>
       <c r="AS30">
-        <v>474841095.0</v>
+        <v>585748000.0</v>
       </c>
       <c r="AT30">
         <v>463440605.0</v>
       </c>
       <c r="AU30">
         <v>515373946.0</v>
       </c>
       <c r="AV30">
         <v>500373595.0</v>
       </c>
       <c r="AW30">
-        <v>475768823.0</v>
+        <v>495461000.0</v>
       </c>
       <c r="AX30">
         <v>456774000.0</v>
       </c>
       <c r="AY30">
         <v>396795552.0</v>
       </c>
       <c r="AZ30">
         <v>425338800.0</v>
       </c>
       <c r="BA30">
         <v>391631500.0</v>
       </c>
       <c r="BB30">
         <v>425867610.0</v>
       </c>
       <c r="BC30">
         <v>413193000.0</v>
       </c>
       <c r="BD30">
         <v>460265176.0</v>
       </c>
       <c r="BE30">
         <v>451842493.0</v>
       </c>
@@ -12938,144 +12958,144 @@
       <c r="X35">
         <v>1315400878.0</v>
       </c>
       <c r="Y35">
         <v>1775947213.0</v>
       </c>
       <c r="Z35">
         <v>1573486109.0</v>
       </c>
       <c r="AA35">
         <v>1851262755.0</v>
       </c>
       <c r="AB35">
         <v>1856646774.0</v>
       </c>
       <c r="AC35">
         <v>1859911639.0</v>
       </c>
       <c r="AD35">
         <v>1786153385.0</v>
       </c>
       <c r="AE35">
         <v>1333936110.0</v>
       </c>
       <c r="AF35">
-        <v>1309681813.0</v>
+        <v>1692122000.0</v>
       </c>
       <c r="AG35">
-        <v>1400827250.0</v>
+        <v>1842368000.0</v>
       </c>
       <c r="AH35">
-        <v>1384392253.0</v>
+        <v>1787818000.0</v>
       </c>
       <c r="AI35">
-        <v>1412925646.0</v>
+        <v>1776754000.0</v>
       </c>
       <c r="AJ35">
-        <v>1509781303.0</v>
+        <v>1872929000.0</v>
       </c>
       <c r="AK35">
-        <v>1584709663.0</v>
+        <v>2061010000.0</v>
       </c>
       <c r="AL35">
-        <v>1553868534.0</v>
+        <v>2072208000.0</v>
       </c>
       <c r="AM35">
-        <v>1514396994.0</v>
+        <v>1991093000.0</v>
       </c>
       <c r="AN35">
-        <v>816575014.0</v>
+        <v>1073592000.0</v>
       </c>
       <c r="AO35">
-        <v>828218089.0</v>
+        <v>1071532000.0</v>
       </c>
       <c r="AP35">
-        <v>853078487.0</v>
+        <v>1107330000.0</v>
       </c>
       <c r="AQ35">
-        <v>923962124.0</v>
+        <v>1282173000.0</v>
       </c>
       <c r="AR35">
-        <v>1282073743.0</v>
+        <v>1721184000.0</v>
       </c>
       <c r="AS35">
-        <v>1330148794.0</v>
+        <v>1651127000.0</v>
       </c>
       <c r="AT35">
-        <v>1324756270.0</v>
+        <v>1679526000.0</v>
       </c>
       <c r="AU35">
-        <v>1417972020.0</v>
+        <v>1646067000.0</v>
       </c>
       <c r="AV35">
-        <v>1170519091.0</v>
+        <v>1306510000.0</v>
       </c>
       <c r="AW35">
-        <v>962266962.0</v>
+        <v>1026633000.0</v>
       </c>
       <c r="AX35">
-        <v>981675080.0</v>
+        <v>1085124000.0</v>
       </c>
       <c r="AY35">
         <v>877277721.0</v>
       </c>
       <c r="AZ35">
-        <v>983705577.0</v>
+        <v>1014771000.0</v>
       </c>
       <c r="BA35">
         <v>971960538.0</v>
       </c>
       <c r="BB35">
         <v>1047015578.0</v>
       </c>
       <c r="BC35">
         <v>1024070444.0</v>
       </c>
       <c r="BD35">
         <v>1075873000.0</v>
       </c>
       <c r="BE35">
         <v>1064920853.0</v>
       </c>
       <c r="BF35">
         <v>1121285744.0</v>
       </c>
       <c r="BG35">
         <v>1052167482.0</v>
       </c>
       <c r="BH35">
         <v>937956056.0</v>
       </c>
       <c r="BI35">
         <v>1045434270.0</v>
       </c>
       <c r="BJ35">
         <v>1025192661.0</v>
       </c>
       <c r="BK35">
-        <v>764337705.0</v>
+        <v>781402975.0</v>
       </c>
       <c r="BL35">
         <v>781788137.0</v>
       </c>
       <c r="BM35">
         <v>728481168.0</v>
       </c>
       <c r="BN35">
         <v>396976652.0</v>
       </c>
       <c r="BO35">
         <v>366911469.0</v>
       </c>
       <c r="BP35">
         <v>673533539.0</v>
       </c>
       <c r="BQ35">
         <v>658943106.0</v>
       </c>
       <c r="BR35">
         <v>616008553.0</v>
       </c>
       <c r="BS35">
         <v>659407559.0</v>
       </c>
@@ -13318,216 +13338,216 @@
       <c r="AJ36">
         <v>26174299.0</v>
       </c>
       <c r="AK36">
         <v>23720553.0</v>
       </c>
       <c r="AL36">
         <v>22003931.0</v>
       </c>
       <c r="AM36">
         <v>20989511.0</v>
       </c>
       <c r="AN36">
         <v>20139952.0</v>
       </c>
       <c r="AO36">
         <v>3339828.0</v>
       </c>
       <c r="AP36">
         <v>19791380.0</v>
       </c>
       <c r="AQ36">
         <v>3115251.0</v>
       </c>
       <c r="AR36">
-        <v>11407076.0</v>
+        <v>11407078.0</v>
       </c>
       <c r="AS36">
-        <v>14633735.0</v>
+        <v>14633736.0</v>
       </c>
       <c r="AT36">
         <v>11646948.0</v>
       </c>
       <c r="AU36">
         <v>7290287.0</v>
       </c>
       <c r="AV36">
         <v>13666256.0</v>
       </c>
       <c r="AW36">
         <v>13443749.0</v>
       </c>
       <c r="AX36">
-        <v>12666232.0</v>
+        <v>12666233.0</v>
       </c>
       <c r="AY36">
         <v>13051645.0</v>
       </c>
       <c r="AZ36">
         <v>20805948.0</v>
       </c>
       <c r="BA36">
         <v>23705522.0</v>
       </c>
       <c r="BB36">
-        <v>21918521.0</v>
+        <v>21918522.0</v>
       </c>
       <c r="BC36">
         <v>11589921.0</v>
       </c>
       <c r="BD36">
-        <v>11565151.0</v>
+        <v>11565152.0</v>
       </c>
       <c r="BE36">
-        <v>10366728.0</v>
+        <v>10366730.0</v>
       </c>
       <c r="BF36">
         <v>12294154.0</v>
       </c>
       <c r="BG36">
         <v>11951029.0</v>
       </c>
       <c r="BH36">
-        <v>12109472.0</v>
+        <v>12109474.0</v>
       </c>
       <c r="BI36">
-        <v>11648702.0</v>
+        <v>11648703.0</v>
       </c>
       <c r="BJ36">
-        <v>12686360.0</v>
+        <v>12686361.0</v>
       </c>
       <c r="BK36">
         <v>13366863.0</v>
       </c>
       <c r="BL36">
-        <v>12112812.0</v>
+        <v>12112813.0</v>
       </c>
       <c r="BM36">
         <v>7676691.0</v>
       </c>
       <c r="BN36">
-        <v>7152246.0</v>
+        <v>7152247.0</v>
       </c>
       <c r="BO36">
         <v>-59649507.0</v>
       </c>
       <c r="BP36">
         <v>6149313.0</v>
       </c>
       <c r="BQ36">
-        <v>5337008.0</v>
+        <v>5337009.0</v>
       </c>
       <c r="BR36">
-        <v>4873683.0</v>
+        <v>4873685.0</v>
       </c>
       <c r="BS36">
-        <v>-40304847.0</v>
+        <v>-40304846.0</v>
       </c>
       <c r="BT36">
         <v>5758548.0</v>
       </c>
       <c r="BU36">
         <v>14776971.0</v>
       </c>
       <c r="BV36">
         <v>14432138.0</v>
       </c>
       <c r="BW36">
-        <v>6299101.0</v>
+        <v>6299102.0</v>
       </c>
       <c r="BX36">
         <v>8170829.0</v>
       </c>
       <c r="BY36">
-        <v>7618600.0</v>
+        <v>7618601.0</v>
       </c>
       <c r="BZ36">
         <v>7006763.0</v>
       </c>
       <c r="CA36">
-        <v>7453671.0</v>
+        <v>7453673.0</v>
       </c>
       <c r="CB36">
-        <v>8087049.0</v>
+        <v>8087050.0</v>
       </c>
       <c r="CC36">
         <v>8636690.0</v>
       </c>
       <c r="CD36">
         <v>9002403.0</v>
       </c>
       <c r="CE36">
         <v>9523852.0</v>
       </c>
       <c r="CF36">
-        <v>16240485.0</v>
+        <v>16240486.0</v>
       </c>
       <c r="CG36">
         <v>13313852.0</v>
       </c>
       <c r="CH36">
         <v>7392742.0</v>
       </c>
       <c r="CI36">
         <v>785266.0</v>
       </c>
       <c r="CJ36">
         <v>739778.0</v>
       </c>
       <c r="CK36">
         <v>835609.0</v>
       </c>
       <c r="CL36">
         <v>937295.0</v>
       </c>
       <c r="CM36">
         <v>3130085.0</v>
       </c>
       <c r="CN36">
         <v>1621099.0</v>
       </c>
       <c r="CO36">
-        <v>1632540.0</v>
+        <v>1632542.0</v>
       </c>
       <c r="CP36">
-        <v>1521345.0</v>
+        <v>1521346.0</v>
       </c>
       <c r="CQ36">
-        <v>1230488.0</v>
+        <v>1230491.0</v>
       </c>
       <c r="CR36">
-        <v>900935.0</v>
+        <v>900936.0</v>
       </c>
       <c r="CS36">
-        <v>901636.0</v>
+        <v>901638.0</v>
       </c>
       <c r="CT36">
-        <v>1135713.0</v>
+        <v>1643281.0</v>
       </c>
       <c r="CU36">
-        <v>1056843.0</v>
+        <v>1056845.0</v>
       </c>
       <c r="CV36">
         <v>3221188.0</v>
       </c>
       <c r="CW36">
         <v>2951190.0</v>
       </c>
       <c r="CX36">
         <v>48891115.0</v>
       </c>
       <c r="CY36">
         <v>48752979.0</v>
       </c>
       <c r="CZ36">
         <v>50653660.0</v>
       </c>
       <c r="DA36">
         <v>1824077.0</v>
       </c>
       <c r="DB36">
         <v>11447329.0</v>
       </c>
       <c r="DC36">
         <v>11322034.0</v>
       </c>
@@ -14001,659 +14021,659 @@
       <c r="Q39">
         <v>67524000.0</v>
       </c>
       <c r="R39">
         <v>93376000.0</v>
       </c>
       <c r="S39">
         <v>56384572.0</v>
       </c>
       <c r="T39">
         <v>63226993.0</v>
       </c>
       <c r="U39">
         <v>51755000.0</v>
       </c>
       <c r="V39">
         <v>28371000.0</v>
       </c>
       <c r="W39">
         <v>87930586.0</v>
       </c>
       <c r="X39">
         <v>34751523.0</v>
       </c>
       <c r="Y39">
-        <v>46572719.5</v>
+        <v>46572719.0</v>
       </c>
       <c r="Z39">
         <v>26398956.0</v>
       </c>
       <c r="AA39">
         <v>18996072.0</v>
       </c>
       <c r="AB39">
         <v>18328297.0</v>
       </c>
       <c r="AC39">
         <v>18072059.0</v>
       </c>
       <c r="AD39">
         <v>17374925.0</v>
       </c>
       <c r="AE39">
-        <v>85540000.0</v>
+        <v>48161242.0</v>
       </c>
       <c r="AF39">
-        <v>31448277.0</v>
+        <v>59573762.0</v>
       </c>
       <c r="AG39">
-        <v>37609131.0</v>
+        <v>35230923.0</v>
       </c>
       <c r="AH39">
-        <v>57803253.0</v>
+        <v>66265000.0</v>
       </c>
       <c r="AI39">
-        <v>48634591.0</v>
+        <v>-41296221.0</v>
       </c>
       <c r="AJ39">
-        <v>54106775.0</v>
+        <v>-70121203.0</v>
       </c>
       <c r="AK39">
-        <v>104418865.0</v>
+        <v>145272000.0</v>
       </c>
       <c r="AL39">
-        <v>59070321.0</v>
+        <v>88850000.0</v>
       </c>
       <c r="AM39">
-        <v>30754407.0</v>
+        <v>-89377140.0</v>
       </c>
       <c r="AN39">
-        <v>26529401.0</v>
+        <v>54654783.0</v>
       </c>
       <c r="AO39">
-        <v>37404404.0</v>
+        <v>32942231.0</v>
       </c>
       <c r="AP39">
-        <v>46318421.0</v>
+        <v>39264643.0</v>
       </c>
       <c r="AQ39">
-        <v>315402000.0</v>
+        <v>233611880.0</v>
       </c>
       <c r="AR39">
-        <v>53745836.0</v>
+        <v>43791013.0</v>
       </c>
       <c r="AS39">
-        <v>64905146.0</v>
+        <v>-22915122.0</v>
       </c>
       <c r="AT39">
-        <v>44936897.0</v>
+        <v>79898253.0</v>
       </c>
       <c r="AU39">
-        <v>47773201.0</v>
+        <v>23787547.0</v>
       </c>
       <c r="AV39">
-        <v>26556930.0</v>
+        <v>33932040.0</v>
       </c>
       <c r="AW39">
-        <v>28790222.0</v>
+        <v>19641776.0</v>
       </c>
       <c r="AX39">
-        <v>46780291.0</v>
+        <v>37370417.0</v>
       </c>
       <c r="AY39">
-        <v>40759036.0</v>
+        <v>40368265.0</v>
       </c>
       <c r="AZ39">
-        <v>21157448.0</v>
+        <v>27702056.0</v>
       </c>
       <c r="BA39">
-        <v>21173585.0</v>
+        <v>20720891.0</v>
       </c>
       <c r="BB39">
-        <v>24116172.0</v>
+        <v>23926505.0</v>
       </c>
       <c r="BC39">
-        <v>14921141.0</v>
+        <v>36532457.0</v>
       </c>
       <c r="BD39">
-        <v>24996697.0</v>
+        <v>24996699.0</v>
       </c>
       <c r="BE39">
         <v>20608593.0</v>
       </c>
       <c r="BF39">
-        <v>48835834.0</v>
+        <v>24417917.0</v>
       </c>
       <c r="BG39">
-        <v>15214495.0</v>
+        <v>15470128.0</v>
       </c>
       <c r="BH39">
-        <v>33263948.0</v>
+        <v>16631974.0</v>
       </c>
       <c r="BI39">
-        <v>21948952.0</v>
+        <v>21948954.0</v>
       </c>
       <c r="BJ39">
-        <v>22474302.0</v>
+        <v>22474304.0</v>
       </c>
       <c r="BK39">
-        <v>15145576.0</v>
+        <v>17869142.0</v>
       </c>
       <c r="BL39">
-        <v>29842992.0</v>
+        <v>14921496.0</v>
       </c>
       <c r="BM39">
         <v>17629257.0</v>
       </c>
       <c r="BN39">
-        <v>33115558.0</v>
+        <v>16557779.0</v>
       </c>
       <c r="BO39">
         <v>9053576.0</v>
       </c>
       <c r="BP39">
         <v>13688838.0</v>
       </c>
       <c r="BQ39">
-        <v>17301347.0</v>
+        <v>17301349.0</v>
       </c>
       <c r="BR39">
-        <v>17444364.0</v>
+        <v>17444366.0</v>
       </c>
       <c r="BS39">
         <v>13106820.0</v>
       </c>
       <c r="BT39">
         <v>17168901.0</v>
       </c>
       <c r="BU39">
         <v>20121831.0</v>
       </c>
       <c r="BV39">
         <v>22188866.0</v>
       </c>
       <c r="BW39">
         <v>11988286.0</v>
       </c>
       <c r="BX39">
         <v>17467767.0</v>
       </c>
       <c r="BY39">
-        <v>38106152.0</v>
+        <v>19053076.0</v>
       </c>
       <c r="BZ39">
-        <v>35896324.0</v>
+        <v>17948162.0</v>
       </c>
       <c r="CA39">
-        <v>25734384.0</v>
+        <v>12867192.0</v>
       </c>
       <c r="CB39">
-        <v>28425576.0</v>
+        <v>14212788.0</v>
       </c>
       <c r="CC39">
         <v>17169269.0</v>
       </c>
       <c r="CD39">
         <v>17195916.0</v>
       </c>
       <c r="CE39">
         <v>9691751.0</v>
       </c>
       <c r="CF39">
-        <v>27869092.0</v>
+        <v>13934546.0</v>
       </c>
       <c r="CG39">
         <v>15406843.0</v>
       </c>
       <c r="CH39">
-        <v>28894766.0</v>
+        <v>14447383.0</v>
       </c>
       <c r="CI39">
-        <v>19155838.0</v>
+        <v>9577919.0</v>
       </c>
       <c r="CJ39">
-        <v>23002084.0</v>
+        <v>11501042.0</v>
       </c>
       <c r="CK39">
         <v>11804284.0</v>
       </c>
       <c r="CL39">
         <v>11666997.0</v>
       </c>
       <c r="CM39">
         <v>3789415.0</v>
       </c>
       <c r="CN39">
-        <v>12536884.0</v>
+        <v>6268442.0</v>
       </c>
       <c r="CO39">
-        <v>15033630.0</v>
+        <v>7516815.0</v>
       </c>
       <c r="CP39">
-        <v>14615268.0</v>
+        <v>7307634.0</v>
       </c>
       <c r="CQ39">
-        <v>5243370.0</v>
+        <v>5243371.0</v>
       </c>
       <c r="CR39">
-        <v>5194739.0</v>
+        <v>6708083.0</v>
       </c>
       <c r="CS39">
-        <v>4403606.0</v>
+        <v>6685116.0</v>
       </c>
       <c r="CT39">
-        <v>2835810.0</v>
+        <v>3362588.0</v>
       </c>
       <c r="CU39">
-        <v>3309175.0</v>
+        <v>1114193.0</v>
       </c>
       <c r="CV39">
-        <v>3995110.0</v>
+        <v>3995111.0</v>
       </c>
       <c r="CW39">
-        <v>4760695.0</v>
+        <v>4760697.0</v>
       </c>
       <c r="CX39">
         <v>49815352.0</v>
       </c>
       <c r="CY39">
         <v>57640671.0</v>
       </c>
       <c r="CZ39">
         <v>55356255.0</v>
       </c>
       <c r="DA39">
-        <v>4188623.0</v>
+        <v>4188624.0</v>
       </c>
       <c r="DB39">
         <v>31238794.0</v>
       </c>
       <c r="DC39">
         <v>31322033.0</v>
       </c>
       <c r="DD39">
         <v>28187653.0</v>
       </c>
       <c r="DE39">
         <v>1986505.0</v>
       </c>
       <c r="DF39">
         <v>23097286.0</v>
       </c>
       <c r="DG39">
         <v>26022063.0</v>
       </c>
       <c r="DH39">
         <v>20284109.0</v>
       </c>
       <c r="DI39">
-        <v>1608729.0</v>
+        <v>1608730.0</v>
       </c>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
     </row>
     <row r="40" spans="1:116">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
         <v>100997000.0</v>
       </c>
       <c r="C40">
         <v>106903746.0</v>
       </c>
       <c r="D40">
         <v>96819528.0</v>
       </c>
       <c r="E40">
         <v>108293000.0</v>
       </c>
       <c r="F40">
         <v>110426000.0</v>
       </c>
       <c r="G40">
         <v>311397000.0</v>
       </c>
       <c r="H40">
         <v>100294000.0</v>
       </c>
       <c r="I40">
         <v>112152549.0</v>
       </c>
       <c r="J40">
         <v>81836449.0</v>
       </c>
       <c r="K40">
         <v>310323581.0</v>
       </c>
       <c r="L40">
         <v>81340000.0</v>
       </c>
       <c r="M40">
         <v>92520714.0</v>
       </c>
       <c r="N40">
-        <v>91402923.0</v>
+        <v>91402922.0</v>
       </c>
       <c r="O40">
         <v>273169000.0</v>
       </c>
       <c r="P40">
         <v>88874000.0</v>
       </c>
       <c r="Q40">
         <v>82236000.0</v>
       </c>
       <c r="R40">
         <v>78269000.0</v>
       </c>
       <c r="S40">
         <v>85164564.0</v>
       </c>
       <c r="T40">
         <v>74894829.0</v>
       </c>
       <c r="U40">
         <v>74717999.0</v>
       </c>
       <c r="V40">
         <v>55007998.0</v>
       </c>
       <c r="W40">
         <v>248531621.0</v>
       </c>
       <c r="X40">
         <v>18581161.0</v>
       </c>
       <c r="Y40">
         <v>93426250.0</v>
       </c>
       <c r="Z40">
         <v>2772528.0</v>
       </c>
       <c r="AA40">
         <v>2677088.0</v>
       </c>
       <c r="AB40">
         <v>2718688.0</v>
       </c>
       <c r="AC40">
         <v>578153.0</v>
       </c>
       <c r="AD40">
         <v>1484421.0</v>
       </c>
       <c r="AE40">
-        <v>156476141.0</v>
+        <v>170187210.0</v>
       </c>
       <c r="AF40">
-        <v>22819484.0</v>
+        <v>106414384.0</v>
       </c>
       <c r="AG40">
-        <v>156885383.0</v>
+        <v>359642.0</v>
       </c>
       <c r="AH40">
         <v>2431453.0</v>
       </c>
       <c r="AI40">
-        <v>232359943.0</v>
+        <v>-22492446.0</v>
       </c>
       <c r="AJ40">
         <v>981840.0</v>
       </c>
       <c r="AK40">
-        <v>18486653.0</v>
+        <v>129419211.0</v>
       </c>
       <c r="AL40">
-        <v>18424093.0</v>
+        <v>135656765.0</v>
       </c>
       <c r="AM40">
-        <v>267118146.0</v>
+        <v>98831399.0</v>
       </c>
       <c r="AN40">
-        <v>3939154.0</v>
+        <v>20574162.0</v>
       </c>
       <c r="AO40">
-        <v>4579605.0</v>
+        <v>-84073528.0</v>
       </c>
       <c r="AP40">
-        <v>3804969.0</v>
+        <v>-81486371.0</v>
       </c>
       <c r="AQ40">
-        <v>-22941811.0</v>
+        <v>-260738451.0</v>
       </c>
       <c r="AR40">
-        <v>4099072.0</v>
+        <v>-100491550.0</v>
       </c>
       <c r="AS40">
         <v>3465695.0</v>
       </c>
       <c r="AT40">
-        <v>-6531787.0</v>
+        <v>-65702012.0</v>
       </c>
       <c r="AU40">
-        <v>205938457.0</v>
+        <v>97985192.0</v>
       </c>
       <c r="AV40">
         <v>1378811.0</v>
       </c>
       <c r="AW40">
-        <v>28073067.0</v>
+        <v>-1211090.0</v>
       </c>
       <c r="AX40">
         <v>4337876.0</v>
       </c>
       <c r="AY40">
-        <v>81883412.0</v>
+        <v>83867878.0</v>
       </c>
       <c r="AZ40">
-        <v>466275.0</v>
+        <v>-258800.0</v>
       </c>
       <c r="BA40">
         <v>2378917.0</v>
       </c>
       <c r="BB40">
-        <v>-5655313.0</v>
+        <v>538603.0</v>
       </c>
       <c r="BC40">
         <v>99414977.0</v>
       </c>
       <c r="BD40">
         <v>4334265.0</v>
       </c>
       <c r="BE40">
         <v>5216794.0</v>
       </c>
       <c r="BF40">
-        <v>6430727.0</v>
+        <v>-3840794.0</v>
       </c>
       <c r="BG40">
-        <v>104723801.0</v>
+        <v>101069541.0</v>
       </c>
       <c r="BH40">
-        <v>8342490.0</v>
+        <v>-3341040.0</v>
       </c>
       <c r="BI40">
-        <v>3901831.0</v>
+        <v>-3448559.0</v>
       </c>
       <c r="BJ40">
         <v>3249272.0</v>
       </c>
       <c r="BK40">
-        <v>83044713.0</v>
+        <v>78698410.0</v>
       </c>
       <c r="BL40">
         <v>9237256.0</v>
       </c>
       <c r="BM40">
         <v>9036145.0</v>
       </c>
       <c r="BN40">
         <v>9343732.0</v>
       </c>
       <c r="BO40">
         <v>9096553.0</v>
       </c>
       <c r="BP40">
         <v>8911030.0</v>
       </c>
       <c r="BQ40">
         <v>7475774.0</v>
       </c>
       <c r="BR40">
         <v>7325572.0</v>
       </c>
       <c r="BS40">
         <v>7600657.0</v>
       </c>
       <c r="BT40">
         <v>8737956.0</v>
       </c>
       <c r="BU40">
         <v>561015.0</v>
       </c>
       <c r="BV40">
-        <v>10865638.0</v>
+        <v>8395999.0</v>
       </c>
       <c r="BW40">
         <v>11982228.0</v>
       </c>
       <c r="BX40">
         <v>14827759.0</v>
       </c>
       <c r="BY40">
-        <v>13026773.0</v>
+        <v>13026774.0</v>
       </c>
       <c r="BZ40">
         <v>11559466.0</v>
       </c>
       <c r="CA40">
-        <v>23724262.0</v>
+        <v>23724263.0</v>
       </c>
       <c r="CB40">
-        <v>10756761.0</v>
+        <v>10756762.0</v>
       </c>
       <c r="CC40">
         <v>10828397.0</v>
       </c>
       <c r="CD40">
-        <v>11812489.0</v>
+        <v>11812491.0</v>
       </c>
       <c r="CE40">
         <v>27830205.0</v>
       </c>
       <c r="CF40">
-        <v>13966369.0</v>
+        <v>13966371.0</v>
       </c>
       <c r="CG40">
-        <v>6455299.0</v>
+        <v>6455300.0</v>
       </c>
       <c r="CH40">
         <v>7323304.0</v>
       </c>
       <c r="CI40">
         <v>9741794.0</v>
       </c>
       <c r="CJ40">
         <v>5413142.0</v>
       </c>
       <c r="CK40">
-        <v>5131417.0</v>
+        <v>5131418.0</v>
       </c>
       <c r="CL40">
-        <v>6024160.0</v>
+        <v>6024161.0</v>
       </c>
       <c r="CM40">
-        <v>-102166151.0</v>
+        <v>68608928.0</v>
       </c>
       <c r="CN40">
         <v>6304681.0</v>
       </c>
       <c r="CO40">
-        <v>6752141.0</v>
+        <v>6752142.0</v>
       </c>
       <c r="CP40">
-        <v>6137159.0</v>
+        <v>6137160.0</v>
       </c>
       <c r="CQ40">
-        <v>2815753.0</v>
+        <v>2815754.0</v>
       </c>
       <c r="CR40">
-        <v>2241920.0</v>
+        <v>2241921.0</v>
       </c>
       <c r="CS40">
-        <v>1671278.0</v>
+        <v>1671279.0</v>
       </c>
       <c r="CT40">
-        <v>681048.0</v>
+        <v>681049.0</v>
       </c>
       <c r="CU40">
         <v>247038.0</v>
       </c>
       <c r="CV40">
         <v>3923210.0</v>
       </c>
       <c r="CW40">
-        <v>814278.0</v>
+        <v>814279.0</v>
       </c>
       <c r="CX40">
         <v>57941166.0</v>
       </c>
       <c r="CY40">
         <v>65408375.0</v>
       </c>
       <c r="CZ40">
         <v>64291184.0</v>
       </c>
       <c r="DA40">
         <v>675586.0</v>
       </c>
       <c r="DB40">
         <v>39169172.0</v>
       </c>
       <c r="DC40">
         <v>45016949.0</v>
       </c>
       <c r="DD40">
         <v>39039237.0</v>
       </c>
       <c r="DE40">
         <v>0.0</v>
       </c>
       <c r="DF40">
         <v>36135009.0</v>
       </c>
       <c r="DG40">
         <v>37443218.0</v>
       </c>
       <c r="DH40">
         <v>26230591.0</v>
       </c>
       <c r="DI40">
-        <v>279778.0</v>
+        <v>279780.0</v>
       </c>
       <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40"/>
     </row>
     <row r="41" spans="1:116">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41">
         <v>602864000.0</v>
       </c>
       <c r="M41">
         <v>502474000.0</v>
       </c>
@@ -14841,147 +14861,147 @@
       <c r="O42">
         <v>41491000.0</v>
       </c>
       <c r="P42">
         <v>38346000.0</v>
       </c>
       <c r="Q42">
         <v>36134000.0</v>
       </c>
       <c r="R42">
         <v>41548000.0</v>
       </c>
       <c r="S42">
         <v>39097006.0</v>
       </c>
       <c r="T42">
         <v>24806509.0</v>
       </c>
       <c r="U42">
         <v>22551000.0</v>
       </c>
       <c r="V42">
         <v>20605999.0</v>
       </c>
       <c r="W42">
-        <v>25172285.0</v>
+        <v>25172284.0</v>
       </c>
       <c r="X42">
         <v>16475914.0</v>
       </c>
       <c r="Y42">
         <v>21313715.0</v>
       </c>
       <c r="Z42">
         <v>16229727.0</v>
       </c>
       <c r="AA42">
         <v>16124537.0</v>
       </c>
       <c r="AB42">
         <v>16727602.0</v>
       </c>
       <c r="AC42">
         <v>15837903.0</v>
       </c>
       <c r="AD42">
         <v>15868034.0</v>
       </c>
       <c r="AE42">
-        <v>15012885.0</v>
+        <v>20448000.0</v>
       </c>
       <c r="AF42">
-        <v>17393828.0</v>
+        <v>17393831.89</v>
       </c>
       <c r="AG42">
         <v>17882451.0</v>
       </c>
       <c r="AH42">
         <v>17579235.0</v>
       </c>
       <c r="AI42">
-        <v>18066666.0</v>
+        <v>17491053.0</v>
       </c>
       <c r="AJ42">
         <v>19981781.0</v>
       </c>
       <c r="AK42">
         <v>18182167.0</v>
       </c>
       <c r="AL42">
         <v>16253243.0</v>
       </c>
       <c r="AM42">
         <v>15050963.0</v>
       </c>
       <c r="AN42">
         <v>16527857.0</v>
       </c>
       <c r="AO42">
         <v>15348822.0</v>
       </c>
       <c r="AP42">
         <v>14511109.0</v>
       </c>
       <c r="AQ42">
-        <v>12840764.0</v>
+        <v>17819000.0</v>
       </c>
       <c r="AR42">
         <v>12429795.0</v>
       </c>
       <c r="AS42">
         <v>12505337.0</v>
       </c>
       <c r="AT42">
         <v>11531787.0</v>
       </c>
       <c r="AU42">
         <v>12346880.0</v>
       </c>
       <c r="AV42">
         <v>14070311.0</v>
       </c>
       <c r="AW42">
         <v>19514664.0</v>
       </c>
       <c r="AX42">
         <v>18089706.0</v>
       </c>
       <c r="AY42">
         <v>71584679.0</v>
       </c>
       <c r="AZ42">
-        <v>48717365.0</v>
+        <v>16693999.0</v>
       </c>
       <c r="BA42">
         <v>23653246.0</v>
       </c>
       <c r="BB42">
         <v>24507346.0</v>
       </c>
       <c r="BC42">
-        <v>21072745.0</v>
+        <v>17350702.0</v>
       </c>
       <c r="BD42">
         <v>585647955.0</v>
       </c>
       <c r="BE42">
         <v>15475373.0</v>
       </c>
       <c r="BF42">
         <v>588016558.0</v>
       </c>
       <c r="BG42">
         <v>14140060.0</v>
       </c>
       <c r="BH42">
         <v>563287078.0</v>
       </c>
       <c r="BI42">
         <v>598111550.0</v>
       </c>
       <c r="BJ42">
         <v>595190912.0</v>
       </c>
       <c r="BK42">
         <v>1065708079.0</v>
       </c>
@@ -16348,120 +16368,120 @@
       <c r="AR48">
         <v>132001489.0</v>
       </c>
       <c r="AS48">
         <v>156252668.0</v>
       </c>
       <c r="AT48">
         <v>145104117.0</v>
       </c>
       <c r="AU48">
         <v>161372603.0</v>
       </c>
       <c r="AV48">
         <v>161309107.0</v>
       </c>
       <c r="AW48">
         <v>146554940.0</v>
       </c>
       <c r="AX48">
         <v>123173026.0</v>
       </c>
       <c r="AY48">
         <v>152425406.0</v>
       </c>
       <c r="AZ48">
-        <v>193874445.0</v>
+        <v>199997000.0</v>
       </c>
       <c r="BA48">
         <v>162686283.0</v>
       </c>
       <c r="BB48">
         <v>164028699.0</v>
       </c>
       <c r="BC48">
         <v>160942070.0</v>
       </c>
       <c r="BD48">
         <v>153957835.0</v>
       </c>
       <c r="BE48">
         <v>135982695.0</v>
       </c>
       <c r="BF48">
         <v>117006945.0</v>
       </c>
       <c r="BG48">
         <v>95543584.0</v>
       </c>
       <c r="BH48">
         <v>70689023.0</v>
       </c>
       <c r="BI48">
         <v>67112708.0</v>
       </c>
       <c r="BJ48">
         <v>51154942.0</v>
       </c>
       <c r="BK48">
         <v>31435970.0</v>
       </c>
       <c r="BL48">
         <v>5224849.0</v>
       </c>
       <c r="BM48">
-        <v>-9920311.17</v>
+        <v>-9920311.0</v>
       </c>
       <c r="BN48">
-        <v>-17664312.34</v>
+        <v>-17664312.0</v>
       </c>
       <c r="BO48">
-        <v>-33460032.47</v>
+        <v>-33460032.0</v>
       </c>
       <c r="BP48">
         <v>1541771.0</v>
       </c>
       <c r="BQ48">
-        <v>-5013997.16</v>
+        <v>-5013997.0</v>
       </c>
       <c r="BR48">
-        <v>-11975924.61</v>
+        <v>-11975924.0</v>
       </c>
       <c r="BS48">
-        <v>-7850451.93</v>
+        <v>-7850451.0</v>
       </c>
       <c r="BT48">
-        <v>-14807292.65</v>
+        <v>-14807292.0</v>
       </c>
       <c r="BU48">
-        <v>-28646099.43</v>
+        <v>-28646099.0</v>
       </c>
       <c r="BV48">
-        <v>-28412513.36</v>
+        <v>-28412513.0</v>
       </c>
       <c r="BW48">
-        <v>-15294355.25</v>
+        <v>-15294355.0</v>
       </c>
       <c r="BX48">
         <v>49531627.0</v>
       </c>
       <c r="BY48">
         <v>50093940.0</v>
       </c>
       <c r="BZ48">
         <v>51731102.0</v>
       </c>
       <c r="CA48">
         <v>60609128.0</v>
       </c>
       <c r="CB48">
         <v>56924592.0</v>
       </c>
       <c r="CC48">
         <v>49809728.0</v>
       </c>
       <c r="CD48">
         <v>44038428.0</v>
       </c>
       <c r="CE48">
         <v>49907869.0</v>
       </c>
@@ -16522,60 +16542,60 @@
       <c r="CX48">
         <v>13557714.0</v>
       </c>
       <c r="CY48">
         <v>11335123.0</v>
       </c>
       <c r="CZ48">
         <v>9405188.0</v>
       </c>
       <c r="DA48">
         <v>7161194.0</v>
       </c>
       <c r="DB48">
         <v>5792624.0</v>
       </c>
       <c r="DC48">
         <v>4135593.0</v>
       </c>
       <c r="DD48">
         <v>1852709.0</v>
       </c>
       <c r="DE48">
         <v>68500.0</v>
       </c>
       <c r="DF48">
-        <v>-463269.36</v>
+        <v>-463269.0</v>
       </c>
       <c r="DG48">
-        <v>-1297858.53</v>
+        <v>-1297858.0</v>
       </c>
       <c r="DH48">
-        <v>-2973240.83</v>
+        <v>-2973240.0</v>
       </c>
       <c r="DI48">
-        <v>-4616353.08</v>
+        <v>-4616353.0</v>
       </c>
       <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48"/>
     </row>
     <row r="49" spans="1:116">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
@@ -16929,96 +16949,96 @@
       <c r="W51">
         <v>1563206140.0</v>
       </c>
       <c r="X51">
         <v>1297871593.0</v>
       </c>
       <c r="Y51">
         <v>1751350403.0</v>
       </c>
       <c r="Z51">
         <v>1945151549.0</v>
       </c>
       <c r="AA51">
         <v>2173617786.0</v>
       </c>
       <c r="AB51">
         <v>2207468247.0</v>
       </c>
       <c r="AC51">
         <v>2205332391.0</v>
       </c>
       <c r="AD51">
         <v>1630696808.65</v>
       </c>
       <c r="AE51">
-        <v>1172336145.0</v>
+        <v>1596757000.0</v>
       </c>
       <c r="AF51">
         <v>1149901316.0</v>
       </c>
       <c r="AG51">
         <v>1192101581.0</v>
       </c>
       <c r="AH51">
         <v>1178387963.0</v>
       </c>
       <c r="AI51">
         <v>1199036182.0</v>
       </c>
       <c r="AJ51">
         <v>1215565121.0</v>
       </c>
       <c r="AK51">
         <v>1294104078.0</v>
       </c>
       <c r="AL51">
         <v>1246684863.0</v>
       </c>
       <c r="AM51">
         <v>1179090097.0</v>
       </c>
       <c r="AN51">
         <v>654676554.0</v>
       </c>
       <c r="AO51">
         <v>678340985.0</v>
       </c>
       <c r="AP51">
         <v>703113925.0</v>
       </c>
       <c r="AQ51">
-        <v>1177649186.0</v>
+        <v>1643497000.0</v>
       </c>
       <c r="AR51">
         <v>1286029050.0</v>
       </c>
       <c r="AS51">
         <v>1350002819.0</v>
       </c>
       <c r="AT51">
-        <v>1327346584.0</v>
+        <v>1689777999.0</v>
       </c>
       <c r="AU51">
         <v>1412771565.0</v>
       </c>
       <c r="AV51">
         <v>1037250264.0</v>
       </c>
       <c r="AW51">
         <v>827904470.0</v>
       </c>
       <c r="AX51">
         <v>846656353.0</v>
       </c>
       <c r="AY51">
         <v>735363505.0</v>
       </c>
       <c r="AZ51">
         <v>802986680.0</v>
       </c>
       <c r="BA51">
         <v>796537598.0</v>
       </c>
       <c r="BB51">
         <v>870108604.0</v>
       </c>
@@ -17273,147 +17293,147 @@
       <c r="W52">
         <v>167347405.0</v>
       </c>
       <c r="X52">
         <v>263277700.0</v>
       </c>
       <c r="Y52">
         <v>349986481.0</v>
       </c>
       <c r="Z52">
         <v>101122549.0</v>
       </c>
       <c r="AA52">
         <v>119868786.0</v>
       </c>
       <c r="AB52">
         <v>109335247.0</v>
       </c>
       <c r="AC52">
         <v>114538391.0</v>
       </c>
       <c r="AD52">
         <v>101519622.0</v>
       </c>
       <c r="AE52">
-        <v>104366410.0</v>
+        <v>134674000.0</v>
       </c>
       <c r="AF52">
-        <v>108684916.0</v>
+        <v>145067700.0</v>
       </c>
       <c r="AG52">
         <v>58905869.0</v>
       </c>
       <c r="AH52">
         <v>51468549.0</v>
       </c>
       <c r="AI52">
-        <v>49160237.0</v>
+        <v>62067000.0</v>
       </c>
       <c r="AJ52">
         <v>44600291.0</v>
       </c>
       <c r="AK52">
-        <v>43817277.0</v>
+        <v>57920000.0</v>
       </c>
       <c r="AL52">
         <v>43532445.0</v>
       </c>
       <c r="AM52">
-        <v>30130198.0</v>
+        <v>50665664.0</v>
       </c>
       <c r="AN52">
-        <v>39242441.0</v>
+        <v>55823000.0</v>
       </c>
       <c r="AO52">
-        <v>54983072.0</v>
+        <v>58018104.0</v>
       </c>
       <c r="AP52">
-        <v>58856429.0</v>
+        <v>62135457.0</v>
       </c>
       <c r="AQ52">
-        <v>464923811.0</v>
+        <v>626034000.0</v>
       </c>
       <c r="AR52">
-        <v>246105026.0</v>
+        <v>249896891.0</v>
       </c>
       <c r="AS52">
         <v>271975573.0</v>
       </c>
       <c r="AT52">
-        <v>275015775.0</v>
+        <v>334186000.0</v>
       </c>
       <c r="AU52">
-        <v>273224160.0</v>
+        <v>275433654.0</v>
       </c>
       <c r="AV52">
         <v>110968660.0</v>
       </c>
       <c r="AW52">
-        <v>45509845.0</v>
+        <v>49264779.0</v>
       </c>
       <c r="AX52">
         <v>46247443.0</v>
       </c>
       <c r="AY52">
-        <v>30428167.0</v>
+        <v>28443701.0</v>
       </c>
       <c r="AZ52">
-        <v>25005331.0</v>
+        <v>25730406.0</v>
       </c>
       <c r="BA52">
         <v>32599604.0</v>
       </c>
       <c r="BB52">
-        <v>48193031.0</v>
+        <v>45096073.0</v>
       </c>
       <c r="BC52">
         <v>47281444.0</v>
       </c>
       <c r="BD52">
         <v>45359410.0</v>
       </c>
       <c r="BE52">
         <v>54847114.0</v>
       </c>
       <c r="BF52">
         <v>47393531.0</v>
       </c>
       <c r="BG52">
         <v>34293829.0</v>
       </c>
       <c r="BH52">
         <v>35251035.0</v>
       </c>
       <c r="BI52">
         <v>56017428.0</v>
       </c>
       <c r="BJ52">
         <v>42736467.0</v>
       </c>
       <c r="BK52">
-        <v>37154055.0</v>
+        <v>38713805.0</v>
       </c>
       <c r="BL52">
         <v>27475285.0</v>
       </c>
       <c r="BM52">
         <v>32802390.0</v>
       </c>
       <c r="BN52">
         <v>396524426.0</v>
       </c>
       <c r="BO52">
         <v>392120141.0</v>
       </c>
       <c r="BP52">
         <v>30530451.0</v>
       </c>
       <c r="BQ52">
         <v>56144536.0</v>
       </c>
       <c r="BR52">
         <v>61044586.0</v>
       </c>
       <c r="BS52">
         <v>67004930.0</v>
       </c>
@@ -18195,78 +18215,78 @@
       <c r="W56">
         <v>830600148.0</v>
       </c>
       <c r="X56">
         <v>793968891.0</v>
       </c>
       <c r="Y56">
         <v>657415234.0</v>
       </c>
       <c r="Z56">
         <v>563327457.0</v>
       </c>
       <c r="AA56">
         <v>523572462.0</v>
       </c>
       <c r="AB56">
         <v>546246411.0</v>
       </c>
       <c r="AC56">
         <v>564076020.0</v>
       </c>
       <c r="AD56">
         <v>530339275.0</v>
       </c>
       <c r="AE56">
-        <v>520579576.0</v>
+        <v>709045000.0</v>
       </c>
       <c r="AF56">
-        <v>531586442.0</v>
+        <v>686815000.0</v>
       </c>
       <c r="AG56">
         <v>535425790.0</v>
       </c>
       <c r="AH56">
-        <v>532385532.0</v>
+        <v>687528000.0</v>
       </c>
       <c r="AI56">
         <v>518816699.0</v>
       </c>
       <c r="AJ56">
         <v>545907797.0</v>
       </c>
       <c r="AK56">
-        <v>586441225.0</v>
+        <v>762702000.0</v>
       </c>
       <c r="AL56">
-        <v>519267685.0</v>
+        <v>692485000.0</v>
       </c>
       <c r="AM56">
         <v>471737221.0</v>
       </c>
       <c r="AN56">
-        <v>397098307.0</v>
+        <v>522085000.0</v>
       </c>
       <c r="AO56">
         <v>401494071.0</v>
       </c>
       <c r="AP56">
         <v>412857076.0</v>
       </c>
       <c r="AQ56">
         <v>589761402.0</v>
       </c>
       <c r="AR56">
         <v>484138547.0</v>
       </c>
       <c r="AS56">
         <v>538330473.0</v>
       </c>
       <c r="AT56">
         <v>516353525.0</v>
       </c>
       <c r="AU56">
         <v>547823165.0</v>
       </c>
       <c r="AV56">
         <v>532936443.0</v>
       </c>
@@ -18539,78 +18559,78 @@
       <c r="W57">
         <v>832747993.0</v>
       </c>
       <c r="X57">
         <v>678792134.0</v>
       </c>
       <c r="Y57">
         <v>881219217.0</v>
       </c>
       <c r="Z57">
         <v>446841066.0</v>
       </c>
       <c r="AA57">
         <v>484828557.0</v>
       </c>
       <c r="AB57">
         <v>496096842.0</v>
       </c>
       <c r="AC57">
         <v>504641986.0</v>
       </c>
       <c r="AD57">
         <v>485241162.0</v>
       </c>
       <c r="AE57">
-        <v>481813910.0</v>
+        <v>656245000.0</v>
       </c>
       <c r="AF57">
-        <v>506078900.0</v>
+        <v>653859000.0</v>
       </c>
       <c r="AG57">
         <v>432346411.0</v>
       </c>
       <c r="AH57">
         <v>408362952.0</v>
       </c>
       <c r="AI57">
         <v>426043737.0</v>
       </c>
       <c r="AJ57">
         <v>429986376.0</v>
       </c>
       <c r="AK57">
-        <v>416007719.0</v>
+        <v>541043000.0</v>
       </c>
       <c r="AL57">
-        <v>402730994.0</v>
+        <v>537074000.0</v>
       </c>
       <c r="AM57">
         <v>429384718.0</v>
       </c>
       <c r="AN57">
-        <v>393440578.0</v>
+        <v>517275999.0</v>
       </c>
       <c r="AO57">
         <v>411270076.0</v>
       </c>
       <c r="AP57">
         <v>395067178.0</v>
       </c>
       <c r="AQ57">
         <v>769858541.0</v>
       </c>
       <c r="AR57">
         <v>566581750.0</v>
       </c>
       <c r="AS57">
         <v>625329692.0</v>
       </c>
       <c r="AT57">
         <v>609380028.0</v>
       </c>
       <c r="AU57">
         <v>657365229.0</v>
       </c>
       <c r="AV57">
         <v>486830977.0</v>
       </c>
@@ -18647,51 +18667,51 @@
       <c r="BG57">
         <v>334520078.0</v>
       </c>
       <c r="BH57">
         <v>338700973.0</v>
       </c>
       <c r="BI57">
         <v>324540536.0</v>
       </c>
       <c r="BJ57">
         <v>299093537.0</v>
       </c>
       <c r="BK57">
         <v>247574388.0</v>
       </c>
       <c r="BL57">
         <v>249587129.0</v>
       </c>
       <c r="BM57">
         <v>227466084.0</v>
       </c>
       <c r="BN57">
         <v>597060035.0</v>
       </c>
       <c r="BO57">
-        <v>580697163.0</v>
+        <v>574805653.0</v>
       </c>
       <c r="BP57">
         <v>222007671.0</v>
       </c>
       <c r="BQ57">
         <v>237458977.0</v>
       </c>
       <c r="BR57">
         <v>234049259.0</v>
       </c>
       <c r="BS57">
         <v>254361544.0</v>
       </c>
       <c r="BT57">
         <v>305027394.0</v>
       </c>
       <c r="BU57">
         <v>303326783.0</v>
       </c>
       <c r="BV57">
         <v>280701447.0</v>
       </c>
       <c r="BW57">
         <v>269189134.0</v>
       </c>
@@ -19411,87 +19431,87 @@
       <c r="AQ60">
         <v>740346907.0</v>
       </c>
       <c r="AR60">
         <v>739642458.0</v>
       </c>
       <c r="AS60">
         <v>827928559.0</v>
       </c>
       <c r="AT60">
         <v>812763842.0</v>
       </c>
       <c r="AU60">
         <v>886767568.0</v>
       </c>
       <c r="AV60">
         <v>846035585.0</v>
       </c>
       <c r="AW60">
         <v>840638678.0</v>
       </c>
       <c r="AX60">
         <v>802239953.0</v>
       </c>
       <c r="AY60">
-        <v>742711571.0</v>
+        <v>790817000.0</v>
       </c>
       <c r="AZ60">
-        <v>762152232.0</v>
+        <v>786221000.0</v>
       </c>
       <c r="BA60">
         <v>728582154.0</v>
       </c>
       <c r="BB60">
         <v>739025996.0</v>
       </c>
       <c r="BC60">
         <v>731145019.0</v>
       </c>
       <c r="BD60">
         <v>729212090.0</v>
       </c>
       <c r="BE60">
         <v>716306164.0</v>
       </c>
       <c r="BF60">
         <v>701141614.0</v>
       </c>
       <c r="BG60">
         <v>670518119.0</v>
       </c>
       <c r="BH60">
         <v>642961356.0</v>
       </c>
       <c r="BI60">
         <v>657542435.0</v>
       </c>
       <c r="BJ60">
         <v>640154952.0</v>
       </c>
       <c r="BK60">
-        <v>611434170.0</v>
+        <v>618440049.0</v>
       </c>
       <c r="BL60">
         <v>558103314.0</v>
       </c>
       <c r="BM60">
         <v>530209657.0</v>
       </c>
       <c r="BN60">
         <v>540410045.0</v>
       </c>
       <c r="BO60">
         <v>509421258.0</v>
       </c>
       <c r="BP60">
         <v>532696229.0</v>
       </c>
       <c r="BQ60">
         <v>442381670.0</v>
       </c>
       <c r="BR60">
         <v>399368020.0</v>
       </c>
       <c r="BS60">
         <v>418940016.0</v>
       </c>
@@ -20099,117 +20119,117 @@
       <c r="A3" t="s">
         <v>180</v>
       </c>
       <c r="B3">
         <v>852355078.0</v>
       </c>
       <c r="C3">
         <v>582069000.0</v>
       </c>
       <c r="D3">
         <v>441975000.0</v>
       </c>
       <c r="E3">
         <v>430593000.0</v>
       </c>
       <c r="F3">
         <v>393032000.0</v>
       </c>
       <c r="G3">
         <v>299229000.0</v>
       </c>
       <c r="H3">
         <v>302519375.0</v>
       </c>
       <c r="I3">
-        <v>191326916.0</v>
+        <v>257960000.0</v>
       </c>
       <c r="J3">
-        <v>329016302.0</v>
+        <v>266179000.0</v>
       </c>
       <c r="K3">
         <v>143654489.0</v>
       </c>
       <c r="L3">
         <v>126992339.0</v>
       </c>
       <c r="M3">
-        <v>131690298.0</v>
+        <v>121713000.0</v>
       </c>
       <c r="N3">
-        <v>127629441.0</v>
+        <v>136822000.0</v>
       </c>
       <c r="O3">
         <v>148398218.0</v>
       </c>
       <c r="P3">
         <v>129865817.0</v>
       </c>
       <c r="Q3">
         <v>126638737.0</v>
       </c>
       <c r="R3">
         <v>117087193.0</v>
       </c>
       <c r="S3">
         <v>101073130.0</v>
       </c>
       <c r="T3">
         <v>108722609.0</v>
       </c>
       <c r="U3">
         <v>78894989.0</v>
       </c>
       <c r="V3">
         <v>58998622.35</v>
       </c>
       <c r="W3">
         <v>37129618.85</v>
       </c>
       <c r="X3">
         <v>25875058.0</v>
       </c>
       <c r="Y3">
-        <v>-12780202.12</v>
+        <v>12780202.0</v>
       </c>
       <c r="Z3">
-        <v>-19826469.57</v>
+        <v>-15477025.0</v>
       </c>
       <c r="AA3">
         <v>-19826469.57</v>
       </c>
       <c r="AB3">
-        <v>-13781921.36</v>
+        <v>-13781921.0</v>
       </c>
       <c r="AC3">
-        <v>-9453026.0</v>
+        <v>-9453025.0</v>
       </c>
       <c r="AD3">
-        <v>-5735468.98</v>
+        <v>-5735468.0</v>
       </c>
       <c r="AE3">
-        <v>-4864091.56</v>
+        <v>-4864091.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-10548000.0</v>
       </c>
       <c r="I4">
         <v>-10548000.0</v>
       </c>
       <c r="J4">
         <v>-10548000.0</v>
       </c>
       <c r="K4">
         <v>482520000.0</v>
       </c>
       <c r="L4">
@@ -20218,215 +20238,215 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>182</v>
       </c>
       <c r="B5">
-        <v>763867100.0</v>
+        <v>791963218.0</v>
       </c>
       <c r="C5">
         <v>712689000.0</v>
       </c>
       <c r="D5">
         <v>752238000.0</v>
       </c>
       <c r="E5">
         <v>1131135000.0</v>
       </c>
       <c r="F5">
         <v>965685000.0</v>
       </c>
       <c r="G5">
         <v>410067000.0</v>
       </c>
       <c r="H5">
         <v>393946404.0</v>
       </c>
       <c r="I5">
-        <v>329938401.0</v>
+        <v>414987000.0</v>
       </c>
       <c r="J5">
-        <v>188882703.0</v>
+        <v>241058000.0</v>
       </c>
       <c r="K5">
         <v>181929916.0</v>
       </c>
       <c r="L5">
         <v>187932464.0</v>
       </c>
       <c r="M5">
-        <v>203218304.0</v>
+        <v>213195602.0</v>
       </c>
       <c r="N5">
-        <v>174430158.0</v>
+        <v>200519000.0</v>
       </c>
       <c r="O5">
         <v>257699306.0</v>
       </c>
       <c r="P5">
         <v>178676788.0</v>
       </c>
       <c r="Q5">
         <v>177730563.0</v>
       </c>
       <c r="R5">
         <v>64307134.0</v>
       </c>
       <c r="S5">
         <v>119781430.0</v>
       </c>
       <c r="T5">
         <v>85458952.0</v>
       </c>
       <c r="U5">
         <v>130031744.0</v>
       </c>
       <c r="V5">
         <v>172735491.65</v>
       </c>
       <c r="W5">
         <v>117487147.92</v>
       </c>
       <c r="X5">
         <v>44758901.0</v>
       </c>
       <c r="Y5">
-        <v>64672141.12</v>
+        <v>26331535.0</v>
       </c>
       <c r="Z5">
-        <v>62749538.57</v>
+        <v>58400094.0</v>
       </c>
       <c r="AA5">
         <v>62749538.57</v>
       </c>
       <c r="AB5">
-        <v>42426698.36</v>
+        <v>42426698.0</v>
       </c>
       <c r="AC5">
-        <v>27742576.0</v>
+        <v>27742575.0</v>
       </c>
       <c r="AD5">
-        <v>15667621.98</v>
+        <v>15667621.0</v>
       </c>
       <c r="AE5">
-        <v>10515020.56</v>
+        <v>10515020.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6">
-        <v>1616222178.0</v>
+        <v>1644318296.0</v>
       </c>
       <c r="C6">
         <v>1294758000.0</v>
       </c>
       <c r="D6">
         <v>1194213000.0</v>
       </c>
       <c r="E6">
         <v>1561728000.0</v>
       </c>
       <c r="F6">
         <v>1358717000.0</v>
       </c>
       <c r="G6">
         <v>709296000.0</v>
       </c>
       <c r="H6">
         <v>696465779.0</v>
       </c>
       <c r="I6">
-        <v>521265317.0</v>
+        <v>672947000.0</v>
       </c>
       <c r="J6">
-        <v>517899005.0</v>
+        <v>507237000.0</v>
       </c>
       <c r="K6">
         <v>325584405.0</v>
       </c>
       <c r="L6">
         <v>314924803.0</v>
       </c>
       <c r="M6">
         <v>334908602.0</v>
       </c>
       <c r="N6">
-        <v>302059599.0</v>
+        <v>337341000.0</v>
       </c>
       <c r="O6">
         <v>406097524.0</v>
       </c>
       <c r="P6">
         <v>308542605.0</v>
       </c>
       <c r="Q6">
         <v>304369300.0</v>
       </c>
       <c r="R6">
         <v>181394327.0</v>
       </c>
       <c r="S6">
         <v>220854560.0</v>
       </c>
       <c r="T6">
         <v>194181561.0</v>
       </c>
       <c r="U6">
         <v>208926733.0</v>
       </c>
       <c r="V6">
         <v>231734114.0</v>
       </c>
       <c r="W6">
         <v>154616766.77</v>
       </c>
       <c r="X6">
         <v>70633959.0</v>
       </c>
       <c r="Y6">
-        <v>51891939.0</v>
+        <v>39111737.0</v>
       </c>
       <c r="Z6">
         <v>42923069.0</v>
       </c>
       <c r="AA6">
         <v>42923069.0</v>
       </c>
       <c r="AB6">
         <v>28644777.0</v>
       </c>
       <c r="AC6">
         <v>18289550.0</v>
       </c>
       <c r="AD6">
         <v>9932153.0</v>
       </c>
       <c r="AE6">
         <v>5650929.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>184</v>
       </c>
       <c r="B7"/>
@@ -20509,60 +20529,60 @@
       <c r="A9" t="s">
         <v>186</v>
       </c>
       <c r="B9">
         <v>1345003312.0</v>
       </c>
       <c r="C9">
         <v>1251377000.0</v>
       </c>
       <c r="D9">
         <v>1265392000.0</v>
       </c>
       <c r="E9">
         <v>1572938000.0</v>
       </c>
       <c r="F9">
         <v>1148037000.0</v>
       </c>
       <c r="G9">
         <v>572853000.0</v>
       </c>
       <c r="H9">
         <v>506321958.0</v>
       </c>
       <c r="I9">
-        <v>510006388.0</v>
+        <v>692442614.0</v>
       </c>
       <c r="J9">
         <v>405214314.0</v>
       </c>
       <c r="K9">
         <v>358230042.0</v>
       </c>
       <c r="L9">
-        <v>352552803.0</v>
+        <v>675185000.0</v>
       </c>
       <c r="M9">
         <v>417323364.0</v>
       </c>
       <c r="N9">
         <v>365763498.0</v>
       </c>
       <c r="O9">
         <v>430351920.0</v>
       </c>
       <c r="P9">
         <v>470897160.0</v>
       </c>
       <c r="Q9">
         <v>592352224.0</v>
       </c>
       <c r="R9">
         <v>513509693.0</v>
       </c>
       <c r="S9">
         <v>519880854.0</v>
       </c>
       <c r="T9">
         <v>557044330.0</v>
       </c>
@@ -20604,277 +20624,277 @@
       <c r="A10" t="s">
         <v>187</v>
       </c>
       <c r="B10">
         <v>565943310.0</v>
       </c>
       <c r="C10">
         <v>560723000.0</v>
       </c>
       <c r="D10">
         <v>676764000.0</v>
       </c>
       <c r="E10">
         <v>1065641000.0</v>
       </c>
       <c r="F10">
         <v>906211000.0</v>
       </c>
       <c r="G10">
         <v>362657000.0</v>
       </c>
       <c r="H10">
         <v>328497397.0</v>
       </c>
       <c r="I10">
-        <v>280623774.0</v>
+        <v>382218000.0</v>
       </c>
       <c r="J10">
-        <v>93316898.0</v>
+        <v>119061773.0</v>
       </c>
       <c r="K10">
-        <v>151276690.0</v>
+        <v>203331000.0</v>
       </c>
       <c r="L10">
-        <v>144669198.0</v>
+        <v>200756000.0</v>
       </c>
       <c r="M10">
         <v>156490016.0</v>
       </c>
       <c r="N10">
-        <v>67506597.0</v>
+        <v>71879000.0</v>
       </c>
       <c r="O10">
         <v>209855955.0</v>
       </c>
       <c r="P10">
         <v>133280117.0</v>
       </c>
       <c r="Q10">
-        <v>137942929.0</v>
+        <v>136164213.0</v>
       </c>
       <c r="R10">
         <v>30885302.0</v>
       </c>
       <c r="S10">
         <v>81493015.0</v>
       </c>
       <c r="T10">
-        <v>48858931.0</v>
+        <v>48191106.0</v>
       </c>
       <c r="U10">
-        <v>114179821.0</v>
+        <v>132996506.0</v>
       </c>
       <c r="V10">
         <v>138316686.76</v>
       </c>
       <c r="W10">
         <v>70416091.3</v>
       </c>
       <c r="X10">
         <v>38962190.0</v>
       </c>
       <c r="Y10">
         <v>22313267.0</v>
       </c>
       <c r="Z10">
-        <v>13623375.0</v>
+        <v>19839822.0</v>
       </c>
       <c r="AA10">
         <v>13623375.0</v>
       </c>
       <c r="AB10">
+        <v>14804111.0</v>
+      </c>
+      <c r="AC10">
         <v>9998648.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5137514.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538784.0</v>
       </c>
       <c r="AE10">
         <v>9799713.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>188</v>
       </c>
       <c r="B11">
         <v>132364780.0</v>
       </c>
       <c r="C11">
         <v>138239000.0</v>
       </c>
       <c r="D11">
         <v>171887000.0</v>
       </c>
       <c r="E11">
         <v>242409000.0</v>
       </c>
       <c r="F11">
         <v>151806000.0</v>
       </c>
       <c r="G11">
         <v>86982000.0</v>
       </c>
       <c r="H11">
         <v>78274918.0</v>
       </c>
       <c r="I11">
         <v>66242300.0</v>
       </c>
       <c r="J11">
-        <v>-32319681.91</v>
+        <v>-41236246.0</v>
       </c>
       <c r="K11">
-        <v>34426009.0</v>
+        <v>46613247.0</v>
       </c>
       <c r="L11">
         <v>39651507.0</v>
       </c>
       <c r="M11">
-        <v>46297572.0</v>
+        <v>47164000.0</v>
       </c>
       <c r="N11">
-        <v>8942776.0</v>
+        <v>9522000.0</v>
       </c>
       <c r="O11">
         <v>54878722.0</v>
       </c>
       <c r="P11">
         <v>33162585.0</v>
       </c>
       <c r="Q11">
-        <v>33367661.0</v>
+        <v>33668395.0</v>
       </c>
       <c r="R11">
-        <v>20447903.0</v>
+        <v>21427797.0</v>
       </c>
       <c r="S11">
         <v>16022185.0</v>
       </c>
       <c r="T11">
         <v>3610017.0</v>
       </c>
       <c r="U11">
         <v>1195950.0</v>
       </c>
       <c r="V11">
         <v>8953848.8</v>
       </c>
       <c r="W11">
         <v>5785515.83</v>
       </c>
       <c r="X11">
         <v>3432374.0</v>
       </c>
       <c r="Y11">
         <v>5423328.0</v>
       </c>
       <c r="Z11">
-        <v>5567814.0</v>
+        <v>8083481.0</v>
       </c>
       <c r="AA11">
         <v>5567814.0</v>
       </c>
       <c r="AB11">
+        <v>5971373.0</v>
+      </c>
+      <c r="AC11">
         <v>2905012.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>616501.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>139889.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12875536.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>189</v>
       </c>
       <c r="B12">
         <v>226019908.0</v>
       </c>
       <c r="C12">
         <v>160136000.0</v>
       </c>
       <c r="D12">
         <v>90955986.0</v>
       </c>
       <c r="E12">
         <v>78150704.0</v>
       </c>
       <c r="F12">
         <v>75542402.0</v>
       </c>
       <c r="G12">
         <v>59444698.0</v>
       </c>
       <c r="H12">
         <v>65449007.0</v>
       </c>
       <c r="I12">
         <v>46148045.0</v>
       </c>
       <c r="J12">
         <v>50566263.0</v>
       </c>
       <c r="K12">
         <v>38307296.0</v>
       </c>
       <c r="L12">
         <v>65730000.0</v>
       </c>
       <c r="M12">
         <v>57651000.0</v>
       </c>
       <c r="N12">
         <v>41191000.0</v>
       </c>
       <c r="O12">
-        <v>47194998.0</v>
+        <v>53892353.0</v>
       </c>
       <c r="P12">
-        <v>52633692.0</v>
+        <v>51086019.0</v>
       </c>
       <c r="Q12">
         <v>37623980.0</v>
       </c>
       <c r="R12">
         <v>33421831.0</v>
       </c>
       <c r="S12">
         <v>38288414.0</v>
       </c>
       <c r="T12">
-        <v>1376198121.78</v>
+        <v>36099755.0</v>
       </c>
       <c r="U12">
-        <v>1100815030.89</v>
+        <v>23646731.0</v>
       </c>
       <c r="V12">
         <v>13202169.8</v>
       </c>
       <c r="W12">
         <v>9049694.71</v>
       </c>
       <c r="X12">
         <v>399024499.33</v>
       </c>
       <c r="Y12">
         <v>42358874.0</v>
       </c>
       <c r="Z12">
         <v>49126164.0</v>
       </c>
       <c r="AA12">
         <v>49126164.0</v>
       </c>
       <c r="AB12">
         <v>32428050.0</v>
       </c>
       <c r="AC12">
         <v>22605062.0</v>
       </c>
@@ -20989,111 +21009,111 @@
       <c r="C15">
         <v>422484000.0</v>
       </c>
       <c r="D15">
         <v>504877000.0</v>
       </c>
       <c r="E15">
         <v>823232000.0</v>
       </c>
       <c r="F15">
         <v>754405000.0</v>
       </c>
       <c r="G15">
         <v>275675000.0</v>
       </c>
       <c r="H15">
         <v>239277424.0</v>
       </c>
       <c r="I15">
         <v>214381474.0</v>
       </c>
       <c r="J15">
         <v>125636580.0</v>
       </c>
       <c r="K15">
-        <v>475841827.0</v>
+        <v>116850680.0</v>
       </c>
       <c r="L15">
         <v>117776304.0</v>
       </c>
       <c r="M15">
-        <v>110192443.0</v>
+        <v>122272110.0</v>
       </c>
       <c r="N15">
         <v>58563821.0</v>
       </c>
       <c r="O15">
         <v>154977232.0</v>
       </c>
       <c r="P15">
         <v>100117531.0</v>
       </c>
       <c r="Q15">
-        <v>104575267.0</v>
+        <v>103267576.0</v>
       </c>
       <c r="R15">
         <v>10437398.0</v>
       </c>
       <c r="S15">
         <v>65470829.0</v>
       </c>
       <c r="T15">
         <v>45248914.0</v>
       </c>
       <c r="U15">
         <v>129556451.0</v>
       </c>
       <c r="V15">
         <v>129362837.95</v>
       </c>
       <c r="W15">
         <v>64630575.47</v>
       </c>
       <c r="X15">
         <v>35529816.0</v>
       </c>
       <c r="Y15">
         <v>16889939.0</v>
       </c>
       <c r="Z15">
-        <v>8055560.0</v>
+        <v>11151212.0</v>
       </c>
       <c r="AA15">
         <v>8055560.0</v>
       </c>
       <c r="AB15">
+        <v>8055560.0</v>
+      </c>
+      <c r="AC15">
         <v>7093635.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4521012.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1398894.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2360515.02</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>193</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>823232000.0</v>
       </c>
       <c r="F16">
         <v>664361000.0</v>
       </c>
       <c r="G16">
         <v>275675000.0</v>
       </c>
       <c r="H16">
         <v>233677000.0</v>
       </c>
       <c r="I16">
         <v>291994000.0</v>
       </c>
       <c r="J16">
@@ -21315,114 +21335,114 @@
       <c r="A21" t="s">
         <v>198</v>
       </c>
       <c r="B21">
         <v>763867099.0</v>
       </c>
       <c r="C21">
         <v>718962000.0</v>
       </c>
       <c r="D21">
         <v>757635000.0</v>
       </c>
       <c r="E21">
         <v>1146038000.0</v>
       </c>
       <c r="F21">
         <v>979229000.0</v>
       </c>
       <c r="G21">
         <v>416567000.0</v>
       </c>
       <c r="H21">
         <v>346802390.0</v>
       </c>
       <c r="I21">
-        <v>316089953.0</v>
+        <v>430524000.0</v>
       </c>
       <c r="J21">
-        <v>193816302.0</v>
+        <v>244582627.0</v>
       </c>
       <c r="K21">
-        <v>192108474.0</v>
+        <v>249265000.0</v>
       </c>
       <c r="L21">
-        <v>199223890.0</v>
+        <v>276461000.0</v>
       </c>
       <c r="M21">
-        <v>213300484.0</v>
+        <v>197932507.0</v>
       </c>
       <c r="N21">
-        <v>137344215.0</v>
+        <v>182593359.0</v>
       </c>
       <c r="O21">
         <v>248433400.0</v>
       </c>
       <c r="P21">
         <v>182517140.0</v>
       </c>
       <c r="Q21">
-        <v>133499640.0</v>
+        <v>144180931.0</v>
       </c>
       <c r="R21">
-        <v>56290707.0</v>
+        <v>91474548.0</v>
       </c>
       <c r="S21">
         <v>128970419.0</v>
       </c>
       <c r="T21">
-        <v>80114106.0</v>
+        <v>134794663.0</v>
       </c>
       <c r="U21">
-        <v>130031743.0</v>
+        <v>151460804.0</v>
       </c>
       <c r="V21">
         <v>172735491.65</v>
       </c>
       <c r="W21">
         <v>117487147.92</v>
       </c>
       <c r="X21">
         <v>43691633.0</v>
       </c>
       <c r="Y21">
         <v>39111737.0</v>
       </c>
       <c r="Z21">
-        <v>62749539.0</v>
+        <v>42906150.0</v>
       </c>
       <c r="AA21">
         <v>62749539.0</v>
       </c>
       <c r="AB21">
         <v>42426699.0</v>
       </c>
       <c r="AC21">
-        <v>27742576.0</v>
+        <v>14795297.0</v>
       </c>
       <c r="AD21">
-        <v>15667622.0</v>
+        <v>8357022.0</v>
       </c>
       <c r="AE21">
         <v>10515021.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
@@ -21447,87 +21467,87 @@
       <c r="A23" t="s">
         <v>200</v>
       </c>
       <c r="B23">
         <v>10244315274.0</v>
       </c>
       <c r="C23">
         <v>7677868000.0</v>
       </c>
       <c r="D23">
         <v>6763532000.0</v>
       </c>
       <c r="E23">
         <v>7666453000.0</v>
       </c>
       <c r="F23">
         <v>6241200000.0</v>
       </c>
       <c r="G23">
         <v>3364567000.0</v>
       </c>
       <c r="H23">
         <v>3646923462.0</v>
       </c>
       <c r="I23">
-        <v>3456914311.0</v>
+        <v>4692684000.0</v>
       </c>
       <c r="J23">
-        <v>3578577335.0</v>
+        <v>4658993000.0</v>
       </c>
       <c r="K23">
-        <v>2817814150.0</v>
+        <v>3775943000.0</v>
       </c>
       <c r="L23">
-        <v>2724591947.0</v>
+        <v>3753428000.0</v>
       </c>
       <c r="M23">
-        <v>2981334527.0</v>
+        <v>3167464000.0</v>
       </c>
       <c r="N23">
-        <v>2739096706.0</v>
+        <v>2783141899.0</v>
       </c>
       <c r="O23">
         <v>2916992853.0</v>
       </c>
       <c r="P23">
         <v>2452675808.0</v>
       </c>
       <c r="Q23">
-        <v>1868298072.0</v>
+        <v>1857777755.0</v>
       </c>
       <c r="R23">
         <v>1664200171.0</v>
       </c>
       <c r="S23">
         <v>1729640098.0</v>
       </c>
       <c r="T23">
-        <v>3281147127.0</v>
+        <v>1879038675.0</v>
       </c>
       <c r="U23">
-        <v>2505461564.0</v>
+        <v>1409816403.0</v>
       </c>
       <c r="V23">
         <v>1187732047.53</v>
       </c>
       <c r="W23">
         <v>850149732.98</v>
       </c>
       <c r="X23">
         <v>942322848.0</v>
       </c>
       <c r="Y23">
         <v>243351055.0</v>
       </c>
       <c r="Z23">
         <v>269817682.0</v>
       </c>
       <c r="AA23">
         <v>269817682.0</v>
       </c>
       <c r="AB23">
         <v>173084718.0</v>
       </c>
       <c r="AC23">
         <v>120286330.0</v>
       </c>
@@ -21862,87 +21882,87 @@
       <c r="A30" t="s">
         <v>207</v>
       </c>
       <c r="B30">
         <v>581136212.0</v>
       </c>
       <c r="C30">
         <v>532415000.0</v>
       </c>
       <c r="D30">
         <v>507757000.0</v>
       </c>
       <c r="E30">
         <v>426900000.0</v>
       </c>
       <c r="F30">
         <v>168808000.0</v>
       </c>
       <c r="G30">
         <v>156286000.0</v>
       </c>
       <c r="H30">
         <v>159519568.0</v>
       </c>
       <c r="I30">
-        <v>205470510.0</v>
+        <v>278770743.0</v>
       </c>
       <c r="J30">
-        <v>213597614.0</v>
+        <v>601893000.0</v>
       </c>
       <c r="K30">
-        <v>181320586.0</v>
+        <v>245006651.0</v>
       </c>
       <c r="L30">
-        <v>173117915.0</v>
+        <v>398724000.0</v>
       </c>
       <c r="M30">
         <v>198729390.0</v>
       </c>
       <c r="N30">
-        <v>184374090.0</v>
+        <v>186300067.0</v>
       </c>
       <c r="O30">
         <v>190769277.0</v>
       </c>
       <c r="P30">
         <v>288380019.0</v>
       </c>
       <c r="Q30">
         <v>458852583.0</v>
       </c>
       <c r="R30">
-        <v>414243147.0</v>
+        <v>311396118.0</v>
       </c>
       <c r="S30">
         <v>390910435.0</v>
       </c>
       <c r="T30">
-        <v>1879038675.0</v>
+        <v>476930223.0</v>
       </c>
       <c r="U30">
-        <v>1409816403.0</v>
+        <v>275904195.0</v>
       </c>
       <c r="V30">
         <v>217000172.21</v>
       </c>
       <c r="W30">
         <v>178890977.76</v>
       </c>
       <c r="X30">
         <v>537501638.0</v>
       </c>
       <c r="Y30">
         <v>52900635.0</v>
       </c>
       <c r="Z30">
         <v>32267156.0</v>
       </c>
       <c r="AA30">
         <v>32267156.0</v>
       </c>
       <c r="AB30">
         <v>21213349.0</v>
       </c>
       <c r="AC30">
         <v>14453539.0</v>
       </c>
@@ -21957,87 +21977,87 @@
       <c r="A31" t="s">
         <v>208</v>
       </c>
       <c r="B31">
         <v>-197923789.0</v>
       </c>
       <c r="C31">
         <v>-158239000.0</v>
       </c>
       <c r="D31">
         <v>-80871000.0</v>
       </c>
       <c r="E31">
         <v>-80397000.0</v>
       </c>
       <c r="F31">
         <v>-73018000.0</v>
       </c>
       <c r="G31">
         <v>-53910000.0</v>
       </c>
       <c r="H31">
         <v>-18304993.0</v>
       </c>
       <c r="I31">
-        <v>-35466179.0</v>
+        <v>-48306000.0</v>
       </c>
       <c r="J31">
-        <v>-24539487.0</v>
+        <v>-125520854.0</v>
       </c>
       <c r="K31">
-        <v>-34174541.0</v>
+        <v>-45934000.0</v>
       </c>
       <c r="L31">
-        <v>-54554692.0</v>
+        <v>-75705000.0</v>
       </c>
       <c r="M31">
-        <v>-39579277.0</v>
+        <v>-41751150.0</v>
       </c>
       <c r="N31">
         <v>-65465215.0</v>
       </c>
       <c r="O31">
-        <v>-33188045.0</v>
+        <v>-38577445.0</v>
       </c>
       <c r="P31">
         <v>-49237023.0</v>
       </c>
       <c r="Q31">
         <v>-8016718.0</v>
       </c>
       <c r="R31">
         <v>-60589246.0</v>
       </c>
       <c r="S31">
         <v>-47477404.0</v>
       </c>
       <c r="T31">
-        <v>-31255175.0</v>
+        <v>-86603557.0</v>
       </c>
       <c r="U31">
-        <v>-15851922.0</v>
+        <v>-18464298.0</v>
       </c>
       <c r="V31">
         <v>33836748.75</v>
       </c>
       <c r="W31">
         <v>-2252649.44</v>
       </c>
       <c r="X31">
         <v>-4729443.0</v>
       </c>
       <c r="Y31">
         <v>-16798470.0</v>
       </c>
       <c r="Z31">
         <v>-23066328.0</v>
       </c>
       <c r="AA31">
         <v>-23066328.0</v>
       </c>
       <c r="AB31">
         <v>-27622588.0</v>
       </c>
       <c r="AC31">
         <v>-17743928.0</v>
       </c>
@@ -22052,63 +22072,63 @@
       <c r="A32" t="s">
         <v>209</v>
       </c>
       <c r="B32">
         <v>11008182374.0</v>
       </c>
       <c r="C32">
         <v>8396830000.0</v>
       </c>
       <c r="D32">
         <v>7521167000.0</v>
       </c>
       <c r="E32">
         <v>8812491000.0</v>
       </c>
       <c r="F32">
         <v>7220429000.0</v>
       </c>
       <c r="G32">
         <v>3781134000.0</v>
       </c>
       <c r="H32">
         <v>3993725853.0</v>
       </c>
       <c r="I32">
-        <v>3761450188.0</v>
+        <v>5123208000.0</v>
       </c>
       <c r="J32">
-        <v>3770194035.0</v>
+        <v>4837414000.0</v>
       </c>
       <c r="K32">
-        <v>2994723606.0</v>
+        <v>4025208000.0</v>
       </c>
       <c r="L32">
-        <v>2904026835.0</v>
+        <v>4029889000.0</v>
       </c>
       <c r="M32">
-        <v>3199928501.0</v>
+        <v>3395073000.0</v>
       </c>
       <c r="N32">
         <v>2920486114.0</v>
       </c>
       <c r="O32">
         <v>3156575495.0</v>
       </c>
       <c r="P32">
         <v>2635192948.0</v>
       </c>
       <c r="Q32">
         <v>2001797712.0</v>
       </c>
       <c r="R32">
         <v>1763466717.0</v>
       </c>
       <c r="S32">
         <v>1858610517.0</v>
       </c>
       <c r="T32">
         <v>1959152781.0</v>
       </c>
       <c r="U32">
         <v>1539848146.0</v>
       </c>
@@ -22577,57 +22597,57 @@
       <c r="P2">
         <v>1869739000.0</v>
       </c>
       <c r="Q2">
         <v>1989699000.0</v>
       </c>
       <c r="R2">
         <v>1875475000.0</v>
       </c>
       <c r="S2">
         <v>1812009905.0</v>
       </c>
       <c r="T2">
         <v>1802757000.0</v>
       </c>
       <c r="U2">
         <v>1560695000.0</v>
       </c>
       <c r="V2">
         <v>1001582000.0</v>
       </c>
       <c r="W2">
         <v>1130839099.0</v>
       </c>
       <c r="X2">
-        <v>802117162.0</v>
+        <v>1067300533.0</v>
       </c>
       <c r="Y2">
-        <v>675064000.0</v>
+        <v>915558925.0</v>
       </c>
       <c r="Z2">
-        <v>768259388.0</v>
+        <v>1085992264.0</v>
       </c>
       <c r="AA2">
         <v>879344515.0</v>
       </c>
       <c r="AB2">
         <v>858026136.0</v>
       </c>
       <c r="AC2">
         <v>880740402.0</v>
       </c>
       <c r="AD2">
         <v>816289694.0</v>
       </c>
       <c r="AE2">
         <v>704810260.0</v>
       </c>
       <c r="AF2">
         <v>849954721.0</v>
       </c>
       <c r="AG2">
         <v>858247414.0</v>
       </c>
       <c r="AH2">
         <v>823409296.0</v>
       </c>
@@ -22927,141 +22947,141 @@
       <c r="P3">
         <v>106557000.0</v>
       </c>
       <c r="Q3">
         <v>111805000.0</v>
       </c>
       <c r="R3">
         <v>110232000.0</v>
       </c>
       <c r="S3">
         <v>109766141.0</v>
       </c>
       <c r="T3">
         <v>106489000.0</v>
       </c>
       <c r="U3">
         <v>98016000.0</v>
       </c>
       <c r="V3">
         <v>78390000.0</v>
       </c>
       <c r="W3">
         <v>69644636.0</v>
       </c>
       <c r="X3">
-        <v>74079730.0</v>
+        <v>98570806.0</v>
       </c>
       <c r="Y3">
-        <v>72647000.0</v>
+        <v>98527856.0</v>
       </c>
       <c r="Z3">
-        <v>69063828.0</v>
+        <v>97626900.0</v>
       </c>
       <c r="AA3">
         <v>78362830.0</v>
       </c>
       <c r="AB3">
         <v>75341441.0</v>
       </c>
       <c r="AC3">
         <v>74803473.0</v>
       </c>
       <c r="AD3">
-        <v>69454763.0</v>
+        <v>68222000.0</v>
       </c>
       <c r="AE3">
         <v>42147730.0</v>
       </c>
       <c r="AF3">
         <v>50224843.0</v>
       </c>
       <c r="AG3">
         <v>49213807.0</v>
       </c>
       <c r="AH3">
         <v>48879906.0</v>
       </c>
       <c r="AI3">
         <v>162547131.0</v>
       </c>
       <c r="AJ3">
-        <v>54529918.0</v>
+        <v>67646000.0</v>
       </c>
       <c r="AK3">
-        <v>54928646.0</v>
+        <v>71438000.0</v>
       </c>
       <c r="AL3">
         <v>50560146.0</v>
       </c>
       <c r="AM3">
         <v>41079856.0</v>
       </c>
       <c r="AN3">
         <v>33872599.0</v>
       </c>
       <c r="AO3">
         <v>34569246.0</v>
       </c>
       <c r="AP3">
-        <v>35130658.0</v>
+        <v>45601000.0</v>
       </c>
       <c r="AQ3">
         <v>14307051.0</v>
       </c>
       <c r="AR3">
-        <v>38502793.0</v>
+        <v>44485000.0</v>
       </c>
       <c r="AS3">
-        <v>42519596.0</v>
+        <v>43369000.0</v>
       </c>
       <c r="AT3">
-        <v>41053793.0</v>
+        <v>43052000.0</v>
       </c>
       <c r="AU3">
         <v>37223456.0</v>
       </c>
       <c r="AV3">
-        <v>39184540.0</v>
+        <v>41564000.0</v>
       </c>
       <c r="AW3">
         <v>29035795.0</v>
       </c>
       <c r="AX3">
-        <v>27797680.0</v>
+        <v>30727000.0</v>
       </c>
       <c r="AY3">
-        <v>28527093.0</v>
+        <v>34590000.0</v>
       </c>
       <c r="AZ3">
-        <v>32620834.0</v>
+        <v>33651000.0</v>
       </c>
       <c r="BA3">
-        <v>32952212.0</v>
+        <v>36373172.0</v>
       </c>
       <c r="BB3">
-        <v>33328419.0</v>
+        <v>34466350.0</v>
       </c>
       <c r="BC3">
         <v>34902663.0</v>
       </c>
       <c r="BD3">
         <v>37343154.0</v>
       </c>
       <c r="BE3">
         <v>36964900.0</v>
       </c>
       <c r="BF3">
         <v>37441741.0</v>
       </c>
       <c r="BG3">
         <v>33946958.0</v>
       </c>
       <c r="BH3">
         <v>28336362.0</v>
       </c>
       <c r="BI3">
         <v>34609279.0</v>
       </c>
       <c r="BJ3">
         <v>32973217.0</v>
       </c>
@@ -23083,171 +23103,171 @@
       <c r="BP3">
         <v>32827492.0</v>
       </c>
       <c r="BQ3">
         <v>28844252.0</v>
       </c>
       <c r="BR3">
         <v>24488793.0</v>
       </c>
       <c r="BS3">
         <v>15580971.0</v>
       </c>
       <c r="BT3">
         <v>26790056.0</v>
       </c>
       <c r="BU3">
         <v>30455721.0</v>
       </c>
       <c r="BV3">
         <v>28246381.0</v>
       </c>
       <c r="BW3">
         <v>189624100.0</v>
       </c>
       <c r="BX3">
-        <v>-31193646.68</v>
+        <v>31193646.0</v>
       </c>
       <c r="BY3">
-        <v>-27532913.41</v>
+        <v>27662941.0</v>
       </c>
       <c r="BZ3">
-        <v>-22174930.65</v>
+        <v>22044902.0</v>
       </c>
       <c r="CA3">
         <v>140744353.0</v>
       </c>
       <c r="CB3">
-        <v>-21509209.77</v>
+        <v>-21509209.0</v>
       </c>
       <c r="CC3">
-        <v>-21615673.33</v>
+        <v>-21615673.0</v>
       </c>
       <c r="CD3">
-        <v>-18724481.04</v>
+        <v>-18724481.0</v>
       </c>
       <c r="CE3">
         <v>100164063.0</v>
       </c>
       <c r="CF3">
-        <v>-16476451.27</v>
+        <v>-16476451.0</v>
       </c>
       <c r="CG3">
-        <v>-13196884.27</v>
+        <v>-13196884.0</v>
       </c>
       <c r="CH3">
-        <v>-11492105.48</v>
+        <v>-11492105.0</v>
       </c>
       <c r="CI3">
         <v>61991059.0</v>
       </c>
       <c r="CJ3">
-        <v>-9747725.6</v>
+        <v>-9747725.0</v>
       </c>
       <c r="CK3">
-        <v>-7800678.07</v>
+        <v>-7800678.0</v>
       </c>
       <c r="CL3">
-        <v>-7313036.71</v>
+        <v>-7313036.0</v>
       </c>
       <c r="CM3">
         <v>44457781.0</v>
       </c>
       <c r="CN3">
-        <v>-6197980.42</v>
+        <v>-6197980.0</v>
       </c>
       <c r="CO3">
-        <v>-6681571.39</v>
+        <v>-6681571.0</v>
       </c>
       <c r="CP3">
-        <v>-5703170.77</v>
+        <v>-5703170.0</v>
       </c>
       <c r="CQ3">
-        <v>-3795967.44</v>
+        <v>-3795967.0</v>
       </c>
       <c r="CR3">
-        <v>-3688972.23</v>
+        <v>-3688972.0</v>
       </c>
       <c r="CS3">
-        <v>-4770059.25</v>
+        <v>-4770059.0</v>
       </c>
       <c r="CT3">
-        <v>-7218183.79</v>
+        <v>-7218183.0</v>
       </c>
       <c r="CU3">
-        <v>150088.0</v>
+        <v>1722243.0</v>
       </c>
       <c r="CV3">
-        <v>-3638871.28</v>
+        <v>-2066716.0</v>
       </c>
       <c r="CW3">
         <v>-6342213.0</v>
       </c>
       <c r="CX3">
-        <v>-4692412.92</v>
+        <v>-310850.0</v>
       </c>
       <c r="CY3">
-        <v>-4425148.77</v>
+        <v>-4425148.0</v>
       </c>
       <c r="CZ3">
-        <v>-4366694.88</v>
+        <v>-4366694.0</v>
       </c>
       <c r="DA3">
-        <v>-4679226.41</v>
+        <v>-4679226.0</v>
       </c>
       <c r="DB3">
-        <v>-3272186.47</v>
+        <v>-3272186.0</v>
       </c>
       <c r="DC3">
-        <v>-3183780.49</v>
+        <v>-3183780.0</v>
       </c>
       <c r="DD3">
-        <v>-2646727.98</v>
+        <v>565828.0</v>
       </c>
       <c r="DE3">
-        <v>-3562887.02</v>
+        <v>-3562887.0</v>
       </c>
       <c r="DF3">
-        <v>-2580599.72</v>
+        <v>-2580599.0</v>
       </c>
       <c r="DG3">
-        <v>-1591666.78</v>
+        <v>513982.0</v>
       </c>
       <c r="DH3">
-        <v>-1717872.48</v>
+        <v>387777.0</v>
       </c>
       <c r="DI3">
-        <v>-1950978.51</v>
+        <v>154670.0</v>
       </c>
       <c r="DJ3">
-        <v>-1087542.28</v>
+        <v>-1087542.0</v>
       </c>
       <c r="DK3">
-        <v>-1390612.46</v>
+        <v>-1390612.0</v>
       </c>
       <c r="DL3">
-        <v>-1306335.73</v>
+        <v>-1306335.0</v>
       </c>
     </row>
     <row r="4" spans="1:116">
       <c r="A4" t="s">
         <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
@@ -23344,51 +23364,51 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
     </row>
     <row r="5" spans="1:116">
       <c r="A5" t="s">
         <v>182</v>
       </c>
       <c r="B5">
         <v>89369000.0</v>
       </c>
       <c r="C5">
-        <v>175311832.0</v>
+        <v>179778498.0</v>
       </c>
       <c r="D5">
         <v>150760914.0</v>
       </c>
       <c r="E5">
         <v>173968000.0</v>
       </c>
       <c r="F5">
         <v>111097000.0</v>
       </c>
       <c r="G5">
         <v>151742000.0</v>
       </c>
       <c r="H5">
         <v>205519000.0</v>
       </c>
       <c r="I5">
         <v>201577000.0</v>
       </c>
       <c r="J5">
         <v>151733000.0</v>
       </c>
       <c r="K5">
         <v>209313507.0</v>
       </c>
@@ -23407,338 +23427,338 @@
       <c r="P5">
         <v>314106000.0</v>
       </c>
       <c r="Q5">
         <v>386841000.0</v>
       </c>
       <c r="R5">
         <v>215069000.0</v>
       </c>
       <c r="S5">
         <v>215192946.0</v>
       </c>
       <c r="T5">
         <v>186736000.0</v>
       </c>
       <c r="U5">
         <v>469431000.0</v>
       </c>
       <c r="V5">
         <v>100184000.0</v>
       </c>
       <c r="W5">
         <v>136319444.0</v>
       </c>
       <c r="X5">
-        <v>117410444.0</v>
+        <v>156226840.0</v>
       </c>
       <c r="Y5">
-        <v>94135000.0</v>
+        <v>127671065.0</v>
       </c>
       <c r="Z5">
-        <v>84291987.0</v>
+        <v>119153046.0</v>
       </c>
       <c r="AA5">
         <v>94326585.0</v>
       </c>
       <c r="AB5">
         <v>98187793.0</v>
       </c>
       <c r="AC5">
         <v>111816728.0</v>
       </c>
       <c r="AD5">
-        <v>89168237.0</v>
+        <v>90401000.0</v>
       </c>
       <c r="AE5">
         <v>72774478.0</v>
       </c>
       <c r="AF5">
         <v>96557302.0</v>
       </c>
       <c r="AG5">
         <v>91499392.0</v>
       </c>
       <c r="AH5">
         <v>58271192.0</v>
       </c>
       <c r="AI5">
         <v>51051939.0</v>
       </c>
       <c r="AJ5">
-        <v>47070204.0</v>
+        <v>60654000.0</v>
       </c>
       <c r="AK5">
-        <v>55366150.0</v>
+        <v>72775000.0</v>
       </c>
       <c r="AL5">
         <v>20863390.0</v>
       </c>
       <c r="AM5">
         <v>51283024.0</v>
       </c>
       <c r="AN5">
         <v>56425176.0</v>
       </c>
       <c r="AO5">
         <v>53114904.0</v>
       </c>
       <c r="AP5">
-        <v>27896675.0</v>
+        <v>36945000.0</v>
       </c>
       <c r="AQ5">
         <v>22252761.0</v>
       </c>
       <c r="AR5">
-        <v>61596275.0</v>
+        <v>69255000.0</v>
       </c>
       <c r="AS5">
-        <v>68287535.0</v>
+        <v>77606000.0</v>
       </c>
       <c r="AT5">
-        <v>32674713.0</v>
+        <v>42069000.0</v>
       </c>
       <c r="AU5">
         <v>62847590.0</v>
       </c>
       <c r="AV5">
-        <v>58357075.0</v>
+        <v>70217000.0</v>
       </c>
       <c r="AW5">
         <v>61266860.0</v>
       </c>
       <c r="AX5">
-        <v>17347880.0</v>
+        <v>26025000.0</v>
       </c>
       <c r="AY5">
-        <v>33681986.0</v>
+        <v>50033000.0</v>
       </c>
       <c r="AZ5">
-        <v>52710405.0</v>
+        <v>56588000.0</v>
       </c>
       <c r="BA5">
-        <v>54383364.0</v>
+        <v>61348978.0</v>
       </c>
       <c r="BB5">
-        <v>36001581.0</v>
+        <v>36001124.0</v>
       </c>
       <c r="BC5">
         <v>52426112.0</v>
       </c>
       <c r="BD5">
-        <v>81145034.0</v>
+        <v>83469647.0</v>
       </c>
       <c r="BE5">
-        <v>67138924.0</v>
+        <v>60215318.0</v>
       </c>
       <c r="BF5">
         <v>52691664.0</v>
       </c>
       <c r="BG5">
         <v>57920171.0</v>
       </c>
       <c r="BH5">
-        <v>61787951.0</v>
+        <v>33953289.0</v>
       </c>
       <c r="BI5">
         <v>53694296.0</v>
       </c>
       <c r="BJ5">
         <v>33109033.0</v>
       </c>
       <c r="BK5">
         <v>61895655.0</v>
       </c>
       <c r="BL5">
         <v>46658530.0</v>
       </c>
       <c r="BM5">
-        <v>40490331.0</v>
+        <v>29622721.0</v>
       </c>
       <c r="BN5">
         <v>39553659.0</v>
       </c>
       <c r="BO5">
-        <v>24464847.0</v>
+        <v>-13428856.0</v>
       </c>
       <c r="BP5">
         <v>31335017.0</v>
       </c>
       <c r="BQ5">
         <v>30532753.0</v>
       </c>
       <c r="BR5">
-        <v>11421557.0</v>
+        <v>11206938.0</v>
       </c>
       <c r="BS5">
         <v>10143228.0</v>
       </c>
       <c r="BT5">
-        <v>50090729.0</v>
+        <v>45667284.0</v>
       </c>
       <c r="BU5">
         <v>35936333.0</v>
       </c>
       <c r="BV5">
         <v>28034586.0</v>
       </c>
       <c r="BW5">
-        <v>-1505199421.66</v>
+        <v>-1505199421.0</v>
       </c>
       <c r="BX5">
-        <v>101328670.68</v>
+        <v>38941378.0</v>
       </c>
       <c r="BY5">
-        <v>89612011.41</v>
+        <v>34416157.0</v>
       </c>
       <c r="BZ5">
-        <v>67847606.65</v>
+        <v>23627774.0</v>
       </c>
       <c r="CA5">
-        <v>-1127254112.1</v>
+        <v>-1127254112.0</v>
       </c>
       <c r="CB5">
-        <v>103243939.77</v>
+        <v>103243939.0</v>
       </c>
       <c r="CC5">
-        <v>99061373.33</v>
+        <v>99061373.0</v>
       </c>
       <c r="CD5">
-        <v>80479499.04</v>
+        <v>80479499.0</v>
       </c>
       <c r="CE5">
         <v>30732721.0</v>
       </c>
       <c r="CF5">
-        <v>77352897.27</v>
+        <v>77352897.0</v>
       </c>
       <c r="CG5">
-        <v>69094650.27</v>
+        <v>69094650.0</v>
       </c>
       <c r="CH5">
-        <v>52029428.48</v>
+        <v>52029428.0</v>
       </c>
       <c r="CI5">
         <v>1157204.0</v>
       </c>
       <c r="CJ5">
-        <v>50410908.6</v>
+        <v>50410908.0</v>
       </c>
       <c r="CK5">
-        <v>41958618.07</v>
+        <v>41958618.0</v>
       </c>
       <c r="CL5">
-        <v>32705418.71</v>
+        <v>32705418.0</v>
       </c>
       <c r="CM5">
-        <v>-408526722.21</v>
+        <v>-408526722.0</v>
       </c>
       <c r="CN5">
-        <v>30226763.42</v>
+        <v>30226763.0</v>
       </c>
       <c r="CO5">
-        <v>29523780.39</v>
+        <v>29523780.0</v>
       </c>
       <c r="CP5">
-        <v>23387700.77</v>
+        <v>23387700.0</v>
       </c>
       <c r="CQ5">
-        <v>15346395.44</v>
+        <v>15346395.0</v>
       </c>
       <c r="CR5">
-        <v>19085048.23</v>
+        <v>19085048.0</v>
       </c>
       <c r="CS5">
-        <v>21913154.25</v>
+        <v>21913154.0</v>
       </c>
       <c r="CT5">
-        <v>20521331.79</v>
+        <v>20603430.0</v>
       </c>
       <c r="CU5">
-        <v>9765465.0</v>
+        <v>8193310.0</v>
       </c>
       <c r="CV5">
-        <v>14921529.28</v>
+        <v>13349374.0</v>
       </c>
       <c r="CW5">
-        <v>14681824.0</v>
+        <v>14763923.0</v>
       </c>
       <c r="CX5">
-        <v>15872084.92</v>
+        <v>11490522.0</v>
       </c>
       <c r="CY5">
-        <v>16063574.77</v>
+        <v>1002836.0</v>
       </c>
       <c r="CZ5">
-        <v>16056000.88</v>
+        <v>995262.0</v>
       </c>
       <c r="DA5">
-        <v>13877337.41</v>
+        <v>-1183401.0</v>
       </c>
       <c r="DB5">
-        <v>9754408.47</v>
+        <v>2976196.0</v>
       </c>
       <c r="DC5">
-        <v>10099034.49</v>
+        <v>3320822.0</v>
       </c>
       <c r="DD5">
-        <v>8337192.98</v>
+        <v>5124637.0</v>
       </c>
       <c r="DE5">
-        <v>9542708.02</v>
+        <v>2764496.0</v>
       </c>
       <c r="DF5">
-        <v>6816204.72</v>
+        <v>581651.0</v>
       </c>
       <c r="DG5">
-        <v>5744813.78</v>
+        <v>3639165.0</v>
       </c>
       <c r="DH5">
-        <v>5550049.48</v>
+        <v>3444400.0</v>
       </c>
       <c r="DI5">
-        <v>5896755.51</v>
+        <v>3791107.0</v>
       </c>
       <c r="DJ5">
-        <v>2807764.28</v>
+        <v>2807764.0</v>
       </c>
       <c r="DK5">
-        <v>3732698.46</v>
+        <v>3732698.0</v>
       </c>
       <c r="DL5">
-        <v>3410987.73</v>
+        <v>3410987.0</v>
       </c>
     </row>
     <row r="6" spans="1:116">
       <c r="A6" t="s">
         <v>183</v>
       </c>
       <c r="B6">
         <v>240257000.0</v>
       </c>
       <c r="C6">
-        <v>384019181.0</v>
+        <v>388485847.0</v>
       </c>
       <c r="D6">
         <v>302063753.0</v>
       </c>
       <c r="E6">
         <v>332955000.0</v>
       </c>
       <c r="F6">
         <v>262390000.0</v>
       </c>
       <c r="G6">
         <v>310535000.0</v>
       </c>
       <c r="H6">
         <v>359246000.0</v>
       </c>
       <c r="I6">
         <v>356235000.0</v>
       </c>
       <c r="J6">
         <v>268742000.0</v>
       </c>
       <c r="K6">
         <v>328165029.0</v>
       </c>
@@ -23757,309 +23777,309 @@
       <c r="P6">
         <v>420663000.0</v>
       </c>
       <c r="Q6">
         <v>498646000.0</v>
       </c>
       <c r="R6">
         <v>325301000.0</v>
       </c>
       <c r="S6">
         <v>324959087.0</v>
       </c>
       <c r="T6">
         <v>293225000.0</v>
       </c>
       <c r="U6">
         <v>567447000.0</v>
       </c>
       <c r="V6">
         <v>178574000.0</v>
       </c>
       <c r="W6">
         <v>205964080.0</v>
       </c>
       <c r="X6">
-        <v>191490174.0</v>
+        <v>254797646.0</v>
       </c>
       <c r="Y6">
-        <v>166782000.0</v>
+        <v>226198921.0</v>
       </c>
       <c r="Z6">
-        <v>153355815.0</v>
+        <v>216779946.0</v>
       </c>
       <c r="AA6">
         <v>172689415.0</v>
       </c>
       <c r="AB6">
         <v>173529234.0</v>
       </c>
       <c r="AC6">
         <v>186620201.0</v>
       </c>
       <c r="AD6">
         <v>158623000.0</v>
       </c>
       <c r="AE6">
         <v>114922208.0</v>
       </c>
       <c r="AF6">
         <v>146782145.0</v>
       </c>
       <c r="AG6">
         <v>140713199.0</v>
       </c>
       <c r="AH6">
         <v>107151098.0</v>
       </c>
       <c r="AI6">
         <v>213599070.0</v>
       </c>
       <c r="AJ6">
-        <v>101600122.0</v>
+        <v>128300000.0</v>
       </c>
       <c r="AK6">
-        <v>110294796.0</v>
+        <v>144213000.0</v>
       </c>
       <c r="AL6">
         <v>71423536.0</v>
       </c>
       <c r="AM6">
         <v>92362880.0</v>
       </c>
       <c r="AN6">
         <v>90297775.0</v>
       </c>
       <c r="AO6">
         <v>87684150.0</v>
       </c>
       <c r="AP6">
-        <v>63027333.0</v>
+        <v>82546000.0</v>
       </c>
       <c r="AQ6">
         <v>36559812.0</v>
       </c>
       <c r="AR6">
-        <v>100099068.0</v>
+        <v>113740000.0</v>
       </c>
       <c r="AS6">
-        <v>110807131.0</v>
+        <v>120975000.0</v>
       </c>
       <c r="AT6">
-        <v>73728506.0</v>
+        <v>85121000.0</v>
       </c>
       <c r="AU6">
         <v>100071046.0</v>
       </c>
       <c r="AV6">
-        <v>97541615.0</v>
+        <v>111781000.0</v>
       </c>
       <c r="AW6">
         <v>90302655.0</v>
       </c>
       <c r="AX6">
-        <v>45145560.0</v>
+        <v>56752000.0</v>
       </c>
       <c r="AY6">
-        <v>62209079.0</v>
+        <v>84623000.0</v>
       </c>
       <c r="AZ6">
-        <v>85331239.0</v>
+        <v>90239000.0</v>
       </c>
       <c r="BA6">
-        <v>87335576.0</v>
+        <v>97722150.0</v>
       </c>
       <c r="BB6">
-        <v>69330000.0</v>
+        <v>70467474.0</v>
       </c>
       <c r="BC6">
         <v>87328775.0</v>
       </c>
       <c r="BD6">
-        <v>118488188.0</v>
+        <v>120812801.0</v>
       </c>
       <c r="BE6">
-        <v>104103824.0</v>
+        <v>97180218.0</v>
       </c>
       <c r="BF6">
         <v>90133405.0</v>
       </c>
       <c r="BG6">
         <v>91867129.0</v>
       </c>
       <c r="BH6">
-        <v>90124313.0</v>
+        <v>62289651.0</v>
       </c>
       <c r="BI6">
         <v>88303575.0</v>
       </c>
       <c r="BJ6">
         <v>66082250.0</v>
       </c>
       <c r="BK6">
         <v>97026348.0</v>
       </c>
       <c r="BL6">
         <v>78699730.0</v>
       </c>
       <c r="BM6">
-        <v>69413717.0</v>
+        <v>58546107.0</v>
       </c>
       <c r="BN6">
         <v>70097115.0</v>
       </c>
       <c r="BO6">
-        <v>55391501.0</v>
+        <v>17497798.0</v>
       </c>
       <c r="BP6">
         <v>64162509.0</v>
       </c>
       <c r="BQ6">
         <v>59377005.0</v>
       </c>
       <c r="BR6">
-        <v>35910350.0</v>
+        <v>35695731.0</v>
       </c>
       <c r="BS6">
         <v>25724199.0</v>
       </c>
       <c r="BT6">
-        <v>76880785.0</v>
+        <v>72457340.0</v>
       </c>
       <c r="BU6">
         <v>66392054.0</v>
       </c>
       <c r="BV6">
         <v>56280967.0</v>
       </c>
       <c r="BW6">
-        <v>-1315575321.66</v>
+        <v>-1315575321.0</v>
       </c>
       <c r="BX6">
         <v>70135024.0</v>
       </c>
       <c r="BY6">
         <v>62079098.0</v>
       </c>
       <c r="BZ6">
         <v>45672676.0</v>
       </c>
       <c r="CA6">
-        <v>-986509759.1</v>
+        <v>-986509759.0</v>
       </c>
       <c r="CB6">
         <v>81734730.0</v>
       </c>
       <c r="CC6">
         <v>77445700.0</v>
       </c>
       <c r="CD6">
         <v>61755018.0</v>
       </c>
       <c r="CE6">
         <v>130896784.0</v>
       </c>
       <c r="CF6">
         <v>60876446.0</v>
       </c>
       <c r="CG6">
         <v>55897766.0</v>
       </c>
       <c r="CH6">
         <v>40537323.0</v>
       </c>
       <c r="CI6">
         <v>63148263.0</v>
       </c>
       <c r="CJ6">
         <v>40663183.0</v>
       </c>
       <c r="CK6">
         <v>34157940.0</v>
       </c>
       <c r="CL6">
         <v>25392382.0</v>
       </c>
       <c r="CM6">
-        <v>-364068941.21</v>
+        <v>-364068941.0</v>
       </c>
       <c r="CN6">
         <v>24028783.0</v>
       </c>
       <c r="CO6">
         <v>22842209.0</v>
       </c>
       <c r="CP6">
         <v>17684530.0</v>
       </c>
       <c r="CQ6">
         <v>11550428.0</v>
       </c>
       <c r="CR6">
         <v>15396076.0</v>
       </c>
       <c r="CS6">
         <v>17143095.0</v>
       </c>
       <c r="CT6">
-        <v>13303148.0</v>
+        <v>13385247.0</v>
       </c>
       <c r="CU6">
         <v>9915553.0</v>
       </c>
       <c r="CV6">
         <v>11282658.0</v>
       </c>
       <c r="CW6">
-        <v>8339611.0</v>
+        <v>8421710.0</v>
       </c>
       <c r="CX6">
         <v>11179672.0</v>
       </c>
       <c r="CY6">
-        <v>11638426.0</v>
+        <v>-3422312.0</v>
       </c>
       <c r="CZ6">
-        <v>11689306.0</v>
+        <v>-3371432.0</v>
       </c>
       <c r="DA6">
-        <v>9198111.0</v>
+        <v>-5862627.0</v>
       </c>
       <c r="DB6">
-        <v>6482222.0</v>
+        <v>-295990.0</v>
       </c>
       <c r="DC6">
-        <v>6915254.0</v>
+        <v>137042.0</v>
       </c>
       <c r="DD6">
         <v>5690465.0</v>
       </c>
       <c r="DE6">
-        <v>5979821.0</v>
+        <v>-798391.0</v>
       </c>
       <c r="DF6">
-        <v>4235605.0</v>
+        <v>-1998948.0</v>
       </c>
       <c r="DG6">
         <v>4153147.0</v>
       </c>
       <c r="DH6">
         <v>3832177.0</v>
       </c>
       <c r="DI6">
         <v>3945777.0</v>
       </c>
       <c r="DJ6">
         <v>1720222.0</v>
       </c>
       <c r="DK6">
         <v>2342086.0</v>
       </c>
       <c r="DL6">
         <v>2104652.0</v>
       </c>
     </row>
     <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>184</v>
       </c>
       <c r="B7"/>
@@ -24359,117 +24379,117 @@
       <c r="P9">
         <v>372222000.0</v>
       </c>
       <c r="Q9">
         <v>432618000.0</v>
       </c>
       <c r="R9">
         <v>316044000.0</v>
       </c>
       <c r="S9">
         <v>321695114.0</v>
       </c>
       <c r="T9">
         <v>291243000.0</v>
       </c>
       <c r="U9">
         <v>276013000.0</v>
       </c>
       <c r="V9">
         <v>147225000.0</v>
       </c>
       <c r="W9">
         <v>296823775.0</v>
       </c>
       <c r="X9">
-        <v>131561295.0</v>
+        <v>175056022.0</v>
       </c>
       <c r="Y9">
-        <v>123431000.0</v>
+        <v>167403910.0</v>
       </c>
       <c r="Z9">
-        <v>103263427.0</v>
+        <v>145970598.0</v>
       </c>
       <c r="AA9">
         <v>127393098.0</v>
       </c>
       <c r="AB9">
-        <v>127594803.0</v>
+        <v>169081800.0</v>
       </c>
       <c r="AC9">
-        <v>138299055.0</v>
+        <v>279561000.0</v>
       </c>
       <c r="AD9">
-        <v>105532504.0</v>
+        <v>232305000.0</v>
       </c>
       <c r="AE9">
-        <v>114121681.0</v>
+        <v>182576559.0</v>
       </c>
       <c r="AF9">
-        <v>146634314.0</v>
+        <v>189969160.0</v>
       </c>
       <c r="AG9">
         <v>143635949.0</v>
       </c>
       <c r="AH9">
-        <v>103084226.0</v>
+        <v>196248000.0</v>
       </c>
       <c r="AI9">
         <v>105795518.0</v>
       </c>
       <c r="AJ9">
         <v>99704158.0</v>
       </c>
       <c r="AK9">
-        <v>107113859.0</v>
+        <v>139801786.0</v>
       </c>
       <c r="AL9">
         <v>81317956.0</v>
       </c>
       <c r="AM9">
         <v>90014031.0</v>
       </c>
       <c r="AN9">
-        <v>94710021.0</v>
+        <v>124455255.0</v>
       </c>
       <c r="AO9">
         <v>98692204.0</v>
       </c>
       <c r="AP9">
         <v>77371268.0</v>
       </c>
       <c r="AQ9">
         <v>50315187.0</v>
       </c>
       <c r="AR9">
         <v>107833147.0</v>
       </c>
       <c r="AS9">
         <v>117046508.0</v>
       </c>
       <c r="AT9">
-        <v>85255561.0</v>
+        <v>145719000.0</v>
       </c>
       <c r="AU9">
         <v>112537398.0</v>
       </c>
       <c r="AV9">
         <v>120141912.0</v>
       </c>
       <c r="AW9">
         <v>119619642.0</v>
       </c>
       <c r="AX9">
         <v>70993686.0</v>
       </c>
       <c r="AY9">
         <v>78396547.0</v>
       </c>
       <c r="AZ9">
         <v>101509336.0</v>
       </c>
       <c r="BA9">
         <v>102304783.0</v>
       </c>
       <c r="BB9">
         <v>82643864.0</v>
       </c>
@@ -24709,318 +24729,318 @@
       <c r="P10">
         <v>296734000.0</v>
       </c>
       <c r="Q10">
         <v>369433000.0</v>
       </c>
       <c r="R10">
         <v>199577000.0</v>
       </c>
       <c r="S10">
         <v>192886310.0</v>
       </c>
       <c r="T10">
         <v>171054000.0</v>
       </c>
       <c r="U10">
         <v>454309000.0</v>
       </c>
       <c r="V10">
         <v>87310000.0</v>
       </c>
       <c r="W10">
         <v>129456010.0</v>
       </c>
       <c r="X10">
-        <v>105244993.0</v>
+        <v>140039438.0</v>
       </c>
       <c r="Y10">
-        <v>82424000.0</v>
+        <v>111787962.0</v>
       </c>
       <c r="Z10">
-        <v>69736185.0</v>
+        <v>98577327.0</v>
       </c>
       <c r="AA10">
         <v>78618083.0</v>
       </c>
       <c r="AB10">
-        <v>83644810.0</v>
+        <v>110729000.0</v>
       </c>
       <c r="AC10">
-        <v>97129037.0</v>
+        <v>127511000.0</v>
       </c>
       <c r="AD10">
-        <v>64253295.0</v>
+        <v>85791000.0</v>
       </c>
       <c r="AE10">
-        <v>64762442.0</v>
+        <v>103323000.0</v>
       </c>
       <c r="AF10">
-        <v>86157227.0</v>
+        <v>111316000.0</v>
       </c>
       <c r="AG10">
-        <v>80701034.0</v>
+        <v>106865783.0</v>
       </c>
       <c r="AH10">
-        <v>47576679.0</v>
+        <v>61441000.0</v>
       </c>
       <c r="AI10">
         <v>41107762.0</v>
       </c>
       <c r="AJ10">
         <v>91911521.0</v>
       </c>
       <c r="AK10">
-        <v>-48266900.41</v>
+        <v>-24097134.0</v>
       </c>
       <c r="AL10">
-        <v>10139624.0</v>
+        <v>13522000.0</v>
       </c>
       <c r="AM10">
-        <v>42892587.0</v>
+        <v>60833000.0</v>
       </c>
       <c r="AN10">
-        <v>50004183.0</v>
+        <v>65742999.0</v>
       </c>
       <c r="AO10">
-        <v>46828672.0</v>
+        <v>97977758.0</v>
       </c>
       <c r="AP10">
         <v>12456472.0</v>
       </c>
       <c r="AQ10">
-        <v>13063984.0</v>
+        <v>57546000.0</v>
       </c>
       <c r="AR10">
-        <v>45495716.0</v>
+        <v>46442000.0</v>
       </c>
       <c r="AS10">
-        <v>67074300.0</v>
+        <v>79326000.0</v>
       </c>
       <c r="AT10">
-        <v>14331124.0</v>
+        <v>17442000.0</v>
       </c>
       <c r="AU10">
-        <v>49212515.0</v>
+        <v>18969000.0</v>
       </c>
       <c r="AV10">
-        <v>52165421.0</v>
+        <v>55828000.0</v>
       </c>
       <c r="AW10">
-        <v>52039104.0</v>
+        <v>82601000.0</v>
       </c>
       <c r="AX10">
-        <v>5423474.0</v>
+        <v>5995000.0</v>
       </c>
       <c r="AY10">
-        <v>-46440939.12</v>
+        <v>-45667000.0</v>
       </c>
       <c r="AZ10">
-        <v>54212954.0</v>
+        <v>55925000.0</v>
       </c>
       <c r="BA10">
         <v>34552729.0</v>
       </c>
       <c r="BB10">
         <v>24832669.0</v>
       </c>
       <c r="BC10">
         <v>47717271.0</v>
       </c>
       <c r="BD10">
-        <v>71759207.0</v>
+        <v>73916909.0</v>
       </c>
       <c r="BE10">
         <v>48285321.0</v>
       </c>
       <c r="BF10">
         <v>39936454.0</v>
       </c>
       <c r="BG10">
         <v>52845502.0</v>
       </c>
       <c r="BH10">
         <v>26661848.0</v>
       </c>
       <c r="BI10">
         <v>37731796.0</v>
       </c>
       <c r="BJ10">
         <v>19812534.0</v>
       </c>
       <c r="BK10">
         <v>50215656.0</v>
       </c>
       <c r="BL10">
-        <v>34784842.0</v>
+        <v>34176196.0</v>
       </c>
       <c r="BM10">
         <v>22196186.0</v>
       </c>
       <c r="BN10">
-        <v>30634687.0</v>
+        <v>30352167.0</v>
       </c>
       <c r="BO10">
-        <v>-21392740.58</v>
+        <v>-21392740.0</v>
       </c>
       <c r="BP10">
         <v>23617737.0</v>
       </c>
       <c r="BQ10">
         <v>22715879.0</v>
       </c>
       <c r="BR10">
         <v>3376098.0</v>
       </c>
       <c r="BS10">
         <v>5234749.0</v>
       </c>
       <c r="BT10">
         <v>36250708.0</v>
       </c>
       <c r="BU10">
         <v>24499901.0</v>
       </c>
       <c r="BV10">
         <v>16920237.0</v>
       </c>
       <c r="BW10">
-        <v>-30314114.29</v>
+        <v>-26124859.0</v>
       </c>
       <c r="BX10">
         <v>29406728.0</v>
       </c>
       <c r="BY10">
         <v>26928135.0</v>
       </c>
       <c r="BZ10">
         <v>17981102.0</v>
       </c>
       <c r="CA10">
-        <v>26004109.0</v>
+        <v>45606734.0</v>
       </c>
       <c r="CB10">
         <v>36934443.0</v>
       </c>
       <c r="CC10">
         <v>31101238.0</v>
       </c>
       <c r="CD10">
         <v>19354091.0</v>
       </c>
       <c r="CE10">
-        <v>31133097.0</v>
+        <v>55123094.0</v>
       </c>
       <c r="CF10">
         <v>63658022.0</v>
       </c>
       <c r="CG10">
         <v>26376281.0</v>
       </c>
       <c r="CH10">
         <v>15121931.0</v>
       </c>
       <c r="CI10">
-        <v>23408106.0</v>
+        <v>24683562.0</v>
       </c>
       <c r="CJ10">
         <v>20706634.0</v>
       </c>
       <c r="CK10">
         <v>16250862.0</v>
       </c>
       <c r="CL10">
         <v>8775033.0</v>
       </c>
       <c r="CM10">
-        <v>13261280.0</v>
+        <v>13703756.0</v>
       </c>
       <c r="CN10">
         <v>10505335.0</v>
       </c>
       <c r="CO10">
         <v>9166431.0</v>
       </c>
       <c r="CP10">
         <v>5586668.0</v>
       </c>
       <c r="CQ10">
         <v>5575051.0</v>
       </c>
       <c r="CR10">
         <v>7123510.0</v>
       </c>
       <c r="CS10">
         <v>5310786.0</v>
       </c>
       <c r="CT10">
         <v>4573114.0</v>
       </c>
       <c r="CU10">
         <v>4487017.0</v>
       </c>
       <c r="CV10">
         <v>5665840.0</v>
       </c>
       <c r="CW10">
-        <v>-188772.13</v>
+        <v>-188772.0</v>
       </c>
       <c r="CX10">
-        <v>4391465.0</v>
+        <v>4499649.0</v>
       </c>
       <c r="CY10">
         <v>4649987.0</v>
       </c>
       <c r="CZ10">
         <v>4702594.0</v>
       </c>
       <c r="DA10">
         <v>2413069.0</v>
       </c>
       <c r="DB10">
         <v>2413593.0</v>
       </c>
       <c r="DC10">
         <v>2915254.0</v>
       </c>
       <c r="DD10">
         <v>2183550.0</v>
       </c>
       <c r="DE10">
         <v>769545.0</v>
       </c>
       <c r="DF10">
         <v>926538.0</v>
       </c>
       <c r="DG10">
         <v>1752109.0</v>
       </c>
       <c r="DH10">
         <v>1519656.0</v>
       </c>
       <c r="DI10">
-        <v>575459.0</v>
+        <v>939211.0</v>
       </c>
       <c r="DJ10">
         <v>137617.0</v>
       </c>
       <c r="DK10"/>
       <c r="DL10"/>
     </row>
     <row r="11" spans="1:116">
       <c r="A11" t="s">
         <v>188</v>
       </c>
       <c r="B11">
         <v>9121000.0</v>
       </c>
       <c r="C11">
         <v>23829658.0</v>
       </c>
       <c r="D11">
         <v>26740232.0</v>
       </c>
       <c r="E11">
         <v>32894000.0</v>
       </c>
       <c r="F11">
         <v>18302000.0</v>
@@ -25055,222 +25075,222 @@
       <c r="P11">
         <v>51544000.0</v>
       </c>
       <c r="Q11">
         <v>92608000.0</v>
       </c>
       <c r="R11">
         <v>51854000.0</v>
       </c>
       <c r="S11">
         <v>49232661.0</v>
       </c>
       <c r="T11">
         <v>39440000.0</v>
       </c>
       <c r="U11">
         <v>42544000.0</v>
       </c>
       <c r="V11">
         <v>20423000.0</v>
       </c>
       <c r="W11">
         <v>19610537.0</v>
       </c>
       <c r="X11">
-        <v>22399401.0</v>
+        <v>29804738.0</v>
       </c>
       <c r="Y11">
-        <v>31966000.0</v>
+        <v>43354047.0</v>
       </c>
       <c r="Z11">
-        <v>16509642.0</v>
+        <v>23337617.0</v>
       </c>
       <c r="AA11">
         <v>19591285.0</v>
       </c>
       <c r="AB11">
         <v>21217706.0</v>
       </c>
       <c r="AC11">
         <v>20812004.0</v>
       </c>
       <c r="AD11">
-        <v>15494307.0</v>
+        <v>20688000.0</v>
       </c>
       <c r="AE11">
         <v>16994229.0</v>
       </c>
       <c r="AF11">
-        <v>19042422.0</v>
+        <v>24603000.0</v>
       </c>
       <c r="AG11">
-        <v>19572688.0</v>
+        <v>25918511.0</v>
       </c>
       <c r="AH11">
         <v>10286431.0</v>
       </c>
       <c r="AI11">
-        <v>-54061195.62</v>
+        <v>-54061195.0</v>
       </c>
       <c r="AJ11">
         <v>12289102.0</v>
       </c>
       <c r="AK11">
-        <v>9429015.0</v>
+        <v>12263000.0</v>
       </c>
       <c r="AL11">
-        <v>-402675.51</v>
+        <v>-402675.0</v>
       </c>
       <c r="AM11">
         <v>10219126.0</v>
       </c>
       <c r="AN11">
         <v>11161057.0</v>
       </c>
       <c r="AO11">
         <v>12602606.0</v>
       </c>
       <c r="AP11">
         <v>652522.0</v>
       </c>
       <c r="AQ11">
         <v>5008676.0</v>
       </c>
       <c r="AR11">
-        <v>13450279.0</v>
+        <v>14539000.0</v>
       </c>
       <c r="AS11">
-        <v>15422416.0</v>
+        <v>19092000.0</v>
       </c>
       <c r="AT11">
-        <v>3252879.0</v>
+        <v>4452000.0</v>
       </c>
       <c r="AU11">
         <v>14949582.0</v>
       </c>
       <c r="AV11">
-        <v>14942034.0</v>
+        <v>17273000.0</v>
       </c>
       <c r="AW11">
         <v>17107668.0</v>
       </c>
       <c r="AX11">
         <v>54279.0</v>
       </c>
       <c r="AY11">
-        <v>-18361940.66</v>
+        <v>-18645000.0</v>
       </c>
       <c r="AZ11">
         <v>11598712.0</v>
       </c>
       <c r="BA11">
         <v>9310371.0</v>
       </c>
       <c r="BB11">
         <v>6296132.0</v>
       </c>
       <c r="BC11">
         <v>12702446.0</v>
       </c>
       <c r="BD11">
         <v>17064770.0</v>
       </c>
       <c r="BE11">
         <v>14802870.0</v>
       </c>
       <c r="BF11">
         <v>9682172.0</v>
       </c>
       <c r="BG11">
         <v>11042512.0</v>
       </c>
       <c r="BH11">
         <v>8023513.0</v>
       </c>
       <c r="BI11">
         <v>10629620.0</v>
       </c>
       <c r="BJ11">
         <v>4458231.0</v>
       </c>
       <c r="BK11">
         <v>12522536.0</v>
       </c>
       <c r="BL11">
         <v>10188020.0</v>
       </c>
       <c r="BM11">
         <v>5996584.0</v>
       </c>
       <c r="BN11">
-        <v>4586030.0</v>
+        <v>4781243.0</v>
       </c>
       <c r="BO11">
         <v>3802754.0</v>
       </c>
       <c r="BP11">
         <v>7719150.0</v>
       </c>
       <c r="BQ11">
         <v>7225978.0</v>
       </c>
       <c r="BR11">
         <v>912330.0</v>
       </c>
       <c r="BS11">
         <v>1050525.0</v>
       </c>
       <c r="BT11">
         <v>11217645.0</v>
       </c>
       <c r="BU11">
         <v>5553153.0</v>
       </c>
       <c r="BV11">
-        <v>-1630234.14</v>
+        <v>-1630234.0</v>
       </c>
       <c r="BW11">
         <v>652724.0</v>
       </c>
       <c r="BX11">
         <v>697018.0</v>
       </c>
       <c r="BY11">
         <v>2220760.0</v>
       </c>
       <c r="BZ11">
-        <v>-104022.19</v>
+        <v>-104022.0</v>
       </c>
       <c r="CA11">
-        <v>-1042093.48</v>
+        <v>-1042093.0</v>
       </c>
       <c r="CB11">
         <v>2056242.0</v>
       </c>
       <c r="CC11">
-        <v>-253993.9</v>
+        <v>-253993.0</v>
       </c>
       <c r="CD11">
         <v>416881.0</v>
       </c>
       <c r="CE11">
         <v>77574.0</v>
       </c>
       <c r="CF11">
         <v>4808841.0</v>
       </c>
       <c r="CG11">
         <v>2659504.0</v>
       </c>
       <c r="CH11">
         <v>1216003.0</v>
       </c>
       <c r="CI11">
         <v>1165276.0</v>
       </c>
       <c r="CJ11">
         <v>2321616.0</v>
       </c>
       <c r="CK11">
         <v>1521947.0</v>
       </c>
@@ -25286,87 +25306,87 @@
       <c r="CO11">
         <v>971061.0</v>
       </c>
       <c r="CP11">
         <v>418318.0</v>
       </c>
       <c r="CQ11">
         <v>2342933.0</v>
       </c>
       <c r="CR11">
         <v>2178785.0</v>
       </c>
       <c r="CS11">
         <v>2036652.0</v>
       </c>
       <c r="CT11">
         <v>1755591.0</v>
       </c>
       <c r="CU11">
         <v>1966851.0</v>
       </c>
       <c r="CV11">
         <v>2408047.0</v>
       </c>
       <c r="CW11">
-        <v>-1765318.79</v>
+        <v>1952992.0</v>
       </c>
       <c r="CX11">
-        <v>2364018.0</v>
+        <v>-5907.0</v>
       </c>
       <c r="CY11">
         <v>2515706.0</v>
       </c>
       <c r="CZ11">
         <v>2418477.0</v>
       </c>
       <c r="DA11">
         <v>1043097.0</v>
       </c>
       <c r="DB11">
         <v>758557.0</v>
       </c>
       <c r="DC11">
-        <v>677966.0</v>
+        <v>1596214.0</v>
       </c>
       <c r="DD11">
-        <v>397009.0</v>
+        <v>1315257.0</v>
       </c>
       <c r="DE11">
-        <v>153232.0</v>
+        <v>1071480.0</v>
       </c>
       <c r="DF11">
         <v>132362.0</v>
       </c>
       <c r="DG11">
-        <v>129785.0</v>
+        <v>280915.0</v>
       </c>
       <c r="DH11">
         <v>132144.0</v>
       </c>
       <c r="DI11">
-        <v>71080.0</v>
+        <v>222210.0</v>
       </c>
       <c r="DJ11">
         <v>68808.0</v>
       </c>
       <c r="DK11">
         <v>3235892.0</v>
       </c>
       <c r="DL11">
         <v>3048116.0</v>
       </c>
     </row>
     <row r="12" spans="1:116">
       <c r="A12" t="s">
         <v>189</v>
       </c>
       <c r="B12">
         <v>36940000.0</v>
       </c>
       <c r="C12">
         <v>56121742.0</v>
       </c>
       <c r="D12">
         <v>40270552.0</v>
       </c>
       <c r="E12">
@@ -25405,174 +25425,174 @@
       <c r="P12">
         <v>20089153.0</v>
       </c>
       <c r="Q12">
         <v>21445725.0</v>
       </c>
       <c r="R12">
         <v>20192995.0</v>
       </c>
       <c r="S12">
         <v>22306634.0</v>
       </c>
       <c r="T12">
         <v>20024731.0</v>
       </c>
       <c r="U12">
         <v>18725787.0</v>
       </c>
       <c r="V12">
         <v>14893431.0</v>
       </c>
       <c r="W12">
         <v>12207597.0</v>
       </c>
       <c r="X12">
-        <v>12165450.0</v>
+        <v>16187399.0</v>
       </c>
       <c r="Y12">
-        <v>13296622.0</v>
+        <v>18033610.0</v>
       </c>
       <c r="Z12">
-        <v>14555801.0</v>
+        <v>20575716.0</v>
       </c>
       <c r="AA12">
         <v>15708502.0</v>
       </c>
       <c r="AB12">
         <v>16077794.0</v>
       </c>
       <c r="AC12">
         <v>16361966.0</v>
       </c>
       <c r="AD12">
         <v>16342677.0</v>
       </c>
       <c r="AE12">
         <v>8271342.0</v>
       </c>
       <c r="AF12">
         <v>13963329.0</v>
       </c>
       <c r="AG12">
         <v>14129765.0</v>
       </c>
       <c r="AH12">
         <v>12089292.0</v>
       </c>
       <c r="AI12">
         <v>11722734.0</v>
       </c>
       <c r="AJ12">
         <v>13879182.0</v>
       </c>
       <c r="AK12">
         <v>12563332.0</v>
       </c>
       <c r="AL12">
         <v>11243579.0</v>
       </c>
       <c r="AM12">
-        <v>8390437.0</v>
+        <v>16063597.0</v>
       </c>
       <c r="AN12">
         <v>8487730.0</v>
       </c>
       <c r="AO12">
-        <v>6286231.0</v>
+        <v>11648999.0</v>
       </c>
       <c r="AP12">
         <v>9780130.0</v>
       </c>
       <c r="AQ12">
         <v>9188776.0</v>
       </c>
       <c r="AR12">
         <v>25034000.0</v>
       </c>
       <c r="AS12">
         <v>12945000.0</v>
       </c>
       <c r="AT12">
         <v>18569000.0</v>
       </c>
       <c r="AU12">
-        <v>13635073.0</v>
+        <v>28908000.0</v>
       </c>
       <c r="AV12">
         <v>9282000.0</v>
       </c>
       <c r="AW12">
         <v>9545000.0</v>
       </c>
       <c r="AX12">
         <v>9916000.0</v>
       </c>
       <c r="AY12">
         <v>9921000.0</v>
       </c>
       <c r="AZ12">
         <v>10548000.0</v>
       </c>
       <c r="BA12">
         <v>9778930.0</v>
       </c>
       <c r="BB12">
         <v>10254066.0</v>
       </c>
       <c r="BC12">
         <v>4708841.0</v>
       </c>
       <c r="BD12">
-        <v>12772161.0</v>
+        <v>11710439.0</v>
       </c>
       <c r="BE12">
-        <v>19767967.0</v>
+        <v>11929997.0</v>
       </c>
       <c r="BF12">
-        <v>15047458.0</v>
+        <v>16643384.0</v>
       </c>
       <c r="BG12">
         <v>5074667.0</v>
       </c>
       <c r="BH12">
         <v>30620603.0</v>
       </c>
       <c r="BI12">
         <v>15962499.0</v>
       </c>
       <c r="BJ12">
         <v>13296498.0</v>
       </c>
       <c r="BK12">
         <v>11679998.0</v>
       </c>
       <c r="BL12">
         <v>9373909.0</v>
       </c>
       <c r="BM12">
-        <v>8220282.0</v>
+        <v>17370268.0</v>
       </c>
       <c r="BN12">
         <v>8271532.0</v>
       </c>
       <c r="BO12">
         <v>7963884.0</v>
       </c>
       <c r="BP12">
         <v>7717279.0</v>
       </c>
       <c r="BQ12">
         <v>7816874.0</v>
       </c>
       <c r="BR12">
         <v>7830838.0</v>
       </c>
       <c r="BS12">
         <v>4908478.0</v>
       </c>
       <c r="BT12">
         <v>11577555.0</v>
       </c>
       <c r="BU12">
         <v>11559245.0</v>
       </c>
@@ -26053,204 +26073,204 @@
       <c r="P15">
         <v>245190000.0</v>
       </c>
       <c r="Q15">
         <v>276825000.0</v>
       </c>
       <c r="R15">
         <v>147723000.0</v>
       </c>
       <c r="S15">
         <v>143653648.0</v>
       </c>
       <c r="T15">
         <v>131614000.0</v>
       </c>
       <c r="U15">
         <v>411765000.0</v>
       </c>
       <c r="V15">
         <v>66887000.0</v>
       </c>
       <c r="W15">
         <v>109845473.0</v>
       </c>
       <c r="X15">
-        <v>82845592.0</v>
+        <v>110234699.0</v>
       </c>
       <c r="Y15">
-        <v>50458000.0</v>
+        <v>68433914.0</v>
       </c>
       <c r="Z15">
-        <v>53226543.0</v>
+        <v>75239710.0</v>
       </c>
       <c r="AA15">
         <v>57704260.0</v>
       </c>
       <c r="AB15">
         <v>62427103.0</v>
       </c>
       <c r="AC15">
         <v>66812157.0</v>
       </c>
       <c r="AD15">
         <v>48758987.0</v>
       </c>
       <c r="AE15">
         <v>47768213.0</v>
       </c>
       <c r="AF15">
         <v>67114805.0</v>
       </c>
       <c r="AG15">
         <v>61128345.0</v>
       </c>
       <c r="AH15">
         <v>37290248.0</v>
       </c>
       <c r="AI15">
         <v>95168957.0</v>
       </c>
       <c r="AJ15">
         <v>79622419.0</v>
       </c>
       <c r="AK15">
-        <v>-57695915.61</v>
+        <v>-57695915.0</v>
       </c>
       <c r="AL15">
         <v>10542299.0</v>
       </c>
       <c r="AM15">
         <v>23862363.0</v>
       </c>
       <c r="AN15">
         <v>39173226.0</v>
       </c>
       <c r="AO15">
         <v>30226159.0</v>
       </c>
       <c r="AP15">
         <v>387993436.0</v>
       </c>
       <c r="AQ15">
         <v>28546509.0</v>
       </c>
       <c r="AR15">
         <v>31009310.0</v>
       </c>
       <c r="AS15">
         <v>51651883.0</v>
       </c>
       <c r="AT15">
         <v>11078245.0</v>
       </c>
       <c r="AU15">
         <v>34262933.0</v>
       </c>
       <c r="AV15">
         <v>37223386.0</v>
       </c>
       <c r="AW15">
         <v>34931436.0</v>
       </c>
       <c r="AX15">
         <v>5369194.0</v>
       </c>
       <c r="AY15">
-        <v>-28078998.46</v>
+        <v>-28078998.0</v>
       </c>
       <c r="AZ15">
         <v>42614242.0</v>
       </c>
       <c r="BA15">
         <v>25242358.0</v>
       </c>
       <c r="BB15">
         <v>18536537.0</v>
       </c>
       <c r="BC15">
         <v>35014824.0</v>
       </c>
       <c r="BD15">
         <v>54694437.0</v>
       </c>
       <c r="BE15">
         <v>33482450.0</v>
       </c>
       <c r="BF15">
         <v>30254282.0</v>
       </c>
       <c r="BG15">
         <v>41802990.0</v>
       </c>
       <c r="BH15">
         <v>18638334.0</v>
       </c>
       <c r="BI15">
         <v>27102176.0</v>
       </c>
       <c r="BJ15">
         <v>15354302.0</v>
       </c>
       <c r="BK15">
         <v>37693120.0</v>
       </c>
       <c r="BL15">
-        <v>24596821.0</v>
+        <v>23985268.0</v>
       </c>
       <c r="BM15">
         <v>16199601.0</v>
       </c>
       <c r="BN15">
-        <v>26048656.0</v>
+        <v>25570924.0</v>
       </c>
       <c r="BO15">
-        <v>-25195495.1</v>
+        <v>-25195495.0</v>
       </c>
       <c r="BP15">
         <v>15898587.0</v>
       </c>
       <c r="BQ15">
         <v>15489900.0</v>
       </c>
       <c r="BR15">
         <v>2463768.0</v>
       </c>
       <c r="BS15">
         <v>4184224.0</v>
       </c>
       <c r="BT15">
         <v>25033062.0</v>
       </c>
       <c r="BU15">
         <v>18946747.0</v>
       </c>
       <c r="BV15">
         <v>18550471.0</v>
       </c>
       <c r="BW15">
-        <v>-30966838.95</v>
+        <v>-30966838.0</v>
       </c>
       <c r="BX15">
         <v>28709709.0</v>
       </c>
       <c r="BY15">
         <v>24707374.0</v>
       </c>
       <c r="BZ15">
         <v>18085124.0</v>
       </c>
       <c r="CA15">
         <v>43618783.0</v>
       </c>
       <c r="CB15">
         <v>34878201.0</v>
       </c>
       <c r="CC15">
         <v>31355232.0</v>
       </c>
       <c r="CD15">
         <v>18937210.0</v>
       </c>
       <c r="CE15">
         <v>31055522.0</v>
       </c>
@@ -26287,51 +26307,51 @@
       <c r="CP15">
         <v>5168349.0</v>
       </c>
       <c r="CQ15">
         <v>3232118.0</v>
       </c>
       <c r="CR15">
         <v>4944725.0</v>
       </c>
       <c r="CS15">
         <v>3278795.0</v>
       </c>
       <c r="CT15">
         <v>2808064.0</v>
       </c>
       <c r="CU15">
         <v>2498739.0</v>
       </c>
       <c r="CV15">
         <v>2657742.0</v>
       </c>
       <c r="CW15">
         <v>1576546.0</v>
       </c>
       <c r="CX15">
-        <v>2027446.0</v>
+        <v>2267192.0</v>
       </c>
       <c r="CY15">
         <v>2134280.0</v>
       </c>
       <c r="CZ15">
         <v>2284117.0</v>
       </c>
       <c r="DA15">
         <v>1369971.0</v>
       </c>
       <c r="DB15">
         <v>1655035.0</v>
       </c>
       <c r="DC15">
         <v>2237288.0</v>
       </c>
       <c r="DD15">
         <v>1786541.0</v>
       </c>
       <c r="DE15">
         <v>616313.0</v>
       </c>
       <c r="DF15">
         <v>794176.0</v>
       </c>
@@ -27169,327 +27189,327 @@
       <c r="P21">
         <v>318442000.0</v>
       </c>
       <c r="Q21">
         <v>390970000.0</v>
       </c>
       <c r="R21">
         <v>219766000.0</v>
       </c>
       <c r="S21">
         <v>199726200.0</v>
       </c>
       <c r="T21">
         <v>191584000.0</v>
       </c>
       <c r="U21">
         <v>470921000.0</v>
       </c>
       <c r="V21">
         <v>101745000.0</v>
       </c>
       <c r="W21">
         <v>149028375.0</v>
       </c>
       <c r="X21">
-        <v>96799550.0</v>
+        <v>128801896.0</v>
       </c>
       <c r="Y21">
-        <v>95078000.0</v>
+        <v>128950012.0</v>
       </c>
       <c r="Z21">
-        <v>68883268.0</v>
+        <v>97371665.0</v>
       </c>
       <c r="AA21">
         <v>84508193.0</v>
       </c>
       <c r="AB21">
-        <v>99627587.0</v>
+        <v>131949000.0</v>
       </c>
       <c r="AC21">
-        <v>113641072.0</v>
+        <v>148988000.0</v>
       </c>
       <c r="AD21">
-        <v>66943529.0</v>
+        <v>104917000.0</v>
       </c>
       <c r="AE21">
-        <v>73918453.0</v>
+        <v>103283000.0</v>
       </c>
       <c r="AF21">
-        <v>96812718.0</v>
+        <v>128223000.0</v>
       </c>
       <c r="AG21">
-        <v>92727341.0</v>
+        <v>120782560.0</v>
       </c>
       <c r="AH21">
-        <v>50990777.0</v>
+        <v>75387000.0</v>
       </c>
       <c r="AI21">
         <v>51172432.0</v>
       </c>
       <c r="AJ21">
         <v>48807364.0</v>
       </c>
       <c r="AK21">
-        <v>-36300516.7</v>
+        <v>122923592.0</v>
       </c>
       <c r="AL21">
-        <v>21679239.0</v>
+        <v>42113000.0</v>
       </c>
       <c r="AM21">
-        <v>50550002.0</v>
+        <v>69717000.0</v>
       </c>
       <c r="AN21">
-        <v>55085757.0</v>
+        <v>69257000.0</v>
       </c>
       <c r="AO21">
-        <v>56737621.0</v>
+        <v>112594759.0</v>
       </c>
       <c r="AP21">
-        <v>31034482.0</v>
+        <v>40284000.0</v>
       </c>
       <c r="AQ21">
-        <v>16601171.0</v>
+        <v>66483999.0</v>
       </c>
       <c r="AR21">
-        <v>65535195.0</v>
+        <v>72759000.0</v>
       </c>
       <c r="AS21">
-        <v>78782093.0</v>
+        <v>93260000.0</v>
       </c>
       <c r="AT21">
-        <v>35497712.0</v>
+        <v>43958000.0</v>
       </c>
       <c r="AU21">
-        <v>63051420.0</v>
+        <v>35250000.0</v>
       </c>
       <c r="AV21">
-        <v>74215628.0</v>
+        <v>80435000.0</v>
       </c>
       <c r="AW21">
-        <v>48385494.0</v>
+        <v>78679000.0</v>
       </c>
       <c r="AX21">
-        <v>30075630.0</v>
+        <v>33244999.0</v>
       </c>
       <c r="AY21">
-        <v>-23422763.63</v>
+        <v>-19604000.0</v>
       </c>
       <c r="AZ21">
-        <v>57202543.0</v>
+        <v>59009000.0</v>
       </c>
       <c r="BA21">
         <v>59183013.0</v>
       </c>
       <c r="BB21">
         <v>43800678.0</v>
       </c>
       <c r="BC21">
         <v>62499948.0</v>
       </c>
       <c r="BD21">
-        <v>67998983.0</v>
+        <v>70901660.0</v>
       </c>
       <c r="BE21">
         <v>67489922.0</v>
       </c>
       <c r="BF21">
         <v>47541870.0</v>
       </c>
       <c r="BG21">
         <v>56606954.0</v>
       </c>
       <c r="BH21">
         <v>54911824.0</v>
       </c>
       <c r="BI21">
         <v>50926155.0</v>
       </c>
       <c r="BJ21">
         <v>25055817.0</v>
       </c>
       <c r="BK21">
-        <v>60276270.0</v>
+        <v>42696189.0</v>
       </c>
       <c r="BL21">
         <v>39291529.0</v>
       </c>
       <c r="BM21">
-        <v>30380284.0</v>
+        <v>38788539.0</v>
       </c>
       <c r="BN21">
-        <v>38235236.0</v>
+        <v>17760447.0</v>
       </c>
       <c r="BO21">
-        <v>24464847.0</v>
+        <v>29852194.0</v>
       </c>
       <c r="BP21">
-        <v>32080643.0</v>
+        <v>25273645.0</v>
       </c>
       <c r="BQ21">
         <v>31787760.0</v>
       </c>
       <c r="BR21">
         <v>35247485.0</v>
       </c>
       <c r="BS21">
-        <v>10143228.0</v>
+        <v>19332217.0</v>
       </c>
       <c r="BT21">
-        <v>50090729.0</v>
+        <v>48737011.0</v>
       </c>
       <c r="BU21">
         <v>35590489.0</v>
       </c>
       <c r="BV21">
         <v>27013504.0</v>
       </c>
       <c r="BW21">
-        <v>-103090969.71</v>
+        <v>-36662891.0</v>
       </c>
       <c r="BX21">
         <v>65550966.0</v>
       </c>
       <c r="BY21">
-        <v>60233912.0</v>
+        <v>34416157.0</v>
       </c>
       <c r="BZ21">
-        <v>45672676.0</v>
+        <v>23627773.0</v>
       </c>
       <c r="CA21">
-        <v>-31608951.66</v>
+        <v>-8405727.0</v>
       </c>
       <c r="CB21">
         <v>60138814.0</v>
       </c>
       <c r="CC21">
         <v>56697181.0</v>
       </c>
       <c r="CD21">
         <v>43030536.0</v>
       </c>
       <c r="CE21">
-        <v>51949356.0</v>
+        <v>14469553.0</v>
       </c>
       <c r="CF21">
         <v>45724852.0</v>
       </c>
       <c r="CG21">
         <v>42556977.0</v>
       </c>
       <c r="CH21">
         <v>29045217.0</v>
       </c>
       <c r="CI21">
-        <v>39178566.0</v>
+        <v>41392968.0</v>
       </c>
       <c r="CJ21">
         <v>31777924.0</v>
       </c>
       <c r="CK21">
         <v>26236910.0</v>
       </c>
       <c r="CL21">
         <v>18079345.0</v>
       </c>
       <c r="CM21">
-        <v>-3705512.98</v>
+        <v>-2745102.0</v>
       </c>
       <c r="CN21">
         <v>17783266.0</v>
       </c>
       <c r="CO21">
         <v>16672110.0</v>
       </c>
       <c r="CP21">
         <v>11981359.0</v>
       </c>
       <c r="CQ21">
-        <v>15346396.0</v>
+        <v>7814053.0</v>
       </c>
       <c r="CR21">
         <v>11707104.0</v>
       </c>
       <c r="CS21">
         <v>12392022.0</v>
       </c>
       <c r="CT21">
         <v>9707464.0</v>
       </c>
       <c r="CU21">
-        <v>9765464.0</v>
+        <v>6475296.0</v>
       </c>
       <c r="CV21">
-        <v>14921529.0</v>
+        <v>7643786.0</v>
       </c>
       <c r="CW21">
-        <v>14681824.0</v>
+        <v>1997398.0</v>
       </c>
       <c r="CX21">
-        <v>15872085.0</v>
+        <v>10427727.0</v>
       </c>
       <c r="CY21">
-        <v>16063575.0</v>
+        <v>7138777.0</v>
       </c>
       <c r="CZ21">
-        <v>16056000.0</v>
+        <v>7322611.0</v>
       </c>
       <c r="DA21">
-        <v>13877337.0</v>
+        <v>4518884.0</v>
       </c>
       <c r="DB21">
-        <v>9754408.0</v>
+        <v>3310070.0</v>
       </c>
       <c r="DC21">
-        <v>10099034.0</v>
+        <v>3796610.0</v>
       </c>
       <c r="DD21">
-        <v>8337193.0</v>
+        <v>3043737.0</v>
       </c>
       <c r="DE21">
-        <v>9542708.0</v>
+        <v>2416934.0</v>
       </c>
       <c r="DF21">
-        <v>6816205.0</v>
+        <v>1786896.0</v>
       </c>
       <c r="DG21">
-        <v>5744814.0</v>
+        <v>2465931.0</v>
       </c>
       <c r="DH21">
-        <v>5550049.0</v>
+        <v>2114304.0</v>
       </c>
       <c r="DI21">
-        <v>5896756.0</v>
+        <v>1994799.0</v>
       </c>
       <c r="DJ21">
-        <v>2807765.0</v>
+        <v>481662.0</v>
       </c>
       <c r="DK21">
-        <v>3732699.0</v>
+        <v>922640.0</v>
       </c>
       <c r="DL21">
-        <v>3410987.0</v>
+        <v>798316.0</v>
       </c>
     </row>
     <row r="22" spans="1:116">
       <c r="A22" t="s">
         <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
@@ -27643,141 +27663,141 @@
       <c r="P23">
         <v>1923519000.0</v>
       </c>
       <c r="Q23">
         <v>2031347000.0</v>
       </c>
       <c r="R23">
         <v>1971753000.0</v>
       </c>
       <c r="S23">
         <v>1933978818.0</v>
       </c>
       <c r="T23">
         <v>1902416000.0</v>
       </c>
       <c r="U23">
         <v>1365787000.0</v>
       </c>
       <c r="V23">
         <v>1047062000.0</v>
       </c>
       <c r="W23">
         <v>1278634499.0</v>
       </c>
       <c r="X23">
-        <v>836878906.0</v>
+        <v>1113554658.0</v>
       </c>
       <c r="Y23">
-        <v>703417000.0</v>
+        <v>954012823.0</v>
       </c>
       <c r="Z23">
-        <v>802639547.0</v>
+        <v>1134591197.0</v>
       </c>
       <c r="AA23">
         <v>922229419.0</v>
       </c>
       <c r="AB23">
-        <v>898267865.0</v>
+        <v>1172816000.0</v>
       </c>
       <c r="AC23">
-        <v>917993601.0</v>
+        <v>1188807000.0</v>
       </c>
       <c r="AD23">
-        <v>853114140.0</v>
+        <v>1125900000.0</v>
       </c>
       <c r="AE23">
-        <v>751740977.0</v>
+        <v>1218162000.0</v>
       </c>
       <c r="AF23">
-        <v>901955093.0</v>
+        <v>1159380000.0</v>
       </c>
       <c r="AG23">
-        <v>910824969.0</v>
+        <v>1194046000.0</v>
       </c>
       <c r="AH23">
-        <v>876452094.0</v>
+        <v>1121096000.0</v>
       </c>
       <c r="AI23">
-        <v>849962953.0</v>
+        <v>1191411000.0</v>
       </c>
       <c r="AJ23">
         <v>881711042.0</v>
       </c>
       <c r="AK23">
-        <v>891505197.0</v>
+        <v>1189501000.0</v>
       </c>
       <c r="AL23">
-        <v>858511675.0</v>
+        <v>1161997000.0</v>
       </c>
       <c r="AM23">
-        <v>752518086.0</v>
+        <v>1068017000.0</v>
       </c>
       <c r="AN23">
-        <v>690867465.0</v>
+        <v>906203000.0</v>
       </c>
       <c r="AO23">
-        <v>703192196.0</v>
+        <v>904409000.0</v>
       </c>
       <c r="AP23">
         <v>691237558.0</v>
       </c>
       <c r="AQ23">
-        <v>539242971.0</v>
+        <v>960306000.0</v>
       </c>
       <c r="AR23">
-        <v>732300931.0</v>
+        <v>936913000.0</v>
       </c>
       <c r="AS23">
-        <v>815407110.0</v>
+        <v>936591000.0</v>
       </c>
       <c r="AT23">
         <v>779798864.0</v>
       </c>
       <c r="AU23">
-        <v>772408548.0</v>
+        <v>813438000.0</v>
       </c>
       <c r="AV23">
-        <v>813797953.0</v>
+        <v>867740000.0</v>
       </c>
       <c r="AW23">
-        <v>761803934.0</v>
+        <v>749053000.0</v>
       </c>
       <c r="AX23">
-        <v>673481517.0</v>
+        <v>666949827.0</v>
       </c>
       <c r="AY23">
-        <v>638818492.0</v>
+        <v>812159000.0</v>
       </c>
       <c r="AZ23">
-        <v>696530564.0</v>
+        <v>716106000.0</v>
       </c>
       <c r="BA23">
         <v>697398684.0</v>
       </c>
       <c r="BB23">
-        <v>702052189.0</v>
+        <v>693064032.0</v>
       </c>
       <c r="BC23">
         <v>696164811.0</v>
       </c>
       <c r="BD23">
         <v>709275082.0</v>
       </c>
       <c r="BE23">
         <v>731786451.0</v>
       </c>
       <c r="BF23">
         <v>742423149.0</v>
       </c>
       <c r="BG23">
         <v>694537617.0</v>
       </c>
       <c r="BH23">
         <v>661075455.0</v>
       </c>
       <c r="BI23">
         <v>621033122.0</v>
       </c>
       <c r="BJ23">
         <v>552457532.0</v>
       </c>
@@ -27787,108 +27807,108 @@
       <c r="BL23">
         <v>447777670.0</v>
       </c>
       <c r="BM23">
         <v>433528128.0</v>
       </c>
       <c r="BN23">
         <v>438056700.0</v>
       </c>
       <c r="BO23">
         <v>463244984.0</v>
       </c>
       <c r="BP23">
         <v>392482926.0</v>
       </c>
       <c r="BQ23">
         <v>366407683.0</v>
       </c>
       <c r="BR23">
         <v>323016551.0</v>
       </c>
       <c r="BS23">
         <v>216918579.0</v>
       </c>
       <c r="BT23">
-        <v>514736444.0</v>
+        <v>562564708.0</v>
       </c>
       <c r="BU23">
         <v>549633523.0</v>
       </c>
       <c r="BV23">
         <v>484264062.0</v>
       </c>
       <c r="BW23">
-        <v>2007239995.0</v>
+        <v>605131543.0</v>
       </c>
       <c r="BX23">
         <v>424186140.0</v>
       </c>
       <c r="BY23">
         <v>405385627.0</v>
       </c>
       <c r="BZ23">
         <v>357203536.0</v>
       </c>
       <c r="CA23">
-        <v>1455517986.0</v>
+        <v>359872824.0</v>
       </c>
       <c r="CB23">
         <v>346717714.0</v>
       </c>
       <c r="CC23">
         <v>356450367.0</v>
       </c>
       <c r="CD23">
         <v>332874420.0</v>
       </c>
       <c r="CE23">
-        <v>369896929.0</v>
+        <v>314843545.0</v>
       </c>
       <c r="CF23">
         <v>284546510.0</v>
       </c>
       <c r="CG23">
         <v>272920884.0</v>
       </c>
       <c r="CH23">
         <v>236165164.0</v>
       </c>
       <c r="CI23">
-        <v>309203483.0</v>
+        <v>273434771.0</v>
       </c>
       <c r="CJ23">
         <v>188969941.0</v>
       </c>
       <c r="CK23">
         <v>181448588.0</v>
       </c>
       <c r="CL23">
         <v>154061866.0</v>
       </c>
       <c r="CM23">
-        <v>574749244.0</v>
+        <v>169928034.0</v>
       </c>
       <c r="CN23">
         <v>120046295.0</v>
       </c>
       <c r="CO23">
         <v>126036021.0</v>
       </c>
       <c r="CP23">
         <v>112367657.0</v>
       </c>
       <c r="CQ23">
         <v>74065425.0</v>
       </c>
       <c r="CR23">
         <v>67352311.0</v>
       </c>
       <c r="CS23">
         <v>72398240.0</v>
       </c>
       <c r="CT23">
         <v>55323214.0</v>
       </c>
       <c r="CU23">
         <v>59229266.0</v>
       </c>
@@ -29167,252 +29187,252 @@
       <c r="P30">
         <v>53780000.0</v>
       </c>
       <c r="Q30">
         <v>41648000.0</v>
       </c>
       <c r="R30">
         <v>96278000.0</v>
       </c>
       <c r="S30">
         <v>121968913.0</v>
       </c>
       <c r="T30">
         <v>99659000.0</v>
       </c>
       <c r="U30">
         <v>-194908000.0</v>
       </c>
       <c r="V30">
         <v>45480000.0</v>
       </c>
       <c r="W30">
         <v>147795400.0</v>
       </c>
       <c r="X30">
-        <v>34761744.0</v>
+        <v>46254125.0</v>
       </c>
       <c r="Y30">
-        <v>28353000.0</v>
+        <v>38453898.0</v>
       </c>
       <c r="Z30">
-        <v>34380159.0</v>
+        <v>48598933.0</v>
       </c>
       <c r="AA30">
         <v>42884904.0</v>
       </c>
       <c r="AB30">
-        <v>40241728.0</v>
+        <v>53326183.0</v>
       </c>
       <c r="AC30">
-        <v>37253199.0</v>
+        <v>130573000.0</v>
       </c>
       <c r="AD30">
-        <v>36824445.0</v>
+        <v>127388000.0</v>
       </c>
       <c r="AE30">
         <v>46930716.0</v>
       </c>
       <c r="AF30">
-        <v>52000371.0</v>
+        <v>67368044.0</v>
       </c>
       <c r="AG30">
-        <v>52577554.0</v>
+        <v>49634276.0</v>
       </c>
       <c r="AH30">
-        <v>53042798.0</v>
+        <v>120861000.0</v>
       </c>
       <c r="AI30">
         <v>54135126.0</v>
       </c>
       <c r="AJ30">
         <v>50810540.0</v>
       </c>
       <c r="AK30">
-        <v>51157193.0</v>
+        <v>66768830.0</v>
       </c>
       <c r="AL30">
-        <v>61086698.0</v>
+        <v>136857000.0</v>
       </c>
       <c r="AM30">
         <v>44023761.0</v>
       </c>
       <c r="AN30">
-        <v>43641756.0</v>
+        <v>57348166.0</v>
       </c>
       <c r="AO30">
-        <v>46102892.0</v>
+        <v>41954582.0</v>
       </c>
       <c r="AP30">
-        <v>48909124.0</v>
+        <v>46336784.0</v>
       </c>
       <c r="AQ30">
-        <v>37762235.0</v>
+        <v>112431000.0</v>
       </c>
       <c r="AR30">
-        <v>44940037.0</v>
+        <v>100045000.0</v>
       </c>
       <c r="AS30">
-        <v>48603491.0</v>
+        <v>84487000.0</v>
       </c>
       <c r="AT30">
-        <v>51222590.0</v>
+        <v>101761000.0</v>
       </c>
       <c r="AU30">
-        <v>50824930.0</v>
+        <v>83240000.0</v>
       </c>
       <c r="AV30">
         <v>54949022.0</v>
       </c>
       <c r="AW30">
-        <v>48088368.0</v>
+        <v>73107000.0</v>
       </c>
       <c r="AX30">
-        <v>47449745.0</v>
+        <v>75957000.0</v>
       </c>
       <c r="AY30">
-        <v>42886275.0</v>
+        <v>153561000.0</v>
       </c>
       <c r="AZ30">
-        <v>46653676.0</v>
+        <v>79357000.0</v>
       </c>
       <c r="BA30">
         <v>46725783.0</v>
       </c>
       <c r="BB30">
-        <v>47831343.0</v>
+        <v>38843186.0</v>
       </c>
       <c r="BC30">
-        <v>-711909920.2</v>
+        <v>-711909920.0</v>
       </c>
       <c r="BD30">
         <v>287558039.0</v>
       </c>
       <c r="BE30">
         <v>295582538.0</v>
       </c>
       <c r="BF30">
         <v>302766334.0</v>
       </c>
       <c r="BG30">
-        <v>-462423680.9</v>
+        <v>-462423680.0</v>
       </c>
       <c r="BH30">
         <v>266121229.0</v>
       </c>
       <c r="BI30">
         <v>266148350.0</v>
       </c>
       <c r="BJ30">
         <v>32833287.0</v>
       </c>
       <c r="BK30">
         <v>129285807.0</v>
       </c>
       <c r="BL30">
         <v>109892421.0</v>
       </c>
       <c r="BM30">
         <v>104809790.0</v>
       </c>
       <c r="BN30">
         <v>113969000.0</v>
       </c>
       <c r="BO30">
         <v>108561605.0</v>
       </c>
       <c r="BP30">
         <v>97799607.0</v>
       </c>
       <c r="BQ30">
         <v>91272664.0</v>
       </c>
       <c r="BR30">
         <v>67569493.0</v>
       </c>
       <c r="BS30">
         <v>53680131.0</v>
       </c>
       <c r="BT30">
-        <v>113095597.0</v>
+        <v>160923861.0</v>
       </c>
       <c r="BU30">
         <v>124686578.0</v>
       </c>
       <c r="BV30">
         <v>108584474.0</v>
       </c>
       <c r="BW30">
-        <v>1646934525.0</v>
+        <v>244826073.0</v>
       </c>
       <c r="BX30">
         <v>73748992.0</v>
       </c>
       <c r="BY30">
         <v>73241897.0</v>
       </c>
       <c r="BZ30">
         <v>68697122.0</v>
       </c>
       <c r="CA30">
-        <v>1223771266.0</v>
+        <v>128126105.0</v>
       </c>
       <c r="CB30">
         <v>60305391.0</v>
       </c>
       <c r="CC30">
         <v>61687309.0</v>
       </c>
       <c r="CD30">
         <v>61476239.0</v>
       </c>
       <c r="CE30">
-        <v>54864533.0</v>
+        <v>-188850.0</v>
       </c>
       <c r="CF30">
         <v>54730142.0</v>
       </c>
       <c r="CG30">
         <v>53341115.0</v>
       </c>
       <c r="CH30">
         <v>49210548.0</v>
       </c>
       <c r="CI30">
-        <v>54259478.0</v>
+        <v>18490766.0</v>
       </c>
       <c r="CJ30">
         <v>42012702.0</v>
       </c>
       <c r="CK30">
         <v>42692550.0</v>
       </c>
       <c r="CL30">
         <v>36059547.0</v>
       </c>
       <c r="CM30">
-        <v>460730226.0</v>
+        <v>55909017.0</v>
       </c>
       <c r="CN30">
         <v>26157953.0</v>
       </c>
       <c r="CO30">
         <v>25845966.0</v>
       </c>
       <c r="CP30">
         <v>22908065.0</v>
       </c>
       <c r="CQ30">
         <v>21017110.0</v>
       </c>
       <c r="CR30">
         <v>13771615.0</v>
       </c>
       <c r="CS30">
         <v>15992198.0</v>
       </c>
       <c r="CT30">
         <v>12496610.0</v>
       </c>
       <c r="CU30">
         <v>15708974.0</v>
       </c>
@@ -29517,326 +29537,328 @@
       <c r="P31">
         <v>-21708000.0</v>
       </c>
       <c r="Q31">
         <v>-21537000.0</v>
       </c>
       <c r="R31">
         <v>-20189000.0</v>
       </c>
       <c r="S31">
         <v>-6839890.0</v>
       </c>
       <c r="T31">
         <v>-20530000.0</v>
       </c>
       <c r="U31">
         <v>-16612000.0</v>
       </c>
       <c r="V31">
         <v>-14435000.0</v>
       </c>
       <c r="W31">
         <v>-19572365.0</v>
       </c>
       <c r="X31">
-        <v>8445442.0</v>
+        <v>11237541.0</v>
       </c>
       <c r="Y31">
-        <v>-12654000.0</v>
+        <v>-17162050.0</v>
       </c>
       <c r="Z31">
-        <v>852917.0</v>
+        <v>1205662.0</v>
       </c>
       <c r="AA31">
         <v>-5890109.0</v>
       </c>
       <c r="AB31">
-        <v>-16029612.0</v>
+        <v>-21220000.0</v>
       </c>
       <c r="AC31">
-        <v>-16512035.0</v>
+        <v>-21477000.0</v>
       </c>
       <c r="AD31">
-        <v>-3452666.0</v>
+        <v>-19126000.0</v>
       </c>
       <c r="AE31">
-        <v>-9156011.0</v>
+        <v>40000.0</v>
       </c>
       <c r="AF31">
-        <v>-13085812.0</v>
+        <v>-16907000.0</v>
       </c>
       <c r="AG31">
-        <v>-13300638.0</v>
+        <v>-13916777.0</v>
       </c>
       <c r="AH31">
-        <v>-3414098.0</v>
+        <v>-13946000.0</v>
       </c>
       <c r="AI31">
         <v>-10064670.0</v>
       </c>
       <c r="AJ31">
         <v>43104157.0</v>
       </c>
       <c r="AK31">
-        <v>-105391523.41</v>
+        <v>-147020726.0</v>
       </c>
       <c r="AL31">
-        <v>-11539615.0</v>
+        <v>-28591000.0</v>
       </c>
       <c r="AM31">
-        <v>-7657415.0</v>
+        <v>-8884000.0</v>
       </c>
       <c r="AN31">
-        <v>-5081574.0</v>
+        <v>-3514000.0</v>
       </c>
       <c r="AO31">
-        <v>-9908949.0</v>
+        <v>-14617000.0</v>
       </c>
       <c r="AP31">
         <v>-18578010.0</v>
       </c>
       <c r="AQ31">
-        <v>-3537187.0</v>
+        <v>-8937999.0</v>
       </c>
       <c r="AR31">
-        <v>-8700932.0</v>
+        <v>-26317000.0</v>
       </c>
       <c r="AS31">
-        <v>-8056005.0</v>
+        <v>-13934000.0</v>
       </c>
       <c r="AT31">
         <v>-20341537.0</v>
       </c>
       <c r="AU31">
-        <v>-13838905.0</v>
+        <v>-16281000.0</v>
       </c>
       <c r="AV31">
-        <v>-19897328.0</v>
+        <v>-24607000.0</v>
       </c>
       <c r="AW31">
-        <v>-26639896.0</v>
+        <v>3922000.0</v>
       </c>
       <c r="AX31">
         <v>-24652156.0</v>
       </c>
       <c r="AY31">
-        <v>-26836939.12</v>
+        <v>-26063000.0</v>
       </c>
       <c r="AZ31">
-        <v>-2989589.0</v>
+        <v>-3084000.0</v>
       </c>
       <c r="BA31">
         <v>-24630284.0</v>
       </c>
       <c r="BB31">
-        <v>-10587331.0</v>
+        <v>-18968008.0</v>
       </c>
       <c r="BC31">
         <v>-14782677.0</v>
       </c>
       <c r="BD31">
-        <v>3760224.0</v>
+        <v>3015249.0</v>
       </c>
       <c r="BE31">
         <v>-19204601.0</v>
       </c>
       <c r="BF31">
         <v>-7605416.0</v>
       </c>
       <c r="BG31">
         <v>-3761452.0</v>
       </c>
       <c r="BH31">
         <v>-28249976.0</v>
       </c>
       <c r="BI31">
         <v>-13194359.0</v>
       </c>
       <c r="BJ31">
         <v>-5243283.0</v>
       </c>
       <c r="BK31">
         <v>7519467.0</v>
       </c>
       <c r="BL31">
         <v>-5115333.0</v>
       </c>
       <c r="BM31">
         <v>-16609429.0</v>
       </c>
       <c r="BN31">
         <v>12591720.0</v>
       </c>
       <c r="BO31">
-        <v>-51244934.58</v>
+        <v>-51244934.0</v>
       </c>
       <c r="BP31">
         <v>-1655908.0</v>
       </c>
       <c r="BQ31">
         <v>-9071881.0</v>
       </c>
       <c r="BR31">
         <v>-31871387.0</v>
       </c>
       <c r="BS31">
         <v>-14097468.0</v>
       </c>
       <c r="BT31">
         <v>-12486303.0</v>
       </c>
       <c r="BU31">
         <v>-11090588.0</v>
       </c>
       <c r="BV31">
         <v>-10093267.0</v>
       </c>
       <c r="BW31">
         <v>72776855.0</v>
       </c>
       <c r="BX31">
         <v>-36144238.0</v>
       </c>
       <c r="BY31">
         <v>-7488022.0</v>
       </c>
       <c r="BZ31">
         <v>-5646671.0</v>
       </c>
       <c r="CA31">
-        <v>57613060.0</v>
+        <v>54012461.0</v>
       </c>
       <c r="CB31">
         <v>-23204371.0</v>
       </c>
       <c r="CC31">
         <v>-25595943.0</v>
       </c>
       <c r="CD31">
         <v>-23676445.0</v>
       </c>
       <c r="CE31">
-        <v>-20816259.0</v>
+        <v>40653541.0</v>
       </c>
       <c r="CF31">
         <v>17933170.0</v>
       </c>
       <c r="CG31">
         <v>-16180696.0</v>
       </c>
       <c r="CH31">
         <v>-13923286.0</v>
       </c>
       <c r="CI31">
-        <v>-15770460.0</v>
+        <v>-16709406.0</v>
       </c>
       <c r="CJ31">
         <v>-11071290.0</v>
       </c>
       <c r="CK31">
         <v>-9986048.0</v>
       </c>
       <c r="CL31">
         <v>-9304312.0</v>
       </c>
       <c r="CM31">
-        <v>16966792.0</v>
+        <v>16448858.0</v>
       </c>
       <c r="CN31">
         <v>-7277931.0</v>
       </c>
       <c r="CO31">
         <v>-7505679.0</v>
       </c>
       <c r="CP31">
         <v>-6394691.0</v>
       </c>
       <c r="CQ31">
-        <v>-2239002.0</v>
+        <v>-2239000.0</v>
       </c>
       <c r="CR31">
         <v>-4583594.0</v>
       </c>
       <c r="CS31">
         <v>-7081236.0</v>
       </c>
       <c r="CT31">
         <v>-5134350.0</v>
       </c>
       <c r="CU31">
         <v>-1988279.0</v>
       </c>
       <c r="CV31">
         <v>-1977946.0</v>
       </c>
       <c r="CW31">
-        <v>-2186170.13</v>
+        <v>-2186170.0</v>
       </c>
       <c r="CX31">
         <v>-5928078.0</v>
       </c>
       <c r="CY31">
         <v>-2488790.0</v>
       </c>
       <c r="CZ31">
         <v>-2620017.0</v>
       </c>
       <c r="DA31">
         <v>-2105815.0</v>
       </c>
       <c r="DB31">
         <v>-896477.0</v>
       </c>
       <c r="DC31">
         <v>-881356.0</v>
       </c>
       <c r="DD31">
         <v>-860187.0</v>
       </c>
       <c r="DE31">
         <v>-1647389.0</v>
       </c>
       <c r="DF31">
         <v>-860358.0</v>
       </c>
       <c r="DG31">
         <v>-713822.0</v>
       </c>
       <c r="DH31">
         <v>-594648.0</v>
       </c>
       <c r="DI31">
         <v>-1419340.0</v>
       </c>
       <c r="DJ31">
         <v>-344045.0</v>
       </c>
       <c r="DK31">
         <v>-922640.17</v>
       </c>
-      <c r="DL31"/>
+      <c r="DL31">
+        <v>-798316.0</v>
+      </c>
     </row>
     <row r="32" spans="1:116">
       <c r="A32" t="s">
         <v>209</v>
       </c>
       <c r="B32">
         <v>1949103000.0</v>
       </c>
       <c r="C32">
         <v>2666614579.0</v>
       </c>
       <c r="D32">
         <v>1946846137.0</v>
       </c>
       <c r="E32">
         <v>2071196000.0</v>
       </c>
       <c r="F32">
         <v>1964387000.0</v>
       </c>
       <c r="G32">
         <v>2076887000.0</v>
       </c>
       <c r="H32">
         <v>2184583000.0</v>
@@ -29865,135 +29887,135 @@
       <c r="P32">
         <v>2241961000.0</v>
       </c>
       <c r="Q32">
         <v>2422317000.0</v>
       </c>
       <c r="R32">
         <v>2191519000.0</v>
       </c>
       <c r="S32">
         <v>2133705019.0</v>
       </c>
       <c r="T32">
         <v>2094000000.0</v>
       </c>
       <c r="U32">
         <v>1836708000.0</v>
       </c>
       <c r="V32">
         <v>1148807000.0</v>
       </c>
       <c r="W32">
         <v>1427662874.0</v>
       </c>
       <c r="X32">
-        <v>933678457.0</v>
+        <v>1242356556.0</v>
       </c>
       <c r="Y32">
-        <v>798495000.0</v>
+        <v>1082962836.0</v>
       </c>
       <c r="Z32">
-        <v>871522815.0</v>
+        <v>1231962863.0</v>
       </c>
       <c r="AA32">
         <v>1006737613.0</v>
       </c>
       <c r="AB32">
-        <v>985620939.0</v>
+        <v>1304765000.0</v>
       </c>
       <c r="AC32">
-        <v>1019039457.0</v>
+        <v>1337795000.0</v>
       </c>
       <c r="AD32">
-        <v>921822198.0</v>
+        <v>1230817000.0</v>
       </c>
       <c r="AE32">
-        <v>818931941.0</v>
+        <v>1321445000.0</v>
       </c>
       <c r="AF32">
-        <v>996589035.0</v>
+        <v>1287603000.0</v>
       </c>
       <c r="AG32">
-        <v>1001883363.0</v>
+        <v>1317677000.0</v>
       </c>
       <c r="AH32">
-        <v>926493522.0</v>
+        <v>1196483000.0</v>
       </c>
       <c r="AI32">
-        <v>901623344.0</v>
+        <v>1192878000.0</v>
       </c>
       <c r="AJ32">
         <v>930604660.0</v>
       </c>
       <c r="AK32">
-        <v>947461862.0</v>
+        <v>1263795000.0</v>
       </c>
       <c r="AL32">
-        <v>878742932.0</v>
+        <v>1204110000.0</v>
       </c>
       <c r="AM32">
-        <v>798508356.0</v>
+        <v>1137734000.0</v>
       </c>
       <c r="AN32">
-        <v>741935729.0</v>
+        <v>975460000.0</v>
       </c>
       <c r="AO32">
-        <v>755781508.0</v>
+        <v>977815000.0</v>
       </c>
       <c r="AP32">
         <v>719699701.0</v>
       </c>
       <c r="AQ32">
-        <v>551795923.0</v>
+        <v>1026790000.0</v>
       </c>
       <c r="AR32">
-        <v>795194040.0</v>
+        <v>1009672000.0</v>
       </c>
       <c r="AS32">
-        <v>883850126.0</v>
+        <v>1029851000.0</v>
       </c>
       <c r="AT32">
         <v>813831834.0</v>
       </c>
       <c r="AU32">
-        <v>834121015.0</v>
+        <v>848688000.0</v>
       </c>
       <c r="AV32">
-        <v>878990843.0</v>
+        <v>948175000.0</v>
       </c>
       <c r="AW32">
-        <v>833335207.0</v>
+        <v>827732000.0</v>
       </c>
       <c r="AX32">
         <v>697025457.0</v>
       </c>
       <c r="AY32">
-        <v>674328763.0</v>
+        <v>792555000.0</v>
       </c>
       <c r="AZ32">
-        <v>751386223.0</v>
+        <v>775115000.0</v>
       </c>
       <c r="BA32">
         <v>752977684.0</v>
       </c>
       <c r="BB32">
         <v>736864710.0</v>
       </c>
       <c r="BC32">
         <v>756911791.0</v>
       </c>
       <c r="BD32">
         <v>773887731.0</v>
       </c>
       <c r="BE32">
         <v>798362009.0</v>
       </c>
       <c r="BF32">
         <v>789965019.0</v>
       </c>
       <c r="BG32">
         <v>751144571.0</v>
       </c>
       <c r="BH32">
         <v>715987279.0</v>
       </c>
@@ -30351,154 +30373,156 @@
       </c>
       <c r="T2">
         <v>1.04</v>
       </c>
       <c r="U2">
         <v>0.35</v>
       </c>
       <c r="V2">
         <v>20818839.0</v>
       </c>
       <c r="W2">
         <v>3847251.0</v>
       </c>
       <c r="X2">
         <v>0.16</v>
       </c>
       <c r="Y2">
         <v>0.87</v>
       </c>
       <c r="Z2">
         <v>500543.0</v>
       </c>
       <c r="AA2">
         <v>0.0</v>
       </c>
-      <c r="AB2"/>
+      <c r="AB2">
+        <v>-1438503.0</v>
+      </c>
       <c r="AC2">
-        <v>-1301503.58</v>
+        <v>-1301503.0</v>
       </c>
       <c r="AD2">
-        <v>-9932153.6</v>
+        <v>-9932153.0</v>
       </c>
       <c r="AE2">
-        <v>-7582260.37</v>
+        <v>-7582260.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>211</v>
       </c>
       <c r="B3">
         <v>381456067</v>
       </c>
       <c r="C3">
         <v>399093000</v>
       </c>
       <c r="D3">
         <v>368193640</v>
       </c>
       <c r="E3">
         <v>356944000</v>
       </c>
       <c r="F3">
         <v>275799000</v>
       </c>
       <c r="G3">
         <v>144375000</v>
       </c>
       <c r="H3">
         <v>268810429.7</v>
       </c>
       <c r="I3">
-        <v>234004390.51</v>
+        <v>234004390</v>
       </c>
       <c r="J3">
-        <v>207732007.95</v>
+        <v>207732007</v>
       </c>
       <c r="K3">
-        <v>83533963.25</v>
+        <v>83533963</v>
       </c>
       <c r="L3">
-        <v>113562106.81</v>
+        <v>113562106</v>
       </c>
       <c r="M3">
-        <v>78054201.2</v>
+        <v>78054201</v>
       </c>
       <c r="N3">
-        <v>73879805.03</v>
+        <v>73879805</v>
       </c>
       <c r="O3">
-        <v>90918046.3</v>
+        <v>90918046</v>
       </c>
       <c r="P3">
-        <v>101306562.19</v>
+        <v>101306562</v>
       </c>
       <c r="Q3">
-        <v>101915693.49</v>
+        <v>101915693</v>
       </c>
       <c r="R3">
-        <v>57322127.78</v>
+        <v>57322127</v>
       </c>
       <c r="S3">
-        <v>84269515.2</v>
+        <v>84269515</v>
       </c>
       <c r="T3">
-        <v>136287993.54</v>
+        <v>136287993</v>
       </c>
       <c r="U3">
-        <v>99059711.74</v>
+        <v>99059711</v>
       </c>
       <c r="V3">
-        <v>53434647.84</v>
+        <v>53434647</v>
       </c>
       <c r="W3">
-        <v>26145041.34</v>
+        <v>26145041</v>
       </c>
       <c r="X3">
-        <v>11670535.25</v>
+        <v>11670535</v>
       </c>
       <c r="Y3">
-        <v>9484154.96</v>
+        <v>9484154</v>
       </c>
       <c r="Z3">
-        <v>8702557.39</v>
+        <v>8702557</v>
       </c>
       <c r="AA3">
         <v>8702557.39</v>
       </c>
       <c r="AB3">
-        <v>77692203.76</v>
+        <v>77692203</v>
       </c>
       <c r="AC3">
-        <v>27400075.35</v>
+        <v>27400075</v>
       </c>
       <c r="AD3">
-        <v>14758340.91</v>
+        <v>14758340</v>
       </c>
       <c r="AE3">
-        <v>8512160.23</v>
+        <v>8512160</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
@@ -30596,170 +30620,170 @@
       <c r="N6">
         <v>-0.56</v>
       </c>
       <c r="O6">
         <v>-0.82</v>
       </c>
       <c r="P6">
         <v>-0.69</v>
       </c>
       <c r="Q6">
         <v>-0.73</v>
       </c>
       <c r="R6">
         <v>-0.19</v>
       </c>
       <c r="S6">
         <v>-0.41</v>
       </c>
       <c r="T6">
         <v>-1.04</v>
       </c>
       <c r="U6">
         <v>25301131.0</v>
       </c>
       <c r="V6">
-        <v>-20818839.0</v>
+        <v>-20818838.0</v>
       </c>
       <c r="W6">
         <v>20113296.0</v>
       </c>
       <c r="X6">
         <v>3847250.0</v>
       </c>
       <c r="Y6">
         <v>-0.87</v>
       </c>
       <c r="Z6">
         <v>500543.0</v>
       </c>
       <c r="AA6">
         <v>500543.0</v>
       </c>
       <c r="AB6">
         <v>-1.46</v>
       </c>
       <c r="AC6">
-        <v>-137000.38</v>
+        <v>-137000.0</v>
       </c>
       <c r="AD6">
         <v>8603203.0</v>
       </c>
       <c r="AE6">
-        <v>-2575107.3</v>
+        <v>-2575107.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>215</v>
       </c>
       <c r="B7">
         <v>198891320.0</v>
       </c>
       <c r="C7">
         <v>11566000.0</v>
       </c>
       <c r="D7">
         <v>108586486.0</v>
       </c>
       <c r="E7">
         <v>-147453000.0</v>
       </c>
       <c r="F7">
         <v>41940000.0</v>
       </c>
       <c r="G7">
         <v>33661000.0</v>
       </c>
       <c r="H7">
         <v>15004554.95</v>
       </c>
       <c r="I7">
         <v>9285404.0</v>
       </c>
       <c r="J7">
-        <v>-9263618.29</v>
+        <v>-9263618.0</v>
       </c>
       <c r="K7">
         <v>10906182.0</v>
       </c>
       <c r="L7">
-        <v>41490534.0</v>
+        <v>57428131.0</v>
       </c>
       <c r="M7">
-        <v>17697224.0</v>
+        <v>2454655.0</v>
       </c>
       <c r="N7">
-        <v>36986391.0</v>
+        <v>37391798.0</v>
       </c>
       <c r="O7">
         <v>22428957.0</v>
       </c>
       <c r="P7">
-        <v>-12932419.2</v>
+        <v>-12932419.0</v>
       </c>
       <c r="Q7">
-        <v>-19000959.85</v>
+        <v>-19000959.0</v>
       </c>
       <c r="R7">
-        <v>17736605.0</v>
+        <v>18586570.0</v>
       </c>
       <c r="S7">
-        <v>-9153656.53</v>
+        <v>-9743495.0</v>
       </c>
       <c r="T7">
-        <v>11321821.0</v>
+        <v>11167069.0</v>
       </c>
       <c r="U7">
-        <v>-7935827.04</v>
+        <v>-7935827.0</v>
       </c>
       <c r="V7">
-        <v>-7847425.52</v>
+        <v>-9093480.0</v>
       </c>
       <c r="W7">
-        <v>8099722.0</v>
+        <v>9812334.0</v>
       </c>
       <c r="X7">
-        <v>-3847251.25</v>
+        <v>-3847251.0</v>
       </c>
       <c r="Y7">
         <v>342372.0</v>
       </c>
       <c r="Z7">
-        <v>7266017.0</v>
+        <v>-5780929.0</v>
       </c>
       <c r="AA7">
         <v>7266017.0</v>
       </c>
       <c r="AB7">
-        <v>-1080935.01</v>
+        <v>7266017.0</v>
       </c>
       <c r="AC7">
-        <v>1233003.0</v>
+        <v>-1080935.0</v>
       </c>
       <c r="AD7">
-        <v>-2098342.31</v>
+        <v>-2098342.0</v>
       </c>
       <c r="AE7">
         <v>1216022.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
@@ -30784,51 +30808,51 @@
       <c r="A9" t="s">
         <v>217</v>
       </c>
       <c r="B9">
         <v>180499838.0</v>
       </c>
       <c r="C9">
         <v>145432000.0</v>
       </c>
       <c r="D9">
         <v>228231113.0</v>
       </c>
       <c r="E9">
         <v>-59105000.0</v>
       </c>
       <c r="F9">
         <v>-101664000.0</v>
       </c>
       <c r="G9">
         <v>-16399000.0</v>
       </c>
       <c r="H9">
         <v>59667630.0</v>
       </c>
       <c r="I9">
-        <v>-1926536.13</v>
+        <v>-1926536.0</v>
       </c>
       <c r="J9">
         <v>11568986.0</v>
       </c>
       <c r="K9">
         <v>29830369.0</v>
       </c>
       <c r="L9">
         <v>88444000.0</v>
       </c>
       <c r="M9">
         <v>-176100000.0</v>
       </c>
       <c r="N9">
         <v>16300000.0</v>
       </c>
       <c r="O9">
         <v>-7000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
@@ -30850,51 +30874,51 @@
       <c r="B10">
         <v>-425825.0</v>
       </c>
       <c r="C10">
         <v>8101000.0</v>
       </c>
       <c r="D10">
         <v>6652807.0</v>
       </c>
       <c r="E10">
         <v>-1498000.0</v>
       </c>
       <c r="F10">
         <v>-1233000.0</v>
       </c>
       <c r="G10">
         <v>2200000.0</v>
       </c>
       <c r="H10">
         <v>2321112.79</v>
       </c>
       <c r="I10">
         <v>318642.0</v>
       </c>
       <c r="J10">
-        <v>-189264.41</v>
+        <v>-189264.0</v>
       </c>
       <c r="K10">
         <v>621977.0</v>
       </c>
       <c r="L10">
         <v>2827000.0</v>
       </c>
       <c r="M10">
         <v>-3500000.0</v>
       </c>
       <c r="N10">
         <v>-400000.0</v>
       </c>
       <c r="O10">
         <v>2800000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
@@ -31090,164 +31114,164 @@
       <c r="J14">
         <v>329016302.0</v>
       </c>
       <c r="K14">
         <v>143654489.0</v>
       </c>
       <c r="L14">
         <v>126992339.0</v>
       </c>
       <c r="M14">
         <v>131690298.0</v>
       </c>
       <c r="N14">
         <v>127629441.0</v>
       </c>
       <c r="O14">
         <v>148398218.0</v>
       </c>
       <c r="P14">
         <v>129865817.0</v>
       </c>
       <c r="Q14">
         <v>126638737.0</v>
       </c>
       <c r="R14">
-        <v>117087193.0</v>
+        <v>122698189.0</v>
       </c>
       <c r="S14">
-        <v>101073130.0</v>
+        <v>107586034.0</v>
       </c>
       <c r="T14">
         <v>108722609.0</v>
       </c>
       <c r="U14">
         <v>78894989.0</v>
       </c>
       <c r="V14">
         <v>58998622.0</v>
       </c>
       <c r="W14">
         <v>37129618.0</v>
       </c>
       <c r="X14">
         <v>25875058.0</v>
       </c>
       <c r="Y14">
-        <v>-12780202.12</v>
+        <v>12780202.0</v>
       </c>
       <c r="Z14">
-        <v>-19826469.57</v>
+        <v>-15477025.0</v>
       </c>
       <c r="AA14">
         <v>-19826469.57</v>
       </c>
       <c r="AB14">
-        <v>-13781921.36</v>
+        <v>-13781921.0</v>
       </c>
       <c r="AC14">
-        <v>-9453026.0</v>
+        <v>-9453025.0</v>
       </c>
       <c r="AD14">
-        <v>-5735468.98</v>
+        <v>-5735468.0</v>
       </c>
       <c r="AE14">
-        <v>-4864091.56</v>
+        <v>-4864091.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>223</v>
       </c>
       <c r="B15">
         <v>210945678.0</v>
       </c>
       <c r="C15">
         <v>127498000.0</v>
       </c>
       <c r="D15">
         <v>123315738.0</v>
       </c>
       <c r="E15">
         <v>97321000.0</v>
       </c>
       <c r="F15">
         <v>85386000.0</v>
       </c>
       <c r="G15">
         <v>67604000.0</v>
       </c>
       <c r="H15">
         <v>61781255.02</v>
       </c>
       <c r="I15">
-        <v>54401151.22</v>
+        <v>54401151.0</v>
       </c>
       <c r="J15">
-        <v>54883499.01</v>
+        <v>54883499.0</v>
       </c>
       <c r="K15">
-        <v>47664608.29</v>
+        <v>64538474.0</v>
       </c>
       <c r="L15">
-        <v>49402244.02</v>
+        <v>49402244.0</v>
       </c>
       <c r="M15">
-        <v>48723360.27</v>
+        <v>54064578.0</v>
       </c>
       <c r="N15">
         <v>48105000.0</v>
       </c>
       <c r="O15">
-        <v>46833127.27</v>
+        <v>46833127.0</v>
       </c>
       <c r="P15">
-        <v>40177277.18</v>
+        <v>40177277.0</v>
       </c>
       <c r="Q15">
-        <v>38100903.86</v>
+        <v>38100903.0</v>
       </c>
       <c r="R15">
-        <v>34510552.96</v>
+        <v>34510552.0</v>
       </c>
       <c r="S15">
-        <v>60341824.16</v>
+        <v>60341824.0</v>
       </c>
       <c r="T15">
-        <v>130635161.06</v>
+        <v>130635161.0</v>
       </c>
       <c r="U15">
-        <v>109214138.64</v>
+        <v>109214138.0</v>
       </c>
       <c r="V15">
-        <v>67632168.07</v>
+        <v>95985407.0</v>
       </c>
       <c r="W15">
-        <v>49137371.69</v>
+        <v>49137371.0</v>
       </c>
       <c r="X15">
-        <v>50744542.21</v>
+        <v>50744542.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>224</v>
       </c>
       <c r="B16">
         <v>287877666.0</v>
       </c>
       <c r="C16">
         <v>0.0</v>
       </c>
       <c r="D16">
         <v>333839194.0</v>
       </c>
       <c r="E16">
         <v>147117000.0</v>
       </c>
@@ -31299,57 +31323,57 @@
       <c r="U16">
         <v>25301132.0</v>
       </c>
       <c r="V16">
         <v>0.35</v>
       </c>
       <c r="W16">
         <v>20113297.0</v>
       </c>
       <c r="X16">
         <v>3847251.0</v>
       </c>
       <c r="Y16">
         <v>0.16</v>
       </c>
       <c r="Z16">
         <v>500543.0</v>
       </c>
       <c r="AA16">
         <v>500543.0</v>
       </c>
       <c r="AB16">
         <v>-1.46</v>
       </c>
       <c r="AC16">
-        <v>-1438503.96</v>
+        <v>-1438503.0</v>
       </c>
       <c r="AD16">
-        <v>-1328950.13</v>
+        <v>-1328950.0</v>
       </c>
       <c r="AE16">
-        <v>-10157367.67</v>
+        <v>-10157367.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
@@ -31428,60 +31452,60 @@
       <c r="T18">
         <v>76182974.0</v>
       </c>
       <c r="U18">
         <v>71603465.0</v>
       </c>
       <c r="V18">
         <v>88692095.0</v>
       </c>
       <c r="W18">
         <v>86301095.0</v>
       </c>
       <c r="X18">
         <v>47245077.0</v>
       </c>
       <c r="Y18">
         <v>19287179.0</v>
       </c>
       <c r="Z18">
         <v>24213547.0</v>
       </c>
       <c r="AA18">
         <v>24213547.0</v>
       </c>
       <c r="AB18">
-        <v>-58640724.76</v>
+        <v>-58640724.0</v>
       </c>
       <c r="AC18">
-        <v>-12467034.35</v>
+        <v>-12467034.0</v>
       </c>
       <c r="AD18">
-        <v>-9792264.91</v>
+        <v>-9792264.0</v>
       </c>
       <c r="AE18">
-        <v>-5078684.23</v>
+        <v>-5078684.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>227</v>
       </c>
       <c r="B19">
         <v>-4755000.0</v>
       </c>
       <c r="C19">
         <v>-1244615000.0</v>
       </c>
       <c r="D19">
         <v>-794266000.0</v>
       </c>
       <c r="E19">
         <v>223422000.0</v>
       </c>
       <c r="F19">
         <v>4773000.0</v>
       </c>
       <c r="G19">
         <v>-378481000.0</v>
       </c>
       <c r="H19">
@@ -31646,176 +31670,176 @@
       <c r="J22">
         <v>125636580.0</v>
       </c>
       <c r="K22">
         <v>116850680.0</v>
       </c>
       <c r="L22">
         <v>105017691.0</v>
       </c>
       <c r="M22">
         <v>110192443.0</v>
       </c>
       <c r="N22">
         <v>58563821.0</v>
       </c>
       <c r="O22">
         <v>154977232.0</v>
       </c>
       <c r="P22">
         <v>100117531.0</v>
       </c>
       <c r="Q22">
         <v>104575267.0</v>
       </c>
       <c r="R22">
-        <v>10437398.0</v>
+        <v>10937574.0</v>
       </c>
       <c r="S22">
         <v>65470829.0</v>
       </c>
       <c r="T22">
         <v>45248914.0</v>
       </c>
       <c r="U22">
         <v>129556451.0</v>
       </c>
       <c r="V22">
         <v>126828827.0</v>
       </c>
       <c r="W22">
-        <v>53700068.0</v>
+        <v>65054456.0</v>
       </c>
       <c r="X22">
         <v>35529816.0</v>
       </c>
       <c r="Y22">
         <v>16889939.0</v>
       </c>
       <c r="Z22">
-        <v>8055560.0</v>
+        <v>11151212.0</v>
       </c>
       <c r="AA22">
         <v>8055560.0</v>
       </c>
       <c r="AB22">
+        <v>8055560.0</v>
+      </c>
+      <c r="AC22">
         <v>7093635.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4521012.0</v>
       </c>
       <c r="AD22">
         <v>1398894.0</v>
       </c>
       <c r="AE22">
-        <v>-2360515.02</v>
+        <v>-2360515.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>230</v>
       </c>
       <c r="B23">
         <v>-238219467.0</v>
       </c>
       <c r="C23">
         <v>2719000.0</v>
       </c>
       <c r="D23">
         <v>-140203869.0</v>
       </c>
       <c r="E23">
         <v>100546000.0</v>
       </c>
       <c r="F23">
         <v>-11216000.0</v>
       </c>
       <c r="G23">
         <v>59274000.0</v>
       </c>
       <c r="H23">
         <v>-1583133.66</v>
       </c>
       <c r="I23">
-        <v>-38351244.47</v>
+        <v>31246834.0</v>
       </c>
       <c r="J23">
-        <v>4957455.0</v>
+        <v>27712015.0</v>
       </c>
       <c r="K23">
-        <v>7740040.46</v>
+        <v>2762525.0</v>
       </c>
       <c r="L23">
         <v>963471.0</v>
       </c>
       <c r="M23">
-        <v>27757354.47</v>
+        <v>-45198571.0</v>
       </c>
       <c r="N23">
-        <v>-12583248.28</v>
+        <v>-3420541.0</v>
       </c>
       <c r="O23">
         <v>4108239.0</v>
       </c>
       <c r="P23">
         <v>676788.0</v>
       </c>
       <c r="Q23">
-        <v>0.81</v>
+        <v>-1271795.0</v>
       </c>
       <c r="R23">
-        <v>-5435010.24</v>
+        <v>-5435010.0</v>
       </c>
       <c r="S23">
         <v>0.19</v>
       </c>
       <c r="T23">
-        <v>0.06</v>
+        <v>2770468.0</v>
       </c>
       <c r="U23">
         <v>0.64</v>
       </c>
       <c r="V23">
-        <v>50172205.0</v>
+        <v>5186016.0</v>
       </c>
       <c r="W23">
         <v>60049578.0</v>
       </c>
       <c r="X23">
-        <v>-8157189.73</v>
+        <v>385574.0</v>
       </c>
       <c r="Y23">
         <v>-52855536.0</v>
       </c>
       <c r="Z23">
         <v>0.11</v>
       </c>
       <c r="AA23">
         <v>0.11</v>
       </c>
       <c r="AB23">
-        <v>0.7</v>
+        <v>80677741.0</v>
       </c>
       <c r="AC23">
         <v>19454053.0</v>
       </c>
       <c r="AD23">
         <v>-68500.0</v>
       </c>
       <c r="AE23">
         <v>-16073017.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>231</v>
       </c>
       <c r="B24">
         <v>-922857.0</v>
       </c>
       <c r="C24">
         <v>88015000.0</v>
       </c>
       <c r="D24">
         <v>25015492.0</v>
       </c>
       <c r="E24">
@@ -31907,175 +31931,175 @@
       <c r="B25">
         <v>-118147786.0</v>
       </c>
       <c r="C25">
         <v>-102781000.0</v>
       </c>
       <c r="D25">
         <v>-17515427.0</v>
       </c>
       <c r="E25">
         <v>-391784000.0</v>
       </c>
       <c r="F25">
         <v>-411212000.0</v>
       </c>
       <c r="G25">
         <v>-91731000.0</v>
       </c>
       <c r="H25">
         <v>-150829460.98</v>
       </c>
       <c r="I25">
         <v>-86548018.0</v>
       </c>
       <c r="J25">
-        <v>-163876739.56</v>
+        <v>-163876738.0</v>
       </c>
       <c r="K25">
-        <v>-60235845.55</v>
+        <v>-60235842.0</v>
       </c>
       <c r="L25">
-        <v>-10070693.02</v>
+        <v>-26008288.0</v>
       </c>
       <c r="M25">
-        <v>-46597350.24</v>
+        <v>-31354779.0</v>
       </c>
       <c r="N25">
-        <v>-14574039.46</v>
+        <v>-14979445.0</v>
       </c>
       <c r="O25">
-        <v>-73567343.16</v>
+        <v>-73567341.0</v>
       </c>
       <c r="P25">
-        <v>-21656219.39</v>
+        <v>-21656219.0</v>
       </c>
       <c r="Q25">
-        <v>-31001039.83</v>
+        <v>-31001038.0</v>
       </c>
       <c r="R25">
-        <v>1447808.0</v>
+        <v>35780611.0</v>
       </c>
       <c r="S25">
-        <v>1400164.0</v>
+        <v>-183919.0</v>
       </c>
       <c r="T25">
-        <v>55512470.0</v>
+        <v>52564325.0</v>
       </c>
       <c r="U25">
-        <v>-28929306.79</v>
+        <v>-28929306.0</v>
       </c>
       <c r="V25">
-        <v>-1785775.79</v>
+        <v>-35787696.0</v>
       </c>
       <c r="W25">
-        <v>1360906.0</v>
+        <v>45627.0</v>
       </c>
       <c r="X25">
         <v>2779984.0</v>
       </c>
       <c r="Y25">
-        <v>25560404.0</v>
+        <v>-398270.0</v>
       </c>
       <c r="Z25">
-        <v>39652939.0</v>
+        <v>44208875.0</v>
       </c>
       <c r="AA25">
         <v>39652939.0</v>
       </c>
       <c r="AB25">
-        <v>27563842.0</v>
+        <v>17376707.0</v>
       </c>
       <c r="AC25">
-        <v>18906051.0</v>
+        <v>18236367.0</v>
       </c>
       <c r="AD25">
         <v>11400993.0</v>
       </c>
       <c r="AE25">
         <v>9656652.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>233</v>
       </c>
       <c r="B26">
         <v>-338855345.0</v>
       </c>
       <c r="C26">
         <v>-106170000.0</v>
       </c>
       <c r="D26">
         <v>-340741259.0</v>
       </c>
       <c r="E26">
         <v>-577169000.0</v>
       </c>
       <c r="F26">
         <v>-214732000.0</v>
       </c>
       <c r="G26">
         <v>-42864000.0</v>
       </c>
       <c r="H26">
         <v>-197648265.67</v>
       </c>
       <c r="I26">
         <v>-145689000.0</v>
       </c>
       <c r="J26">
-        <v>-68569383.7</v>
+        <v>-68569383.0</v>
       </c>
       <c r="K26">
-        <v>-114667063.46</v>
+        <v>-114667063.0</v>
       </c>
       <c r="L26">
-        <v>-87737895.35</v>
+        <v>-87737895.0</v>
       </c>
       <c r="M26">
-        <v>-49456437.47</v>
+        <v>-49456437.0</v>
       </c>
       <c r="N26">
-        <v>-18067751.72</v>
+        <v>-18067751.0</v>
       </c>
       <c r="O26">
-        <v>-62181478.24</v>
+        <v>-62181478.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
         <v>495649696.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
-        <v>-3327399.47</v>
+        <v>-3327399.0</v>
       </c>
       <c r="X26">
         <v>17730977.0</v>
       </c>
       <c r="Y26">
         <v>-6928749.74</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>234</v>
       </c>
       <c r="B27">
         <v>15148000.0</v>
       </c>
       <c r="C27">
         <v>11074000.0</v>
       </c>
       <c r="D27">
@@ -32159,114 +32183,114 @@
       <c r="A28" t="s">
         <v>235</v>
       </c>
       <c r="B28">
         <v>-561955905.0</v>
       </c>
       <c r="C28">
         <v>-164439000.0</v>
       </c>
       <c r="D28">
         <v>-28582733.0</v>
       </c>
       <c r="E28">
         <v>-1067242000.0</v>
       </c>
       <c r="F28">
         <v>322301000.0</v>
       </c>
       <c r="G28">
         <v>-228084000.0</v>
       </c>
       <c r="H28">
         <v>-188431181.91</v>
       </c>
       <c r="I28">
-        <v>-132897953.79</v>
+        <v>-132897953.0</v>
       </c>
       <c r="J28">
-        <v>-170388866.8</v>
+        <v>-170388866.0</v>
       </c>
       <c r="K28">
-        <v>-177056022.62</v>
+        <v>-177056022.0</v>
       </c>
       <c r="L28">
-        <v>-235476943.7</v>
+        <v>-235476943.0</v>
       </c>
       <c r="M28">
         <v>430651413.0</v>
       </c>
       <c r="N28">
-        <v>-150628000.0</v>
+        <v>-141465292.0</v>
       </c>
       <c r="O28">
-        <v>-165400118.61</v>
+        <v>-165400118.0</v>
       </c>
       <c r="P28">
         <v>170968658.0</v>
       </c>
       <c r="Q28">
-        <v>-95656694.93</v>
+        <v>-95656694.0</v>
       </c>
       <c r="R28">
-        <v>-100659917.87</v>
+        <v>-100659917.0</v>
       </c>
       <c r="S28">
-        <v>-29093672.97</v>
+        <v>-29093672.0</v>
       </c>
       <c r="T28">
         <v>72055942.0</v>
       </c>
       <c r="U28">
         <v>74456932.0</v>
       </c>
       <c r="V28">
-        <v>-67546065.09</v>
+        <v>-67546065.0</v>
       </c>
       <c r="W28">
-        <v>-7594789.29</v>
+        <v>-7594789.0</v>
       </c>
       <c r="X28">
-        <v>-46799355.32</v>
+        <v>-45694301.0</v>
       </c>
       <c r="Y28">
         <v>8689521.0</v>
       </c>
       <c r="Z28">
-        <v>-28252393.69</v>
+        <v>-11157588.0</v>
       </c>
       <c r="AA28">
         <v>-28252393.69</v>
       </c>
       <c r="AB28">
         <v>52425347.0</v>
       </c>
       <c r="AC28">
-        <v>9179025.0</v>
+        <v>52425347.0</v>
       </c>
       <c r="AD28">
-        <v>16716793.0</v>
+        <v>-2466006.0</v>
       </c>
       <c r="AE28">
         <v>643776.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>236</v>
       </c>
       <c r="B29">
         <v>1365138586.0</v>
       </c>
       <c r="C29">
         <v>1062651000.0</v>
       </c>
       <c r="D29">
         <v>1032431605.0</v>
       </c>
       <c r="E29">
         <v>971645000.0</v>
       </c>
       <c r="F29">
         <v>855351000.0</v>
       </c>
       <c r="G29">
@@ -32349,115 +32373,115 @@
       <c r="A30" t="s">
         <v>237</v>
       </c>
       <c r="B30">
         <v>-505234525.0</v>
       </c>
       <c r="C30">
         <v>-1244615000.0</v>
       </c>
       <c r="D30">
         <v>-811954124.0</v>
       </c>
       <c r="E30">
         <v>223422000.0</v>
       </c>
       <c r="F30">
         <v>-1162657000.0</v>
       </c>
       <c r="G30">
         <v>-378481000.0</v>
       </c>
       <c r="H30">
         <v>-303857000.0</v>
       </c>
       <c r="I30">
-        <v>-266140980.74</v>
+        <v>-266140980.0</v>
       </c>
       <c r="J30">
-        <v>-87130815.11</v>
+        <v>-87130815.0</v>
       </c>
       <c r="K30">
-        <v>-70412915.71</v>
+        <v>-70412915.0</v>
       </c>
       <c r="L30">
-        <v>-70732656.43</v>
+        <v>-70732656.0</v>
       </c>
       <c r="M30">
-        <v>-693382492.29</v>
+        <v>-693382492.0</v>
       </c>
       <c r="N30">
-        <v>-79977835.59</v>
+        <v>-79977835.0</v>
       </c>
       <c r="O30">
-        <v>-145826925.2</v>
+        <v>-145826925.0</v>
       </c>
       <c r="P30">
-        <v>-402285014.69</v>
+        <v>-402285014.0</v>
       </c>
       <c r="Q30">
-        <v>-104701247.8</v>
+        <v>-104701247.0</v>
       </c>
       <c r="R30">
-        <v>-99708719.32</v>
+        <v>-99708719.0</v>
       </c>
       <c r="S30">
-        <v>-141466721.45</v>
+        <v>-141466721.0</v>
       </c>
       <c r="T30">
-        <v>-284526911.04</v>
+        <v>-284526911.0</v>
       </c>
       <c r="U30">
-        <v>-219818977.35</v>
+        <v>-219818977.0</v>
       </c>
       <c r="V30">
-        <v>-95399517.82</v>
+        <v>-95399517.0</v>
       </c>
       <c r="W30">
-        <v>-84738050.48</v>
+        <v>-84738050.0</v>
       </c>
       <c r="X30">
-        <v>-8269006.84</v>
+        <v>-8269006.0</v>
       </c>
       <c r="Y30">
-        <v>-37460855.87</v>
+        <v>-37460855.0</v>
       </c>
       <c r="Z30">
-        <v>-4163168.07</v>
+        <v>-4163168.0</v>
       </c>
       <c r="AA30"/>
       <c r="AB30">
-        <v>-71476827.46</v>
+        <v>-71476827.0</v>
       </c>
       <c r="AC30">
-        <v>-24317566.87</v>
+        <v>-24317566.0</v>
       </c>
       <c r="AD30">
-        <v>-13009722.32</v>
+        <v>-13009722.0</v>
       </c>
       <c r="AE30">
-        <v>-6652360.52</v>
+        <v>-6652360.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DL30"/>
   <sheetViews>
@@ -32872,54 +32896,54 @@
       <c r="P2">
         <v>14964015.0</v>
       </c>
       <c r="Q2">
         <v>20569749.0</v>
       </c>
       <c r="R2">
         <v>19265886.0</v>
       </c>
       <c r="S2">
         <v>62872515.0</v>
       </c>
       <c r="T2">
         <v>111508000.0</v>
       </c>
       <c r="U2">
         <v>401968000.0</v>
       </c>
       <c r="V2">
         <v>4297000.0</v>
       </c>
       <c r="W2">
         <v>277853065.0</v>
       </c>
       <c r="X2">
-        <v>8902349.0</v>
+        <v>11845503.0</v>
       </c>
       <c r="Y2">
-        <v>92107352.0</v>
+        <v>124921056.0</v>
       </c>
       <c r="Z2">
         <v>-0.05</v>
       </c>
       <c r="AA2">
         <v>0.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2">
         <v>890463.0</v>
       </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
       <c r="AE2">
         <v>0.99</v>
       </c>
       <c r="AF2">
         <v>0.91</v>
       </c>
       <c r="AG2">
         <v>0.7</v>
       </c>
       <c r="AH2">
         <v>0.53</v>
@@ -32937,60 +32961,62 @@
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2"/>
       <c r="AO2">
         <v>0.2</v>
       </c>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2">
         <v>0.47</v>
       </c>
       <c r="AS2">
         <v>0.26</v>
       </c>
       <c r="AT2"/>
       <c r="AU2">
         <v>1.61</v>
       </c>
       <c r="AV2">
         <v>1.02</v>
       </c>
       <c r="AW2">
         <v>0.28</v>
       </c>
-      <c r="AX2"/>
+      <c r="AX2">
+        <v>-6084149.0</v>
+      </c>
       <c r="AY2"/>
       <c r="AZ2">
         <v>531048.0</v>
       </c>
       <c r="BA2">
         <v>4395696.0</v>
       </c>
       <c r="BB2">
-        <v>-93522.25</v>
+        <v>-93522.0</v>
       </c>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2">
         <v>0.41</v>
       </c>
       <c r="BG2">
         <v>0.73</v>
       </c>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2">
         <v>0.9</v>
       </c>
       <c r="BL2">
         <v>1.59</v>
       </c>
       <c r="BM2">
         <v>0.09</v>
       </c>
       <c r="BN2"/>
       <c r="BO2">
         <v>1.03</v>
@@ -33074,81 +33100,81 @@
       <c r="CT2">
         <v>0.31</v>
       </c>
       <c r="CU2">
         <v>0.2</v>
       </c>
       <c r="CV2">
         <v>502657.0</v>
       </c>
       <c r="CW2">
         <v>908210.0</v>
       </c>
       <c r="CX2">
         <v>0.27</v>
       </c>
       <c r="CY2">
         <v>0.63</v>
       </c>
       <c r="CZ2">
         <v>0.89</v>
       </c>
       <c r="DA2">
         <v>0.33</v>
       </c>
       <c r="DB2">
-        <v>-7864406.78</v>
+        <v>-7864406.0</v>
       </c>
       <c r="DC2">
-        <v>-8535697.74</v>
+        <v>-8535697.0</v>
       </c>
       <c r="DD2">
-        <v>-1389532.19</v>
+        <v>-1389532.0</v>
       </c>
       <c r="DE2">
-        <v>-3904698.87</v>
+        <v>-3904698.0</v>
       </c>
       <c r="DF2">
-        <v>-6359506.81</v>
+        <v>-6359506.0</v>
       </c>
       <c r="DG2">
-        <v>-1057152.3</v>
+        <v>-1057152.0</v>
       </c>
       <c r="DH2">
-        <v>-1255368.35</v>
+        <v>-1255368.0</v>
       </c>
       <c r="DI2">
         <v>1995458.0</v>
       </c>
       <c r="DJ2">
-        <v>-14336408.8</v>
+        <v>-14336408.0</v>
       </c>
       <c r="DK2">
-        <v>-13861673.56</v>
+        <v>-13861673.0</v>
       </c>
       <c r="DL2">
-        <v>-10305537.41</v>
+        <v>-10305537.0</v>
       </c>
     </row>
     <row r="3" spans="1:116">
       <c r="A3" t="s">
         <v>211</v>
       </c>
       <c r="B3">
         <v>27264000</v>
       </c>
       <c r="C3">
         <v>115441343</v>
       </c>
       <c r="D3">
         <v>71429153</v>
       </c>
       <c r="E3">
         <v>86106000</v>
       </c>
       <c r="F3">
         <v>40710000</v>
       </c>
       <c r="G3">
         <v>71376748</v>
       </c>
       <c r="H3">
@@ -33175,330 +33201,330 @@
       <c r="O3">
         <v>113588000</v>
       </c>
       <c r="P3">
         <v>70094498</v>
       </c>
       <c r="Q3">
         <v>73950646</v>
       </c>
       <c r="R3">
         <v>91536581</v>
       </c>
       <c r="S3">
         <v>100588594</v>
       </c>
       <c r="T3">
         <v>68636488</v>
       </c>
       <c r="U3">
         <v>60723536</v>
       </c>
       <c r="V3">
         <v>37648155</v>
       </c>
       <c r="W3">
-        <v>60092636.86</v>
+        <v>60092636</v>
       </c>
       <c r="X3">
-        <v>37810218</v>
+        <v>50310438</v>
       </c>
       <c r="Y3">
-        <v>20019823</v>
+        <v>27151985</v>
       </c>
       <c r="Z3">
-        <v>23381459</v>
+        <v>33051445</v>
       </c>
       <c r="AA3">
         <v>94320416</v>
       </c>
       <c r="AB3">
-        <v>78933373.62</v>
+        <v>78933373</v>
       </c>
       <c r="AC3">
-        <v>54085161.49</v>
+        <v>54085161</v>
       </c>
       <c r="AD3">
-        <v>38875074.9</v>
+        <v>38875074</v>
       </c>
       <c r="AE3">
-        <v>76021867.15</v>
+        <v>76021867</v>
       </c>
       <c r="AF3">
-        <v>75187498.55</v>
+        <v>75187498</v>
       </c>
       <c r="AG3">
-        <v>51568582.73</v>
+        <v>51568582</v>
       </c>
       <c r="AH3">
-        <v>30314927.1</v>
+        <v>30314927</v>
       </c>
       <c r="AI3">
-        <v>50654790.96</v>
+        <v>50654790</v>
       </c>
       <c r="AJ3">
-        <v>68227289.95</v>
+        <v>68227289</v>
       </c>
       <c r="AK3">
-        <v>56385710.77</v>
+        <v>56385710</v>
       </c>
       <c r="AL3">
-        <v>27660882.74</v>
+        <v>27660882</v>
       </c>
       <c r="AM3">
-        <v>21901713.77</v>
+        <v>21901713</v>
       </c>
       <c r="AN3">
-        <v>15788552.96</v>
+        <v>15788552</v>
       </c>
       <c r="AO3">
-        <v>23954613.61</v>
+        <v>23954613</v>
       </c>
       <c r="AP3">
-        <v>22557856.46</v>
+        <v>22557856</v>
       </c>
       <c r="AQ3">
-        <v>3337153.37</v>
+        <v>3337153</v>
       </c>
       <c r="AR3">
-        <v>38960148.98</v>
+        <v>38960148</v>
       </c>
       <c r="AS3">
-        <v>45492262.21</v>
+        <v>45492262</v>
       </c>
       <c r="AT3">
-        <v>31019876.95</v>
+        <v>31019876</v>
       </c>
       <c r="AU3">
-        <v>24275240.81</v>
+        <v>24275240</v>
       </c>
       <c r="AV3">
-        <v>19958250.46</v>
+        <v>19958250</v>
       </c>
       <c r="AW3">
-        <v>14650994.95</v>
+        <v>14650994</v>
       </c>
       <c r="AX3">
-        <v>20010313.2</v>
+        <v>20010313</v>
       </c>
       <c r="AY3">
-        <v>15047722.2</v>
+        <v>15047722</v>
       </c>
       <c r="AZ3">
-        <v>30343744.55</v>
+        <v>30343744</v>
       </c>
       <c r="BA3">
-        <v>12575083.64</v>
+        <v>12575083</v>
       </c>
       <c r="BB3">
-        <v>15879895.82</v>
+        <v>15879895</v>
       </c>
       <c r="BC3">
-        <v>22749389.96</v>
+        <v>22749389</v>
       </c>
       <c r="BD3">
-        <v>21979171.96</v>
+        <v>21979171</v>
       </c>
       <c r="BE3">
-        <v>24255235.47</v>
+        <v>24255235</v>
       </c>
       <c r="BF3">
-        <v>20839722.97</v>
+        <v>20839722</v>
       </c>
       <c r="BG3">
-        <v>40774616.54</v>
+        <v>40774616</v>
       </c>
       <c r="BH3">
-        <v>11427125.92</v>
+        <v>11427125</v>
       </c>
       <c r="BI3">
-        <v>25847522.24</v>
+        <v>25847522</v>
       </c>
       <c r="BJ3">
-        <v>23257297.49</v>
+        <v>23257297</v>
       </c>
       <c r="BK3">
-        <v>32193848.17</v>
+        <v>32193848</v>
       </c>
       <c r="BL3">
-        <v>33790719.24</v>
+        <v>33790719</v>
       </c>
       <c r="BM3">
-        <v>26320570.85</v>
+        <v>26320570</v>
       </c>
       <c r="BN3">
-        <v>9610555.23</v>
+        <v>9610555</v>
       </c>
       <c r="BO3">
-        <v>19493518.93</v>
+        <v>19493518</v>
       </c>
       <c r="BP3">
-        <v>19696906.37</v>
+        <v>19696906</v>
       </c>
       <c r="BQ3">
-        <v>9218263.03</v>
+        <v>9218263</v>
       </c>
       <c r="BR3">
-        <v>8913439.46</v>
+        <v>8913439</v>
       </c>
       <c r="BS3">
-        <v>21151245.79</v>
+        <v>21151245</v>
       </c>
       <c r="BT3">
-        <v>28066196.31</v>
+        <v>28066196</v>
       </c>
       <c r="BU3">
-        <v>22295830.99</v>
+        <v>22295830</v>
       </c>
       <c r="BV3">
-        <v>12756242.11</v>
+        <v>12756242</v>
       </c>
       <c r="BW3">
-        <v>34878847.69</v>
+        <v>34878847</v>
       </c>
       <c r="BX3">
-        <v>27319902.07</v>
+        <v>27319902</v>
       </c>
       <c r="BY3">
-        <v>22013134.21</v>
+        <v>22013134</v>
       </c>
       <c r="BZ3">
-        <v>52076109.57</v>
+        <v>52076109</v>
       </c>
       <c r="CA3">
-        <v>37400209.68</v>
+        <v>37400209</v>
       </c>
       <c r="CB3">
-        <v>21618216.83</v>
+        <v>21618216</v>
       </c>
       <c r="CC3">
-        <v>30224850.16</v>
+        <v>30224850</v>
       </c>
       <c r="CD3">
-        <v>9816435.07</v>
+        <v>9816435</v>
       </c>
       <c r="CE3">
-        <v>21549729.76</v>
+        <v>21549729</v>
       </c>
       <c r="CF3">
-        <v>15154035.82</v>
+        <v>15154035</v>
       </c>
       <c r="CG3">
-        <v>12728236.97</v>
+        <v>12728236</v>
       </c>
       <c r="CH3">
-        <v>4002645.28</v>
+        <v>4002645</v>
       </c>
       <c r="CI3">
-        <v>13354740.12</v>
+        <v>13354740</v>
       </c>
       <c r="CJ3">
-        <v>6036423.22</v>
+        <v>6036423</v>
       </c>
       <c r="CK3">
-        <v>3890132.79</v>
+        <v>3890132</v>
       </c>
       <c r="CL3">
-        <v>2863745.21</v>
+        <v>2863745</v>
       </c>
       <c r="CM3">
-        <v>3031828.58</v>
+        <v>3031828</v>
       </c>
       <c r="CN3">
-        <v>4121935.82</v>
+        <v>4121935</v>
       </c>
       <c r="CO3">
-        <v>1742513.13</v>
+        <v>1742513</v>
       </c>
       <c r="CP3">
-        <v>2774257.72</v>
+        <v>2774257</v>
       </c>
       <c r="CQ3">
-        <v>3730064.86</v>
+        <v>3730064</v>
       </c>
       <c r="CR3">
-        <v>959650.49</v>
+        <v>959650</v>
       </c>
       <c r="CS3">
-        <v>1328863.49</v>
+        <v>1328863</v>
       </c>
       <c r="CT3">
-        <v>4427434.55</v>
+        <v>4427434</v>
       </c>
       <c r="CU3">
         <v>1075703</v>
       </c>
       <c r="CV3">
-        <v>3037512.99</v>
+        <v>3037512</v>
       </c>
       <c r="CW3">
-        <v>2869975.34</v>
+        <v>2869975</v>
       </c>
       <c r="CX3">
-        <v>2496907.21</v>
+        <v>2496907</v>
       </c>
       <c r="CY3">
-        <v>917197.68</v>
+        <v>917197</v>
       </c>
       <c r="CZ3">
-        <v>2418477.17</v>
+        <v>2418477</v>
       </c>
       <c r="DA3">
-        <v>49349721.75</v>
+        <v>49349721</v>
       </c>
       <c r="DB3">
-        <v>6037397.26</v>
+        <v>6037397</v>
       </c>
       <c r="DC3">
-        <v>7615744.44</v>
+        <v>7615744</v>
       </c>
       <c r="DD3">
-        <v>14689340.3</v>
+        <v>14689340</v>
       </c>
       <c r="DE3">
-        <v>4699876.81</v>
+        <v>4699876</v>
       </c>
       <c r="DF3">
-        <v>5698251.76</v>
+        <v>5698251</v>
       </c>
       <c r="DG3">
-        <v>11121537.14</v>
+        <v>11121537</v>
       </c>
       <c r="DH3">
-        <v>5880409.65</v>
+        <v>5880409</v>
       </c>
       <c r="DI3">
-        <v>6707697.55</v>
+        <v>6707697</v>
       </c>
       <c r="DJ3">
-        <v>456605.04</v>
+        <v>456605</v>
       </c>
       <c r="DK3">
-        <v>3384734.31</v>
+        <v>3384734</v>
       </c>
       <c r="DL3">
-        <v>4209304.01</v>
+        <v>4209304</v>
       </c>
     </row>
     <row r="4" spans="1:116">
       <c r="A4" t="s">
         <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
@@ -33773,141 +33799,141 @@
       <c r="O6">
         <v>13977000.0</v>
       </c>
       <c r="P6">
         <v>117229163.0</v>
       </c>
       <c r="Q6">
         <v>-5605734.0</v>
       </c>
       <c r="R6">
         <v>1303863.0</v>
       </c>
       <c r="S6">
         <v>-43606629.0</v>
       </c>
       <c r="T6">
         <v>-48635485.0</v>
       </c>
       <c r="U6">
         <v>-290460000.0</v>
       </c>
       <c r="V6">
         <v>397671000.0</v>
       </c>
       <c r="W6">
-        <v>-273556065.98</v>
+        <v>-273556065.0</v>
       </c>
       <c r="X6">
-        <v>269535232.0</v>
+        <v>358644734.0</v>
       </c>
       <c r="Y6">
-        <v>-83205003.0</v>
+        <v>-112847201.0</v>
       </c>
       <c r="Z6">
-        <v>92107352.0</v>
+        <v>130200650.0</v>
       </c>
       <c r="AA6">
         <v>-0.03</v>
       </c>
       <c r="AB6">
         <v>-0.93</v>
       </c>
       <c r="AC6">
         <v>-890463.0</v>
       </c>
       <c r="AD6">
         <v>875523.0</v>
       </c>
       <c r="AE6">
         <v>-0.99</v>
       </c>
       <c r="AF6">
         <v>-0.91</v>
       </c>
       <c r="AG6">
         <v>-0.7</v>
       </c>
       <c r="AH6">
         <v>-0.53</v>
       </c>
       <c r="AI6">
         <v>39749.0</v>
       </c>
       <c r="AJ6">
         <v>-0.54</v>
       </c>
       <c r="AK6">
         <v>-0.55</v>
       </c>
       <c r="AL6">
-        <v>-2739993.0</v>
+        <v>-2739992.0</v>
       </c>
       <c r="AM6">
         <v>2718546.0</v>
       </c>
       <c r="AN6">
         <v>-0.51</v>
       </c>
       <c r="AO6">
         <v>-0.2</v>
       </c>
       <c r="AP6">
         <v>-0.86</v>
       </c>
       <c r="AQ6">
         <v>-0.25</v>
       </c>
       <c r="AR6">
         <v>-0.47</v>
       </c>
       <c r="AS6">
         <v>-0.26</v>
       </c>
       <c r="AT6">
         <v>-0.77</v>
       </c>
       <c r="AU6">
         <v>-1.61</v>
       </c>
       <c r="AV6">
         <v>-1.02</v>
       </c>
       <c r="AW6">
         <v>-0.28</v>
       </c>
       <c r="AX6">
         <v>-1.15</v>
       </c>
       <c r="AY6">
-        <v>-6084149.29</v>
+        <v>-6084149.0</v>
       </c>
       <c r="AZ6">
         <v>-531048.0</v>
       </c>
       <c r="BA6">
-        <v>-4395696.0</v>
+        <v>-4395695.0</v>
       </c>
       <c r="BB6">
         <v>93522.0</v>
       </c>
       <c r="BC6">
         <v>-0.83</v>
       </c>
       <c r="BD6">
         <v>-0.04</v>
       </c>
       <c r="BE6">
         <v>-0.21</v>
       </c>
       <c r="BF6">
         <v>-0.41</v>
       </c>
       <c r="BG6">
         <v>-0.73</v>
       </c>
       <c r="BH6">
         <v>-0.73</v>
       </c>
       <c r="BI6">
         <v>-0.7</v>
       </c>
@@ -33953,150 +33979,150 @@
       <c r="BW6">
         <v>-1.51</v>
       </c>
       <c r="BX6">
         <v>-0.45</v>
       </c>
       <c r="BY6">
         <v>-1.55</v>
       </c>
       <c r="BZ6">
         <v>-0.8</v>
       </c>
       <c r="CA6">
         <v>25301131.0</v>
       </c>
       <c r="CB6">
         <v>-1.66</v>
       </c>
       <c r="CC6">
         <v>-0.71</v>
       </c>
       <c r="CD6">
         <v>-1.45</v>
       </c>
       <c r="CE6">
-        <v>-22383.48</v>
+        <v>-22383.0</v>
       </c>
       <c r="CF6">
-        <v>-1059142.31</v>
+        <v>-1059142.0</v>
       </c>
       <c r="CG6">
         <v>250284.0</v>
       </c>
       <c r="CH6">
-        <v>-19987601.02</v>
+        <v>-19987601.0</v>
       </c>
       <c r="CI6">
         <v>20113297.0</v>
       </c>
       <c r="CJ6">
         <v>-0.49</v>
       </c>
       <c r="CK6">
         <v>-0.53</v>
       </c>
       <c r="CL6">
         <v>-0.91</v>
       </c>
       <c r="CM6">
         <v>3847250.0</v>
       </c>
       <c r="CN6">
         <v>-0.44</v>
       </c>
       <c r="CO6">
         <v>-0.91</v>
       </c>
       <c r="CP6">
         <v>-0.75</v>
       </c>
       <c r="CQ6">
         <v>-0.71</v>
       </c>
       <c r="CR6">
         <v>-0.76</v>
       </c>
       <c r="CS6">
-        <v>-5421.03</v>
+        <v>-5421.0</v>
       </c>
       <c r="CT6">
-        <v>-484932.11</v>
+        <v>-484932.0</v>
       </c>
       <c r="CU6">
         <v>502656.0</v>
       </c>
       <c r="CV6">
-        <v>-502657.0</v>
+        <v>-502656.0</v>
       </c>
       <c r="CW6">
         <v>-407667.0</v>
       </c>
       <c r="CX6">
         <v>908209.0</v>
       </c>
       <c r="CY6">
         <v>-0.63</v>
       </c>
       <c r="CZ6">
         <v>-0.89</v>
       </c>
       <c r="DA6">
-        <v>-1930875.02</v>
+        <v>-1930875.0</v>
       </c>
       <c r="DB6">
         <v>8347124.0</v>
       </c>
       <c r="DC6">
         <v>671290.0</v>
       </c>
       <c r="DD6">
-        <v>-7146165.55</v>
+        <v>-7146165.0</v>
       </c>
       <c r="DE6">
         <v>2466194.0</v>
       </c>
       <c r="DF6">
         <v>2454807.0</v>
       </c>
       <c r="DG6">
-        <v>-5302354.52</v>
+        <v>-5302354.0</v>
       </c>
       <c r="DH6">
         <v>198216.0</v>
       </c>
       <c r="DI6">
-        <v>-3324408.13</v>
+        <v>-3324408.0</v>
       </c>
       <c r="DJ6">
         <v>16331866.0</v>
       </c>
       <c r="DK6">
-        <v>-474735.24</v>
+        <v>-474735.0</v>
       </c>
       <c r="DL6">
-        <v>-3556136.15</v>
+        <v>-3556136.0</v>
       </c>
     </row>
     <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>215</v>
       </c>
       <c r="B7">
         <v>-59442000.0</v>
       </c>
       <c r="C7">
         <v>78068384.0</v>
       </c>
       <c r="D7">
         <v>48697671.0</v>
       </c>
       <c r="E7">
         <v>36823000.0</v>
       </c>
       <c r="F7">
         <v>2060000.0</v>
       </c>
       <c r="G7">
         <v>17933505.0</v>
       </c>
       <c r="H7">
@@ -34126,327 +34152,327 @@
       <c r="P7">
         <v>42094655.0</v>
       </c>
       <c r="Q7">
         <v>-86516745.0</v>
       </c>
       <c r="R7">
         <v>-137917308.0</v>
       </c>
       <c r="S7">
         <v>-33440812.0</v>
       </c>
       <c r="T7">
         <v>-7624944.0</v>
       </c>
       <c r="U7">
         <v>44421200.0</v>
       </c>
       <c r="V7">
         <v>39421300.0</v>
       </c>
       <c r="W7">
         <v>2139065.0</v>
       </c>
       <c r="X7">
-        <v>2930937.0</v>
+        <v>3899917.0</v>
       </c>
       <c r="Y7">
-        <v>11817180.0</v>
+        <v>16027109.0</v>
       </c>
       <c r="Z7">
-        <v>15585765.0</v>
+        <v>22031647.0</v>
       </c>
       <c r="AA7">
         <v>7444765.0</v>
       </c>
       <c r="AB7">
         <v>2730019.0</v>
       </c>
       <c r="AC7">
-        <v>-13677635.59</v>
+        <v>-13677635.0</v>
       </c>
       <c r="AD7">
         <v>18190533.0</v>
       </c>
       <c r="AE7">
-        <v>25352617.0</v>
+        <v>31913000.0</v>
       </c>
       <c r="AF7">
-        <v>9835837.0</v>
+        <v>13539000.0</v>
       </c>
       <c r="AG7">
-        <v>-4185675.18</v>
+        <v>-4185675.0</v>
       </c>
       <c r="AH7">
-        <v>-21652302.52</v>
+        <v>-21652302.0</v>
       </c>
       <c r="AI7">
         <v>7690425.0</v>
       </c>
       <c r="AJ7">
         <v>24350076.0</v>
       </c>
       <c r="AK7">
-        <v>-20080580.67</v>
+        <v>-20080580.0</v>
       </c>
       <c r="AL7">
-        <v>-18838764.83</v>
+        <v>-18838764.0</v>
       </c>
       <c r="AM7">
-        <v>7126756.0</v>
+        <v>9761461.0</v>
       </c>
       <c r="AN7">
-        <v>-2363186.92</v>
+        <v>-2363186.0</v>
       </c>
       <c r="AO7">
-        <v>13491474.0</v>
+        <v>4072000.0</v>
       </c>
       <c r="AP7">
-        <v>-7225509.23</v>
+        <v>-7225509.0</v>
       </c>
       <c r="AQ7">
-        <v>49703570.0</v>
+        <v>69982999.0</v>
       </c>
       <c r="AR7">
-        <v>-4110242.09</v>
+        <v>-4110242.0</v>
       </c>
       <c r="AS7">
-        <v>-15302382.16</v>
+        <v>-15302382.0</v>
       </c>
       <c r="AT7">
-        <v>13826313.0</v>
+        <v>2682000.0</v>
       </c>
       <c r="AU7">
-        <v>32607901.0</v>
+        <v>25543000.0</v>
       </c>
       <c r="AV7">
-        <v>16007274.0</v>
+        <v>18574000.0</v>
       </c>
       <c r="AW7">
-        <v>-32123274.19</v>
+        <v>-32123274.0</v>
       </c>
       <c r="AX7">
-        <v>-215310.57</v>
+        <v>-215310.0</v>
       </c>
       <c r="AY7">
-        <v>21625488.0</v>
+        <v>23536000.0</v>
       </c>
       <c r="AZ7">
-        <v>3955098.0</v>
+        <v>4080000.0</v>
       </c>
       <c r="BA7">
-        <v>19313602.0</v>
+        <v>21318659.0</v>
       </c>
       <c r="BB7">
-        <v>-2511179.91</v>
+        <v>-2511179.0</v>
       </c>
       <c r="BC7">
         <v>24560529.0</v>
       </c>
       <c r="BD7">
         <v>7769367.0</v>
       </c>
       <c r="BE7">
-        <v>-1208337.43</v>
+        <v>-1208337.0</v>
       </c>
       <c r="BF7">
-        <v>-8535546.4</v>
+        <v>-8535546.0</v>
       </c>
       <c r="BG7">
         <v>42626027.0</v>
       </c>
       <c r="BH7">
-        <v>24470876.0</v>
+        <v>23836231.0</v>
       </c>
       <c r="BI7">
-        <v>-58466626.96</v>
+        <v>-58466626.0</v>
       </c>
       <c r="BJ7">
-        <v>-21562696.13</v>
+        <v>-21562696.0</v>
       </c>
       <c r="BK7">
         <v>10480528.0</v>
       </c>
       <c r="BL7">
-        <v>-5671603.45</v>
+        <v>-5671603.0</v>
       </c>
       <c r="BM7">
-        <v>-8609767.49</v>
+        <v>-8609767.0</v>
       </c>
       <c r="BN7">
-        <v>-15200117.72</v>
+        <v>-15200117.0</v>
       </c>
       <c r="BO7">
-        <v>-7868221.53</v>
+        <v>-7868221.0</v>
       </c>
       <c r="BP7">
-        <v>5797772.0</v>
+        <v>4575874.0</v>
       </c>
       <c r="BQ7">
-        <v>3610016.0</v>
+        <v>-893856.0</v>
       </c>
       <c r="BR7">
         <v>16197038.0</v>
       </c>
       <c r="BS7">
         <v>40355128.0</v>
       </c>
       <c r="BT7">
-        <v>-3500728.6</v>
+        <v>-3377914.0</v>
       </c>
       <c r="BU7">
-        <v>-10784117.99</v>
+        <v>-10784117.0</v>
       </c>
       <c r="BV7">
-        <v>-35223938.6</v>
+        <v>-35223938.0</v>
       </c>
       <c r="BW7">
         <v>23446116.0</v>
       </c>
       <c r="BX7">
         <v>40101.0</v>
       </c>
       <c r="BY7">
-        <v>-3322510.16</v>
+        <v>-3322510.0</v>
       </c>
       <c r="BZ7">
-        <v>-8841886.27</v>
+        <v>-8841886.0</v>
       </c>
       <c r="CA7">
         <v>14690000.0</v>
       </c>
       <c r="CB7">
-        <v>-8495510.69</v>
+        <v>-8495510.0</v>
       </c>
       <c r="CC7">
-        <v>-9047113.05</v>
+        <v>-9047113.0</v>
       </c>
       <c r="CD7">
-        <v>-5083204.67</v>
+        <v>-5083204.0</v>
       </c>
       <c r="CE7">
         <v>11934968.0</v>
       </c>
       <c r="CF7">
-        <v>-3205792.09</v>
+        <v>-3205792.0</v>
       </c>
       <c r="CG7">
-        <v>-3923877.76</v>
+        <v>-3923877.0</v>
       </c>
       <c r="CH7">
-        <v>-12652723.82</v>
+        <v>-12652723.0</v>
       </c>
       <c r="CI7">
         <v>5541027.0</v>
       </c>
       <c r="CJ7">
-        <v>-85399.17</v>
+        <v>-85399.0</v>
       </c>
       <c r="CK7">
-        <v>-1093646.69</v>
+        <v>-1093646.0</v>
       </c>
       <c r="CL7">
         <v>3737740.0</v>
       </c>
       <c r="CM7">
         <v>3470615.0</v>
       </c>
       <c r="CN7">
-        <v>-3095086.99</v>
+        <v>-3095086.0</v>
       </c>
       <c r="CO7">
-        <v>-496063.31</v>
+        <v>-496063.0</v>
       </c>
       <c r="CP7">
-        <v>-3726716.54</v>
+        <v>-3726716.0</v>
       </c>
       <c r="CQ7">
         <v>4026873.0</v>
       </c>
       <c r="CR7">
-        <v>-2509612.29</v>
+        <v>-2509612.0</v>
       </c>
       <c r="CS7">
-        <v>-5067719.99</v>
+        <v>-5067719.0</v>
       </c>
       <c r="CT7">
-        <v>-1715856.03</v>
+        <v>-1715856.0</v>
       </c>
       <c r="CU7">
         <v>4148665.0</v>
       </c>
       <c r="CV7">
-        <v>-3146018.94</v>
+        <v>-3146018.0</v>
       </c>
       <c r="CW7">
-        <v>-481820.92</v>
+        <v>-481820.0</v>
       </c>
       <c r="CX7">
         <v>7418931.0</v>
       </c>
       <c r="CY7">
-        <v>-6993.27</v>
+        <v>-6993.0</v>
       </c>
       <c r="CZ7">
         <v>335899.0</v>
       </c>
       <c r="DA7">
-        <v>-874055.58</v>
+        <v>-874055.0</v>
       </c>
       <c r="DB7">
         <v>1894815.0</v>
       </c>
       <c r="DC7">
         <v>1471387.0</v>
       </c>
       <c r="DD7">
-        <v>-3573082.78</v>
+        <v>-3573082.0</v>
       </c>
       <c r="DE7">
-        <v>-2936420.83</v>
+        <v>-2936420.0</v>
       </c>
       <c r="DF7">
         <v>3844959.0</v>
       </c>
       <c r="DG7">
         <v>654824.0</v>
       </c>
       <c r="DH7">
-        <v>-330360.09</v>
+        <v>-330360.0</v>
       </c>
       <c r="DI7">
         <v>103543.0</v>
       </c>
       <c r="DJ7">
         <v>1275758.0</v>
       </c>
       <c r="DK7">
-        <v>-2026159.58</v>
+        <v>-2026159.0</v>
       </c>
       <c r="DL7">
-        <v>-1451484.14</v>
+        <v>-1451484.0</v>
       </c>
     </row>
     <row r="8" spans="1:116">
       <c r="A8" t="s">
         <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
@@ -34597,111 +34623,111 @@
       <c r="O9">
         <v>113628000.0</v>
       </c>
       <c r="P9">
         <v>26044182.0</v>
       </c>
       <c r="Q9">
         <v>-78089113.0</v>
       </c>
       <c r="R9">
         <v>-125547226.0</v>
       </c>
       <c r="S9">
         <v>-32000889.0</v>
       </c>
       <c r="T9">
         <v>-53798462.0</v>
       </c>
       <c r="U9">
         <v>-26472294.0</v>
       </c>
       <c r="V9">
         <v>11180903.0</v>
       </c>
       <c r="W9">
-        <v>-15521938.08</v>
+        <v>-15521938.0</v>
       </c>
       <c r="X9">
-        <v>-33057832.0</v>
+        <v>-43986892.0</v>
       </c>
       <c r="Y9">
-        <v>20260646.0</v>
+        <v>27478602.0</v>
       </c>
       <c r="Z9">
-        <v>10811114.0</v>
+        <v>15282320.0</v>
       </c>
       <c r="AA9">
         <v>28100250.0</v>
       </c>
       <c r="AB9">
         <v>10625472.0</v>
       </c>
       <c r="AC9">
         <v>487507.0</v>
       </c>
       <c r="AD9">
         <v>19650239.0</v>
       </c>
       <c r="AE9">
-        <v>-4027000.0</v>
+        <v>30241000.0</v>
       </c>
       <c r="AF9">
-        <v>10700000.0</v>
+        <v>6536000.0</v>
       </c>
       <c r="AG9">
-        <v>-6041666.67</v>
+        <v>-6041666.0</v>
       </c>
       <c r="AH9">
-        <v>-24357098.06</v>
+        <v>-24357098.0</v>
       </c>
       <c r="AI9">
         <v>29845851.0</v>
       </c>
       <c r="AJ9">
         <v>3088196.0</v>
       </c>
       <c r="AK9">
-        <v>-8271821.37</v>
+        <v>-8271821.0</v>
       </c>
       <c r="AL9">
-        <v>-11807315.65</v>
+        <v>-11807315.0</v>
       </c>
       <c r="AM9">
         <v>-86800000.0</v>
       </c>
       <c r="AN9">
         <v>-13700000.0</v>
       </c>
       <c r="AO9">
-        <v>8100000.0</v>
+        <v>6808000.0</v>
       </c>
       <c r="AP9">
         <v>7800000.0</v>
       </c>
       <c r="AQ9">
-        <v>92500000.0</v>
+        <v>65007999.0</v>
       </c>
       <c r="AR9">
         <v>8600000.0</v>
       </c>
       <c r="AS9">
         <v>-14000000.0</v>
       </c>
       <c r="AT9">
         <v>1300000.0</v>
       </c>
       <c r="AU9">
         <v>-15600000.0</v>
       </c>
       <c r="AV9">
         <v>-61900000.0</v>
       </c>
       <c r="AW9">
         <v>-38700000.0</v>
       </c>
       <c r="AX9">
         <v>-41800000.0</v>
       </c>
       <c r="AY9">
         <v>23800000.0</v>
       </c>
@@ -34825,109 +34851,111 @@
       <c r="O10">
         <v>-322000.0</v>
       </c>
       <c r="P10">
         <v>1423126.0</v>
       </c>
       <c r="Q10">
         <v>-1425185.0</v>
       </c>
       <c r="R10">
         <v>-1312929.0</v>
       </c>
       <c r="S10">
         <v>872474.0</v>
       </c>
       <c r="T10">
         <v>-1279439.0</v>
       </c>
       <c r="U10">
         <v>-633383.0</v>
       </c>
       <c r="V10">
         <v>-192426.0</v>
       </c>
       <c r="W10">
-        <v>-434174.04</v>
+        <v>-434174.0</v>
       </c>
       <c r="X10">
-        <v>292719.0</v>
+        <v>389493.0</v>
       </c>
       <c r="Y10">
-        <v>946402.0</v>
+        <v>1283562.0</v>
       </c>
       <c r="Z10">
-        <v>1296940.0</v>
+        <v>1833321.0</v>
       </c>
       <c r="AA10">
         <v>916907.0</v>
       </c>
       <c r="AB10">
         <v>486478.0</v>
       </c>
       <c r="AC10">
         <v>756398.0</v>
       </c>
       <c r="AD10">
         <v>154284.0</v>
       </c>
       <c r="AE10">
-        <v>-2355000.0</v>
+        <v>-714000.0</v>
       </c>
       <c r="AF10">
-        <v>600000.0</v>
+        <v>453000.0</v>
       </c>
       <c r="AG10">
         <v>440237.0</v>
       </c>
       <c r="AH10">
         <v>89824.0</v>
       </c>
       <c r="AI10">
         <v>423376.0</v>
       </c>
       <c r="AJ10">
         <v>855279.0</v>
       </c>
       <c r="AK10">
-        <v>-379067.48</v>
+        <v>-379067.0</v>
       </c>
       <c r="AL10">
-        <v>-995815.77</v>
+        <v>-995815.0</v>
       </c>
       <c r="AM10">
         <v>-2500000.0</v>
       </c>
       <c r="AN10">
-        <v>300000.0</v>
-[...1 lines deleted...]
-      <c r="AO10"/>
+        <v>240000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-13000.0</v>
+      </c>
       <c r="AP10">
         <v>800000.0</v>
       </c>
       <c r="AQ10">
-        <v>2900000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="AR10">
         <v>100000.0</v>
       </c>
       <c r="AS10"/>
       <c r="AT10">
         <v>-200000.0</v>
       </c>
       <c r="AU10">
         <v>-1800000.0</v>
       </c>
       <c r="AV10">
         <v>-1600000.0</v>
       </c>
       <c r="AW10">
         <v>-500000.0</v>
       </c>
       <c r="AX10">
         <v>400000.0</v>
       </c>
       <c r="AY10">
         <v>300000.0</v>
       </c>
       <c r="AZ10">
         <v>-2100000.0</v>
@@ -35532,57 +35560,57 @@
       <c r="P14">
         <v>100570352.0</v>
       </c>
       <c r="Q14">
         <v>110852489.0</v>
       </c>
       <c r="R14">
         <v>111585836.0</v>
       </c>
       <c r="S14">
         <v>109766141.0</v>
       </c>
       <c r="T14">
         <v>105763992.0</v>
       </c>
       <c r="U14">
         <v>97184515.0</v>
       </c>
       <c r="V14">
         <v>78975586.0</v>
       </c>
       <c r="W14">
         <v>76590492.0</v>
       </c>
       <c r="X14">
-        <v>74079730.0</v>
+        <v>98570806.0</v>
       </c>
       <c r="Y14">
-        <v>73980176.0</v>
+        <v>100335983.0</v>
       </c>
       <c r="Z14">
-        <v>69063828.0</v>
+        <v>97626900.0</v>
       </c>
       <c r="AA14">
         <v>78362830.0</v>
       </c>
       <c r="AB14">
         <v>75341441.0</v>
       </c>
       <c r="AC14">
         <v>74803473.0</v>
       </c>
       <c r="AD14">
         <v>69454763.0</v>
       </c>
       <c r="AE14">
         <v>42147730.0</v>
       </c>
       <c r="AF14">
         <v>50224843.0</v>
       </c>
       <c r="AG14">
         <v>49213807.0</v>
       </c>
       <c r="AH14">
         <v>48879906.0</v>
       </c>
@@ -35688,171 +35716,171 @@
       <c r="BP14">
         <v>32827492.0</v>
       </c>
       <c r="BQ14">
         <v>28844252.0</v>
       </c>
       <c r="BR14">
         <v>24488793.0</v>
       </c>
       <c r="BS14">
         <v>15580971.0</v>
       </c>
       <c r="BT14">
         <v>26790056.0</v>
       </c>
       <c r="BU14">
         <v>30455721.0</v>
       </c>
       <c r="BV14">
         <v>28246381.0</v>
       </c>
       <c r="BW14">
         <v>189624100.0</v>
       </c>
       <c r="BX14">
-        <v>-31193646.68</v>
+        <v>31193646.0</v>
       </c>
       <c r="BY14">
-        <v>-27532913.41</v>
+        <v>27662941.0</v>
       </c>
       <c r="BZ14">
-        <v>-22174930.65</v>
+        <v>22044902.0</v>
       </c>
       <c r="CA14">
         <v>140744353.0</v>
       </c>
       <c r="CB14">
-        <v>-21509209.77</v>
+        <v>-21509209.0</v>
       </c>
       <c r="CC14">
-        <v>-21615673.33</v>
+        <v>-21615673.0</v>
       </c>
       <c r="CD14">
-        <v>-18724481.04</v>
+        <v>-18724481.0</v>
       </c>
       <c r="CE14">
         <v>100164063.0</v>
       </c>
       <c r="CF14">
-        <v>-16476451.27</v>
+        <v>-16476451.0</v>
       </c>
       <c r="CG14">
-        <v>-13196884.27</v>
+        <v>-13196884.0</v>
       </c>
       <c r="CH14">
-        <v>-11492105.48</v>
+        <v>-11492105.0</v>
       </c>
       <c r="CI14">
         <v>61991059.0</v>
       </c>
       <c r="CJ14">
-        <v>-9747725.6</v>
+        <v>-9747725.0</v>
       </c>
       <c r="CK14">
-        <v>-7800678.07</v>
+        <v>-7800678.0</v>
       </c>
       <c r="CL14">
-        <v>-7313036.71</v>
+        <v>-7313036.0</v>
       </c>
       <c r="CM14">
         <v>44457781.0</v>
       </c>
       <c r="CN14">
-        <v>-6197980.42</v>
+        <v>-6197980.0</v>
       </c>
       <c r="CO14">
-        <v>-6681571.39</v>
+        <v>-6681571.0</v>
       </c>
       <c r="CP14">
-        <v>-5703170.77</v>
+        <v>-5703170.0</v>
       </c>
       <c r="CQ14">
-        <v>-3795967.44</v>
+        <v>-3795967.0</v>
       </c>
       <c r="CR14">
-        <v>-3688972.23</v>
+        <v>-3688972.0</v>
       </c>
       <c r="CS14">
-        <v>-4770059.25</v>
+        <v>-4770059.0</v>
       </c>
       <c r="CT14">
-        <v>-7218183.79</v>
+        <v>-7218183.0</v>
       </c>
       <c r="CU14">
         <v>150088.0</v>
       </c>
       <c r="CV14">
-        <v>-3638871.28</v>
+        <v>-3638871.0</v>
       </c>
       <c r="CW14">
         <v>-6342213.0</v>
       </c>
       <c r="CX14">
-        <v>-4692412.92</v>
+        <v>-4692412.0</v>
       </c>
       <c r="CY14">
-        <v>-4425148.77</v>
+        <v>-4425148.0</v>
       </c>
       <c r="CZ14">
-        <v>-4366694.88</v>
+        <v>-4366694.0</v>
       </c>
       <c r="DA14">
-        <v>-4679226.41</v>
+        <v>-4679226.0</v>
       </c>
       <c r="DB14">
-        <v>-3272186.47</v>
+        <v>-3272186.0</v>
       </c>
       <c r="DC14">
-        <v>-3183780.49</v>
+        <v>-3183780.0</v>
       </c>
       <c r="DD14">
-        <v>-2646727.98</v>
+        <v>-2646727.0</v>
       </c>
       <c r="DE14">
-        <v>-3562887.02</v>
+        <v>-3562887.0</v>
       </c>
       <c r="DF14">
-        <v>-2580599.72</v>
+        <v>-2580599.0</v>
       </c>
       <c r="DG14">
-        <v>-1591666.78</v>
+        <v>-1591666.0</v>
       </c>
       <c r="DH14">
-        <v>-1717872.48</v>
+        <v>-1717872.0</v>
       </c>
       <c r="DI14">
-        <v>-1950978.51</v>
+        <v>-1950978.0</v>
       </c>
       <c r="DJ14">
-        <v>-1087542.28</v>
+        <v>-1087542.0</v>
       </c>
       <c r="DK14">
-        <v>-1390612.46</v>
+        <v>-1390612.0</v>
       </c>
       <c r="DL14">
-        <v>-1306335.73</v>
+        <v>-1306335.0</v>
       </c>
     </row>
     <row r="15" spans="1:116">
       <c r="A15" t="s">
         <v>223</v>
       </c>
       <c r="B15">
         <v>37980000.0</v>
       </c>
       <c r="C15">
         <v>51177571.0</v>
       </c>
       <c r="D15">
         <v>36894777.0</v>
       </c>
       <c r="E15">
         <v>39455000.0</v>
       </c>
       <c r="F15">
         <v>38190000.0</v>
       </c>
       <c r="G15">
         <v>32221941.0</v>
       </c>
       <c r="H15">
@@ -35882,257 +35910,257 @@
       <c r="P15">
         <v>23043934.0</v>
       </c>
       <c r="Q15">
         <v>24006661.0</v>
       </c>
       <c r="R15">
         <v>25246305.0</v>
       </c>
       <c r="S15">
         <v>21181032.0</v>
       </c>
       <c r="T15">
         <v>21276688.0</v>
       </c>
       <c r="U15">
         <v>21262541.0</v>
       </c>
       <c r="V15">
         <v>21431913.0</v>
       </c>
       <c r="W15">
         <v>23455790.0</v>
       </c>
       <c r="X15">
-        <v>17105745.0</v>
+        <v>22760977.0</v>
       </c>
       <c r="Y15">
-        <v>16635095.0</v>
+        <v>22561430.0</v>
       </c>
       <c r="Z15">
-        <v>14878280.0</v>
+        <v>21031564.0</v>
       </c>
       <c r="AA15">
         <v>15160979.0</v>
       </c>
       <c r="AB15">
-        <v>15134461.4</v>
+        <v>15134461.0</v>
       </c>
       <c r="AC15">
-        <v>15442565.51</v>
+        <v>15442565.0</v>
       </c>
       <c r="AD15">
-        <v>15529508.69</v>
+        <v>20773904.0</v>
       </c>
       <c r="AE15">
-        <v>11351174.83</v>
+        <v>18416450.0</v>
       </c>
       <c r="AF15">
-        <v>14221252.16</v>
+        <v>18374000.0</v>
       </c>
       <c r="AG15">
-        <v>14089872.26</v>
+        <v>18658065.0</v>
       </c>
       <c r="AH15">
-        <v>14492686.29</v>
+        <v>14492686.0</v>
       </c>
       <c r="AI15">
-        <v>13022359.01</v>
+        <v>17335822.0</v>
       </c>
       <c r="AJ15">
-        <v>13801359.1</v>
+        <v>13801359.0</v>
       </c>
       <c r="AK15">
-        <v>13386541.18</v>
+        <v>17471710.0</v>
       </c>
       <c r="AL15">
-        <v>13046836.34</v>
+        <v>17413176.0</v>
       </c>
       <c r="AM15">
-        <v>10742760.03</v>
+        <v>15637479.0</v>
       </c>
       <c r="AN15">
-        <v>12017493.82</v>
+        <v>15791783.0</v>
       </c>
       <c r="AO15">
-        <v>12478937.69</v>
+        <v>12478937.0</v>
       </c>
       <c r="AP15">
-        <v>12786971.13</v>
+        <v>12786971.0</v>
       </c>
       <c r="AQ15">
-        <v>10748985.17</v>
+        <v>10748985.0</v>
       </c>
       <c r="AR15">
-        <v>12725512.1</v>
+        <v>12725512.0</v>
       </c>
       <c r="AS15">
-        <v>14027922.11</v>
+        <v>14027922.0</v>
       </c>
       <c r="AT15">
-        <v>13720618.39</v>
+        <v>13720618.0</v>
       </c>
       <c r="AU15">
-        <v>10974072.52</v>
+        <v>10974072.0</v>
       </c>
       <c r="AV15">
-        <v>12800802.74</v>
+        <v>14288000.0</v>
       </c>
       <c r="AW15">
-        <v>13406255.57</v>
+        <v>14303000.0</v>
       </c>
       <c r="AX15">
-        <v>12252799.94</v>
+        <v>13544000.0</v>
       </c>
       <c r="AY15">
         <v>11979000.0</v>
       </c>
       <c r="AZ15">
         <v>11987000.0</v>
       </c>
       <c r="BA15">
-        <v>12079000.0</v>
+        <v>11480193.0</v>
       </c>
       <c r="BB15">
-        <v>12060000.0</v>
+        <v>11853162.0</v>
       </c>
       <c r="BC15">
-        <v>11859289.32</v>
+        <v>11859289.0</v>
       </c>
       <c r="BD15">
-        <v>12636017.27</v>
+        <v>12636017.0</v>
       </c>
       <c r="BE15">
-        <v>10811129.68</v>
+        <v>10811129.0</v>
       </c>
       <c r="BF15">
-        <v>11015224.86</v>
+        <v>11015224.0</v>
       </c>
       <c r="BG15">
-        <v>11234422.79</v>
+        <v>11234422.0</v>
       </c>
       <c r="BH15">
-        <v>9256115.86</v>
+        <v>9256115.0</v>
       </c>
       <c r="BI15">
-        <v>9878217.16</v>
+        <v>9878217.0</v>
       </c>
       <c r="BJ15">
-        <v>9808521.37</v>
+        <v>9808521.0</v>
       </c>
       <c r="BK15">
-        <v>10405614.07</v>
+        <v>10405614.0</v>
       </c>
       <c r="BL15">
-        <v>9622051.95</v>
+        <v>9622051.0</v>
       </c>
       <c r="BM15">
-        <v>8729506.23</v>
+        <v>8729506.0</v>
       </c>
       <c r="BN15">
-        <v>9343731.61</v>
+        <v>9343731.0</v>
       </c>
       <c r="BO15">
-        <v>9614865.8</v>
+        <v>9614865.0</v>
       </c>
       <c r="BP15">
-        <v>9449716.18</v>
+        <v>9449716.0</v>
       </c>
       <c r="BQ15">
-        <v>8572604.38</v>
+        <v>8572604.0</v>
       </c>
       <c r="BR15">
-        <v>6873366.6</v>
+        <v>6873366.0</v>
       </c>
       <c r="BS15">
-        <v>830478.88</v>
+        <v>830478.0</v>
       </c>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15">
-        <v>4277664.43</v>
+        <v>32478383.0</v>
       </c>
       <c r="BW15">
-        <v>32947812.15</v>
+        <v>32947812.0</v>
       </c>
       <c r="BX15">
-        <v>37002520.35</v>
+        <v>37002520.0</v>
       </c>
       <c r="BY15">
-        <v>32760071.28</v>
+        <v>32760071.0</v>
       </c>
       <c r="BZ15">
-        <v>27924757.28</v>
+        <v>3711858.0</v>
       </c>
       <c r="CA15">
-        <v>24520425.58</v>
+        <v>24520425.0</v>
       </c>
       <c r="CB15">
-        <v>27394305.41</v>
+        <v>27394305.0</v>
       </c>
       <c r="CC15">
-        <v>28546619.86</v>
+        <v>28546619.0</v>
       </c>
       <c r="CD15">
-        <v>28752787.79</v>
+        <v>28752787.0</v>
       </c>
       <c r="CE15">
-        <v>8378738.41</v>
+        <v>8378738.0</v>
       </c>
       <c r="CF15">
-        <v>21390176.22</v>
+        <v>21390176.0</v>
       </c>
       <c r="CG15">
-        <v>18424549.63</v>
+        <v>18424549.0</v>
       </c>
       <c r="CH15">
-        <v>19438703.81</v>
+        <v>19438703.0</v>
       </c>
       <c r="CI15">
-        <v>7260255.63</v>
+        <v>7260255.0</v>
       </c>
       <c r="CJ15">
-        <v>15568945.99</v>
+        <v>15568945.0</v>
       </c>
       <c r="CK15">
-        <v>13777092.13</v>
+        <v>13777092.0</v>
       </c>
       <c r="CL15">
-        <v>12531077.93</v>
+        <v>12531077.0</v>
       </c>
       <c r="CM15">
-        <v>14360063.93</v>
+        <v>14360063.0</v>
       </c>
       <c r="CN15">
-        <v>12050783.65</v>
+        <v>12050783.0</v>
       </c>
       <c r="CO15">
-        <v>13179434.46</v>
+        <v>13179434.0</v>
       </c>
       <c r="CP15">
-        <v>11154260.18</v>
+        <v>11154260.0</v>
       </c>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
     </row>
     <row r="16" spans="1:116">
@@ -36184,57 +36212,57 @@
       <c r="P16">
         <v>132193178.0</v>
       </c>
       <c r="Q16">
         <v>14964015.0</v>
       </c>
       <c r="R16">
         <v>20569749.0</v>
       </c>
       <c r="S16">
         <v>19265886.0</v>
       </c>
       <c r="T16">
         <v>62872515.0</v>
       </c>
       <c r="U16">
         <v>111508000.0</v>
       </c>
       <c r="V16">
         <v>401968000.0</v>
       </c>
       <c r="W16">
         <v>4297000.0</v>
       </c>
       <c r="X16">
-        <v>278437581.0</v>
+        <v>370490238.0</v>
       </c>
       <c r="Y16">
-        <v>8902349.0</v>
+        <v>12073855.0</v>
       </c>
       <c r="Z16">
-        <v>92107352.0</v>
+        <v>130200650.0</v>
       </c>
       <c r="AA16">
         <v>-0.03</v>
       </c>
       <c r="AB16">
         <v>-0.93</v>
       </c>
       <c r="AC16">
         <v>0.0</v>
       </c>
       <c r="AD16">
         <v>875524.0</v>
       </c>
       <c r="AE16">
         <v>0.0</v>
       </c>
       <c r="AF16">
         <v>0.99</v>
       </c>
       <c r="AG16">
         <v>0.91</v>
       </c>
       <c r="AH16">
         <v>0.7</v>
       </c>
@@ -36265,51 +36293,51 @@
       <c r="AQ16">
         <v>-0.25</v>
       </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
         <v>0.47</v>
       </c>
       <c r="AT16">
         <v>-0.77</v>
       </c>
       <c r="AU16">
         <v>0.0</v>
       </c>
       <c r="AV16">
         <v>1.61</v>
       </c>
       <c r="AW16">
         <v>1.02</v>
       </c>
       <c r="AX16">
         <v>-1.15</v>
       </c>
       <c r="AY16">
-        <v>-6084149.29</v>
+        <v>-6084149.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>531048.0</v>
       </c>
       <c r="BB16">
         <v>4395696.0</v>
       </c>
       <c r="BC16">
         <v>-0.83</v>
       </c>
       <c r="BD16">
         <v>-0.04</v>
       </c>
       <c r="BE16">
         <v>-0.21</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.41</v>
       </c>
@@ -36361,150 +36389,150 @@
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>1.51</v>
       </c>
       <c r="BY16">
         <v>0.45</v>
       </c>
       <c r="BZ16">
         <v>1.55</v>
       </c>
       <c r="CA16">
         <v>25301132.0</v>
       </c>
       <c r="CB16">
         <v>-1.66</v>
       </c>
       <c r="CC16">
         <v>0.0</v>
       </c>
       <c r="CD16">
         <v>0.71</v>
       </c>
       <c r="CE16">
-        <v>-22382.96</v>
+        <v>-22382.0</v>
       </c>
       <c r="CF16">
-        <v>-1059141.67</v>
+        <v>-1059141.0</v>
       </c>
       <c r="CG16">
         <v>250285.0</v>
       </c>
       <c r="CH16">
         <v>-1.02</v>
       </c>
       <c r="CI16">
         <v>20113297.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>-0.53</v>
       </c>
       <c r="CL16">
         <v>-0.91</v>
       </c>
       <c r="CM16">
         <v>3847251.0</v>
       </c>
       <c r="CN16">
         <v>-0.44</v>
       </c>
       <c r="CO16">
         <v>-0.91</v>
       </c>
       <c r="CP16">
         <v>-0.75</v>
       </c>
       <c r="CQ16">
         <v>-0.71</v>
       </c>
       <c r="CR16">
         <v>0.0</v>
       </c>
       <c r="CS16">
-        <v>-5420.56</v>
+        <v>-5420.0</v>
       </c>
       <c r="CT16">
-        <v>-484931.8</v>
+        <v>-484931.0</v>
       </c>
       <c r="CU16">
         <v>502657.0</v>
       </c>
       <c r="CV16">
         <v>0.2</v>
       </c>
       <c r="CW16">
         <v>500543.0</v>
       </c>
       <c r="CX16">
         <v>908210.0</v>
       </c>
       <c r="CY16">
         <v>0.27</v>
       </c>
       <c r="CZ16">
         <v>0.63</v>
       </c>
       <c r="DA16">
-        <v>-1930874.69</v>
+        <v>-1930874.0</v>
       </c>
       <c r="DB16">
         <v>482718.0</v>
       </c>
       <c r="DC16">
-        <v>-7864406.78</v>
+        <v>-7864406.0</v>
       </c>
       <c r="DD16">
-        <v>-8535697.74</v>
+        <v>-8535697.0</v>
       </c>
       <c r="DE16">
-        <v>-1438503.96</v>
+        <v>-1438503.0</v>
       </c>
       <c r="DF16">
-        <v>-3904698.87</v>
+        <v>-3904698.0</v>
       </c>
       <c r="DG16">
-        <v>-6359506.81</v>
+        <v>-6359506.0</v>
       </c>
       <c r="DH16">
-        <v>-1057152.3</v>
+        <v>-1057152.0</v>
       </c>
       <c r="DI16">
-        <v>-1328950.13</v>
+        <v>-1328950.0</v>
       </c>
       <c r="DJ16">
         <v>1995458.0</v>
       </c>
       <c r="DK16">
-        <v>-14336408.8</v>
+        <v>-14336408.0</v>
       </c>
       <c r="DL16">
-        <v>-13861673.56</v>
+        <v>-13861673.0</v>
       </c>
     </row>
     <row r="17" spans="1:116">
       <c r="A17" t="s">
         <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
@@ -36658,93 +36686,93 @@
       <c r="P18">
         <v>246196402.0</v>
       </c>
       <c r="Q18">
         <v>171323097.0</v>
       </c>
       <c r="R18">
         <v>47845498.0</v>
       </c>
       <c r="S18">
         <v>87689074.0</v>
       </c>
       <c r="T18">
         <v>142873940.0</v>
       </c>
       <c r="U18">
         <v>237569345.0</v>
       </c>
       <c r="V18">
         <v>118706178.0</v>
       </c>
       <c r="W18">
         <v>95645946.0</v>
       </c>
       <c r="X18">
-        <v>104131012.0</v>
+        <v>138557170.0</v>
       </c>
       <c r="Y18">
-        <v>147283406.0</v>
+        <v>199753855.0</v>
       </c>
       <c r="Z18">
-        <v>111332419.0</v>
+        <v>157376724.0</v>
       </c>
       <c r="AA18">
         <v>40216695.0</v>
       </c>
       <c r="AB18">
         <v>62373469.0</v>
       </c>
       <c r="AC18">
         <v>42574649.0</v>
       </c>
       <c r="AD18">
         <v>81479927.0</v>
       </c>
       <c r="AE18">
         <v>36908599.0</v>
       </c>
       <c r="AF18">
         <v>53725589.0</v>
       </c>
       <c r="AG18">
         <v>58886100.0</v>
       </c>
       <c r="AH18">
         <v>14464034.0</v>
       </c>
       <c r="AI18">
         <v>39489906.0</v>
       </c>
       <c r="AJ18">
         <v>35680717.0</v>
       </c>
       <c r="AK18">
         <v>2604262.0</v>
       </c>
       <c r="AL18">
-        <v>-28854661.89</v>
+        <v>-28854661.0</v>
       </c>
       <c r="AM18">
         <v>58210852.0</v>
       </c>
       <c r="AN18">
         <v>50571591.0</v>
       </c>
       <c r="AO18">
         <v>52440909.0</v>
       </c>
       <c r="AP18">
         <v>6347261.0</v>
       </c>
       <c r="AQ18">
         <v>104213228.0</v>
       </c>
       <c r="AR18">
         <v>45129236.0</v>
       </c>
       <c r="AS18">
         <v>21760075.0</v>
       </c>
       <c r="AT18">
         <v>24453383.0</v>
       </c>
@@ -36769,102 +36797,102 @@
       <c r="BA18">
         <v>64054896.0</v>
       </c>
       <c r="BB18">
         <v>4363850.0</v>
       </c>
       <c r="BC18">
         <v>70483241.0</v>
       </c>
       <c r="BD18">
         <v>69038354.0</v>
       </c>
       <c r="BE18">
         <v>51954576.0</v>
       </c>
       <c r="BF18">
         <v>26733219.0</v>
       </c>
       <c r="BG18">
         <v>67307664.0</v>
       </c>
       <c r="BH18">
         <v>75868610.0</v>
       </c>
       <c r="BI18">
-        <v>-14667649.24</v>
+        <v>-14667649.0</v>
       </c>
       <c r="BJ18">
         <v>1501167.0</v>
       </c>
       <c r="BK18">
         <v>49887295.0</v>
       </c>
       <c r="BL18">
         <v>20009272.0</v>
       </c>
       <c r="BM18">
         <v>10728335.0</v>
       </c>
       <c r="BN18">
         <v>17817342.0</v>
       </c>
       <c r="BO18">
         <v>29739371.0</v>
       </c>
       <c r="BP18">
         <v>40757070.0</v>
       </c>
       <c r="BQ18">
         <v>39096355.0</v>
       </c>
       <c r="BR18">
         <v>33453709.0</v>
       </c>
       <c r="BS18">
         <v>35107240.0</v>
       </c>
       <c r="BT18">
         <v>28311757.0</v>
       </c>
       <c r="BU18">
         <v>26405349.0</v>
       </c>
       <c r="BV18">
-        <v>-3533470.11</v>
+        <v>-3533470.0</v>
       </c>
       <c r="BW18">
         <v>40512144.0</v>
       </c>
       <c r="BX18">
         <v>30520993.0</v>
       </c>
       <c r="BY18">
         <v>26944217.0</v>
       </c>
       <c r="BZ18">
-        <v>-21794383.57</v>
+        <v>-21794383.0</v>
       </c>
       <c r="CA18">
         <v>19521251.0</v>
       </c>
       <c r="CB18">
         <v>21094060.0</v>
       </c>
       <c r="CC18">
         <v>10677635.0</v>
       </c>
       <c r="CD18">
         <v>20310515.0</v>
       </c>
       <c r="CE18">
         <v>33973134.0</v>
       </c>
       <c r="CF18">
         <v>24526477.0</v>
       </c>
       <c r="CG18">
         <v>21552324.0</v>
       </c>
       <c r="CH18">
         <v>8640158.0</v>
       </c>
@@ -36901,84 +36929,84 @@
       <c r="CS18">
         <v>1916650.0</v>
       </c>
       <c r="CT18">
         <v>6365188.0</v>
       </c>
       <c r="CU18">
         <v>4313093.0</v>
       </c>
       <c r="CV18">
         <v>491545.0</v>
       </c>
       <c r="CW18">
         <v>3533724.0</v>
       </c>
       <c r="CX18">
         <v>10934083.0</v>
       </c>
       <c r="CY18">
         <v>5244682.0</v>
       </c>
       <c r="CZ18">
         <v>4501053.0</v>
       </c>
       <c r="DA18">
-        <v>-44366043.75</v>
+        <v>-44366043.0</v>
       </c>
       <c r="DB18">
         <v>708369.0</v>
       </c>
       <c r="DC18">
-        <v>-1153897.44</v>
+        <v>-1153897.0</v>
       </c>
       <c r="DD18">
-        <v>-13829154.3</v>
+        <v>-13829154.0</v>
       </c>
       <c r="DE18">
-        <v>-3532554.81</v>
+        <v>-3532554.0</v>
       </c>
       <c r="DF18">
         <v>1578173.0</v>
       </c>
       <c r="DG18">
-        <v>-7341198.14</v>
+        <v>-7341198.0</v>
       </c>
       <c r="DH18">
-        <v>-3171457.65</v>
+        <v>-3171457.0</v>
       </c>
       <c r="DI18">
-        <v>-4149933.55</v>
+        <v>-4149933.0</v>
       </c>
       <c r="DJ18">
-        <v>-225541.04</v>
+        <v>-225541.0</v>
       </c>
       <c r="DK18">
-        <v>-3384734.31</v>
+        <v>-3384734.0</v>
       </c>
       <c r="DL18">
-        <v>-4064156.01</v>
+        <v>-4064156.0</v>
       </c>
     </row>
     <row r="19" spans="1:116">
       <c r="A19" t="s">
         <v>227</v>
       </c>
       <c r="B19">
         <v>5450000.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>-57192000.0</v>
       </c>
       <c r="E19">
         <v>-106219000.0</v>
       </c>
       <c r="F19">
         <v>-9676000.0</v>
       </c>
       <c r="G19">
         <v>-70922000.0</v>
       </c>
       <c r="H19">
@@ -37488,347 +37516,347 @@
       <c r="P22">
         <v>231414593.0</v>
       </c>
       <c r="Q22">
         <v>274466619.0</v>
       </c>
       <c r="R22">
         <v>149537290.0</v>
       </c>
       <c r="S22">
         <v>143653648.0</v>
       </c>
       <c r="T22">
         <v>130717933.0</v>
       </c>
       <c r="U22">
         <v>408271934.0</v>
       </c>
       <c r="V22">
         <v>67386657.0</v>
       </c>
       <c r="W22">
         <v>84367923.0</v>
       </c>
       <c r="X22">
-        <v>82845592.0</v>
+        <v>110234699.0</v>
       </c>
       <c r="Y22">
-        <v>51141703.0</v>
+        <v>69361190.0</v>
       </c>
       <c r="Z22">
-        <v>53226543.0</v>
+        <v>75239710.0</v>
       </c>
       <c r="AA22">
         <v>59026797.0</v>
       </c>
       <c r="AB22">
         <v>62427103.0</v>
       </c>
       <c r="AC22">
         <v>76317032.0</v>
       </c>
       <c r="AD22">
         <v>48758987.0</v>
       </c>
       <c r="AE22">
         <v>47768213.0</v>
       </c>
       <c r="AF22">
         <v>67114805.0</v>
       </c>
       <c r="AG22">
         <v>61128345.0</v>
       </c>
       <c r="AH22">
         <v>37290248.0</v>
       </c>
       <c r="AI22">
         <v>95168957.0</v>
       </c>
       <c r="AJ22">
         <v>79622419.0</v>
       </c>
       <c r="AK22">
-        <v>-57695915.61</v>
+        <v>-57695915.0</v>
       </c>
       <c r="AL22">
         <v>10542299.0</v>
       </c>
       <c r="AM22">
         <v>32673460.0</v>
       </c>
       <c r="AN22">
         <v>38843126.0</v>
       </c>
       <c r="AO22">
         <v>34226066.0</v>
       </c>
       <c r="AP22">
         <v>11803950.0</v>
       </c>
       <c r="AQ22">
         <v>8055307.0</v>
       </c>
       <c r="AR22">
         <v>32045437.0</v>
       </c>
       <c r="AS22">
         <v>51651883.0</v>
       </c>
       <c r="AT22">
         <v>11078245.0</v>
       </c>
       <c r="AU22">
         <v>34262933.0</v>
       </c>
       <c r="AV22">
         <v>37223386.0</v>
       </c>
       <c r="AW22">
         <v>34931436.0</v>
       </c>
       <c r="AX22">
         <v>5369194.0</v>
       </c>
       <c r="AY22">
-        <v>-28078998.46</v>
+        <v>-28078998.0</v>
       </c>
       <c r="AZ22">
         <v>42614242.0</v>
       </c>
       <c r="BA22">
         <v>25242358.0</v>
       </c>
       <c r="BB22">
         <v>18536537.0</v>
       </c>
       <c r="BC22">
         <v>35014824.0</v>
       </c>
       <c r="BD22">
         <v>54694437.0</v>
       </c>
       <c r="BE22">
         <v>33482450.0</v>
       </c>
       <c r="BF22">
         <v>30254282.0</v>
       </c>
       <c r="BG22">
         <v>41802990.0</v>
       </c>
       <c r="BH22">
         <v>15804319.0</v>
       </c>
       <c r="BI22">
         <v>27155919.0</v>
       </c>
       <c r="BJ22">
         <v>15354302.0</v>
       </c>
       <c r="BK22">
         <v>37693120.0</v>
       </c>
       <c r="BL22">
         <v>25491387.0</v>
       </c>
       <c r="BM22">
         <v>15342103.0</v>
       </c>
       <c r="BN22">
         <v>26048656.0</v>
       </c>
       <c r="BO22">
-        <v>-25195495.1</v>
+        <v>10937574.0</v>
       </c>
       <c r="BP22">
         <v>17463291.0</v>
       </c>
       <c r="BQ22">
-        <v>15705834.0</v>
+        <v>15489900.0</v>
       </c>
       <c r="BR22">
         <v>2463768.0</v>
       </c>
       <c r="BS22">
         <v>4184224.0</v>
       </c>
       <c r="BT22">
-        <v>23579786.0</v>
+        <v>25033062.0</v>
       </c>
       <c r="BU22">
         <v>19156347.0</v>
       </c>
       <c r="BV22">
         <v>18550471.0</v>
       </c>
       <c r="BW22">
-        <v>-30966838.95</v>
+        <v>-30966838.0</v>
       </c>
       <c r="BX22">
-        <v>31909506.0</v>
+        <v>28709709.0</v>
       </c>
       <c r="BY22">
-        <v>26221122.0</v>
+        <v>24707374.0</v>
       </c>
       <c r="BZ22">
         <v>18085124.0</v>
       </c>
       <c r="CA22">
         <v>43618783.0</v>
       </c>
       <c r="CB22">
         <v>34768218.0</v>
       </c>
       <c r="CC22">
         <v>32232238.0</v>
       </c>
       <c r="CD22">
         <v>18937210.0</v>
       </c>
       <c r="CE22">
         <v>31052798.0</v>
       </c>
       <c r="CF22">
-        <v>60729826.0</v>
+        <v>58849180.0</v>
       </c>
       <c r="CG22">
         <v>23573110.0</v>
       </c>
       <c r="CH22">
-        <v>11473092.0</v>
+        <v>13905927.0</v>
       </c>
       <c r="CI22">
         <v>11312323.0</v>
       </c>
       <c r="CJ22">
-        <v>19680793.0</v>
+        <v>24237635.0</v>
       </c>
       <c r="CK22">
-        <v>14595422.0</v>
+        <v>14728914.0</v>
       </c>
       <c r="CL22">
         <v>8111529.0</v>
       </c>
       <c r="CM22">
         <v>12235408.0</v>
       </c>
       <c r="CN22">
-        <v>9467179.0</v>
+        <v>9520252.0</v>
       </c>
       <c r="CO22">
         <v>8658878.0</v>
       </c>
       <c r="CP22">
         <v>5168349.0</v>
       </c>
       <c r="CQ22">
         <v>3311996.0</v>
       </c>
       <c r="CR22">
         <v>4944725.0</v>
       </c>
       <c r="CS22">
         <v>3278795.0</v>
       </c>
       <c r="CT22">
-        <v>5373677.0</v>
+        <v>11151212.0</v>
       </c>
       <c r="CU22">
-        <v>-159002.56</v>
+        <v>-159000.0</v>
       </c>
       <c r="CV22">
         <v>2657742.0</v>
       </c>
       <c r="CW22">
         <v>1576546.0</v>
       </c>
       <c r="CX22">
-        <v>2102787.0</v>
+        <v>8055560.0</v>
       </c>
       <c r="CY22">
-        <v>2092109.0</v>
+        <v>2134280.0</v>
       </c>
       <c r="CZ22">
         <v>2284117.0</v>
       </c>
       <c r="DA22">
         <v>1369971.0</v>
       </c>
       <c r="DB22">
-        <v>1655867.0</v>
+        <v>7093635.0</v>
       </c>
       <c r="DC22">
         <v>2281255.0</v>
       </c>
       <c r="DD22">
         <v>1786541.0</v>
       </c>
       <c r="DE22">
         <v>616313.0</v>
       </c>
       <c r="DF22">
         <v>919624.0</v>
       </c>
       <c r="DG22">
         <v>1597562.0</v>
       </c>
       <c r="DH22">
         <v>1387512.0</v>
       </c>
       <c r="DI22">
         <v>504378.0</v>
       </c>
       <c r="DJ22">
         <v>42848.0</v>
       </c>
       <c r="DK22">
         <v>488796.0</v>
       </c>
       <c r="DL22">
         <v>362871.0</v>
       </c>
     </row>
     <row r="23" spans="1:116">
       <c r="A23" t="s">
         <v>230</v>
       </c>
       <c r="B23">
         <v>-2552000.0</v>
       </c>
       <c r="C23">
         <v>-56799942.0</v>
       </c>
       <c r="D23">
         <v>-41522893.0</v>
       </c>
       <c r="E23">
         <v>-41862000.0</v>
       </c>
       <c r="F23">
-        <v>-3216000.0</v>
+        <v>-5646000.0</v>
       </c>
       <c r="G23">
         <v>-41195349.0</v>
       </c>
       <c r="H23">
         <v>-45241838.0</v>
       </c>
       <c r="I23">
         <v>-44970355.0</v>
       </c>
       <c r="J23">
         <v>-2584808.0</v>
       </c>
       <c r="K23">
         <v>-34566095.0</v>
       </c>
       <c r="L23">
         <v>285724000.0</v>
       </c>
       <c r="M23">
         <v>653000.0</v>
       </c>
       <c r="N23">
         <v>2751000.0</v>
       </c>
@@ -37838,327 +37866,327 @@
       <c r="P23">
         <v>-28944778.0</v>
       </c>
       <c r="Q23">
         <v>-30428674.0</v>
       </c>
       <c r="R23">
         <v>-31601410.0</v>
       </c>
       <c r="S23">
         <v>-37116097.0</v>
       </c>
       <c r="T23">
         <v>-31547377.0</v>
       </c>
       <c r="U23">
         <v>102950232.0</v>
       </c>
       <c r="V23">
         <v>-158471028.0</v>
       </c>
       <c r="W23">
         <v>52340532.0</v>
       </c>
       <c r="X23">
-        <v>-18930937.0</v>
+        <v>-25189585.0</v>
       </c>
       <c r="Y23">
-        <v>-19374449.0</v>
+        <v>-26276693.0</v>
       </c>
       <c r="Z23">
-        <v>-18571679.0</v>
+        <v>-26252461.0</v>
       </c>
       <c r="AA23">
         <v>-20212839.0</v>
       </c>
       <c r="AB23">
-        <v>-2356881.1</v>
+        <v>-2356881.0</v>
       </c>
       <c r="AC23">
-        <v>1991090.0</v>
+        <v>10202446.0</v>
       </c>
       <c r="AD23">
-        <v>8493387.67</v>
+        <v>-22364414.0</v>
       </c>
       <c r="AE23">
-        <v>5609942.8</v>
+        <v>5551393.0</v>
       </c>
       <c r="AF23">
-        <v>-12243378.84</v>
+        <v>1382808.0</v>
       </c>
       <c r="AG23">
-        <v>9785075.82</v>
+        <v>1996225.0</v>
       </c>
       <c r="AH23">
-        <v>1473583.0</v>
+        <v>6232809.0</v>
       </c>
       <c r="AI23">
-        <v>1057176.88</v>
+        <v>11372255.0</v>
       </c>
       <c r="AJ23">
         <v>1859689.0</v>
       </c>
       <c r="AK23">
-        <v>4041912.01</v>
+        <v>-1642832.0</v>
       </c>
       <c r="AL23">
-        <v>4988046.0</v>
+        <v>20705486.0</v>
       </c>
       <c r="AM23">
-        <v>8535854.0</v>
+        <v>8650333.0</v>
       </c>
       <c r="AN23">
-        <v>4130100.72</v>
+        <v>-7730402.0</v>
       </c>
       <c r="AO23">
-        <v>-266645.13</v>
+        <v>-266645.0</v>
       </c>
       <c r="AP23">
         <v>499984.0</v>
       </c>
       <c r="AQ23">
-        <v>-351239.69</v>
+        <v>-351239.0</v>
       </c>
       <c r="AR23">
-        <v>-4983704.51</v>
+        <v>-4983704.0</v>
       </c>
       <c r="AS23">
         <v>56392.0</v>
       </c>
       <c r="AT23">
         <v>16539612.0</v>
       </c>
       <c r="AU23">
-        <v>-303211.26</v>
+        <v>-303211.0</v>
       </c>
       <c r="AV23">
-        <v>19480710.59</v>
+        <v>6028868.0</v>
       </c>
       <c r="AW23">
-        <v>1412260.74</v>
+        <v>1412261.0</v>
       </c>
       <c r="AX23">
-        <v>3099628.04</v>
+        <v>3099629.0</v>
       </c>
       <c r="AY23">
-        <v>-2463187.42</v>
+        <v>-2463187.0</v>
       </c>
       <c r="AZ23">
-        <v>-7308188.14</v>
+        <v>-7308188.0</v>
       </c>
       <c r="BA23">
-        <v>-4220817.21</v>
+        <v>174878.0</v>
       </c>
       <c r="BB23">
-        <v>1073424.0</v>
+        <v>979901.0</v>
       </c>
       <c r="BC23">
-        <v>2357514.0</v>
+        <v>2048803.0</v>
       </c>
       <c r="BD23">
         <v>1323850.0</v>
       </c>
       <c r="BE23">
         <v>334283.0</v>
       </c>
       <c r="BF23">
         <v>384881.0</v>
       </c>
       <c r="BG23">
         <v>1570108.0</v>
       </c>
       <c r="BH23">
         <v>259915.0</v>
       </c>
       <c r="BI23">
         <v>171569.0</v>
       </c>
       <c r="BJ23">
         <v>49387.0</v>
       </c>
       <c r="BK23">
         <v>18086106.0</v>
       </c>
       <c r="BL23">
-        <v>5041674.0</v>
+        <v>4732278.0</v>
       </c>
       <c r="BM23">
         <v>109025.0</v>
       </c>
       <c r="BN23">
         <v>59839.0</v>
       </c>
       <c r="BO23">
         <v>-0.2</v>
       </c>
       <c r="BP23">
         <v>44546730.0</v>
       </c>
       <c r="BQ23">
         <v>-350043.56</v>
       </c>
       <c r="BR23">
         <v>0.0</v>
       </c>
       <c r="BS23">
         <v>0.88</v>
       </c>
       <c r="BT23">
-        <v>-1811917.9</v>
+        <v>-1811917.0</v>
       </c>
       <c r="BU23">
-        <v>-26882001.72</v>
+        <v>-38232434.0</v>
       </c>
       <c r="BV23">
         <v>11350431.0</v>
       </c>
       <c r="BW23">
         <v>-0.85</v>
       </c>
       <c r="BX23">
-        <v>-136322216.92</v>
+        <v>-136322216.0</v>
       </c>
       <c r="BY23">
         <v>136322216.0</v>
       </c>
       <c r="BZ23">
-        <v>-24212898.47</v>
+        <v>-24212898.0</v>
       </c>
       <c r="CA23">
         <v>0.64</v>
       </c>
       <c r="CB23">
         <v>0.1</v>
       </c>
       <c r="CC23">
         <v>0.78</v>
       </c>
       <c r="CD23">
         <v>-0.82</v>
       </c>
       <c r="CE23">
-        <v>-9975732.02</v>
+        <v>-9975732.0</v>
       </c>
       <c r="CF23">
-        <v>-27523.33</v>
+        <v>3895613.0</v>
       </c>
       <c r="CG23">
         <v>0.96</v>
       </c>
       <c r="CH23">
         <v>0.24</v>
       </c>
       <c r="CI23">
         <v>60049577.0</v>
       </c>
       <c r="CJ23">
         <v>750097.0</v>
       </c>
       <c r="CK23">
-        <v>-750097.29</v>
+        <v>-750097.0</v>
       </c>
       <c r="CL23">
         <v>0.93</v>
       </c>
       <c r="CM23">
         <v>775774.0</v>
       </c>
       <c r="CN23">
         <v>0.16</v>
       </c>
       <c r="CO23">
         <v>1.14</v>
       </c>
       <c r="CP23">
         <v>0.65</v>
       </c>
       <c r="CQ23">
-        <v>-13728483.62</v>
+        <v>-13728483.0</v>
       </c>
       <c r="CR23">
         <v>0.55</v>
       </c>
       <c r="CS23">
         <v>0.08</v>
       </c>
       <c r="CT23">
         <v>31530.0</v>
       </c>
       <c r="CU23">
         <v>-3883990.14</v>
       </c>
       <c r="CV23">
         <v>3883990.0</v>
       </c>
       <c r="CW23">
         <v>9108150.0</v>
       </c>
       <c r="CX23">
-        <v>-9108149.89</v>
+        <v>-9108149.0</v>
       </c>
       <c r="CY23">
         <v>-477309.08</v>
       </c>
       <c r="CZ23">
         <v>0.03</v>
       </c>
       <c r="DA23">
         <v>67559.0</v>
       </c>
       <c r="DB23">
         <v>28923410.0</v>
       </c>
       <c r="DC23">
         <v>4366827.0</v>
       </c>
       <c r="DD23">
         <v>9395884.0</v>
       </c>
       <c r="DE23">
         <v>132363.0</v>
       </c>
       <c r="DF23">
         <v>62316.0</v>
       </c>
       <c r="DG23">
         <v>-194679.0</v>
       </c>
       <c r="DH23">
         <v>4955401.0</v>
       </c>
       <c r="DI23">
-        <v>-68808.57</v>
+        <v>-68808.0</v>
       </c>
       <c r="DJ23">
         <v>68810.0</v>
       </c>
       <c r="DK23">
-        <v>779093.0</v>
+        <v>-2445585.0</v>
       </c>
       <c r="DL23">
-        <v>72574.0</v>
+        <v>-1741780.0</v>
       </c>
     </row>
     <row r="24" spans="1:116">
       <c r="A24" t="s">
         <v>231</v>
       </c>
       <c r="B24">
         <v>26153000.0</v>
       </c>
       <c r="C24">
         <v>-33850559.0</v>
       </c>
       <c r="D24">
         <v>2838898.0</v>
       </c>
       <c r="E24">
         <v>20393366.0</v>
       </c>
       <c r="F24">
         <v>27343000.0</v>
       </c>
       <c r="G24">
         <v>-2072237.0</v>
       </c>
       <c r="H24">
@@ -38188,321 +38216,321 @@
       <c r="P24">
         <v>170134.0</v>
       </c>
       <c r="Q24">
         <v>-61487.0</v>
       </c>
       <c r="R24">
         <v>934336.0</v>
       </c>
       <c r="S24">
         <v>189243.0</v>
       </c>
       <c r="T24">
         <v>-40400.0</v>
       </c>
       <c r="U24">
         <v>3801905.0</v>
       </c>
       <c r="V24">
         <v>-115859.0</v>
       </c>
       <c r="W24">
         <v>29516433.0</v>
       </c>
       <c r="X24">
-        <v>292719.0</v>
+        <v>389493.0</v>
       </c>
       <c r="Y24">
-        <v>2542584.0</v>
+        <v>3448392.0</v>
       </c>
       <c r="Z24">
-        <v>17681525.0</v>
+        <v>24994161.0</v>
       </c>
       <c r="AA24">
         <v>96394.0</v>
       </c>
       <c r="AB24">
-        <v>12687717.0</v>
+        <v>12687718.0</v>
       </c>
       <c r="AC24">
-        <v>1419865.0</v>
+        <v>1419867.0</v>
       </c>
       <c r="AD24">
         <v>26138406.0</v>
       </c>
       <c r="AE24">
         <v>19130991.0</v>
       </c>
       <c r="AF24">
         <v>22219642.0</v>
       </c>
       <c r="AG24">
-        <v>-34387925.79</v>
+        <v>-34387925.0</v>
       </c>
       <c r="AH24">
-        <v>24663739.0</v>
+        <v>24663740.0</v>
       </c>
       <c r="AI24">
         <v>5281772.0</v>
       </c>
       <c r="AJ24">
         <v>118473555.0</v>
       </c>
       <c r="AK24">
-        <v>28005628.0</v>
+        <v>28005629.0</v>
       </c>
       <c r="AL24">
-        <v>-29749246.39</v>
+        <v>-29749246.0</v>
       </c>
       <c r="AM24">
         <v>1595689.0</v>
       </c>
       <c r="AN24">
-        <v>991823.0</v>
+        <v>991824.0</v>
       </c>
       <c r="AO24">
         <v>18890383.0</v>
       </c>
       <c r="AP24">
         <v>5640812.0</v>
       </c>
       <c r="AQ24">
         <v>351435.0</v>
       </c>
       <c r="AR24">
         <v>18971322.0</v>
       </c>
       <c r="AS24">
         <v>53010126.0</v>
       </c>
       <c r="AT24">
         <v>7245622.0</v>
       </c>
       <c r="AU24">
         <v>4956271.0</v>
       </c>
       <c r="AV24">
         <v>17705029.0</v>
       </c>
       <c r="AW24">
         <v>53326959.0</v>
       </c>
       <c r="AX24">
         <v>29876603.0</v>
       </c>
       <c r="AY24">
-        <v>-6330627.98</v>
+        <v>-6330627.0</v>
       </c>
       <c r="AZ24">
         <v>14346924.0</v>
       </c>
       <c r="BA24">
         <v>20218407.0</v>
       </c>
       <c r="BB24">
         <v>19369010.0</v>
       </c>
       <c r="BC24">
-        <v>-596176.78</v>
+        <v>-596175.0</v>
       </c>
       <c r="BD24">
         <v>10145796.0</v>
       </c>
       <c r="BE24">
         <v>5792940.0</v>
       </c>
       <c r="BF24">
         <v>10202363.0</v>
       </c>
       <c r="BG24">
         <v>801565.0</v>
       </c>
       <c r="BH24">
         <v>9948168.0</v>
       </c>
       <c r="BI24">
         <v>9205952.0</v>
       </c>
       <c r="BJ24">
         <v>44881727.0</v>
       </c>
       <c r="BK24">
         <v>11787835.0</v>
       </c>
       <c r="BL24">
         <v>8239172.0</v>
       </c>
       <c r="BM24">
         <v>5481670.0</v>
       </c>
       <c r="BN24">
-        <v>38293113.0</v>
+        <v>38293112.0</v>
       </c>
       <c r="BO24">
         <v>2554799.0</v>
       </c>
       <c r="BP24">
         <v>6989950.0</v>
       </c>
       <c r="BQ24">
         <v>8199636.0</v>
       </c>
       <c r="BR24">
         <v>2843905.0</v>
       </c>
       <c r="BS24">
         <v>3395214.0</v>
       </c>
       <c r="BT24">
-        <v>5601022.0</v>
+        <v>5601023.0</v>
       </c>
       <c r="BU24">
-        <v>3485940.0</v>
+        <v>3485941.0</v>
       </c>
       <c r="BV24">
         <v>7390459.0</v>
       </c>
       <c r="BW24">
         <v>10098588.0</v>
       </c>
       <c r="BX24">
         <v>5951471.0</v>
       </c>
       <c r="BY24">
         <v>5466251.0</v>
       </c>
       <c r="BZ24">
         <v>4835298.0</v>
       </c>
       <c r="CA24">
         <v>54550439.0</v>
       </c>
       <c r="CB24">
         <v>8434989.0</v>
       </c>
       <c r="CC24">
         <v>5977490.0</v>
       </c>
       <c r="CD24">
         <v>5893806.0</v>
       </c>
       <c r="CE24">
         <v>16861636.0</v>
       </c>
       <c r="CF24">
-        <v>44785142.0</v>
+        <v>44785141.0</v>
       </c>
       <c r="CG24">
         <v>3793760.0</v>
       </c>
       <c r="CH24">
         <v>2704802.0</v>
       </c>
       <c r="CI24">
-        <v>-10317934.96</v>
+        <v>-10317934.0</v>
       </c>
       <c r="CJ24">
         <v>4164492.0</v>
       </c>
       <c r="CK24">
         <v>2776193.0</v>
       </c>
       <c r="CL24">
         <v>19958511.0</v>
       </c>
       <c r="CM24">
-        <v>598635.0</v>
+        <v>598636.0</v>
       </c>
       <c r="CN24">
-        <v>1414946.0</v>
+        <v>1414947.0</v>
       </c>
       <c r="CO24">
         <v>2120350.0</v>
       </c>
       <c r="CP24">
         <v>3419449.0</v>
       </c>
       <c r="CQ24">
         <v>674649.0</v>
       </c>
       <c r="CR24">
         <v>659128.0</v>
       </c>
       <c r="CS24">
         <v>2101670.0</v>
       </c>
       <c r="CT24">
-        <v>-2674352.76</v>
+        <v>-2674352.0</v>
       </c>
       <c r="CU24">
         <v>85291.0</v>
       </c>
       <c r="CV24">
         <v>942563.0</v>
       </c>
       <c r="CW24">
         <v>1299554.0</v>
       </c>
       <c r="CX24">
         <v>1531201.0</v>
       </c>
       <c r="CY24">
         <v>439888.0</v>
       </c>
       <c r="CZ24">
         <v>1209238.0</v>
       </c>
       <c r="DA24">
         <v>2422586.0</v>
       </c>
       <c r="DB24">
         <v>1487704.0</v>
       </c>
       <c r="DC24">
         <v>1577234.0</v>
       </c>
       <c r="DD24">
         <v>727850.0</v>
       </c>
       <c r="DE24">
         <v>1758881.0</v>
       </c>
       <c r="DF24">
         <v>155554.0</v>
       </c>
       <c r="DG24">
         <v>771640.0</v>
       </c>
       <c r="DH24">
         <v>396432.0</v>
       </c>
       <c r="DI24">
         <v>922911.0</v>
       </c>
       <c r="DJ24">
-        <v>-309850.12</v>
+        <v>-309850.0</v>
       </c>
       <c r="DK24">
         <v>627537.0</v>
       </c>
       <c r="DL24">
         <v>508019.0</v>
       </c>
     </row>
     <row r="25" spans="1:116">
       <c r="A25" t="s">
         <v>232</v>
       </c>
       <c r="B25">
         <v>-26644000.0</v>
       </c>
       <c r="C25">
         <v>20057355.0</v>
       </c>
       <c r="D25">
         <v>-53193771.0</v>
       </c>
       <c r="E25">
         <v>-40329000.0</v>
       </c>
       <c r="F25">
@@ -38535,330 +38563,330 @@
       <c r="O25">
         <v>-85254000.0</v>
       </c>
       <c r="P25">
         <v>-45304551.0</v>
       </c>
       <c r="Q25">
         <v>-39021615.0</v>
       </c>
       <c r="R25">
         <v>16637862.0</v>
       </c>
       <c r="S25">
         <v>-23972372.0</v>
       </c>
       <c r="T25">
         <v>-11046719.0</v>
       </c>
       <c r="U25">
         <v>-242475388.0</v>
       </c>
       <c r="V25">
         <v>-26692922.0</v>
       </c>
       <c r="W25">
-        <v>-23148344.01</v>
+        <v>-23148344.0</v>
       </c>
       <c r="X25">
-        <v>-12385551.0</v>
+        <v>-16480267.0</v>
       </c>
       <c r="Y25">
-        <v>33118942.0</v>
+        <v>44917730.0</v>
       </c>
       <c r="Z25">
-        <v>-1817543.0</v>
+        <v>-2569233.0</v>
       </c>
       <c r="AA25">
         <v>-15204935.0</v>
       </c>
       <c r="AB25">
-        <v>-21932316.06</v>
+        <v>-21932314.0</v>
       </c>
       <c r="AC25">
-        <v>-63267824.5</v>
+        <v>-63267822.0</v>
       </c>
       <c r="AD25">
-        <v>-33096914.32</v>
+        <v>-33096913.0</v>
       </c>
       <c r="AE25">
-        <v>-20194818.63</v>
+        <v>-26755200.0</v>
       </c>
       <c r="AF25">
-        <v>-18536234.24</v>
+        <v>-22239396.0</v>
       </c>
       <c r="AG25">
-        <v>-16525243.31</v>
+        <v>-16525241.0</v>
       </c>
       <c r="AH25">
-        <v>-31009516.73</v>
+        <v>-31009515.0</v>
       </c>
       <c r="AI25">
-        <v>-122334817.96</v>
+        <v>-122334816.0</v>
       </c>
       <c r="AJ25">
-        <v>-68240187.66</v>
+        <v>-68240186.0</v>
       </c>
       <c r="AK25">
         <v>70885618.0</v>
       </c>
       <c r="AL25">
-        <v>-44295055.41</v>
+        <v>-44295053.0</v>
       </c>
       <c r="AM25">
-        <v>-12179561.08</v>
+        <v>-14814264.0</v>
       </c>
       <c r="AN25">
-        <v>-16666286.37</v>
+        <v>-16666286.0</v>
       </c>
       <c r="AO25">
-        <v>-19356459.37</v>
+        <v>-9936983.0</v>
       </c>
       <c r="AP25">
-        <v>-12501155.59</v>
+        <v>-12501153.0</v>
       </c>
       <c r="AQ25">
-        <v>29670089.0</v>
+        <v>9390662.0</v>
       </c>
       <c r="AR25">
-        <v>3282681.0</v>
+        <v>3282683.0</v>
       </c>
       <c r="AS25">
-        <v>-27785162.45</v>
+        <v>-27785160.0</v>
       </c>
       <c r="AT25">
-        <v>-14494399.75</v>
+        <v>-3350085.0</v>
       </c>
       <c r="AU25">
-        <v>-22883433.13</v>
+        <v>-15818530.0</v>
       </c>
       <c r="AV25">
-        <v>-13150208.75</v>
+        <v>-15716933.0</v>
       </c>
       <c r="AW25">
-        <v>1800560.0</v>
+        <v>1800561.0</v>
       </c>
       <c r="AX25">
-        <v>-12404783.88</v>
+        <v>-12404782.0</v>
       </c>
       <c r="AY25">
-        <v>56902724.0</v>
+        <v>54992213.0</v>
       </c>
       <c r="AZ25">
-        <v>-24238546.7</v>
+        <v>-24363447.0</v>
       </c>
       <c r="BA25">
-        <v>-10196167.88</v>
+        <v>-12201223.0</v>
       </c>
       <c r="BB25">
-        <v>-37350238.34</v>
+        <v>-37350237.0</v>
       </c>
       <c r="BC25">
-        <v>-15518067.07</v>
+        <v>-15518065.0</v>
       </c>
       <c r="BD25">
-        <v>-26825501.65</v>
+        <v>-26825499.0</v>
       </c>
       <c r="BE25">
-        <v>-8579294.07</v>
+        <v>-8579294.0</v>
       </c>
       <c r="BF25">
-        <v>-22056509.41</v>
+        <v>-22056507.0</v>
       </c>
       <c r="BG25">
-        <v>-22139017.89</v>
+        <v>-22139016.0</v>
       </c>
       <c r="BH25">
-        <v>11044273.0</v>
+        <v>11678921.0</v>
       </c>
       <c r="BI25">
-        <v>-3432214.3</v>
+        <v>-3432214.0</v>
       </c>
       <c r="BJ25">
-        <v>-7129260.94</v>
+        <v>-7129260.0</v>
       </c>
       <c r="BK25">
-        <v>-10765529.08</v>
+        <v>-10765528.0</v>
       </c>
       <c r="BL25">
-        <v>-4216157.76</v>
+        <v>-4216156.0</v>
       </c>
       <c r="BM25">
-        <v>9683.69</v>
+        <v>9686.0</v>
       </c>
       <c r="BN25">
-        <v>-16029036.69</v>
+        <v>-16029036.0</v>
       </c>
       <c r="BO25">
-        <v>6084350.0</v>
+        <v>13860474.0</v>
       </c>
       <c r="BP25">
-        <v>-668240.42</v>
+        <v>-123098.0</v>
       </c>
       <c r="BQ25">
-        <v>-4132236.25</v>
+        <v>-570822.0</v>
       </c>
       <c r="BR25">
-        <v>163934.0</v>
+        <v>-50684.0</v>
       </c>
       <c r="BS25">
-        <v>-10486289.47</v>
+        <v>-3273506.0</v>
       </c>
       <c r="BT25">
-        <v>3990010.0</v>
+        <v>-10034.0</v>
       </c>
       <c r="BU25">
         <v>6857873.0</v>
       </c>
       <c r="BV25">
         <v>1038569.0</v>
       </c>
       <c r="BW25">
-        <v>-106769962.55</v>
+        <v>-105808616.0</v>
       </c>
       <c r="BX25">
-        <v>61641757.0</v>
+        <v>-597131.0</v>
       </c>
       <c r="BY25">
-        <v>56420842.0</v>
+        <v>516314.0</v>
       </c>
       <c r="BZ25">
-        <v>44219833.0</v>
+        <v>1282074.0</v>
       </c>
       <c r="CA25">
-        <v>-144054687.41</v>
+        <v>-144054687.0</v>
       </c>
       <c r="CB25">
-        <v>43018419.0</v>
+        <v>37959701.0</v>
       </c>
       <c r="CC25">
-        <v>43231346.0</v>
+        <v>41197245.0</v>
       </c>
       <c r="CD25">
-        <v>37448962.0</v>
+        <v>35968433.0</v>
       </c>
       <c r="CE25">
-        <v>-84116657.82</v>
+        <v>-86056243.0</v>
       </c>
       <c r="CF25">
-        <v>32952902.0</v>
+        <v>-798030.0</v>
       </c>
       <c r="CG25">
-        <v>26393768.0</v>
+        <v>26312229.0</v>
       </c>
       <c r="CH25">
-        <v>22984210.0</v>
+        <v>20660493.0</v>
       </c>
       <c r="CI25">
-        <v>-48361974.39</v>
+        <v>-36890185.0</v>
       </c>
       <c r="CJ25">
-        <v>19495451.0</v>
+        <v>15100797.0</v>
       </c>
       <c r="CK25">
-        <v>15601356.0</v>
+        <v>15675204.0</v>
       </c>
       <c r="CL25">
         <v>14626073.0</v>
       </c>
       <c r="CM25">
-        <v>-34385461.06</v>
+        <v>-33379669.0</v>
       </c>
       <c r="CN25">
-        <v>12395960.0</v>
+        <v>11977047.0</v>
       </c>
       <c r="CO25">
-        <v>13363142.0</v>
+        <v>13197378.0</v>
       </c>
       <c r="CP25">
-        <v>11406341.0</v>
+        <v>10932155.0</v>
       </c>
       <c r="CQ25">
-        <v>7591934.0</v>
+        <v>7446078.0</v>
       </c>
       <c r="CR25">
-        <v>7377944.0</v>
+        <v>7324279.0</v>
       </c>
       <c r="CS25">
-        <v>9540118.0</v>
+        <v>10145521.0</v>
       </c>
       <c r="CT25">
-        <v>14436367.0</v>
+        <v>9105355.0</v>
       </c>
       <c r="CU25">
-        <v>-300177.64</v>
+        <v>-783355.0</v>
       </c>
       <c r="CV25">
-        <v>7277742.0</v>
+        <v>7852301.0</v>
       </c>
       <c r="CW25">
-        <v>12684426.0</v>
+        <v>14574833.0</v>
       </c>
       <c r="CX25">
-        <v>9384825.0</v>
+        <v>3015997.0</v>
       </c>
       <c r="CY25">
-        <v>8783117.0</v>
+        <v>8300207.0</v>
       </c>
       <c r="CZ25">
-        <v>8800569.0</v>
+        <v>8464670.0</v>
       </c>
       <c r="DA25">
-        <v>9358452.0</v>
+        <v>8962912.0</v>
       </c>
       <c r="DB25">
-        <v>6544372.0</v>
+        <v>962870.0</v>
       </c>
       <c r="DC25">
         <v>5892984.0</v>
       </c>
       <c r="DD25">
         <v>5293455.0</v>
       </c>
       <c r="DE25">
         <v>7050317.0</v>
       </c>
       <c r="DF25">
         <v>5092441.0</v>
       </c>
       <c r="DG25">
         <v>3119619.0</v>
       </c>
       <c r="DH25">
         <v>3369672.0</v>
       </c>
       <c r="DI25">
         <v>3900821.0</v>
       </c>
       <c r="DJ25">
         <v>-231064.15</v>
       </c>
       <c r="DK25">
-        <v>2927975.0</v>
+        <v>2927976.0</v>
       </c>
       <c r="DL25">
-        <v>2540097.0</v>
+        <v>2540096.0</v>
       </c>
     </row>
     <row r="26" spans="1:116">
       <c r="A26" t="s">
         <v>233</v>
       </c>
       <c r="B26">
         <v>-11978000.0</v>
       </c>
       <c r="C26">
         <v>-24014906.0</v>
       </c>
       <c r="D26">
         <v>-66485476.0</v>
       </c>
       <c r="E26">
         <v>-86549000.0</v>
       </c>
       <c r="F26">
         <v>-72946000.0</v>
       </c>
       <c r="G26">
         <v>-40980915.0</v>
       </c>
       <c r="H26">
@@ -38888,192 +38916,192 @@
       <c r="P26">
         <v>-190787649.0</v>
       </c>
       <c r="Q26">
         <v>-213077326.0</v>
       </c>
       <c r="R26">
         <v>-74962497.0</v>
       </c>
       <c r="S26">
         <v>-122248050.0</v>
       </c>
       <c r="T26">
         <v>-8629888.0</v>
       </c>
       <c r="U26">
         <v>-36558922.0</v>
       </c>
       <c r="V26">
         <v>-46441352.0</v>
       </c>
       <c r="W26">
         <v>-6121612.0</v>
       </c>
       <c r="X26">
-        <v>-31443.0</v>
+        <v>-41838.0</v>
       </c>
       <c r="Y26">
-        <v>-6522026.0</v>
+        <v>-8845530.0</v>
       </c>
       <c r="Z26">
-        <v>-30742262.0</v>
+        <v>-43456493.0</v>
       </c>
       <c r="AA26">
         <v>-25071910.0</v>
       </c>
       <c r="AB26">
-        <v>-48508082.79</v>
+        <v>-48508082.0</v>
       </c>
       <c r="AC26">
         <v>-64811000.0</v>
       </c>
       <c r="AD26">
-        <v>-72381665.67</v>
+        <v>-72381665.0</v>
       </c>
       <c r="AE26">
-        <v>-46767701.8</v>
+        <v>-46767701.0</v>
       </c>
       <c r="AF26">
         <v>-5564000.0</v>
       </c>
       <c r="AG26">
-        <v>-27794251.82</v>
+        <v>-27794251.0</v>
       </c>
       <c r="AH26">
-        <v>-27605485.48</v>
+        <v>-27605485.0</v>
       </c>
       <c r="AI26">
-        <v>-27470014.88</v>
+        <v>-27470014.0</v>
       </c>
       <c r="AJ26">
-        <v>-6832563.5</v>
+        <v>-6832563.0</v>
       </c>
       <c r="AK26">
-        <v>-32685151.01</v>
+        <v>-32685151.0</v>
       </c>
       <c r="AL26">
         <v>800000.0</v>
       </c>
       <c r="AM26">
-        <v>-386782.04</v>
+        <v>-386782.0</v>
       </c>
       <c r="AN26">
-        <v>-31756607.72</v>
+        <v>-31756607.0</v>
       </c>
       <c r="AO26">
-        <v>-34594753.36</v>
+        <v>-34594753.0</v>
       </c>
       <c r="AP26">
-        <v>-49104804.17</v>
+        <v>-49104804.0</v>
       </c>
       <c r="AQ26">
-        <v>-2760614.16</v>
+        <v>-2760614.0</v>
       </c>
       <c r="AR26">
-        <v>-46163128.49</v>
+        <v>-46163128.0</v>
       </c>
       <c r="AS26">
-        <v>-41978232.67</v>
+        <v>-41978232.0</v>
       </c>
       <c r="AT26">
         <v>1400000.0</v>
       </c>
       <c r="AU26">
-        <v>-18501752.74</v>
+        <v>-18501752.0</v>
       </c>
       <c r="AV26">
-        <v>-4198247.59</v>
+        <v>-4198247.0</v>
       </c>
       <c r="AW26">
-        <v>-3757650.74</v>
+        <v>-3757650.0</v>
       </c>
       <c r="AX26">
-        <v>-23391051.04</v>
+        <v>-23391051.0</v>
       </c>
       <c r="AY26">
         <v>581310.0</v>
       </c>
       <c r="AZ26">
-        <v>-4375811.86</v>
+        <v>-4375811.0</v>
       </c>
       <c r="BA26">
-        <v>-13994069.34</v>
+        <v>-13994069.0</v>
       </c>
       <c r="BB26">
         <v>1000000.0</v>
       </c>
       <c r="BC26">
-        <v>-19488056.86</v>
+        <v>-19488056.0</v>
       </c>
       <c r="BD26">
-        <v>-42693421.39</v>
+        <v>-42693421.0</v>
       </c>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26">
         <v>-61651845.03</v>
       </c>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26"/>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26"/>
       <c r="CF26">
         <v>-16519158.29</v>
       </c>
       <c r="CG26"/>
       <c r="CH26">
         <v>-2295610.48</v>
       </c>
       <c r="CI26">
-        <v>-948693.65</v>
+        <v>-948693.0</v>
       </c>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
@@ -39221,51 +39249,51 @@
       <c r="AS27">
         <v>745986.0</v>
       </c>
       <c r="AT27">
         <v>756428.0</v>
       </c>
       <c r="AU27">
         <v>708500.0</v>
       </c>
       <c r="AV27">
         <v>811697.0</v>
       </c>
       <c r="AW27">
         <v>928868.0</v>
       </c>
       <c r="AX27">
         <v>1053031.0</v>
       </c>
       <c r="AY27">
         <v>1002087.0</v>
       </c>
       <c r="AZ27">
         <v>967447.0</v>
       </c>
       <c r="BA27">
-        <v>7603.41</v>
+        <v>7603.0</v>
       </c>
       <c r="BB27">
         <v>1944075.0</v>
       </c>
       <c r="BC27">
         <v>1570234.0</v>
       </c>
       <c r="BD27">
         <v>971297.0</v>
       </c>
       <c r="BE27">
         <v>747222.0</v>
       </c>
       <c r="BF27">
         <v>786801.0</v>
       </c>
       <c r="BG27">
         <v>802810.0</v>
       </c>
       <c r="BH27">
         <v>623287.0</v>
       </c>
       <c r="BI27">
         <v>668291.0</v>
       </c>
@@ -39461,330 +39489,330 @@
       <c r="O28">
         <v>-154521000.0</v>
       </c>
       <c r="P28">
         <v>-590403266.0</v>
       </c>
       <c r="Q28">
         <v>-235973524.0</v>
       </c>
       <c r="R28">
         <v>-40016508.0</v>
       </c>
       <c r="S28">
         <v>-107839464.0</v>
       </c>
       <c r="T28">
         <v>-151030662.0</v>
       </c>
       <c r="U28">
         <v>308521120.0</v>
       </c>
       <c r="V28">
         <v>278517144.0</v>
       </c>
       <c r="W28">
-        <v>-150644811.62</v>
+        <v>-150644811.0</v>
       </c>
       <c r="X28">
-        <v>177480816.0</v>
+        <v>236156734.0</v>
       </c>
       <c r="Y28">
-        <v>-204043318.0</v>
+        <v>-276734770.0</v>
       </c>
       <c r="Z28">
-        <v>-44135314.0</v>
+        <v>-62388576.0</v>
       </c>
       <c r="AA28">
         <v>-73944090.0</v>
       </c>
       <c r="AB28">
-        <v>-79115425.29</v>
+        <v>-79115425.0</v>
       </c>
       <c r="AC28">
-        <v>-4151432.05</v>
+        <v>-4151432.0</v>
       </c>
       <c r="AD28">
-        <v>-30011983.22</v>
+        <v>-30011983.0</v>
       </c>
       <c r="AE28">
         <v>717111.0</v>
       </c>
       <c r="AF28">
-        <v>-68722378.31</v>
+        <v>-68722378.0</v>
       </c>
       <c r="AG28">
-        <v>-24498175.18</v>
+        <v>-24498175.0</v>
       </c>
       <c r="AH28">
-        <v>-39973362.45</v>
+        <v>-39973362.0</v>
       </c>
       <c r="AI28">
-        <v>-44645837.61</v>
+        <v>-44645837.0</v>
       </c>
       <c r="AJ28">
-        <v>-152074516.54</v>
+        <v>-152074516.0</v>
       </c>
       <c r="AK28">
-        <v>-27222888.6</v>
+        <v>-27222888.0</v>
       </c>
       <c r="AL28">
-        <v>51043057.0</v>
+        <v>68070000.0</v>
       </c>
       <c r="AM28">
         <v>527489328.0</v>
       </c>
       <c r="AN28">
-        <v>-62785320.4</v>
+        <v>-62785320.0</v>
       </c>
       <c r="AO28">
-        <v>-64877336.18</v>
+        <v>-64877336.0</v>
       </c>
       <c r="AP28">
-        <v>-585357153.86</v>
+        <v>-585357153.0</v>
       </c>
       <c r="AQ28">
-        <v>-99973777.96</v>
+        <v>-99973777.0</v>
       </c>
       <c r="AR28">
-        <v>-56095344.51</v>
+        <v>-56095344.0</v>
       </c>
       <c r="AS28">
-        <v>-53505570.73</v>
+        <v>-53505570.0</v>
       </c>
       <c r="AT28">
-        <v>-31699006.15</v>
+        <v>-31699006.0</v>
       </c>
       <c r="AU28">
         <v>323792304.0</v>
       </c>
       <c r="AV28">
         <v>56286620.0</v>
       </c>
       <c r="AW28">
-        <v>-48321757.63</v>
+        <v>-48321757.0</v>
       </c>
       <c r="AX28">
         <v>97705766.0</v>
       </c>
       <c r="AY28">
         <v>-50065000.0</v>
       </c>
       <c r="AZ28">
         <v>-17347000.0</v>
       </c>
       <c r="BA28">
-        <v>-88669000.0</v>
+        <v>-84273304.0</v>
       </c>
       <c r="BB28">
-        <v>5453000.0</v>
+        <v>5359477.0</v>
       </c>
       <c r="BC28">
-        <v>-71114114.04</v>
+        <v>-71114114.0</v>
       </c>
       <c r="BD28">
-        <v>-75352806.71</v>
+        <v>-75352806.0</v>
       </c>
       <c r="BE28">
-        <v>-43737095.66</v>
+        <v>-43737095.0</v>
       </c>
       <c r="BF28">
         <v>25909332.0</v>
       </c>
       <c r="BG28">
         <v>60343236.0</v>
       </c>
       <c r="BH28">
-        <v>-99482784.73</v>
+        <v>-99482784.0</v>
       </c>
       <c r="BI28">
         <v>20185271.0</v>
       </c>
       <c r="BJ28">
         <v>189922935.0</v>
       </c>
       <c r="BK28">
-        <v>-59377377.23</v>
+        <v>-59377377.0</v>
       </c>
       <c r="BL28">
         <v>7445186.0</v>
       </c>
       <c r="BM28">
-        <v>-16163193.74</v>
+        <v>-16163193.0</v>
       </c>
       <c r="BN28">
-        <v>-27561310.57</v>
+        <v>-27561310.0</v>
       </c>
       <c r="BO28">
         <v>23045760.0</v>
       </c>
       <c r="BP28">
-        <v>-47260526.06</v>
+        <v>-47260526.0</v>
       </c>
       <c r="BQ28">
-        <v>-44694142.94</v>
+        <v>-44694142.0</v>
       </c>
       <c r="BR28">
-        <v>-31751009.74</v>
+        <v>-31751009.0</v>
       </c>
       <c r="BS28">
-        <v>-11449614.78</v>
+        <v>-11449614.0</v>
       </c>
       <c r="BT28">
-        <v>-36940580.1</v>
+        <v>-36940580.0</v>
       </c>
       <c r="BU28">
-        <v>-30117643.06</v>
+        <v>-30117643.0</v>
       </c>
       <c r="BV28">
         <v>49414164.0</v>
       </c>
       <c r="BW28">
         <v>48215289.0</v>
       </c>
       <c r="BX28">
-        <v>-23305425.27</v>
+        <v>-23305425.0</v>
       </c>
       <c r="BY28">
         <v>3378740.0</v>
       </c>
       <c r="BZ28">
         <v>43767337.0</v>
       </c>
       <c r="CA28">
-        <v>-19926911.76</v>
+        <v>-19926911.0</v>
       </c>
       <c r="CB28">
         <v>5582012.0</v>
       </c>
       <c r="CC28">
-        <v>-3780087.09</v>
+        <v>-3780087.0</v>
       </c>
       <c r="CD28">
         <v>92581917.0</v>
       </c>
       <c r="CE28">
-        <v>-6391805.43</v>
+        <v>-6391805.0</v>
       </c>
       <c r="CF28">
-        <v>-56234420.31</v>
+        <v>-56234420.0</v>
       </c>
       <c r="CG28">
-        <v>-9127494.14</v>
+        <v>-7499967.0</v>
       </c>
       <c r="CH28">
-        <v>4207654.0</v>
+        <v>6503265.0</v>
       </c>
       <c r="CI28">
         <v>4691226.0</v>
       </c>
       <c r="CJ28">
-        <v>-19654973.55</v>
+        <v>-19654973.0</v>
       </c>
       <c r="CK28">
-        <v>-12445413.38</v>
+        <v>-12445413.0</v>
       </c>
       <c r="CL28">
         <v>19814371.0</v>
       </c>
       <c r="CM28">
-        <v>-21315873.21</v>
+        <v>-21315873.0</v>
       </c>
       <c r="CN28">
-        <v>-9055621.26</v>
+        <v>-9055621.0</v>
       </c>
       <c r="CO28">
-        <v>-13115375.32</v>
+        <v>-13115375.0</v>
       </c>
       <c r="CP28">
-        <v>-3312485.52</v>
+        <v>-3312485.0</v>
       </c>
       <c r="CQ28">
         <v>19458652.0</v>
       </c>
       <c r="CR28">
-        <v>-3106237.1</v>
+        <v>-3106237.0</v>
       </c>
       <c r="CS28">
-        <v>-1149327.8</v>
+        <v>-1149327.0</v>
       </c>
       <c r="CT28">
-        <v>-4175767.8</v>
+        <v>-4175767.0</v>
       </c>
       <c r="CU28">
-        <v>-3895727.2</v>
+        <v>-3895727.0</v>
       </c>
       <c r="CV28">
-        <v>-1936765.87</v>
+        <v>-1936765.0</v>
       </c>
       <c r="CW28">
-        <v>-5319407.62</v>
+        <v>-5319407.0</v>
       </c>
       <c r="CX28">
-        <v>-11538121.22</v>
+        <v>-11844642.0</v>
       </c>
       <c r="CY28">
-        <v>-5684571.55</v>
+        <v>-5684571.0</v>
       </c>
       <c r="CZ28">
-        <v>-5710293.31</v>
+        <v>-5710293.0</v>
       </c>
       <c r="DA28">
         <v>40012582.0</v>
       </c>
       <c r="DB28">
         <v>6175477.0</v>
       </c>
       <c r="DC28">
         <v>282150.0</v>
       </c>
       <c r="DD28">
         <v>5955137.0</v>
       </c>
       <c r="DE28">
         <v>4281606.0</v>
       </c>
       <c r="DF28">
         <v>679378.0</v>
       </c>
       <c r="DG28">
         <v>1178727.0</v>
       </c>
       <c r="DH28">
         <v>3039312.0</v>
       </c>
       <c r="DI28">
         <v>133844.0</v>
       </c>
       <c r="DJ28">
         <v>14382807.0</v>
       </c>
       <c r="DK28">
-        <v>-3224679.6</v>
+        <v>-3224679.0</v>
       </c>
       <c r="DL28">
-        <v>-1814355.18</v>
+        <v>-1814355.0</v>
       </c>
     </row>
     <row r="29" spans="1:116">
       <c r="A29" t="s">
         <v>236</v>
       </c>
       <c r="B29">
         <v>121516000.0</v>
       </c>
       <c r="C29">
         <v>393301860.0</v>
       </c>
       <c r="D29">
         <v>252922931.0</v>
       </c>
       <c r="E29">
         <v>251673000.0</v>
       </c>
       <c r="F29">
         <v>193558000.0</v>
       </c>
       <c r="G29">
         <v>255074140.0</v>
       </c>
       <c r="H29">
@@ -39814,93 +39842,93 @@
       <c r="P29">
         <v>316290901.0</v>
       </c>
       <c r="Q29">
         <v>245273743.0</v>
       </c>
       <c r="R29">
         <v>139382080.0</v>
       </c>
       <c r="S29">
         <v>188277669.0</v>
       </c>
       <c r="T29">
         <v>211510428.0</v>
       </c>
       <c r="U29">
         <v>298292881.0</v>
       </c>
       <c r="V29">
         <v>156354333.0</v>
       </c>
       <c r="W29">
         <v>155738583.0</v>
       </c>
       <c r="X29">
-        <v>141941231.0</v>
+        <v>188867610.0</v>
       </c>
       <c r="Y29">
-        <v>167303230.0</v>
+        <v>226905842.0</v>
       </c>
       <c r="Z29">
-        <v>134713879.0</v>
+        <v>190428171.0</v>
       </c>
       <c r="AA29">
         <v>134537112.0</v>
       </c>
       <c r="AB29">
         <v>141306843.0</v>
       </c>
       <c r="AC29">
         <v>96659811.0</v>
       </c>
       <c r="AD29">
-        <v>120355002.0</v>
+        <v>120355000.0</v>
       </c>
       <c r="AE29">
         <v>112930467.0</v>
       </c>
       <c r="AF29">
         <v>128913088.0</v>
       </c>
       <c r="AG29">
         <v>110454683.0</v>
       </c>
       <c r="AH29">
         <v>44778962.0</v>
       </c>
       <c r="AI29">
         <v>90144697.0</v>
       </c>
       <c r="AJ29">
         <v>103908007.0</v>
       </c>
       <c r="AK29">
         <v>58989973.0</v>
       </c>
       <c r="AL29">
-        <v>-1193779.15</v>
+        <v>-1193779.0</v>
       </c>
       <c r="AM29">
         <v>80112566.0</v>
       </c>
       <c r="AN29">
         <v>66360144.0</v>
       </c>
       <c r="AO29">
         <v>76395523.0</v>
       </c>
       <c r="AP29">
         <v>28905118.0</v>
       </c>
       <c r="AQ29">
         <v>107550382.0</v>
       </c>
       <c r="AR29">
         <v>84089385.0</v>
       </c>
       <c r="AS29">
         <v>67252338.0</v>
       </c>
       <c r="AT29">
         <v>55473260.0</v>
       </c>
@@ -40000,99 +40028,99 @@
       <c r="BZ29">
         <v>30281726.0</v>
       </c>
       <c r="CA29">
         <v>56921461.0</v>
       </c>
       <c r="CB29">
         <v>42712277.0</v>
       </c>
       <c r="CC29">
         <v>40902486.0</v>
       </c>
       <c r="CD29">
         <v>30126951.0</v>
       </c>
       <c r="CE29">
         <v>55522864.0</v>
       </c>
       <c r="CF29">
         <v>39680513.0</v>
       </c>
       <c r="CG29">
         <v>34280561.0</v>
       </c>
       <c r="CH29">
-        <v>12642804.0</v>
+        <v>10347193.0</v>
       </c>
       <c r="CI29">
         <v>41892137.0</v>
       </c>
       <c r="CJ29">
         <v>30353274.0</v>
       </c>
       <c r="CK29">
         <v>21530327.0</v>
       </c>
       <c r="CL29">
         <v>18670398.0</v>
       </c>
       <c r="CM29">
         <v>26631211.0</v>
       </c>
       <c r="CN29">
         <v>11742894.0</v>
       </c>
       <c r="CO29">
         <v>14381183.0</v>
       </c>
       <c r="CP29">
         <v>6160323.0</v>
       </c>
       <c r="CQ29">
         <v>10716112.0</v>
       </c>
       <c r="CR29">
         <v>5819143.0</v>
       </c>
       <c r="CS29">
         <v>3245514.0</v>
       </c>
       <c r="CT29">
         <v>10792623.0</v>
       </c>
       <c r="CU29">
         <v>3237390.0</v>
       </c>
       <c r="CV29">
         <v>3529058.0</v>
       </c>
       <c r="CW29">
         <v>6403700.0</v>
       </c>
       <c r="CX29">
-        <v>13430991.0</v>
+        <v>13737512.0</v>
       </c>
       <c r="CY29">
         <v>6161880.0</v>
       </c>
       <c r="CZ29">
         <v>6919531.0</v>
       </c>
       <c r="DA29">
         <v>4983678.0</v>
       </c>
       <c r="DB29">
         <v>6745767.0</v>
       </c>
       <c r="DC29">
         <v>6461847.0</v>
       </c>
       <c r="DD29">
         <v>860186.0</v>
       </c>
       <c r="DE29">
         <v>1167322.0</v>
       </c>
       <c r="DF29">
         <v>7276425.0</v>
       </c>
@@ -40159,330 +40187,330 @@
       <c r="O30">
         <v>-79850000.0</v>
       </c>
       <c r="P30">
         <v>383660585.0</v>
       </c>
       <c r="Q30">
         <v>-14890065.0</v>
       </c>
       <c r="R30">
         <v>-98035434.0</v>
       </c>
       <c r="S30">
         <v>-125232294.0</v>
       </c>
       <c r="T30">
         <v>-107827926.0</v>
       </c>
       <c r="U30">
         <v>-904009484.0</v>
       </c>
       <c r="V30">
         <v>-34229806.0</v>
       </c>
       <c r="W30">
-        <v>-278649838.15</v>
+        <v>-278649838.0</v>
       </c>
       <c r="X30">
-        <v>-50061763.0</v>
+        <v>-66612396.0</v>
       </c>
       <c r="Y30">
-        <v>-50613803.0</v>
+        <v>-68645223.0</v>
       </c>
       <c r="Z30">
-        <v>1528787.0</v>
+        <v>2161055.0</v>
       </c>
       <c r="AA30">
         <v>-60593021.0</v>
       </c>
       <c r="AB30">
-        <v>-62191418.64</v>
+        <v>-62191418.0</v>
       </c>
       <c r="AC30">
-        <v>-93398842.17</v>
+        <v>-93398842.0</v>
       </c>
       <c r="AD30">
-        <v>-89467495.51</v>
+        <v>-89467495.0</v>
       </c>
       <c r="AE30">
-        <v>-113647578.99</v>
+        <v>-113647578.0</v>
       </c>
       <c r="AF30">
-        <v>-60190710.6</v>
+        <v>-60190710.0</v>
       </c>
       <c r="AG30">
-        <v>-85956508.52</v>
+        <v>-85956508.0</v>
       </c>
       <c r="AH30">
-        <v>-4805600.08</v>
+        <v>-4805600.0</v>
       </c>
       <c r="AI30">
-        <v>-45459110.27</v>
+        <v>-45459110.0</v>
       </c>
       <c r="AJ30">
         <v>48166509.0</v>
       </c>
       <c r="AK30">
-        <v>-31767084.95</v>
+        <v>-31767084.0</v>
       </c>
       <c r="AL30">
-        <v>-52589270.98</v>
+        <v>-52589270.0</v>
       </c>
       <c r="AM30">
-        <v>-604883347.35</v>
+        <v>-604883347.0</v>
       </c>
       <c r="AN30">
-        <v>-3574824.11</v>
+        <v>-3574824.0</v>
       </c>
       <c r="AO30">
-        <v>-11518187.02</v>
+        <v>-11518187.0</v>
       </c>
       <c r="AP30">
         <v>556452035.0</v>
       </c>
       <c r="AQ30">
-        <v>-7576604.29</v>
+        <v>-7576604.0</v>
       </c>
       <c r="AR30">
-        <v>-27994040.97</v>
+        <v>-27994040.0</v>
       </c>
       <c r="AS30">
-        <v>-13746767.53</v>
+        <v>-13746767.0</v>
       </c>
       <c r="AT30">
-        <v>-23774254.61</v>
+        <v>-23774254.0</v>
       </c>
       <c r="AU30">
-        <v>-420661246.61</v>
+        <v>-420661246.0</v>
       </c>
       <c r="AV30">
-        <v>-151305345.02</v>
+        <v>-151305345.0</v>
       </c>
       <c r="AW30">
-        <v>-3359296.65</v>
+        <v>-3359296.0</v>
       </c>
       <c r="AX30">
-        <v>-119359858.15</v>
+        <v>-119359858.0</v>
       </c>
       <c r="AY30">
-        <v>-17635603.29</v>
+        <v>-17635603.0</v>
       </c>
       <c r="AZ30">
-        <v>-50701836.02</v>
+        <v>-50701836.0</v>
       </c>
       <c r="BA30">
         <v>7643324.0</v>
       </c>
       <c r="BB30">
-        <v>-25603223.75</v>
+        <v>-25603223.0</v>
       </c>
       <c r="BC30">
-        <v>-22118517.79</v>
+        <v>-22118517.0</v>
       </c>
       <c r="BD30">
-        <v>-15664719.33</v>
+        <v>-15664719.0</v>
       </c>
       <c r="BE30">
-        <v>-32472716.55</v>
+        <v>-32472716.0</v>
       </c>
       <c r="BF30">
-        <v>-73482274.41</v>
+        <v>-73482274.0</v>
       </c>
       <c r="BG30">
-        <v>-168425517.73</v>
+        <v>-168425517.0</v>
       </c>
       <c r="BH30">
         <v>12187048.0</v>
       </c>
       <c r="BI30">
-        <v>-31365144.7</v>
+        <v>-31365144.0</v>
       </c>
       <c r="BJ30">
-        <v>-214681400.54</v>
+        <v>-214681400.0</v>
       </c>
       <c r="BK30">
-        <v>-22703767.67</v>
+        <v>-22703767.0</v>
       </c>
       <c r="BL30">
-        <v>-61245179.59</v>
+        <v>-61245179.0</v>
       </c>
       <c r="BM30">
-        <v>-20885712.35</v>
+        <v>-20885712.0</v>
       </c>
       <c r="BN30">
         <v>133411.0</v>
       </c>
       <c r="BO30">
-        <v>-72278651.03</v>
+        <v>-72278651.0</v>
       </c>
       <c r="BP30">
-        <v>-13193451.73</v>
+        <v>-13193451.0</v>
       </c>
       <c r="BQ30">
-        <v>-3620476.55</v>
+        <v>-3620476.0</v>
       </c>
       <c r="BR30">
-        <v>-10616140.02</v>
+        <v>-10616140.0</v>
       </c>
       <c r="BS30">
-        <v>-44808871.46</v>
+        <v>-44808871.0</v>
       </c>
       <c r="BT30">
-        <v>-19437374.46</v>
+        <v>-19437374.0</v>
       </c>
       <c r="BU30">
-        <v>-18583537.81</v>
+        <v>-18583537.0</v>
       </c>
       <c r="BV30">
-        <v>-58636937.72</v>
+        <v>-58636937.0</v>
       </c>
       <c r="BW30">
-        <v>-123606282.51</v>
+        <v>-123606282.0</v>
       </c>
       <c r="BX30">
-        <v>-34535471.17</v>
+        <v>-34535471.0</v>
       </c>
       <c r="BY30">
-        <v>-52336093.55</v>
+        <v>-52336093.0</v>
       </c>
       <c r="BZ30">
-        <v>-74049063.8</v>
+        <v>-74049063.0</v>
       </c>
       <c r="CA30">
-        <v>-11693417.62</v>
+        <v>-11693417.0</v>
       </c>
       <c r="CB30">
-        <v>-48294290.66</v>
+        <v>-48294290.0</v>
       </c>
       <c r="CC30">
-        <v>-37122399.63</v>
+        <v>-37122399.0</v>
       </c>
       <c r="CD30">
-        <v>-122708869.45</v>
+        <v>-122708869.0</v>
       </c>
       <c r="CE30">
-        <v>-49153442.05</v>
+        <v>-49153442.0</v>
       </c>
       <c r="CF30">
         <v>15494765.0</v>
       </c>
       <c r="CG30">
-        <v>-24902782.09</v>
+        <v>-24902782.0</v>
       </c>
       <c r="CH30">
-        <v>-36838059.02</v>
+        <v>-36838059.0</v>
       </c>
       <c r="CI30">
-        <v>-26470065.48</v>
+        <v>-26470065.0</v>
       </c>
       <c r="CJ30">
-        <v>-10698300.94</v>
+        <v>-10698300.0</v>
       </c>
       <c r="CK30">
-        <v>-9084914.15</v>
+        <v>-9084914.0</v>
       </c>
       <c r="CL30">
-        <v>-38484769.91</v>
+        <v>-38484769.0</v>
       </c>
       <c r="CM30">
-        <v>-1468086.84</v>
+        <v>-1468086.0</v>
       </c>
       <c r="CN30">
-        <v>-2687273.18</v>
+        <v>-2687273.0</v>
       </c>
       <c r="CO30">
-        <v>-1265808.59</v>
+        <v>-1265808.0</v>
       </c>
       <c r="CP30">
-        <v>-2847838.23</v>
+        <v>-2847838.0</v>
       </c>
       <c r="CQ30">
-        <v>-30174764.71</v>
+        <v>-30174764.0</v>
       </c>
       <c r="CR30">
-        <v>-2712906.67</v>
+        <v>-2712906.0</v>
       </c>
       <c r="CS30">
-        <v>-2101607.24</v>
+        <v>-2101607.0</v>
       </c>
       <c r="CT30">
-        <v>-7101787.31</v>
+        <v>-7101787.0</v>
       </c>
       <c r="CU30">
         <v>1160994.0</v>
       </c>
       <c r="CV30">
-        <v>-2094949.24</v>
+        <v>-2094949.0</v>
       </c>
       <c r="CW30">
-        <v>-1491960.35</v>
+        <v>-1491960.0</v>
       </c>
       <c r="CX30">
-        <v>-984660.05</v>
+        <v>-984660.0</v>
       </c>
       <c r="CY30">
-        <v>-477309.08</v>
+        <v>-477309.0</v>
       </c>
       <c r="CZ30">
-        <v>-1209238.58</v>
+        <v>-1209238.0</v>
       </c>
       <c r="DA30">
-        <v>-46927135.02</v>
+        <v>-46927135.0</v>
       </c>
       <c r="DB30">
-        <v>-4549692.44</v>
+        <v>-4549692.0</v>
       </c>
       <c r="DC30">
-        <v>-6038509.89</v>
+        <v>-6038509.0</v>
       </c>
       <c r="DD30">
-        <v>-13961490.11</v>
+        <v>-13961490.0</v>
       </c>
       <c r="DE30">
-        <v>-2940995.07</v>
+        <v>-2940995.0</v>
       </c>
       <c r="DF30">
-        <v>-5542697.7</v>
+        <v>-5542697.0</v>
       </c>
       <c r="DG30">
-        <v>-10349896.57</v>
+        <v>-10349896.0</v>
       </c>
       <c r="DH30">
-        <v>-5483977.54</v>
+        <v>-5483977.0</v>
       </c>
       <c r="DI30">
-        <v>-5784785.97</v>
+        <v>-5784785.0</v>
       </c>
       <c r="DJ30">
-        <v>-766455.16</v>
+        <v>-766455.0</v>
       </c>
       <c r="DK30">
-        <v>-2757196.63</v>
+        <v>-2757196.0</v>
       </c>
       <c r="DL30">
-        <v>-3701284.56</v>
+        <v>-3701284.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">