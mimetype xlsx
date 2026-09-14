--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5353,779 +5356,785 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DL62"/>
+  <dimension ref="A1:DM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116">
+    <row r="1" spans="1:117">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
+      <c r="DM1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:116">
+    <row r="2" spans="1:117">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>772893000.0</v>
+      </c>
+      <c r="C2">
         <v>717165000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>665488939.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>677673759.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>684073000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>677131000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>430585000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>733352000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>725401600.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>673160000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>450638000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>719722000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>608674937.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>652874170.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>498777000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>794566000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>835913000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>846815000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>825389230.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>818071624.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>758204000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>463366000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>416868967.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>375632769.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>437806482.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>329309688.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>237042112.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>358299592.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>370883607.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>362698472.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>337470000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>367084620.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>351149635.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>336548423.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>243165805.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>367872602.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>353703789.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>340774456.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>236946655.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>403312000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>399520000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>377316000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>304710000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>412036000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>349888424.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>340896040.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>282295022.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>374483506.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>333606088.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>308440536.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>206711308.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>308755501.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>277240153.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>296739888.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>200135701.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>320575057.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>303421492.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>308104559.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>188838393.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>283423918.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>257270887.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>253107798.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>126045832.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>210338243.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>184861967.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>191191877.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>173588959.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>182566189.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>173838666.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>165679100.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>179755957.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>219875307.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>223658872.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>214416593.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>206914066.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>202424456.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>188411460.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>177654299.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>138672786.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>172088482.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>183496679.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>180456338.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>150350439.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>149717455.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>144851596.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>140440605.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>121576521.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>112919544.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>105738245.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>108499717.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>63484658.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>63008349.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>64790123.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>61490141.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>61352511.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>41697444.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>39875403.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>38979940.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>38769221.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>41720538.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>41107704.0</v>
       </c>
-      <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>40399945.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
-      <c r="DE2">
+      <c r="DE2"/>
+      <c r="DF2">
         <v>20002055.0</v>
       </c>
-      <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>18115688.0</v>
       </c>
-      <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
+      <c r="DM2"/>
     </row>
-    <row r="3" spans="1:116">
+    <row r="3" spans="1:117">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-      <c r="AD3">
-[...1 lines deleted...]
-      </c>
+      <c r="AD3"/>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
@@ -6166,90 +6175,91 @@
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
+      <c r="DM3"/>
     </row>
-    <row r="4" spans="1:116">
+    <row r="4" spans="1:117">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -6290,418 +6300,422 @@
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
+      <c r="DM4"/>
     </row>
-    <row r="5" spans="1:116">
+    <row r="5" spans="1:117">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-297299000.0</v>
+      </c>
+      <c r="C5">
         <v>-273880000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-257117144.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-278859902.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-257961000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-324330000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-331903000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-229064000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-252500964.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-235064433.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-200296000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-234121000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-197765248.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-210847539.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-239120000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-254944000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-174016000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-143499000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-144469180.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-149754712.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-137072000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-156566999.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-196872639.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>28282632.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>57002540.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>59930193.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>18735024.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>25290074.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>17841255.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>32036399.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>47568702.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>18118280.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>28911952.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17271819.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2235387.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3637961.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15979270.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>34749321.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>38670485.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>28572732.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>26258714.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>27525345.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>33539191.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>24411918.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>25776800.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>24154440.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>24679117.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>23206830.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>22277835.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>30931444.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>23973252.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>15678000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>16460424.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2649761.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-6136726.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-10393700.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2458951.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3881889.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1516160.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8985255.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-7681823.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-6190902.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-478704000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-509059000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-498872000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-496792000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-413149000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-423737000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-416635000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-405569000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-353114000.0</v>
       </c>
-      <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
-      <c r="BW5">
+      <c r="BW5"/>
+      <c r="BX5">
         <v>-288108000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-318904000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-304106000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-277699000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-271969000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-311470000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-301945000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-301315000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-271680000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-232401000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-221324000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-208596000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-197751000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-224864000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-307671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-196813000.0</v>
       </c>
       <c r="CM5">
         <v>-196813000.0</v>
       </c>
       <c r="CN5">
-        <v>-174626000.0</v>
+        <v>-196813000.0</v>
       </c>
       <c r="CO5">
         <v>-174626000.0</v>
       </c>
       <c r="CP5">
         <v>-174626000.0</v>
       </c>
       <c r="CQ5">
-        <v>-103420000.0</v>
+        <v>-174626000.0</v>
       </c>
       <c r="CR5">
         <v>-103420000.0</v>
       </c>
       <c r="CS5">
         <v>-103420000.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CT5">
+        <v>-103420000.0</v>
+      </c>
+      <c r="CU5"/>
+      <c r="CV5">
         <v>-90271000.0</v>
       </c>
-      <c r="CV5"/>
-      <c r="CW5">
+      <c r="CW5"/>
+      <c r="CX5">
         <v>-90271000.0</v>
       </c>
-      <c r="CX5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CY5"/>
       <c r="CZ5">
         <v>-67700000.0</v>
       </c>
       <c r="DA5">
         <v>-67700000.0</v>
       </c>
-      <c r="DB5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DB5">
+        <v>-67700000.0</v>
+      </c>
+      <c r="DC5"/>
       <c r="DD5">
         <v>-62500000.0</v>
       </c>
       <c r="DE5">
         <v>-62500000.0</v>
       </c>
-      <c r="DF5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DF5">
+        <v>-62500000.0</v>
+      </c>
+      <c r="DG5"/>
       <c r="DH5">
         <v>-48000000.0</v>
       </c>
       <c r="DI5">
         <v>-48000000.0</v>
       </c>
-      <c r="DJ5"/>
+      <c r="DJ5">
+        <v>-48000000.0</v>
+      </c>
       <c r="DK5"/>
       <c r="DL5"/>
+      <c r="DM5"/>
     </row>
-    <row r="6" spans="1:116">
+    <row r="6" spans="1:117">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
-[...1 lines deleted...]
-      </c>
+      <c r="AD6"/>
       <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
@@ -6742,144 +6756,147 @@
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
+      <c r="DM6"/>
     </row>
-    <row r="7" spans="1:116">
+    <row r="7" spans="1:117">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>592868000.0</v>
+      </c>
+      <c r="C7">
         <v>615095000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>637764000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>602360000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>571322000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>555003000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>573662000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>610343000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>457144000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>460158000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>415239000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>400280000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>399954000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>413039000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>385579000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>401409000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>413593000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>429206000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>429234000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>449165000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>354882000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>355986000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>458326000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>476985000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>455542000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>99133000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>98846000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>466075000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>478750000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -6920,114 +6937,117 @@
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
+      <c r="DM7"/>
     </row>
-    <row r="8" spans="1:116">
+    <row r="8" spans="1:117">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
+        <v>1134815000.0</v>
+      </c>
+      <c r="C8">
         <v>1131802000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1125109000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1125202000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1133287000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1142125000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1135500000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1136247000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>1127555000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>1107290000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>1123099000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1118427000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1126140000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1089229000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>1091315000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1107303000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1130831000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1133181000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1128446000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1126352000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7078,98 +7098,99 @@
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
+      <c r="DM8"/>
     </row>
-    <row r="9" spans="1:116">
+    <row r="9" spans="1:117">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>23017000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21063000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>22144000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20792000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15920498.95</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14993400.79</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -7210,286 +7231,290 @@
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
+      <c r="DM9"/>
     </row>
-    <row r="10" spans="1:116">
+    <row r="10" spans="1:117">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>205446000.0</v>
+      </c>
+      <c r="C10">
         <v>185814000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>209632516.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>31582183.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16433000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>0.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>55218000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>26602098.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>901441789.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>335556000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>88264000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>177824011.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>136450950.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>147117000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>133140000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14940000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20606000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>19265886.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>62872515.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>111508000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>401968000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5467588.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>277853065.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>12073855.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>92441827.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1169000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-74668378.91</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-355023613.65</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>875524.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-6728192.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-8498386.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-10999087.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-9518278.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-11893439.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-13184687.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-13276588.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-14836755.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2718547.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-19616657.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-23930652.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-26588548.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-27699270.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-29083798.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-34609404.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-37097333.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-44102648.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-9449192.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-10543729.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-10879516.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-6097091.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-6784737.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-6239545.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-8006290.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-10580702.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>20113297.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>500543.0</v>
       </c>
-      <c r="CU10"/>
       <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>500543.0</v>
       </c>
-      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
+      <c r="DM10"/>
     </row>
-    <row r="11" spans="1:116">
+    <row r="11" spans="1:117">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7564,1474 +7589,1486 @@
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
+      <c r="DM11"/>
     </row>
-    <row r="12" spans="1:116">
+    <row r="12" spans="1:117">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>205446000.0</v>
+      </c>
+      <c r="C12">
         <v>185814000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>209632516.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31582183.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16433000.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>55218000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26602098.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>901441789.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>335556000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>88264000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>177824011.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>136450950.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>147117000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>133140000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14940000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20606000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>19265886.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>62872515.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>111508000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>401968000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5467588.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>277853065.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12073855.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>92441827.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1169000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-74668378.91</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-355023613.65</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>875524.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5430000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-8498386.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6485165.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5896000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4521000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3712000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1790000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>915000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2718547.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-19616657.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-23930652.82</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-26588548.89</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-27699270.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>454000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-34609404.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-37097333.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>174000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-9449192.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-10543729.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-10879516.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-6097091.39</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-6784737.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-6239545.32</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-8006290.24</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-10580702.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23611887.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>525202.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BH12">
         <v>1.0</v>
       </c>
       <c r="BI12">
+        <v>1.0</v>
+      </c>
+      <c r="BJ12">
         <v>21882872.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>21911493.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BL12">
         <v>1.0</v>
       </c>
       <c r="BM12">
         <v>1.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12">
+      <c r="BN12">
         <v>1.0</v>
       </c>
+      <c r="BO12"/>
       <c r="BP12">
+        <v>1.0</v>
+      </c>
+      <c r="BQ12">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BR12">
         <v>1.0</v>
       </c>
       <c r="BS12">
         <v>1.0</v>
       </c>
       <c r="BT12">
         <v>1.0</v>
       </c>
       <c r="BU12">
         <v>1.0</v>
       </c>
       <c r="BV12">
         <v>1.0</v>
       </c>
       <c r="BW12">
         <v>1.0</v>
       </c>
       <c r="BX12">
         <v>1.0</v>
       </c>
       <c r="BY12">
         <v>1.0</v>
       </c>
       <c r="BZ12">
         <v>1.0</v>
       </c>
       <c r="CA12">
         <v>1.0</v>
       </c>
       <c r="CB12">
         <v>1.0</v>
       </c>
       <c r="CC12">
         <v>1.0</v>
       </c>
       <c r="CD12">
         <v>1.0</v>
       </c>
       <c r="CE12">
+        <v>1.0</v>
+      </c>
+      <c r="CF12">
         <v>2.0</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>2.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>20113297.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>500543.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2194983.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>500543.0</v>
       </c>
-      <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
-      <c r="DA12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>1.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
-      <c r="DI12">
+      <c r="DI12"/>
+      <c r="DJ12">
         <v>0.0</v>
       </c>
-      <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
+      <c r="DM12"/>
     </row>
-    <row r="13" spans="1:116">
+    <row r="13" spans="1:117">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>1134815000.0</v>
+      </c>
+      <c r="C13">
         <v>1131802000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1122146248.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1124105153.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1135809000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1142125000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1135500000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1136247000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1134990523.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1126392659.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1107290000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1123099000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1116480713.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1126891124.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1089229000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1091315000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1107303000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1130831000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1131647114.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1126788504.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1126352000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1125242999.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1425172748.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>941792672.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>969923472.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>674151741.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>520744562.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>512096238.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>524435557.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>516672408.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>517249987.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>552926060.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>533024635.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>545772450.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>565436182.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>574637453.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>547792489.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>543234751.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>538196562.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>544606959.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>562638933.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>572064805.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>550802412.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>570799255.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>633393753.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>631973497.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>688368967.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>647449336.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>652291239.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>630045776.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>542833663.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>553852000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>525782200.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>547840188.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>558988972.0</v>
       </c>
-      <c r="BD13"/>
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13">
         <v>562389145.0</v>
       </c>
-      <c r="BF13"/>
-      <c r="BG13">
+      <c r="BG13"/>
+      <c r="BH13">
         <v>559318315.0</v>
       </c>
-      <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
-      <c r="BW13">
+      <c r="BW13"/>
+      <c r="BX13">
         <v>524491568.0</v>
       </c>
-      <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
-      <c r="CA13">
+      <c r="CA13"/>
+      <c r="CB13">
         <v>445610844.0</v>
       </c>
-      <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
-      <c r="CE13">
+      <c r="CE13"/>
+      <c r="CF13">
         <v>295735319.0</v>
       </c>
-      <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
-      <c r="CI13">
+      <c r="CI13"/>
+      <c r="CJ13">
         <v>208763538.0</v>
       </c>
-      <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
-      <c r="CM13">
+      <c r="CM13"/>
+      <c r="CN13">
         <v>128123722.0</v>
       </c>
-      <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
+      <c r="DM13"/>
     </row>
-    <row r="14" spans="1:116">
+    <row r="14" spans="1:117">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>82405650.0</v>
+      </c>
+      <c r="C14">
         <v>82380709.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>82421000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>82746488.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>83655000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>84524000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>85243000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>85123000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>85124441.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>85348043.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>85873202.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>86851619.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>87124817.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>87914259.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>88214942.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>90033710.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>92343315.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>93938262.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95224219.0</v>
       </c>
       <c r="T14">
         <v>95224219.0</v>
       </c>
       <c r="U14">
+        <v>95224219.0</v>
+      </c>
+      <c r="V14">
         <v>95341939.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95503503.0</v>
       </c>
       <c r="W14">
         <v>95503503.0</v>
       </c>
       <c r="X14">
+        <v>95503503.0</v>
+      </c>
+      <c r="Y14">
         <v>92650884.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>87880617.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86256376.0</v>
       </c>
       <c r="AA14">
         <v>86256376.0</v>
       </c>
       <c r="AB14">
+        <v>86256376.0</v>
+      </c>
+      <c r="AC14">
         <v>84386935.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>86453508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87490972.0</v>
       </c>
       <c r="AE14">
         <v>87490972.0</v>
       </c>
       <c r="AF14">
+        <v>87490972.0</v>
+      </c>
+      <c r="AG14">
         <v>90758143.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>90495752.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>91186840.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>91185879.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>92125682.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>91025314.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94144845.0</v>
       </c>
       <c r="AM14">
         <v>94144845.0</v>
       </c>
       <c r="AN14">
+        <v>94144845.0</v>
+      </c>
+      <c r="AO14">
         <v>94043552.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>95159908.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98974770.0</v>
       </c>
       <c r="AQ14">
         <v>98974770.0</v>
       </c>
       <c r="AR14">
+        <v>98974770.0</v>
+      </c>
+      <c r="AS14">
         <v>100800888.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>103292499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104385523.0</v>
       </c>
       <c r="AU14">
         <v>104385523.0</v>
       </c>
       <c r="AV14">
+        <v>104385523.0</v>
+      </c>
+      <c r="AW14">
         <v>100592718.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>104472263.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98057366.0</v>
       </c>
       <c r="AY14">
         <v>98057366.0</v>
       </c>
       <c r="AZ14">
+        <v>98057366.0</v>
+      </c>
+      <c r="BA14">
         <v>105023106.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>105228646.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94374133.0</v>
       </c>
       <c r="BC14">
         <v>94374133.0</v>
       </c>
       <c r="BD14">
+        <v>94374133.0</v>
+      </c>
+      <c r="BE14">
         <v>107410783.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>108468969.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>108335453.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>97370968.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>96510531.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>108468969.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>99486667.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>96388000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>95797000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>95763000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>95545000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>95545189.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>91206013.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86790097.0</v>
       </c>
       <c r="BR14">
         <v>86790097.0</v>
       </c>
       <c r="BS14">
         <v>86790097.0</v>
       </c>
       <c r="BT14">
         <v>86790097.0</v>
       </c>
       <c r="BU14">
+        <v>86790097.0</v>
+      </c>
+      <c r="BV14">
         <v>86333990.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85944134.0</v>
       </c>
       <c r="BW14">
         <v>85944134.0</v>
       </c>
       <c r="BX14">
+        <v>85944134.0</v>
+      </c>
+      <c r="BY14">
         <v>85656350.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>85940765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86095076.0</v>
       </c>
       <c r="CA14">
         <v>86095076.0</v>
       </c>
       <c r="CB14">
+        <v>86095076.0</v>
+      </c>
+      <c r="CC14">
         <v>84875593.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>85149615.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79498965.0</v>
       </c>
       <c r="CE14">
         <v>79498965.0</v>
       </c>
       <c r="CF14">
+        <v>79498965.0</v>
+      </c>
+      <c r="CG14">
         <v>75871239.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>76425505.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>73013371.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>71007053.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>68797381.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>66959191.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64492524.0</v>
       </c>
       <c r="CM14">
         <v>64492524.0</v>
       </c>
       <c r="CN14">
-        <v>63959191.0</v>
+        <v>64492524.0</v>
       </c>
       <c r="CO14">
         <v>63959191.0</v>
       </c>
       <c r="CP14">
         <v>63959191.0</v>
       </c>
       <c r="CQ14">
+        <v>63959191.0</v>
+      </c>
+      <c r="CR14">
         <v>51767256.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50111704.0</v>
       </c>
       <c r="CS14">
         <v>50111704.0</v>
       </c>
       <c r="CT14">
+        <v>50111704.0</v>
+      </c>
+      <c r="CU14">
         <v>37945186.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37930335.0</v>
       </c>
       <c r="CV14">
         <v>37930335.0</v>
       </c>
       <c r="CW14">
         <v>37930335.0</v>
       </c>
       <c r="CX14">
-        <v>37916585.0</v>
+        <v>37930335.0</v>
       </c>
       <c r="CY14">
         <v>37916585.0</v>
       </c>
       <c r="CZ14">
-        <v>42500000.0</v>
+        <v>37916585.0</v>
       </c>
       <c r="DA14">
         <v>42500000.0</v>
       </c>
       <c r="DB14">
+        <v>42500000.0</v>
+      </c>
+      <c r="DC14">
         <v>40000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>36666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38571429.0</v>
       </c>
       <c r="DE14">
         <v>38571429.0</v>
       </c>
       <c r="DF14">
+        <v>38571429.0</v>
+      </c>
+      <c r="DG14">
         <v>40000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>35714286.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="DI14">
         <v>35000000.0</v>
       </c>
       <c r="DJ14">
+        <v>35000000.0</v>
+      </c>
+      <c r="DK14">
         <v>20000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>23333333.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>12500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:116">
+    <row r="15" spans="1:117">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>1126352000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1125243000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1120049000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1260646000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>974032000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>956082000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>680233000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>677913000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>688479000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>704510000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>714400000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>701000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>704800000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>711000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>712900000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>712400000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>724400000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>723400000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>716000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>727900000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>742600000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>764300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>766300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>786200000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>801200000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>799100000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>722700000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>695900000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>696400000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>578000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>553900000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>553200000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>557400000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>556100000.0</v>
       </c>
-      <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15">
         <v>572006000.0</v>
       </c>
-      <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>519404000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>519404000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>343467000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>166147000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
+      <c r="DM15"/>
     </row>
-    <row r="16" spans="1:116">
+    <row r="16" spans="1:117">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>8086201.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4103400.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8646079.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>959419.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>58224000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>47207000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>55262000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>48076000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>51025000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27662000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>50672000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>36405540.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>13636299.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>125240570.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>25743314.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>18641834.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>19538645.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>133718787.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>27802416.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>20250152.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>17914527.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>132239363.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>16531643.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>17212585.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>17110334.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>177047838.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37566837.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>37805500.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>37102092.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>90030914.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5140409.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>98968867.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>0.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>0.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>83095879.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2122957.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>94092.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>744016.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>121550415.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>24003048.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17547930.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>10271521.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>103306562.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>11683530.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7350390.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>1.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BN16">
         <v>1.0</v>
       </c>
       <c r="BO16">
         <v>1.0</v>
       </c>
       <c r="BP16">
         <v>1.0</v>
       </c>
       <c r="BQ16">
         <v>1.0</v>
       </c>
       <c r="BR16">
         <v>1.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16">
+      <c r="BS16">
         <v>1.0</v>
       </c>
+      <c r="BT16"/>
       <c r="BU16">
+        <v>1.0</v>
+      </c>
+      <c r="BV16">
         <v>5077618.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2469639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
         <v>0.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16">
+      <c r="CC16">
+        <v>0.0</v>
+      </c>
+      <c r="CD16"/>
+      <c r="CE16">
         <v>2.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16">
+      <c r="CF16"/>
+      <c r="CG16">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
       <c r="CI16">
+        <v>0.0</v>
+      </c>
+      <c r="CJ16">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
         <v>0.0</v>
       </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
+        <v>0.0</v>
+      </c>
+      <c r="CP16">
         <v>1.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CR16">
         <v>1.0</v>
       </c>
       <c r="CS16">
         <v>1.0</v>
       </c>
       <c r="CT16">
         <v>1.0</v>
       </c>
       <c r="CU16">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
-      <c r="CX16"/>
+      <c r="CX16">
+        <v>0.0</v>
+      </c>
       <c r="CY16"/>
       <c r="CZ16"/>
-      <c r="DA16">
+      <c r="DA16"/>
+      <c r="DB16">
         <v>0.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
-      <c r="DE16">
+      <c r="DE16"/>
+      <c r="DF16">
         <v>0.0</v>
       </c>
-      <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
-      <c r="DI16">
+      <c r="DI16"/>
+      <c r="DJ16">
         <v>2.0</v>
       </c>
-      <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
+      <c r="DM16"/>
     </row>
-    <row r="17" spans="1:116">
+    <row r="17" spans="1:117">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
-[...1 lines deleted...]
-      </c>
+      <c r="AD17"/>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -9072,90 +9109,91 @@
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
+      <c r="DM17"/>
     </row>
-    <row r="18" spans="1:116">
+    <row r="18" spans="1:117">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
-[...1 lines deleted...]
-      </c>
+      <c r="AD18"/>
       <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AF18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -9196,52 +9234,53 @@
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
+      <c r="DM18"/>
     </row>
-    <row r="19" spans="1:116">
+    <row r="19" spans="1:117">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9316,1400 +9355,1415 @@
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
+      <c r="DM19"/>
     </row>
-    <row r="20" spans="1:116">
+    <row r="20" spans="1:117">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>2086284000.0</v>
+      </c>
+      <c r="C20">
         <v>2097989000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2085486785.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1983537560.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2003864000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1946962000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1921608000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2026703000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2007722514.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1520437040.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1483077000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1424057000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1346795221.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1322589566.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1281333000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1249088000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1437017000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1456340000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1422882361.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1400171361.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1414414000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1388657999.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1750353676.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1192201320.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1585015983.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1113491750.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1177467904.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1163590421.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1162769652.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1133275164.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1085415886.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1104179534.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1085388534.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1088305805.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1106330815.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1130893247.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1096103985.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1144202072.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1103084591.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>860596311.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>870401459.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>869457027.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>826777594.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>860903538.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>910342299.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>883986433.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>941973192.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>738731208.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>673040332.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>663466862.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>575783502.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>596965819.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>573686511.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>602556390.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>569844093.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>582348996.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>566798741.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>574285112.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>561808031.0</v>
       </c>
-      <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>432714765.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>419189765.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>406830471.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>420378654.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>400106007.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>410727851.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>377703604.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>347352498.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>358135579.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>405556395.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>421187856.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>408326046.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>403744319.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>375123892.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>345798027.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>297273751.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>275150995.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>243059287.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>225252198.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>212600789.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>134146719.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>197963273.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>193368379.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>183948086.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>96229224.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>147572530.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>137387110.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>136163267.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>77651395.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>87284882.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>85347221.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>79528267.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>72879844.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>55157174.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>49345134.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>44129190.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>44415805.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>47806022.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>44129190.0</v>
       </c>
-      <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
-      <c r="DA20">
+      <c r="DA20"/>
+      <c r="DB20">
         <v>49587893.0</v>
       </c>
-      <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
+      <c r="DM20"/>
     </row>
-    <row r="21" spans="1:116">
+    <row r="21" spans="1:117">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>735323000.0</v>
+      </c>
+      <c r="C21">
         <v>760302000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>771406290.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>657104829.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>682796000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>687252000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>701343000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>592495000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>603031549.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>553638000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>536224000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>593231000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>325681261.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>334157731.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>310777000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>319585000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>364757000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>377513000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>367611722.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>368020645.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>367848000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>366596999.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>473407678.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>305659813.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>419247098.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>295251022.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>319084875.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>329143375.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>336998781.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>322502246.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>310658355.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>331055487.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>335332268.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>335081035.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>350745924.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>336082158.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>332264562.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>349016182.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>377198125.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>284378018.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>296398924.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>304271825.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>299194344.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>376670391.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>405876050.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>398581795.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>434329721.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>356440717.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>254316752.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>254289927.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>223178714.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>287372767.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>289803832.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>289415696.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>300451333.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>304734569.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>306855766.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>320044902.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>276752203.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>425757926.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>422978358.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>367222273.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>172576387.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>173921302.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>173664737.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>185857367.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>140336166.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>110694171.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>105697919.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>99072622.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>105728841.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>71718307.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>78279622.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>79256776.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>69291123.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>57619863.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>55311413.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>50058945.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>45163006.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>67679562.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>65916352.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>54839595.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>21855519.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>4850516.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
-      <c r="DI21">
+      <c r="DI21"/>
+      <c r="DJ21">
         <v>19374693.0</v>
       </c>
-      <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
+      <c r="DM21"/>
     </row>
-    <row r="22" spans="1:116">
+    <row r="22" spans="1:117">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>20503000.0</v>
+      </c>
+      <c r="C22">
         <v>20118000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>19477573.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>17267151.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>17424000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17187000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>17962000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25177000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25942194.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>22889380.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>23964000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27247000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>23611839.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21574380.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>24181000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23520000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27206000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>25739000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>24368969.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>26508006.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>25403000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8972000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11147671.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8112449.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11234410.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8791425.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10598115.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>11345369.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11928702.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10721240.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>12755000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8086624.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8339416.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9729000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9431920.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9669000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10914000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>9858000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6338814.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4600874.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>6270000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6264000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7073000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>10044000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10107000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>10112000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8487672.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>8080000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>6054044.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5956000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6424000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>6685000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4813247.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5744730.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6095134.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6402844.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7287385.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8630764.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8645445.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9138479.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>9598149.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>9868197.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9051551.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>8615041.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>8446067.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>8767902.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>8705949.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>9167368.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>8896162.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>8439059.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>9281840.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>10335348.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10615052.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>11306713.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>10067656.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>9440975.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9152653.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8748266.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>8255833.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>8871574.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8703105.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>8621547.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>6092646.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4440717.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4413733.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3870381.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2901492.0</v>
       </c>
-      <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
-      <c r="CM22">
+      <c r="CM22"/>
+      <c r="CN22">
         <v>1098113.0</v>
       </c>
-      <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
-      <c r="CS22">
+      <c r="CS22"/>
+      <c r="CT22">
         <v>917577.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1150143.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1039198.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1139312.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1150143.0</v>
       </c>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
-      <c r="DA22">
+      <c r="DA22"/>
+      <c r="DB22">
         <v>1216051.0</v>
       </c>
-      <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
-      <c r="DE22">
+      <c r="DE22"/>
+      <c r="DF22">
         <v>822000.0</v>
       </c>
-      <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
-      <c r="DI22">
+      <c r="DI22"/>
+      <c r="DJ22">
         <v>629502.0</v>
       </c>
-      <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
+      <c r="DM22"/>
     </row>
-    <row r="23" spans="1:116">
+    <row r="23" spans="1:117">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>7493980000.0</v>
+      </c>
+      <c r="C23">
         <v>7484877000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7489460923.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7105225068.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7225502000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7116955000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7145844000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7499854000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7448021550.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6893758236.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6283620000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6055551000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5481864829.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5508087390.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5505830000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5500722000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6080309000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5933753000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5875698814.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5528134166.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5520975000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4231139999.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4895322934.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3675691041.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4545716666.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3337030038.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3488754239.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3475948028.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3487135892.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3382696974.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2973473418.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3011370655.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2960960310.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2905793667.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2964316500.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3023630222.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2994640770.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3045326114.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3029006026.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2290689484.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2337471594.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2359290930.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2434167573.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2588297951.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2783407045.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2746900141.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2962104818.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2503385654.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2184565419.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2142940889.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1939012181.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2082207875.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2012855459.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2129160155.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2125109817.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2195968503.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2158426900.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2190079281.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2057205680.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1919618386.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2027517242.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1964441151.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1623346264.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1589478581.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1486156911.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1534446733.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1457029892.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1428237440.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1338783754.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1249425833.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1332709120.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1511601171.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1564897818.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1516594773.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1456670705.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1420630539.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1322325035.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1146451109.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1042998455.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1066672040.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1037721234.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>974089037.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>789436025.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>709350191.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>657206295.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>617818467.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>522033207.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>450120917.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>415529268.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>412518112.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>325406972.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>321700673.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>323615049.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>298552916.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>268884284.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>212149048.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>204121127.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>192720347.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>189944542.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>201921731.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>200370363.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>197680723.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>205085246.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>209131094.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>206728820.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>120610708.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>117966101.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>109111361.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>95626262.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>91793514.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>90720311.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>70102411.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>70224522.0</v>
       </c>
-      <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23"/>
+      <c r="DM23"/>
     </row>
-    <row r="24" spans="1:116">
+    <row r="24" spans="1:117">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>2258952000.0</v>
+      </c>
+      <c r="C24">
         <v>2347913000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2355477000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2313366000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2363431000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2309270000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2309428000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2309470000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>2219189000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1709831000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1584272000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1306237000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1270267000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1278670000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1274582000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1679044000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1660994000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1244508000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1172537000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1284161000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1205813000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>829547000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1036271000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>1491008000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2053749000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2098133000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1722847000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1651894000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1069370875.49</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
@@ -10750,98 +10804,99 @@
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
+      <c r="DM24"/>
     </row>
-    <row r="25" spans="1:116">
+    <row r="25" spans="1:117">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>1844029000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2053749000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2098133000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2090794000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1529177186.65</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1072065552.13</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -10882,142 +10937,145 @@
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
+      <c r="DM25"/>
     </row>
-    <row r="26" spans="1:116">
+    <row r="26" spans="1:117">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26">
+        <v>19067000.0</v>
+      </c>
+      <c r="C26">
         <v>19802000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>24954000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>25074000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>25526000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>23962000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>22097000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>23450000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>22829000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>50209000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>18300000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>18471000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>104874000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>85964000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>96360000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>87535000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>52573000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>31391000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>54246000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>10069000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>9841000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9727000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2523000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1391000.0</v>
       </c>
       <c r="AB26">
         <v>1391000.0</v>
       </c>
       <c r="AC26">
+        <v>1391000.0</v>
+      </c>
+      <c r="AD26">
         <v>724000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2880222.42</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -11058,90 +11116,91 @@
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
+      <c r="DM26"/>
     </row>
-    <row r="27" spans="1:116">
+    <row r="27" spans="1:117">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
-[...1 lines deleted...]
-      </c>
+      <c r="AD27"/>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
@@ -11182,471 +11241,477 @@
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
+      <c r="DM27"/>
     </row>
-    <row r="28" spans="1:116">
+    <row r="28" spans="1:117">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>2843451000.0</v>
+      </c>
+      <c r="C28">
         <v>2994904000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3477101570.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2959711059.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2999894000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2938463000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2983320000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3114217000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3218542915.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2040027868.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2008784000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1937379000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1556235118.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1567904080.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1581679000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1562255000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2103895000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2094790000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2015276404.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1898847812.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1993638000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1195752999.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1557738552.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1020018528.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1739276548.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1308940911.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1690923752.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1768935639.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2062183881.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1624782055.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1179064337.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1158399702.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1203100668.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1187906241.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1210929621.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1228749808.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1307380666.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1261521618.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1176371550.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>674293211.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>702271637.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>729702473.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1205348456.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1315112848.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1384612223.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1726875332.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1456874213.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1046699456.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>838448199.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>857535869.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>741460596.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>809771417.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>802777143.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>878114894.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>849581335.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>886658877.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>887714089.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>930439706.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>865713026.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>35251035.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>56017428.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>42736467.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>658735602.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>693764295.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>657200455.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>687167941.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>682604335.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>633845074.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>654234893.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>626280193.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>674224322.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>754669374.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>813745333.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>786661808.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>702534585.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>615282030.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>564800375.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>438554091.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>355700926.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>355547196.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>319174295.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>280470063.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>251917513.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>199971616.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>212205315.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>180737372.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>125567738.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>140981136.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>127765609.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>119297295.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>94376797.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>94925194.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>90784569.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>79137200.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>54843366.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>83968786.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>81708390.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>97279743.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>98258129.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>78540660.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>82926194.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>101454472.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>104032877.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>110510970.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>131671395.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>52271536.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>45966101.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>45788394.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>49731136.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>33752481.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>32576249.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>24512718.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>31964747.0</v>
       </c>
-      <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
+      <c r="DM28"/>
     </row>
-    <row r="29" spans="1:116">
+    <row r="29" spans="1:117">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>5191408000.0</v>
+      </c>
+      <c r="C29">
         <v>5225777000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5263858000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5030486000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5127468000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5031153000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5082933000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5310980000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>5074805000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4475592000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4233234000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3883537000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3834918000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3778827000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3637513000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4095730000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3980327000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3828405000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3651617000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3676544000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3043437000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2662721000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2636967338.03</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>2396874206.74</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11692,450 +11757,454 @@
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
+      <c r="DM29"/>
     </row>
-    <row r="30" spans="1:116">
+    <row r="30" spans="1:117">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>1088666000.0</v>
+      </c>
+      <c r="C30">
         <v>1008578000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>905116262.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>911322775.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>951947000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>971071000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>939650000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1039416000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1100088642.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>939264000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>918408000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>992708000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>926380103.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>964551917.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1043514000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1138385000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1250524000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1177142000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1060665326.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1023582319.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>973642999.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>594412999.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>726054303.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>473251852.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>587534246.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>435695247.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>462789469.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>483449916.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>494485070.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>465547483.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>642698758.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>627653000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>485370285.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>605638000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>546160000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>602648000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>604726000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>592862000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>552057000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>482446000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>362281840.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>367328433.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>376775792.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>429849534.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>585748000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>463440605.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>515373946.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>500373595.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>495461000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>456774000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>396795552.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>425338800.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>391631500.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>425867610.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>413193000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>460265176.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>451842493.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>450398412.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>405671890.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>425757926.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>422978358.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>367222273.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>283844584.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>301988757.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>264425576.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>265222680.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>251141247.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>244988305.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>230104655.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>213204244.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>249235825.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>339051577.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>341029671.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>314120275.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>290948197.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>308127518.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>283383748.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>258092926.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>232226321.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>258789181.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>260149883.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>243041688.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>217628723.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>197963273.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>193368379.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>183948086.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>156575773.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>147572530.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>137387110.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>136163267.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>85157738.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>87284882.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>85347221.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>79528267.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>72879844.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>55157174.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>49345134.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>43662780.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>44415805.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>47806022.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>44129190.0</v>
       </c>
-      <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>49587893.0</v>
       </c>
-      <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
-      <c r="DE30">
+      <c r="DE30"/>
+      <c r="DF30">
         <v>21851560.0</v>
       </c>
-      <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>19374693.0</v>
       </c>
-      <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
+      <c r="DM30"/>
     </row>
-    <row r="31" spans="1:116">
+    <row r="31" spans="1:117">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>605542000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>871343000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>870960000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>759024000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>576530000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>444671000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>427390000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>345452000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>238301000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>45343000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>40404000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>245809000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-116203000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-130531000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-449213000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-489183000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-495170000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-345613916.44</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>0.0</v>
       </c>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
@@ -12176,127 +12245,130 @@
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
+      <c r="DM31"/>
     </row>
-    <row r="32" spans="1:116">
+    <row r="32" spans="1:117">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>121163000.0</v>
+      </c>
+      <c r="C32">
         <v>88380000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>38685000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>64819000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49897000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>35138000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>33399000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-22340000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>770262000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>269888000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>219985000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>346402000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>289847000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>296882000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>290867000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>240582000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>207083000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-243862000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-207753000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-178851000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>375985000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-1688000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>115176757.11</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32">
+      <c r="Z32"/>
+      <c r="AA32">
         <v>116486391.2</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12342,486 +12414,492 @@
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
+      <c r="DM32"/>
     </row>
-    <row r="33" spans="1:116">
+    <row r="33" spans="1:117">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>6090343000.0</v>
+      </c>
+      <c r="C33">
         <v>6194675000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6283483011.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6032488792.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6139452000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6036340000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6108795000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6274087000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>6179128666.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4955205655.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4947621000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4879857000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4283661577.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4323465786.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4242267000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4128368000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4720115000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4616890000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4715014058.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4351944330.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>4358666000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3197416000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4064722786.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2881722149.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3888301430.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2773702580.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2965181777.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2929701616.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2923059872.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2852357699.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2452893842.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2479784212.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2425534519.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2373408135.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2445499801.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2477722425.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2408199544.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2526058429.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2557268804.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1893591177.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1935977523.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1946433854.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1844406171.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2104159404.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2245076572.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2230546616.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2414281653.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1970449210.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1673952328.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1653719987.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1495424363.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1629266755.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1595689819.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1673621308.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1679869927.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1704303784.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1678688427.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1706106984.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1627418217.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1468090006.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1572991781.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1564876377.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1312580987.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1263953285.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1195656009.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1243898371.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1188129118.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1160392927.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1082481588.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1010338164.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1061084634.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1145045342.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1193131263.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1168978917.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1143666565.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1085594278.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1010735556.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>861661754.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>789649107.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>784798495.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>751698976.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>705229885.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>556022903.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>493011654.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>444017338.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>415552616.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>332864724.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>291047344.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>266337873.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>264687847.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>235361706.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>228147348.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>230751013.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>211717014.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>190761068.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>150283791.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>147173300.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>144044293.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>141180362.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>148981285.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>149829789.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>147865371.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>147444575.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>153774839.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>151736251.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>89371914.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>86644067.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>80923708.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>70966195.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>68696227.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>64698247.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>49818301.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>48611596.0</v>
       </c>
-      <c r="DJ33"/>
       <c r="DK33"/>
       <c r="DL33"/>
+      <c r="DM33"/>
     </row>
-    <row r="34" spans="1:116">
+    <row r="34" spans="1:117">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>74350000.0</v>
+      </c>
+      <c r="C34">
         <v>100311000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>97866000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>2662000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2652000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1488000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4466000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5123000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>3043000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3699000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3653000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>12800000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>11084000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>382000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>949000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>3934000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>3986000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>8033000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>14722000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>11857000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>17798000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>22699000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>6783000.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>5774000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>3649000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>2688000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>6323000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>5915000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
@@ -12862,778 +12940,785 @@
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
+      <c r="DM34"/>
     </row>
-    <row r="35" spans="1:116">
+    <row r="35" spans="1:117">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>3476127000.0</v>
+      </c>
+      <c r="C35">
         <v>3622901000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3651490138.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3461182746.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3505883000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3440218000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3468919000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3499859000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3465283724.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3139896897.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2626099000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2477012000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2087157596.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2080164524.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2076079000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2091538000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2582393000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2545449000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2163407620.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2031359888.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2159252000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1772803000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1786709260.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1315400878.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1775947213.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1573486109.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1851262755.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1856646774.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1859911639.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1786153385.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1333936110.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1692122000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1842368000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1787818000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1776754000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1872929000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2061010000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2072208000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1991093000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1073592000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1071532000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1107330000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1282173000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1721184000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1651127000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1679526000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1646067000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1306510000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1026633000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1085124000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>877277721.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1014771000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>971960538.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1047015578.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1024070444.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1075873000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1064920853.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1121285744.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1052167482.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>937956056.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1045434270.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1025192661.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>781402975.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>781788137.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>728481168.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>396976652.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>366911469.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>673533539.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>658943106.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>616008553.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>659407559.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>730729265.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>779896836.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>769265520.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>687563364.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>603095286.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>546541099.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>408893897.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>329813829.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>131086333.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>142550709.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>152539886.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>143085069.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>164975702.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>162500000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>149489129.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>125887167.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>107693527.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>72013111.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>79712023.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>59063673.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>61497444.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>61586660.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>47002275.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>52356084.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>57088470.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>59462078.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>85752842.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>88575749.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>96979481.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>101116296.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>101454472.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>104032877.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>110578150.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>106336981.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>52271536.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>45898305.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>45854562.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>39798609.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>33752481.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>32576249.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>24446646.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>23641323.0</v>
       </c>
-      <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
+      <c r="DM35"/>
     </row>
-    <row r="36" spans="1:116">
+    <row r="36" spans="1:117">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>31499000.0</v>
+      </c>
+      <c r="C36">
         <v>31626000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>30648083.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>21193322.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>21169000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>21329000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>22188000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>21876000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>18892228.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>13298393.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>16394000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>32774000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>18031566.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>19440958.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>23551000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16557000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>16872000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>7777000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>13705423.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5299204.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5262000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>14417000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>32292748.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4437604.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6407855.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7064588.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>8605418.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>8631213.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7594454.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>8761234.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>25787980.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>28674702.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>28912715.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>28631498.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>26943143.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>26174299.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>23720553.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>22003931.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>20989511.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>20139952.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>3339828.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>19791380.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>3115251.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>11407078.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>14633736.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>11646948.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>7290287.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>13666256.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>13443749.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>12666233.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>13051645.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>20805948.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>23705522.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>21918522.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>11589921.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>11565152.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>10366730.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>12294154.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>11951029.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>12109474.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>11648703.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>12686361.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>13366863.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>12112813.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>7676691.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>7152247.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-59649507.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>6149313.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>5337009.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>4873685.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-40304846.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>5758548.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>14776971.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>14432138.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>6299102.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>8170829.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>7618601.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>7006763.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>7453673.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>8087050.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>8636690.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>9002403.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>9523852.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>16240486.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>13313852.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>7392742.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>785266.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>739778.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>835609.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>937295.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>3130085.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1621099.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1632542.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1521346.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1230491.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>900936.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>901638.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>1643281.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>1056845.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>3221188.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>2951190.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>48891115.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>48752979.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>50653660.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>1824077.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>11447329.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>11322034.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>10653081.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>9316026.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>9596294.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>9085009.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>7664354.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1818564.0</v>
       </c>
-      <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36"/>
+      <c r="DM36"/>
     </row>
-    <row r="37" spans="1:116">
+    <row r="37" spans="1:117">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
-[...1 lines deleted...]
-      </c>
+      <c r="AD37"/>
       <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
@@ -13674,1084 +13759,1092 @@
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
+      <c r="DM37"/>
     </row>
-    <row r="38" spans="1:116">
+    <row r="38" spans="1:117">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>54969000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>36917000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>50598000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>40640000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>39604000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>37691000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>67537000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>20442000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>20622000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>27093000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>25379000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>0.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3342342949.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>20003000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>21311000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD38">
         <v>0.0</v>
       </c>
       <c r="AE38">
+        <v>0.0</v>
+      </c>
+      <c r="AF38">
         <v>13819475.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AG38">
         <v>1.0</v>
       </c>
       <c r="AH38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AI38">
         <v>0.0</v>
       </c>
-      <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AJ38">
+        <v>0.0</v>
+      </c>
+      <c r="AK38"/>
+      <c r="AL38">
         <v>1.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>0.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO38">
         <v>0.0</v>
       </c>
       <c r="AP38">
         <v>0.0</v>
       </c>
-      <c r="AQ38"/>
+      <c r="AQ38">
+        <v>0.0</v>
+      </c>
       <c r="AR38"/>
       <c r="AS38"/>
-      <c r="AT38">
+      <c r="AT38"/>
+      <c r="AU38">
         <v>0.0</v>
       </c>
-      <c r="AU38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV38"/>
       <c r="AW38">
         <v>1.0</v>
       </c>
       <c r="AX38">
         <v>1.0</v>
       </c>
       <c r="AY38">
         <v>1.0</v>
       </c>
       <c r="AZ38">
         <v>1.0</v>
       </c>
       <c r="BA38">
+        <v>1.0</v>
+      </c>
+      <c r="BB38">
         <v>0.0</v>
       </c>
-      <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-      <c r="BE38">
-[...1 lines deleted...]
-      </c>
+      <c r="BE38"/>
       <c r="BF38">
         <v>1.0</v>
       </c>
-      <c r="BG38"/>
-      <c r="BH38">
+      <c r="BG38">
+        <v>1.0</v>
+      </c>
+      <c r="BH38"/>
+      <c r="BI38">
         <v>0.0</v>
       </c>
-      <c r="BI38"/>
       <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BM38">
         <v>1.0</v>
       </c>
       <c r="BN38">
         <v>1.0</v>
       </c>
       <c r="BO38">
         <v>1.0</v>
       </c>
-      <c r="BP38"/>
+      <c r="BP38">
+        <v>1.0</v>
+      </c>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
-      <c r="BT38">
+      <c r="BT38"/>
+      <c r="BU38">
         <v>1.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>0.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1.0</v>
       </c>
-      <c r="BW38"/>
-      <c r="BX38">
+      <c r="BX38"/>
+      <c r="BY38">
         <v>0.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="CB38">
         <v>1.0</v>
       </c>
       <c r="CC38">
+        <v>1.0</v>
+      </c>
+      <c r="CD38">
         <v>0.0</v>
       </c>
-      <c r="CD38"/>
-      <c r="CE38">
+      <c r="CE38"/>
+      <c r="CF38">
         <v>0.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CH38">
         <v>0.0</v>
       </c>
       <c r="CI38">
+        <v>0.0</v>
+      </c>
+      <c r="CJ38">
         <v>1.0</v>
       </c>
-      <c r="CJ38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CK38"/>
       <c r="CL38">
         <v>1.0</v>
       </c>
-      <c r="CM38"/>
+      <c r="CM38">
+        <v>1.0</v>
+      </c>
       <c r="CN38"/>
       <c r="CO38"/>
-      <c r="CP38">
-[...1 lines deleted...]
-      </c>
+      <c r="CP38"/>
       <c r="CQ38">
         <v>1.0</v>
       </c>
-      <c r="CR38"/>
+      <c r="CR38">
+        <v>1.0</v>
+      </c>
       <c r="CS38"/>
       <c r="CT38"/>
-      <c r="CU38">
-[...1 lines deleted...]
-      </c>
+      <c r="CU38"/>
       <c r="CV38">
         <v>1.0</v>
       </c>
       <c r="CW38">
         <v>1.0</v>
       </c>
       <c r="CX38">
+        <v>1.0</v>
+      </c>
+      <c r="CY38">
         <v>0.0</v>
       </c>
-      <c r="CY38"/>
       <c r="CZ38"/>
-      <c r="DA38">
+      <c r="DA38"/>
+      <c r="DB38">
         <v>1.0</v>
       </c>
-      <c r="DB38"/>
-      <c r="DC38">
+      <c r="DC38"/>
+      <c r="DD38">
         <v>1.0</v>
       </c>
-      <c r="DD38"/>
-      <c r="DE38">
+      <c r="DE38"/>
+      <c r="DF38">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="DG38">
         <v>1.0</v>
       </c>
       <c r="DH38">
         <v>1.0</v>
       </c>
       <c r="DI38">
         <v>1.0</v>
       </c>
-      <c r="DJ38"/>
+      <c r="DJ38">
+        <v>1.0</v>
+      </c>
       <c r="DK38"/>
       <c r="DL38"/>
+      <c r="DM38"/>
     </row>
-    <row r="39" spans="1:116">
+    <row r="39" spans="1:117">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>89022000.0</v>
+      </c>
+      <c r="C39">
         <v>75692000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>71751556.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>112564167.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>88678000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>75924000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>79437000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>105956000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>116259946.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>74957411.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>58071000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>67475000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>70387297.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>62044354.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>48751000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>77309000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>67524000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>93376000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>56384572.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>63226993.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>51755000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>28371000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>87930586.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>34751523.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>46572719.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>26398956.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>18996072.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>18328297.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>18072059.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>17374925.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>48161242.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>59573762.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>35230923.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>66265000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>-41296221.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>-70121203.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>145272000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>88850000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-89377140.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>54654783.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>32942231.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>39264643.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>233611880.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>43791013.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-22915122.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>79898253.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>23787547.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>33932040.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>19641776.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>37370417.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>40368265.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>27702056.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>20720891.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>23926505.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>36532457.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>24996699.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20608593.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>24417917.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>15470128.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>16631974.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>21948954.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>22474304.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>17869142.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>14921496.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>17629257.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>16557779.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>9053576.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>13688838.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>17301349.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>17444366.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>13106820.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>17168901.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>20121831.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>22188866.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>11988286.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>17467767.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>19053076.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>17948162.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>12867192.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>14212788.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>17169269.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>17195916.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>9691751.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>13934546.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>15406843.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>14447383.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>9577919.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>11501042.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>11804284.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>11666997.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>3789415.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>6268442.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>7516815.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>7307634.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>5243371.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>6708083.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>6685116.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>3362588.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>1114193.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>3995111.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>4760697.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>49815352.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>57640671.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>55356255.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>4188624.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>31238794.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>31322033.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>28187653.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>1986505.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>23097286.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>26022063.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>20284109.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>1608730.0</v>
       </c>
-      <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
+      <c r="DM39"/>
     </row>
-    <row r="40" spans="1:116">
+    <row r="40" spans="1:117">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>130506000.0</v>
+      </c>
+      <c r="C40">
         <v>100997000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>106903746.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>96819528.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>108293000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>110426000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>311397000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>100294000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>112152549.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>81836449.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>310323581.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>81340000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>92520714.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>91402922.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>273169000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>88874000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>82236000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>78269000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>85164564.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>74894829.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>74717999.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>55007998.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>248531621.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>18581161.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>93426250.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2772528.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2677088.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2718688.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>578153.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1484421.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>170187210.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>106414384.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>359642.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2431453.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-22492446.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>981840.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>129419211.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>135656765.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>98831399.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>20574162.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-84073528.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-81486371.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-260738451.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-100491550.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>3465695.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-65702012.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>97985192.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1378811.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-1211090.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4337876.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>83867878.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-258800.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>2378917.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>538603.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>99414977.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>4334265.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>5216794.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-3840794.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>101069541.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-3341040.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-3448559.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>3249272.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>78698410.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>9237256.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>9036145.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>9343732.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>9096553.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>8911030.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>7475774.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>7325572.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>7600657.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>8737956.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>561015.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>8395999.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>11982228.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>14827759.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>13026774.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>11559466.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>23724263.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>10756762.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>10828397.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>11812491.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>27830205.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>13966371.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>6455300.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>7323304.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>9741794.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>5413142.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>5131418.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>6024161.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>68608928.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>6304681.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>6752142.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>6137160.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>2815754.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>2241921.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>1671279.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>681049.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>247038.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>3923210.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>814279.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>57941166.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>65408375.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>64291184.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>675586.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>39169172.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>45016949.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>39039237.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>0.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>36135009.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>37443218.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>26230591.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>279780.0</v>
       </c>
-      <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40"/>
+      <c r="DM40"/>
     </row>
-    <row r="41" spans="1:116">
+    <row r="41" spans="1:117">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>602864000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>502474000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>500304000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>539713000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>617043000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>584841000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>568322000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>547547000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>542036000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>301035000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>307716000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>373550000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>373179000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>384182000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>363612000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>358426000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>349905000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>262881725.28</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>0.0</v>
       </c>
-      <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
@@ -14792,434 +14885,438 @@
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
+      <c r="DM41"/>
     </row>
-    <row r="42" spans="1:116">
+    <row r="42" spans="1:117">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>26327000.0</v>
+      </c>
+      <c r="C42">
         <v>24270000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>32245861.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>28781916.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>24976000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>21272000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>30971000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>29170000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>26955046.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>26595000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>37684000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>33552000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>29328872.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>28057701.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>41491000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>38346000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>36134000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>41548000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>39097006.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>24806509.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>22551000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>20605999.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>25172284.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>16475914.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>21313715.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>16229727.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>16124537.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>16727602.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>15837903.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>15868034.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>20448000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>17393831.89</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>17882451.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>17579235.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>17491053.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>19981781.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>18182167.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>16253243.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>15050963.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>16527857.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>15348822.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>14511109.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>17819000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>12429795.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>12505337.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>11531787.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>12346880.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>14070311.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>19514664.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>18089706.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>71584679.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>16693999.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>23653246.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>24507346.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>17350702.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>585647955.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>15475373.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>588016558.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>14140060.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>563287078.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>598111550.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>595190912.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>1065708079.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>1061937464.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>540129968.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>558074357.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>956030291.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>954891458.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>447395667.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>411343944.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>779904468.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>490651803.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>510320298.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>495040318.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>800733466.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>829171929.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>782826526.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>442459258.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-9265615.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>442866738.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>445613894.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>427978212.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>266984804.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>288611362.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>246857246.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>251329255.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-21426789.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>153979179.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>147166881.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>347205000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>196813000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>122874342.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>123347785.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>287822119.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>106270489.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>45536046.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>45764732.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>24273075.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>24226116.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>25127625.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>115292968.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>24727370.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>92008870.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>92556571.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>91953479.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>23377375.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>85415254.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>84864852.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>23153063.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>22369291.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>69998701.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>70398413.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>71711268.0</v>
       </c>
-      <c r="DJ42"/>
       <c r="DK42"/>
       <c r="DL42"/>
+      <c r="DM42"/>
     </row>
-    <row r="43" spans="1:116">
+    <row r="43" spans="1:117">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-      <c r="AD43">
-[...1 lines deleted...]
-      </c>
+      <c r="AD43"/>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
@@ -15260,90 +15357,91 @@
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
+      <c r="DM43"/>
     </row>
-    <row r="44" spans="1:116">
+    <row r="44" spans="1:117">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...1 lines deleted...]
-      </c>
+      <c r="AD44"/>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
@@ -15384,794 +15482,801 @@
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
+      <c r="DM44"/>
     </row>
-    <row r="45" spans="1:116">
+    <row r="45" spans="1:117">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>5273612000.0</v>
+      </c>
+      <c r="C45">
         <v>5279703000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5293889000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5174164000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5157073000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4981732000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4970796000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5128393000.0</v>
       </c>
-      <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>4228122000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4217079000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4061308000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3787305000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3665274000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2513595000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3484343000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2545713000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1405227000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1411713000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1831818000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1872817000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1912955000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1895724000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1880831000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1848676000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>0.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1396389000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1302400000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1273900000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1180600000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1197600000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1206900000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1232700000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1331700000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1367200000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>943300000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>958700000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>963800000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>981900000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1142600000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1129300000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1182600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1185100000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>957300000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>779200000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>796400000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>702400000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>738700000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>737600000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>765200000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>781000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>782725000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>796948000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>787819000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>783589000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>734976000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>748546000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>735969000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>688176000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>674919000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>635909000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>638438000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>667315000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>676415000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>688951000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>704984000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>718713000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>694640000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>690971000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>686506000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>649348000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>634834000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>635755000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>579902000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>533054000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>512902000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>495847000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>492237000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>446180000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>387690000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>375638000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>352728000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>277694000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>253385000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>245094000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>242504000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>200455000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>205273000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>207589000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>208219000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>199240000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>161139000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>154459000.0</v>
       </c>
-      <c r="CT45"/>
-      <c r="CU45">
+      <c r="CU45"/>
+      <c r="CV45">
         <v>151004000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>154285000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>156032000.0</v>
       </c>
-      <c r="CX45"/>
-      <c r="CY45">
+      <c r="CY45"/>
+      <c r="CZ45">
         <v>150330000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>153500000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>149300000.0</v>
       </c>
-      <c r="DB45"/>
-      <c r="DC45">
+      <c r="DC45"/>
+      <c r="DD45">
         <v>111100000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>106200000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>90000000.0</v>
       </c>
-      <c r="DF45"/>
-      <c r="DG45">
+      <c r="DG45"/>
+      <c r="DH45">
         <v>85700000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>63800000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>57800000.0</v>
       </c>
-      <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
+      <c r="DM45"/>
     </row>
-    <row r="46" spans="1:116">
+    <row r="46" spans="1:117">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>3208014000.0</v>
+      </c>
+      <c r="C46">
         <v>3275697000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3360668980.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3336430474.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3397082000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3348920000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3427835000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3594929000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3514056570.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2828347389.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2841102000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2789300000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2555893480.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2523214837.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2513595000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2422695000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2791202000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2692773000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2849811238.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2509174028.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2545713000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1405227000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1796291855.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1368498983.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1864917341.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1348861232.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1451249741.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1420781840.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1408193174.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1381602756.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1025226316.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1008050247.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>968629105.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>914199982.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>952376143.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>972868048.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>947851694.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>998577513.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1037922029.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>717453508.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>741030932.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>742524113.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>707550677.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>851102420.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>909803352.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>932763054.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1020852643.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>857668118.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>730343334.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>720470788.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>659691764.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>716111208.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>701041666.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>752042852.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>785102982.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>795250190.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>783549306.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>789627246.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>767472086.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>708274067.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>772876140.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>757239867.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>688065909.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>654118046.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>603271985.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>626288012.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>637298252.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>632814107.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>593437271.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>558314722.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>590561216.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>656187417.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>678886814.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>666963956.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>655708371.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>639437953.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>597233442.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>502688973.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>457321551.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>459342647.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>445025130.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>422231085.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>384174272.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>333453747.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>306633252.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>291583037.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>230999717.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>200909458.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>183844399.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>184945318.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>154580226.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>151810053.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>154114389.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>141859815.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>127822008.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>101734947.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>98490683.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>95624262.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>95162591.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>100848438.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>101561513.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>98974256.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>98691596.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>103121179.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>100864748.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>77924585.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>75322033.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>70270627.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>61650169.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>59099933.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>55613238.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>42153947.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>40428061.0</v>
       </c>
-      <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
+      <c r="DM46"/>
     </row>
-    <row r="47" spans="1:116">
+    <row r="47" spans="1:117">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2789300000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2560349000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>2513595000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2422695000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2791202000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2692773000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2730407000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2512865000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2545713000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1405227000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1411713000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1831818000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1872817000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1912955000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1895724000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1880831000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1848676000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1386170724.38</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1023895732.51</v>
       </c>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
@@ -16212,434 +16317,438 @@
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
+      <c r="DM47"/>
     </row>
-    <row r="48" spans="1:116">
+    <row r="48" spans="1:117">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>1871536000.0</v>
+      </c>
+      <c r="C48">
         <v>1777962000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1773301034.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1762034692.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1780753000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1792193000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1838707000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1815535000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1719889732.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1666880922.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1646975000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1700300000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1594258834.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1589240300.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1565671000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1452980000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1408883000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1249644000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1280952739.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1111296293.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1008732000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>811316000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1022393287.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>694946808.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>840310503.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>566391200.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>597058801.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>569090497.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>564467550.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>546725584.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>577891823.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>607171771.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>547967609.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>532414957.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>544655268.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>492881268.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>411969459.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>494489269.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>493306301.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>490966343.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>493736956.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>497044004.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>143164539.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>132001489.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>156252668.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>145104117.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>161372603.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>161309107.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>146554940.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>123173026.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>152425406.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>199997000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>162686283.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>164028699.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>160942070.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>153957835.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>135982695.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>117006945.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>95543584.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>70689023.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>67112708.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>51154942.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>31435970.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>5224849.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-9920311.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-17664312.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-33460032.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1541771.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-5013997.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-11975924.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-7850451.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-14807292.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-28646099.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-28412513.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-15294355.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>49531627.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>50093940.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>51731102.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>60609128.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>56924592.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>49809728.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>44038428.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>49907869.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>43999483.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>36593090.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>31110192.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>34500973.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>32231463.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>26577455.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>25714982.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>30929154.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>30875555.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>33634500.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>34522203.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>40639494.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>30514991.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>25825437.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>21126378.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>18306654.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>16396164.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>14047112.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>13557714.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>11335123.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>9405188.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>7161194.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>5792624.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>4135593.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>1852709.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>68500.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-463269.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-1297858.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-2973240.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-4616353.0</v>
       </c>
-      <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48"/>
+      <c r="DM48"/>
     </row>
-    <row r="49" spans="1:116">
+    <row r="49" spans="1:117">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-      <c r="AD49">
-[...1 lines deleted...]
-      </c>
+      <c r="AD49"/>
       <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
@@ -16680,142 +16789,145 @@
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
+      <c r="DM49"/>
     </row>
-    <row r="50" spans="1:116">
+    <row r="50" spans="1:117">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50">
+        <v>197077000.0</v>
+      </c>
+      <c r="C50">
         <v>217710000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>230754000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>78486000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>86418000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>90623000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>100230000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>249622000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>268172000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>174351000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>26132000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>30565000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>32998000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>37087000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>35234000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>38382000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>40809000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>363586000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>362835000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>371820000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>37026000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>42997000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>242682000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>40891000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>57448000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>45892000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>52238000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>39934000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>0.0</v>
       </c>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
@@ -16856,791 +16968,798 @@
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
+      <c r="DM50"/>
     </row>
-    <row r="51" spans="1:116">
+    <row r="51" spans="1:117">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>3048897000.0</v>
+      </c>
+      <c r="C51">
         <v>3180718000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3686734086.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2991293242.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3027894000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2954896000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2983320000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3169435000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3245145013.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2941469657.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2344340000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2025643000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1734059129.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1704355030.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1728796000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1695395000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2118835000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2115396000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2034542290.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1961720327.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2105146000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1597720999.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1563206140.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1297871593.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1751350403.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1945151549.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2173617786.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2207468247.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2205332391.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1630696808.65</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1596757000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1149901316.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1192101581.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1178387963.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1199036182.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1215565121.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1294104078.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1246684863.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1179090097.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>654676554.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>678340985.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>703113925.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1643497000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1286029050.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1350002819.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1689777999.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1412771565.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1037250264.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>827904470.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>846656353.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>735363505.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>802986680.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>796537598.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>870108604.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>839000633.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>886658877.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>887714089.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>930439706.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>865713026.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>35251035.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>56017428.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>42736467.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>658735602.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>693764295.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>657200455.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>687167941.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>682604335.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>633845074.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>654234893.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>626280193.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>674224322.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>754669374.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>813745333.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>786661808.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>702534585.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>615282030.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>564800375.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>438554091.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>355700926.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>355547196.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>319174295.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>280470063.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>251917513.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>199971616.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>212205315.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>180737372.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>145681035.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>140981136.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>127765609.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>119297295.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>94376797.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>94925194.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>90784569.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>79137200.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>54843366.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>83968786.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>81708390.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>97780286.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>98258129.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>78540660.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>83426737.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>101454472.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>104032877.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>110510970.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>131671395.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>52271536.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>45966101.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>45788394.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>49731136.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>33752481.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>32576249.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>24512718.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>31964747.0</v>
       </c>
-      <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
+      <c r="DM51"/>
     </row>
-    <row r="52" spans="1:116">
+    <row r="52" spans="1:117">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>354852000.0</v>
+      </c>
+      <c r="C52">
         <v>381567000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>395002093.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>233487174.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>243675000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>240464000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>252679000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>409262000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>511745938.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>396796000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>301748000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>151495000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>148501127.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>147556353.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>153021000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>143570000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>153485000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>154788000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>478281715.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>477103185.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>487930000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>125953000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>167347405.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>263277700.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>349986481.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>101122549.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>119868786.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>109335247.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>114538391.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>101519622.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>134674000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>145067700.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>58905869.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>51468549.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>62067000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>44600291.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>57920000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>43532445.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>50665664.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>55823000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>58018104.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>62135457.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>626034000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>249896891.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>271975573.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>334186000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>275433654.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>110968660.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>49264779.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>46247443.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>28443701.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>25730406.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>32599604.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>45096073.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>47281444.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>45359410.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>54847114.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>47393531.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>34293829.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>35251035.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>56017428.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>42736467.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>38713805.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>27475285.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>32802390.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>396524426.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>392120141.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>30530451.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>56144536.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>61044586.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>67004930.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>71023993.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>74029278.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>52949577.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>44515803.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>38015713.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>43347111.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>52388176.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>48027625.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>251510836.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>204029797.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>155967575.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>125727570.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>46925557.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>58856037.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>36743820.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>23700234.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>37884061.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>58902157.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>42175226.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>37751490.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>37140300.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>33503838.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>36205017.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>5449949.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>35070174.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>31522196.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>21907062.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>19819763.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>17774712.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>18263003.0</v>
       </c>
-      <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
-      <c r="DA52">
+      <c r="DA52"/>
+      <c r="DB52">
         <v>27901634.0</v>
       </c>
-      <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
-      <c r="DE52">
+      <c r="DE52"/>
+      <c r="DF52">
         <v>12604034.0</v>
       </c>
-      <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
-      <c r="DI52">
+      <c r="DI52"/>
+      <c r="DJ52">
         <v>9092816.0</v>
       </c>
-      <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
+      <c r="DM52"/>
     </row>
-    <row r="53" spans="1:116">
+    <row r="53" spans="1:117">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-37061.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
-[...1 lines deleted...]
-      </c>
+      <c r="AD53"/>
       <c r="AE53">
         <v>0.0</v>
       </c>
-      <c r="AF53"/>
+      <c r="AF53">
+        <v>0.0</v>
+      </c>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-      <c r="BF53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>525202.0</v>
       </c>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
@@ -17654,90 +17773,91 @@
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
+      <c r="DM53"/>
     </row>
-    <row r="54" spans="1:116">
+    <row r="54" spans="1:117">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...1 lines deleted...]
-      </c>
+      <c r="AD54"/>
       <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
@@ -17778,1466 +17898,1479 @@
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
+      <c r="DM54"/>
     </row>
-    <row r="55" spans="1:116">
+    <row r="55" spans="1:117">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>7493980000.0</v>
+      </c>
+      <c r="C55">
         <v>7484877000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7489460923.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7105225068.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7225502000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7116955000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7145844000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7499854000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7448021550.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6893758236.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6283620000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6055551000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5481864829.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5508087390.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5505830000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>5500722000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6080309000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5933753000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5875698814.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>5528134166.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>5520975000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4231139999.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4895322934.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3675691041.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4545716666.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>3337030038.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3488754239.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3475948028.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3487135892.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3382696974.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2973473418.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3011370655.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2960960310.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2905793667.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2964316500.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3023630222.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2994640770.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3045326114.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3029006026.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2290689484.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2337471594.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2359290930.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2434167573.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2588297951.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2783407045.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2746900141.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2962104818.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2503385654.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2184565419.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2142940889.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1939012181.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2082207875.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2012855459.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2129160155.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2125109817.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2195968503.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2158426900.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2190079281.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2057205680.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1919618386.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2027517242.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1964441151.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1623346264.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1589478581.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1486156911.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1534446733.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1457029892.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1428237440.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1338783754.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1249425833.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1332709120.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1511601171.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1564897818.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1516594773.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1456670705.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1420630539.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1322325035.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1146451109.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1042998455.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1066672040.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1037721234.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>974089037.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>789436025.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>709350191.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>657206295.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>617818467.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>522033207.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>450120917.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>415529268.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>412518112.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>325406972.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>321700673.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>323615049.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>298552916.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>268884284.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>212149048.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>204121127.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>192720347.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>189944542.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>201921731.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>200370363.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>197680723.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>205085246.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>209131094.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>206728820.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>120610708.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>117966101.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>109111361.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>95626262.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>91793514.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>90720311.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>70102411.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>70224522.0</v>
       </c>
-      <c r="DJ55"/>
       <c r="DK55"/>
       <c r="DL55"/>
+      <c r="DM55"/>
     </row>
-    <row r="56" spans="1:116">
+    <row r="56" spans="1:117">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>1403637000.0</v>
+      </c>
+      <c r="C56">
         <v>1290202000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1205977911.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1072736276.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1086049000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1080615000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1037049000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1225767000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1268892883.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1938552580.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1335999000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1175694000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1198203251.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1184621604.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1263563000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1372354000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1360194000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1316863000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1160684755.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1176189835.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1162309000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1033724000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>830600148.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>793968891.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>657415234.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>563327457.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>523572462.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>546246411.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>564076020.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>530339275.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>709045000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>686815000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>535425790.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>687528000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>518816699.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>545907797.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>762702000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>692485000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>471737221.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>522085000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>401494071.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>412857076.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>589761402.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>484138547.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>538330473.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>516353525.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>547823165.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>532936443.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>510613090.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>489220901.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>443587817.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>452941119.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>417165640.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>455538847.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>445239890.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>491664719.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>479738472.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>483972296.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>429787463.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>451528380.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>454525461.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>399564774.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>310765277.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>325525295.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>290500901.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>290548361.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>268900773.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>267844513.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>256302166.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>239087669.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>271624486.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>366555828.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>371766555.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>347615855.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>313004140.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>335036261.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>311589478.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>284789355.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>253349347.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>281873544.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>286022258.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>268859152.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>233413122.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>216338536.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>213188957.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>202265851.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>189168482.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>159073573.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>149191394.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>147830264.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>90045266.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>93553325.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>92864036.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>86835901.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>78123215.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>61865257.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>56947827.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>48676054.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>48764179.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>52940445.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>50540573.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>49815352.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>57640671.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>55356255.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>54992568.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>31238794.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>31322033.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>28187653.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>24660067.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>23097286.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>26022063.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>20284109.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>21612925.0</v>
       </c>
-      <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
+      <c r="DM56"/>
     </row>
-    <row r="57" spans="1:116">
+    <row r="57" spans="1:117">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>1282474000.0</v>
+      </c>
+      <c r="C57">
         <v>1201822000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1167394781.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1007980461.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1036041000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1045477000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1003650000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1248107000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1353403487.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1169084605.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1066111000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>955709000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>852404060.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>894581279.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>966681000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1081487000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1119612000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1109780000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1405063514.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1383637681.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1341160000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>657738999.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>832747993.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>678792134.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>881219217.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>446841066.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>484828557.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>496096842.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>504641986.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>485241162.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>656245000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>653859000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>432346411.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>408362952.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>426043737.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>429986376.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>541043000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>537074000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>429384718.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>517275999.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>411270076.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>395067178.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>769858541.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>566581750.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>625329692.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>609380028.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>657365229.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>486830977.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>381659777.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>359025855.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>319022887.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>336350064.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>312312766.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>343118580.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>369894353.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>390883413.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>377199882.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>367651922.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>334520078.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>338700973.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>324540536.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>299093537.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>247574388.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>249587129.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>227466084.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>597060035.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>574805653.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>222007671.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>237458977.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>234049259.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>254361544.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>305027394.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>303326783.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>280701447.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>269189134.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>255267929.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>244785345.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>241601941.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>214512697.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>434356080.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>398354873.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>348236404.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>305402961.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>210609383.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>210162933.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>184507729.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>155210707.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>156216747.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>169771820.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>156699104.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>107290421.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>106453330.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>105046103.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>103832318.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>69618214.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>79009539.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>73068878.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>61568051.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>58836022.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>63418460.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>60184986.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>57941166.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>65408375.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>64291184.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>68977165.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>39169172.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>45016949.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>39039237.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>32606089.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>36135009.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>37443218.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>26230591.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>27488284.0</v>
       </c>
-      <c r="DJ57"/>
       <c r="DK57"/>
       <c r="DL57"/>
+      <c r="DM57"/>
     </row>
-    <row r="58" spans="1:116">
+    <row r="58" spans="1:117">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>4758601000.0</v>
+      </c>
+      <c r="C58">
         <v>4824723000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4818884921.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4469163208.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4541924000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4485695000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4472569000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4747966000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4818687211.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4308981502.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3692210000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3432721000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2939561657.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2974745803.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3042760000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3173025000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3702005000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3655229000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3568471134.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3414997570.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3500412000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2430541999.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2619457253.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1994193013.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2657166430.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2020327175.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2336091313.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2352743616.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2364553625.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2271394547.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1815750020.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1815760713.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1833173661.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1792755205.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1838969383.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1939767679.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2000717383.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1956599529.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1943781712.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1210015592.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1239488166.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1248145665.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1693820665.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1848655493.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1955478486.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1934136299.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2075337249.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1657350068.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1343926740.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1340700935.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1196300609.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1320055642.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1284273304.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1390134158.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1393964798.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1466756413.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1442120735.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1488937667.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1386687561.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1276657029.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1369974806.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1324286199.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1011912094.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1031375266.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>955947253.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>994036688.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>947608633.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>895541210.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>896402084.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>850057812.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>913769104.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1035756659.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1083223619.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1049966967.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>956752499.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>858363215.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>791326444.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>650495839.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>544326527.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>565442414.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>540905582.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>500776290.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>448488031.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>375585085.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>372662933.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>333996858.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>281097875.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>263910275.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>241784932.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>236411128.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>166354095.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>167950775.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>166632763.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>150834593.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>121974299.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>136098010.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>132530957.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>147320893.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>147411772.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>160397942.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>161301282.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>159395639.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>169441253.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>174869335.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>175314146.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>91440708.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>90915254.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>84893800.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>72404699.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>69887491.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>70019467.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>50677238.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>51129607.0</v>
       </c>
-      <c r="DJ58"/>
       <c r="DK58"/>
       <c r="DL58"/>
+      <c r="DM58"/>
     </row>
-    <row r="59" spans="1:116">
+    <row r="59" spans="1:117">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
-[...1 lines deleted...]
-      </c>
+      <c r="AD59"/>
       <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
@@ -19278,434 +19411,438 @@
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
+      <c r="DM59"/>
     </row>
-    <row r="60" spans="1:116">
+    <row r="60" spans="1:117">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>2735379000.0</v>
+      </c>
+      <c r="C60">
         <v>2660154000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2670576000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2636061859.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2683577000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2631260000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2673275000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2751888000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2629334338.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2584776733.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2591410000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2622830000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2542303171.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2533341587.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2463070000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2327697000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2378304000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2278524000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2307227680.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2113136595.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2020563000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1800598000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2275865681.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1681498027.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1888550234.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1316702862.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1152662925.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1123204411.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1122582266.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1111302426.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1157723398.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1195609941.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1127786648.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1113038461.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1125347117.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1083862542.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>993923386.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1088726585.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1085224313.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1080673892.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1097983428.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1111145265.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>740346907.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>739642458.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>827928559.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>812763842.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>886767568.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>846035585.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>840638678.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>802239953.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>790817000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>786221000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>728582154.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>739025996.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>731145019.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>729212090.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>716306164.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>701141614.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>670518119.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>642961356.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>657542435.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>640154952.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>618440049.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>558103314.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>530209657.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>540410045.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>509421258.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>532696229.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>442381670.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>399368020.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>418940016.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>475844511.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>481674199.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>466627805.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>497331111.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>559799556.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>528814466.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>494190360.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>496954358.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>499791330.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>495423622.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>472016640.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>340947993.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>332610845.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>283450336.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>282439447.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>240935331.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>186210642.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>173744336.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>176106984.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>159052877.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>153749898.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>156982286.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>147718322.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>146909984.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>76051038.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>71590169.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>45399453.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>42532770.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>41523789.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>39069080.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>38285084.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>35643993.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>34261759.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>31414673.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>29170000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>27050847.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>24217561.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>23221563.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>21906022.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>20700843.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>19425173.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>19094915.0</v>
       </c>
-      <c r="DJ60"/>
       <c r="DK60"/>
       <c r="DL60"/>
+      <c r="DM60"/>
     </row>
-    <row r="61" spans="1:116">
+    <row r="61" spans="1:117">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
-[...1 lines deleted...]
-      </c>
+      <c r="AD61"/>
       <c r="AE61">
         <v>0.0</v>
       </c>
-      <c r="AF61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
@@ -19746,90 +19883,91 @@
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
+      <c r="DM61"/>
     </row>
-    <row r="62" spans="1:116">
+    <row r="62" spans="1:117">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
-      <c r="AD62">
-[...1 lines deleted...]
-      </c>
+      <c r="AD62"/>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
@@ -19870,50 +20008,51 @@
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
+      <c r="DM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20000,51 +20139,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>9663179060.0</v>
       </c>
       <c r="C2">
         <v>7145453000.0</v>
       </c>
       <c r="D2">
         <v>6255775000.0</v>
       </c>
       <c r="E2">
         <v>7239553000.0</v>
       </c>
       <c r="F2">
         <v>6072392000.0</v>
       </c>
       <c r="G2">
         <v>3208281000.0</v>
       </c>
       <c r="H2">
         <v>3487403894.0</v>
       </c>
       <c r="I2">
         <v>3251443800.0</v>
       </c>
@@ -20090,56 +20229,56 @@
       <c r="W2">
         <v>671258755.22</v>
       </c>
       <c r="X2">
         <v>404821209.0</v>
       </c>
       <c r="Y2">
         <v>190450419.0</v>
       </c>
       <c r="Z2">
         <v>237550526.0</v>
       </c>
       <c r="AA2">
         <v>237550526.0</v>
       </c>
       <c r="AB2">
         <v>151871368.0</v>
       </c>
       <c r="AC2">
         <v>105832791.0</v>
       </c>
       <c r="AD2">
         <v>85892145.0</v>
       </c>
       <c r="AE2">
-        <v>77753934.0</v>
+        <v>76680972.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>852355078.0</v>
       </c>
       <c r="C3">
         <v>582069000.0</v>
       </c>
       <c r="D3">
         <v>441975000.0</v>
       </c>
       <c r="E3">
         <v>430593000.0</v>
       </c>
       <c r="F3">
         <v>393032000.0</v>
       </c>
       <c r="G3">
         <v>299229000.0</v>
       </c>
       <c r="H3">
         <v>302519375.0</v>
       </c>
       <c r="I3">
         <v>257960000.0</v>
       </c>
@@ -20190,96 +20329,96 @@
       </c>
       <c r="Y3">
         <v>12780202.0</v>
       </c>
       <c r="Z3">
         <v>-15477025.0</v>
       </c>
       <c r="AA3">
         <v>-19826469.57</v>
       </c>
       <c r="AB3">
         <v>-13781921.0</v>
       </c>
       <c r="AC3">
         <v>-9453025.0</v>
       </c>
       <c r="AD3">
         <v>-5735468.0</v>
       </c>
       <c r="AE3">
         <v>-4864091.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-10548000.0</v>
       </c>
       <c r="I4">
         <v>-10548000.0</v>
       </c>
       <c r="J4">
         <v>-10548000.0</v>
       </c>
       <c r="K4">
         <v>482520000.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5">
         <v>791963218.0</v>
       </c>
       <c r="C5">
         <v>712689000.0</v>
       </c>
       <c r="D5">
         <v>752238000.0</v>
       </c>
       <c r="E5">
         <v>1131135000.0</v>
       </c>
       <c r="F5">
         <v>965685000.0</v>
       </c>
       <c r="G5">
         <v>410067000.0</v>
       </c>
       <c r="H5">
         <v>393946404.0</v>
       </c>
       <c r="I5">
         <v>414987000.0</v>
       </c>
@@ -20325,56 +20464,56 @@
       <c r="W5">
         <v>117487147.92</v>
       </c>
       <c r="X5">
         <v>44758901.0</v>
       </c>
       <c r="Y5">
         <v>26331535.0</v>
       </c>
       <c r="Z5">
         <v>58400094.0</v>
       </c>
       <c r="AA5">
         <v>62749538.57</v>
       </c>
       <c r="AB5">
         <v>42426698.0</v>
       </c>
       <c r="AC5">
         <v>27742575.0</v>
       </c>
       <c r="AD5">
         <v>15667621.0</v>
       </c>
       <c r="AE5">
-        <v>10515020.0</v>
+        <v>9799713.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>1644318296.0</v>
       </c>
       <c r="C6">
         <v>1294758000.0</v>
       </c>
       <c r="D6">
         <v>1194213000.0</v>
       </c>
       <c r="E6">
         <v>1561728000.0</v>
       </c>
       <c r="F6">
         <v>1358717000.0</v>
       </c>
       <c r="G6">
         <v>709296000.0</v>
       </c>
       <c r="H6">
         <v>696465779.0</v>
       </c>
       <c r="I6">
         <v>672947000.0</v>
       </c>
@@ -20420,136 +20559,136 @@
       <c r="W6">
         <v>154616766.77</v>
       </c>
       <c r="X6">
         <v>70633959.0</v>
       </c>
       <c r="Y6">
         <v>39111737.0</v>
       </c>
       <c r="Z6">
         <v>42923069.0</v>
       </c>
       <c r="AA6">
         <v>42923069.0</v>
       </c>
       <c r="AB6">
         <v>28644777.0</v>
       </c>
       <c r="AC6">
         <v>18289550.0</v>
       </c>
       <c r="AD6">
         <v>9932153.0</v>
       </c>
       <c r="AE6">
-        <v>5650929.0</v>
+        <v>4935622.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-14193000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>76135000.0</v>
       </c>
       <c r="K8">
         <v>482520000.0</v>
       </c>
       <c r="L8">
         <v>17705000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>1345003312.0</v>
       </c>
       <c r="C9">
         <v>1251377000.0</v>
       </c>
       <c r="D9">
         <v>1265392000.0</v>
       </c>
       <c r="E9">
         <v>1572938000.0</v>
       </c>
       <c r="F9">
         <v>1148037000.0</v>
       </c>
       <c r="G9">
         <v>572853000.0</v>
       </c>
       <c r="H9">
         <v>506321958.0</v>
       </c>
       <c r="I9">
         <v>692442614.0</v>
       </c>
@@ -20595,56 +20734,56 @@
       <c r="W9">
         <v>260609413.21</v>
       </c>
       <c r="X9">
         <v>176372063.0</v>
       </c>
       <c r="Y9">
         <v>92012374.0</v>
       </c>
       <c r="Z9">
         <v>55363756.0</v>
       </c>
       <c r="AA9">
         <v>55363756.0</v>
       </c>
       <c r="AB9">
         <v>36076206.0</v>
       </c>
       <c r="AC9">
         <v>23290064.0</v>
       </c>
       <c r="AD9">
         <v>13429390.0</v>
       </c>
       <c r="AE9">
-        <v>5650930.0</v>
+        <v>6723891.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
         <v>565943310.0</v>
       </c>
       <c r="C10">
         <v>560723000.0</v>
       </c>
       <c r="D10">
         <v>676764000.0</v>
       </c>
       <c r="E10">
         <v>1065641000.0</v>
       </c>
       <c r="F10">
         <v>906211000.0</v>
       </c>
       <c r="G10">
         <v>362657000.0</v>
       </c>
       <c r="H10">
         <v>328497397.0</v>
       </c>
       <c r="I10">
         <v>382218000.0</v>
       </c>
@@ -20695,51 +20834,51 @@
       </c>
       <c r="Y10">
         <v>22313267.0</v>
       </c>
       <c r="Z10">
         <v>19839822.0</v>
       </c>
       <c r="AA10">
         <v>13623375.0</v>
       </c>
       <c r="AB10">
         <v>14804111.0</v>
       </c>
       <c r="AC10">
         <v>9998648.0</v>
       </c>
       <c r="AD10">
         <v>5137514.0</v>
       </c>
       <c r="AE10">
         <v>9799713.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11">
         <v>132364780.0</v>
       </c>
       <c r="C11">
         <v>138239000.0</v>
       </c>
       <c r="D11">
         <v>171887000.0</v>
       </c>
       <c r="E11">
         <v>242409000.0</v>
       </c>
       <c r="F11">
         <v>151806000.0</v>
       </c>
       <c r="G11">
         <v>86982000.0</v>
       </c>
       <c r="H11">
         <v>78274918.0</v>
       </c>
       <c r="I11">
         <v>66242300.0</v>
       </c>
@@ -20790,51 +20929,51 @@
       </c>
       <c r="Y11">
         <v>5423328.0</v>
       </c>
       <c r="Z11">
         <v>8083481.0</v>
       </c>
       <c r="AA11">
         <v>5567814.0</v>
       </c>
       <c r="AB11">
         <v>5971373.0</v>
       </c>
       <c r="AC11">
         <v>2905012.0</v>
       </c>
       <c r="AD11">
         <v>616501.0</v>
       </c>
       <c r="AE11">
         <v>139889.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12">
         <v>226019908.0</v>
       </c>
       <c r="C12">
         <v>160136000.0</v>
       </c>
       <c r="D12">
         <v>90955986.0</v>
       </c>
       <c r="E12">
         <v>78150704.0</v>
       </c>
       <c r="F12">
         <v>75542402.0</v>
       </c>
       <c r="G12">
         <v>59444698.0</v>
       </c>
       <c r="H12">
         <v>65449007.0</v>
       </c>
       <c r="I12">
         <v>46148045.0</v>
       </c>
@@ -20885,51 +21024,51 @@
       </c>
       <c r="Y12">
         <v>42358874.0</v>
       </c>
       <c r="Z12">
         <v>49126164.0</v>
       </c>
       <c r="AA12">
         <v>49126164.0</v>
       </c>
       <c r="AB12">
         <v>32428050.0</v>
       </c>
       <c r="AC12">
         <v>22605062.0</v>
       </c>
       <c r="AD12">
         <v>14128838.0</v>
       </c>
       <c r="AE12">
         <v>715307.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13">
         <v>1795000.0</v>
       </c>
       <c r="C13">
         <v>7723000.0</v>
       </c>
       <c r="D13">
         <v>8121000.0</v>
       </c>
       <c r="E13">
         <v>1750000.0</v>
       </c>
       <c r="F13">
         <v>5127000.0</v>
       </c>
       <c r="G13">
         <v>2776000.0</v>
       </c>
       <c r="H13">
         <v>3001000.0</v>
       </c>
       <c r="I13">
         <v>2807000.0</v>
       </c>
@@ -20942,88 +21081,88 @@
       <c r="L13">
         <v>71030000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
         <v>433578529.0</v>
       </c>
       <c r="C15">
         <v>422484000.0</v>
       </c>
       <c r="D15">
         <v>504877000.0</v>
       </c>
       <c r="E15">
         <v>823232000.0</v>
       </c>
       <c r="F15">
         <v>754405000.0</v>
       </c>
       <c r="G15">
         <v>275675000.0</v>
       </c>
       <c r="H15">
         <v>239277424.0</v>
       </c>
       <c r="I15">
         <v>214381474.0</v>
       </c>
@@ -21069,107 +21208,107 @@
       <c r="W15">
         <v>64630575.47</v>
       </c>
       <c r="X15">
         <v>35529816.0</v>
       </c>
       <c r="Y15">
         <v>16889939.0</v>
       </c>
       <c r="Z15">
         <v>11151212.0</v>
       </c>
       <c r="AA15">
         <v>8055560.0</v>
       </c>
       <c r="AB15">
         <v>8055560.0</v>
       </c>
       <c r="AC15">
         <v>7093635.0</v>
       </c>
       <c r="AD15">
         <v>4521012.0</v>
       </c>
       <c r="AE15">
-        <v>1398894.0</v>
+        <v>-2360515.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>823232000.0</v>
       </c>
       <c r="F16">
         <v>664361000.0</v>
       </c>
       <c r="G16">
         <v>275675000.0</v>
       </c>
       <c r="H16">
         <v>233677000.0</v>
       </c>
       <c r="I16">
         <v>291994000.0</v>
       </c>
       <c r="J16">
         <v>157988000.0</v>
       </c>
       <c r="K16">
         <v>639579000.0</v>
       </c>
       <c r="L16">
         <v>163437000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17">
         <v>310553000.0</v>
       </c>
       <c r="C17">
         <v>422484000.0</v>
       </c>
       <c r="D17">
         <v>504877000.0</v>
       </c>
       <c r="E17">
         <v>823232000.0</v>
       </c>
       <c r="F17">
         <v>664361000.0</v>
       </c>
       <c r="G17">
         <v>275675000.0</v>
       </c>
       <c r="H17">
         <v>324476000.0</v>
       </c>
       <c r="I17">
         <v>291994000.0</v>
       </c>
@@ -21182,51 +21321,51 @@
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>-160093000.0</v>
       </c>
       <c r="C18">
         <v>-160490000.0</v>
       </c>
       <c r="D18">
         <v>-81197000.0</v>
       </c>
       <c r="E18">
         <v>-80397000.0</v>
       </c>
       <c r="F18">
         <v>-73018000.0</v>
       </c>
       <c r="G18">
         <v>-53910000.0</v>
       </c>
       <c r="H18">
         <v>-81870000.0</v>
       </c>
       <c r="I18">
         <v>-60222000.0</v>
       </c>
@@ -21237,125 +21376,125 @@
         <v>-48998000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>763867099.0</v>
       </c>
       <c r="C21">
         <v>718962000.0</v>
       </c>
       <c r="D21">
         <v>757635000.0</v>
       </c>
       <c r="E21">
         <v>1146038000.0</v>
       </c>
       <c r="F21">
         <v>979229000.0</v>
       </c>
       <c r="G21">
         <v>416567000.0</v>
       </c>
       <c r="H21">
         <v>346802390.0</v>
       </c>
       <c r="I21">
         <v>430524000.0</v>
       </c>
@@ -21401,93 +21540,93 @@
       <c r="W21">
         <v>117487147.92</v>
       </c>
       <c r="X21">
         <v>43691633.0</v>
       </c>
       <c r="Y21">
         <v>39111737.0</v>
       </c>
       <c r="Z21">
         <v>42906150.0</v>
       </c>
       <c r="AA21">
         <v>62749539.0</v>
       </c>
       <c r="AB21">
         <v>42426699.0</v>
       </c>
       <c r="AC21">
         <v>14795297.0</v>
       </c>
       <c r="AD21">
         <v>8357022.0</v>
       </c>
       <c r="AE21">
-        <v>10515021.0</v>
+        <v>71530.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
         <v>10244315274.0</v>
       </c>
       <c r="C23">
         <v>7677868000.0</v>
       </c>
       <c r="D23">
         <v>6763532000.0</v>
       </c>
       <c r="E23">
         <v>7666453000.0</v>
       </c>
       <c r="F23">
         <v>6241200000.0</v>
       </c>
       <c r="G23">
         <v>3364567000.0</v>
       </c>
       <c r="H23">
         <v>3646923462.0</v>
       </c>
       <c r="I23">
         <v>4692684000.0</v>
       </c>
@@ -21533,93 +21672,93 @@
       <c r="W23">
         <v>850149732.98</v>
       </c>
       <c r="X23">
         <v>942322848.0</v>
       </c>
       <c r="Y23">
         <v>243351055.0</v>
       </c>
       <c r="Z23">
         <v>269817682.0</v>
       </c>
       <c r="AA23">
         <v>269817682.0</v>
       </c>
       <c r="AB23">
         <v>173084718.0</v>
       </c>
       <c r="AC23">
         <v>120286330.0</v>
       </c>
       <c r="AD23">
         <v>95124851.0</v>
       </c>
       <c r="AE23">
-        <v>82618025.0</v>
+        <v>83404864.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
         <v>610504000.0</v>
       </c>
       <c r="C25">
         <v>582069000.0</v>
       </c>
       <c r="D25">
         <v>441975000.0</v>
       </c>
       <c r="E25">
         <v>430593000.0</v>
       </c>
       <c r="F25">
         <v>393032000.0</v>
       </c>
       <c r="G25">
         <v>299229000.0</v>
       </c>
       <c r="H25">
         <v>300314636.33</v>
       </c>
       <c r="I25">
         <v>191326916.44</v>
       </c>
@@ -21628,131 +21767,131 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>356882313.0</v>
       </c>
       <c r="E27">
         <v>333290072.0</v>
       </c>
       <c r="F27">
         <v>264250927.0</v>
       </c>
       <c r="G27">
         <v>189641787.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28">
         <v>71595000.0</v>
       </c>
       <c r="C28">
         <v>76308000.0</v>
       </c>
       <c r="D28">
         <v>84925000.0</v>
       </c>
       <c r="E28">
         <v>139399000.0</v>
       </c>
       <c r="F28">
         <v>104121000.0</v>
       </c>
       <c r="G28">
         <v>23105000.0</v>
       </c>
       <c r="H28">
         <v>1290365000.0</v>
       </c>
       <c r="I28">
         <v>1245003000.0</v>
       </c>
@@ -21801,51 +21940,51 @@
       <c r="X28">
         <v>138502000.0</v>
       </c>
       <c r="Y28">
         <v>83282000.0</v>
       </c>
       <c r="Z28">
         <v>83581000.0</v>
       </c>
       <c r="AA28">
         <v>19113000.0</v>
       </c>
       <c r="AB28">
         <v>11000000.0</v>
       </c>
       <c r="AC28">
         <v>7300000.0</v>
       </c>
       <c r="AD28">
         <v>5000000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
         <v>94807000.0</v>
       </c>
       <c r="C29">
         <v>138239000.0</v>
       </c>
       <c r="D29">
         <v>171887000.0</v>
       </c>
       <c r="E29">
         <v>242409000.0</v>
       </c>
       <c r="F29">
         <v>151806000.0</v>
       </c>
       <c r="G29">
         <v>86982000.0</v>
       </c>
       <c r="H29">
         <v>101503000.0</v>
       </c>
       <c r="I29">
         <v>90224000.0</v>
       </c>
@@ -21858,51 +21997,51 @@
       <c r="L29">
         <v>55024000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
         <v>581136212.0</v>
       </c>
       <c r="C30">
         <v>532415000.0</v>
       </c>
       <c r="D30">
         <v>507757000.0</v>
       </c>
       <c r="E30">
         <v>426900000.0</v>
       </c>
       <c r="F30">
         <v>168808000.0</v>
       </c>
       <c r="G30">
         <v>156286000.0</v>
       </c>
       <c r="H30">
         <v>159519568.0</v>
       </c>
       <c r="I30">
         <v>278770743.0</v>
       </c>
@@ -21948,56 +22087,56 @@
       <c r="W30">
         <v>178890977.76</v>
       </c>
       <c r="X30">
         <v>537501638.0</v>
       </c>
       <c r="Y30">
         <v>52900635.0</v>
       </c>
       <c r="Z30">
         <v>32267156.0</v>
       </c>
       <c r="AA30">
         <v>32267156.0</v>
       </c>
       <c r="AB30">
         <v>21213349.0</v>
       </c>
       <c r="AC30">
         <v>14453539.0</v>
       </c>
       <c r="AD30">
         <v>9232706.0</v>
       </c>
       <c r="AE30">
-        <v>4864091.0</v>
+        <v>6723891.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B31">
         <v>-197923789.0</v>
       </c>
       <c r="C31">
         <v>-158239000.0</v>
       </c>
       <c r="D31">
         <v>-80871000.0</v>
       </c>
       <c r="E31">
         <v>-80397000.0</v>
       </c>
       <c r="F31">
         <v>-73018000.0</v>
       </c>
       <c r="G31">
         <v>-53910000.0</v>
       </c>
       <c r="H31">
         <v>-18304993.0</v>
       </c>
       <c r="I31">
         <v>-48306000.0</v>
       </c>
@@ -22043,56 +22182,56 @@
       <c r="W31">
         <v>-2252649.44</v>
       </c>
       <c r="X31">
         <v>-4729443.0</v>
       </c>
       <c r="Y31">
         <v>-16798470.0</v>
       </c>
       <c r="Z31">
         <v>-23066328.0</v>
       </c>
       <c r="AA31">
         <v>-23066328.0</v>
       </c>
       <c r="AB31">
         <v>-27622588.0</v>
       </c>
       <c r="AC31">
         <v>-17743928.0</v>
       </c>
       <c r="AD31">
         <v>-10530108.0</v>
       </c>
       <c r="AE31">
-        <v>-715308.0</v>
+        <v>-71530.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B32">
         <v>11008182374.0</v>
       </c>
       <c r="C32">
         <v>8396830000.0</v>
       </c>
       <c r="D32">
         <v>7521167000.0</v>
       </c>
       <c r="E32">
         <v>8812491000.0</v>
       </c>
       <c r="F32">
         <v>7220429000.0</v>
       </c>
       <c r="G32">
         <v>3781134000.0</v>
       </c>
       <c r="H32">
         <v>3993725853.0</v>
       </c>
       <c r="I32">
         <v>5123208000.0</v>
       </c>
@@ -22162,1159 +22301,1168 @@
       <c r="AE32">
         <v>83404864.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DL32"/>
+  <dimension ref="A1:DM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116">
+    <row r="1" spans="1:117">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
+      <c r="DM1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:116">
+    <row r="2" spans="1:117">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>1965635000.0</v>
+      </c>
+      <c r="C2">
         <v>1749023000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2351038790.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1695409830.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1800859000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1747738000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1706159000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1883423000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1939592000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1618397000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1701553438.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1616807000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1498239000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1586607000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1653220821.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1869739000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1989699000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1875475000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1812009905.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1802757000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1560695000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1001582000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1130839099.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1067300533.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>915558925.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1085992264.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>879344515.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>858026136.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>880740402.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>816289694.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>704810260.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>849954721.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>858247414.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>823409296.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>795827826.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>830900502.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>840348003.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>797424976.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>708494325.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>647225708.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>657089304.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>642328433.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>501480736.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>687360893.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>766803618.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>728576273.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>721583617.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>758848931.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>713715565.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>626031771.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>595932216.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>649876887.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>650672901.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>654220846.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1408074731.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>421717043.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>436203913.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>439656814.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1156961298.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>394954225.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>354884772.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>519624245.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>412477083.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>337885249.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>328718337.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>324087698.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>354683378.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>294683319.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>275135018.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>255447057.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>163238448.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>401640846.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>424946944.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>375679588.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>360305470.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>350437147.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>332143729.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>288506414.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>231746719.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>286412323.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>294763058.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>271398181.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>315032395.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>229816367.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>219579768.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>186954616.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>254944004.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>146957238.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>138756038.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>118002318.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>114019017.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>93888342.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>100190054.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>89459592.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>53048314.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>53580695.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>56406042.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>42826603.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>43520292.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>46724231.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>62605786.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>57621289.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>58192131.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>58446531.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>61878816.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>31790472.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>29966101.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>26665784.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>35746755.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>26671078.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>20895522.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>22068054.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>24652208.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>19472923.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>21504613.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>22062558.0</v>
       </c>
     </row>
-    <row r="3" spans="1:116">
+    <row r="3" spans="1:117">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
+        <v>146182000.0</v>
+      </c>
+      <c r="C3">
         <v>150888000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>208707349.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>151302839.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>158987000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>151293000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>158793000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>153727000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>154658000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>117009000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>118851522.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>114091000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>108174000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>104055000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>102153094.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>106557000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>111805000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>110232000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>109766141.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>106489000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>98016000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>78390000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>69644636.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>98570806.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>98527856.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>97626900.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>78362830.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>75341441.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>74803473.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>68222000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>42147730.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>50224843.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>49213807.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>48879906.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>162547131.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>67646000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>71438000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>50560146.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>41079856.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>33872599.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>34569246.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>45601000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>14307051.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>44485000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>43369000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>43052000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>37223456.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>41564000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>29035795.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>30727000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>34590000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>33651000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>36373172.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>34466350.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>34902663.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>37343154.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>36964900.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>37441741.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>33946958.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>28336362.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>34609279.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>32973217.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>35130693.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>32041200.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>28923386.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>30543456.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>30926654.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>32827492.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>28844252.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>24488793.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>15580971.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>26790056.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>30455721.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>28246381.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>189624100.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>31193646.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>27662941.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>22044902.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>140744353.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-21509209.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>-21615673.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-18724481.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>100164063.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>-16476451.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>-13196884.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-11492105.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>61991059.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>-9747725.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>-7800678.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>-7313036.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>44457781.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-6197980.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-6681571.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-5703170.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>-3795967.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>-3688972.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>-4770059.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>-7218183.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1722243.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>-2066716.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>-6342213.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>-310850.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-4425148.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>-4366694.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>-4679226.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>-3272186.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>-3183780.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>565828.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>-3562887.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>-2580599.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>513982.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>387777.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>154670.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>-1087542.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>-1390612.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>-1306335.0</v>
       </c>
     </row>
-    <row r="4" spans="1:116">
+    <row r="4" spans="1:117">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>-1715000.0</v>
       </c>
       <c r="AC4">
+        <v>-1715000.0</v>
+      </c>
+      <c r="AD4">
         <v>-12478000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-9376315.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -23355,790 +23503,797 @@
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
+      <c r="DM4"/>
     </row>
-    <row r="5" spans="1:116">
+    <row r="5" spans="1:117">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5">
+        <v>216209000.0</v>
+      </c>
+      <c r="C5">
         <v>89369000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>179778498.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>150760914.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>173968000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>111097000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>151742000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>205519000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>201577000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>151733000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>209313507.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>197097000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>189994000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>164965000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>218738961.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>314106000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>386841000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>215069000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>215192946.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>186736000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>469431000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>100184000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>136319444.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>156226840.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>127671065.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>119153046.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>94326585.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>98187793.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>111816728.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>90401000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>72774478.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>96557302.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>91499392.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>58271192.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>51051939.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>60654000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>72775000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>20863390.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>51283024.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>56425176.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>53114904.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>36945000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>22252761.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>69255000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>77606000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>42069000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>62847590.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>70217000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>61266860.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>26025000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>50033000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>56588000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>61348978.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>36001124.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>52426112.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>83469647.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>60215318.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>52691664.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>57920171.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>33953289.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>53694296.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>33109033.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>61895655.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>46658530.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>29622721.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>39553659.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-13428856.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>31335017.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>30532753.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>11206938.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>10143228.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>45667284.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>35936333.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>28034586.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1505199421.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>38941378.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>34416157.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>23627774.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1127254112.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>103243939.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>99061373.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>80479499.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>30732721.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>77352897.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>69094650.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>52029428.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1157204.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>50410908.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>41958618.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>32705418.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-408526722.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>30226763.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>29523780.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>23387700.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>15346395.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>19085048.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>21913154.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>20603430.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>8193310.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>13349374.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>14763923.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>11490522.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1002836.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>995262.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1183401.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>2976196.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>3320822.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>5124637.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>2764496.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>581651.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>3639165.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>3444400.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>3791107.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>2807764.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>3732698.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>3410987.0</v>
       </c>
     </row>
-    <row r="6" spans="1:116">
+    <row r="6" spans="1:117">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
+        <v>362391000.0</v>
+      </c>
+      <c r="C6">
         <v>240257000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>388485847.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>302063753.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>332955000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>262390000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>310535000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>359246000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>356235000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>268742000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>328165029.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>311188000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>298168000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>269020000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>320892055.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>420663000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>498646000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>325301000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>324959087.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>293225000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>567447000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>178574000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>205964080.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>254797646.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>226198921.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>216779946.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>172689415.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>173529234.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>186620201.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>158623000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>114922208.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>146782145.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>140713199.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>107151098.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>213599070.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>128300000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>144213000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>71423536.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>92362880.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>90297775.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>87684150.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>82546000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>36559812.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>113740000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>120975000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>85121000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>100071046.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>111781000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>90302655.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>56752000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>84623000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>90239000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>97722150.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>70467474.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>87328775.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>120812801.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>97180218.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>90133405.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>91867129.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>62289651.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>88303575.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>66082250.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>97026348.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>78699730.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>58546107.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>70097115.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>17497798.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>64162509.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>59377005.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>35695731.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>25724199.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>72457340.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>66392054.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>56280967.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-1315575321.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>70135024.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>62079098.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>45672676.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-986509759.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>81734730.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>77445700.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>61755018.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>130896784.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>60876446.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>55897766.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>40537323.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>63148263.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>40663183.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>34157940.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>25392382.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-364068941.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>24028783.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>22842209.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>17684530.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>11550428.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>15396076.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>17143095.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>13385247.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>9915553.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>11282658.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8421710.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>11179672.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3422312.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-3371432.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-5862627.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-295990.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>137042.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5690465.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-798391.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1998948.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>4153147.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3832177.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3945777.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1720222.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2342086.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>2104652.0</v>
       </c>
     </row>
-    <row r="7" spans="1:116">
+    <row r="7" spans="1:117">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -24179,94 +24334,95 @@
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
+      <c r="DM7"/>
     </row>
-    <row r="8" spans="1:116">
+    <row r="8" spans="1:117">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-1715000.0</v>
       </c>
-      <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>-12478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
@@ -24307,1535 +24463,1550 @@
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
+      <c r="DM8"/>
     </row>
-    <row r="9" spans="1:116">
+    <row r="9" spans="1:117">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>324215000.0</v>
+      </c>
+      <c r="C9">
         <v>200080000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>315575787.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>251436306.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>270336000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>216649000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>370728000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>301160000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>324953000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>252418000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>321535733.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>294239000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>293027000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>263570000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>306429236.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>372222000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>432618000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>316044000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>321695114.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>291243000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>276013000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>147225000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>296823775.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>175056022.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>167403910.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>145970598.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>127393098.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>169081800.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>279561000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>232305000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>182576559.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>189969160.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>143635949.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>196248000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>105795518.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>99704158.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>139801786.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>81317956.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>90014031.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>124455255.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>98692204.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>77371268.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>50315187.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>107833147.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>117046508.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>145719000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>112537398.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>120141912.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>119619642.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>70993686.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>78396547.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>101509336.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>102304783.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>82643864.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-651162940.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>352170688.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>362158096.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>350308205.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-405816727.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>321033054.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>317074506.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>57889105.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>171981997.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>146179492.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>142639219.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>133136159.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>138413800.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>127575077.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>116067014.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>102816980.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>73012349.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>160923862.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>160277068.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>135597979.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>141735104.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>139299960.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>133475810.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>114369799.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>96517154.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>120444205.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>118384491.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>104506776.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>51760507.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>100454995.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>95898093.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>78255766.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>57669333.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>73790627.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>68929461.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>54138894.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>52203504.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>43941220.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>42518078.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>34889424.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>28831164.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>25478721.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>28384220.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>22204075.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>22184270.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>24270690.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>11372973.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>14327690.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>14677363.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>14846763.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>12216111.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>8137258.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>8203390.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>7013829.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>7803631.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>5559233.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>4996755.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>4823257.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>7443015.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>1720223.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>2342086.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>2104652.0</v>
       </c>
     </row>
-    <row r="10" spans="1:116">
+    <row r="10" spans="1:117">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10">
+        <v>180162000.0</v>
+      </c>
+      <c r="C10">
         <v>52429000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>123656756.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>110490362.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>132692000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>74334000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>112508000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>163286000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>158584000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>124227000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>179830559.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>178810000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>173687000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>149273000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>200198992.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>296734000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>369433000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>199577000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>192886310.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>171054000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>454309000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>87310000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>129456010.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>140039438.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>111787962.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>98577327.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>78618083.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>110729000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>127511000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>85791000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>103323000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>111316000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>106865783.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>61441000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>41107762.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>91911521.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-24097134.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13522000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>60833000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>65742999.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>97977758.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12456472.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>57546000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>46442000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>79326000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>17442000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>18969000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>55828000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>82601000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5995000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-45667000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>55925000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>34552729.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>24832669.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>47717271.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>73916909.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>48285321.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>39936454.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>52845502.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>26661848.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>37731796.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>19812534.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>50215656.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>34176196.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>22196186.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>30352167.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-21392740.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>23617737.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>22715879.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3376098.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5234749.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>36250708.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>24499901.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>16920237.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-26124859.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>29406728.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>26928135.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>17981102.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>45606734.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>36934443.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>31101238.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>19354091.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>55123094.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>63658022.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>26376281.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>15121931.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>24683562.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>20706634.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>16250862.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8775033.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>13703756.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>10505335.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>9166431.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>5586668.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>5575051.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7123510.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>5310786.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4573114.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4487017.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5665840.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-188772.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4499649.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4649987.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4702594.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2413069.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2413593.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2915254.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>2183550.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>769545.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>926538.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1752109.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1519656.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>939211.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>137617.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
+      <c r="DM10"/>
     </row>
-    <row r="11" spans="1:116">
+    <row r="11" spans="1:117">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11">
+        <v>44010000.0</v>
+      </c>
+      <c r="C11">
         <v>9121000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>23829658.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>26740232.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>32894000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>18302000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>28629000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>35297000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>42933000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>31380000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>44813256.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>45471000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>45453000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>37355000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>46473102.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>51544000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>92608000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>51854000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>49232661.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>39440000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>42544000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>20423000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>19610537.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>29804738.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>43354047.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>23337617.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>19591285.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>21217706.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>20812004.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>20688000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>16994229.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>24603000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>25918511.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>10286431.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-54061195.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>12289102.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>12263000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-402675.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>10219126.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>11161057.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>12602606.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>652522.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5008676.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>14539000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>19092000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4452000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>14949582.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>17273000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>17107668.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>54279.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-18645000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>11598712.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>9310371.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6296132.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>12702446.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>17064770.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>14802870.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>9682172.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>11042512.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>8023513.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>10629620.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>4458231.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>12522536.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>10188020.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>5996584.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4781243.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3802754.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>7719150.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>7225978.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>912330.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1050525.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>11217645.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>5553153.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-1630234.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>652724.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>697018.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2220760.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-104022.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-1042093.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2056242.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-253993.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>416881.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>77574.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>4808841.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2659504.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1216003.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1165276.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>2321616.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1521947.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>663504.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1025872.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>985083.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>971061.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>418318.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2342933.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2178785.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2036652.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1755591.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1966851.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2408047.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1952992.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-5907.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>2515706.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2418477.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1043097.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>758557.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1596214.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1315257.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1071480.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>132362.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>280915.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>132144.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>222210.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>68808.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>3235892.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>3048116.0</v>
       </c>
     </row>
-    <row r="12" spans="1:116">
+    <row r="12" spans="1:117">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12">
+        <v>36047000.0</v>
+      </c>
+      <c r="C12">
         <v>36940000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>56121742.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40270552.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>41276000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>40155000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>42302000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>46917000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>46948315.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>31042710.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29482946.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21567600.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20257953.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18790428.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>18539966.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20089153.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21445725.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20192995.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>22306634.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20024731.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18725787.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14893431.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12207597.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16187399.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>18033610.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20575716.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15708502.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>16077794.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16361966.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16342677.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8271342.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13963329.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14129765.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>12089292.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11722734.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13879182.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>12563332.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11243579.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>16063597.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>8487730.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11648999.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9780130.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>9188776.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>25034000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>12945000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>18569000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>28908000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>9282000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9545000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9916000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9921000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>10548000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>9778930.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>10254066.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4708841.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11710439.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11929997.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>16643384.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5074667.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>30620603.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>15962499.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13296498.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>11679998.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>9373909.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>17370268.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8271532.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>7963884.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7717279.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7816874.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7830838.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4908478.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>11577555.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>11559245.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>11114349.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1474885307.41</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>94941632.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>86656445.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>71911407.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1169830803.16</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>66309496.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>67960135.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>61125407.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>400376.11</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>13694874.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>42718369.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>36907497.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>22250902.34</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>29704274.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>25707755.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>23930385.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>421788002.89</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>19721427.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>20357349.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>17801032.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>9771344.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>11961538.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>16597706.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>15957676.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5299873.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>9855739.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>14870596.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11480619.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>11413587.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>11353406.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>11464267.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>7340815.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>7183780.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>6153642.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>8773162.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5889666.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>3992705.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>4030393.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>5321296.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2670147.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
+      <c r="DM12"/>
     </row>
-    <row r="13" spans="1:116">
+    <row r="13" spans="1:117">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13">
+        <v>2973000.0</v>
+      </c>
+      <c r="C13">
         <v>502000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>744000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>518000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>305000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>228000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>772000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>727000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1072000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5152000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3838000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1702000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1219000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1362000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1075000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>592000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>60000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>23000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4513000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>31000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>14000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>569000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1998298.59</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>184000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>210518.26</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>602000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>818000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>728000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>749000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>706000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -25877,90 +26048,91 @@
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
+      <c r="DM13"/>
     </row>
-    <row r="14" spans="1:116">
+    <row r="14" spans="1:117">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
-      <c r="AF14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
@@ -26001,476 +26173,480 @@
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
+      <c r="DM14"/>
     </row>
-    <row r="15" spans="1:116">
+    <row r="15" spans="1:117">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
+        <v>136152000.0</v>
+      </c>
+      <c r="C15">
         <v>43308000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>99827098.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>83750130.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>99798000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>56032000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>83879000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>127989000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>115651000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>92847000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>135017302.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>133339000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>128234000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>111918000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>153725889.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>245190000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>276825000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>147723000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>143653648.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>131614000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>411765000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>66887000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>109845473.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>110234699.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>68433914.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>75239710.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>57704260.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>62427103.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>66812157.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>48758987.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>47768213.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>67114805.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>61128345.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>37290248.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>95168957.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>79622419.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-57695915.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>10542299.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>23862363.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>39173226.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>30226159.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>387993436.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>28546509.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>31009310.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>51651883.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>11078245.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>34262933.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>37223386.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>34931436.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>5369194.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-28078998.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>42614242.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>25242358.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>18536537.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>35014824.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>54694437.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>33482450.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>30254282.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>41802990.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>18638334.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>27102176.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>15354302.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>37693120.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>23985268.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>16199601.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>25570924.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-25195495.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>15898587.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>15489900.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2463768.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>4184224.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>25033062.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>18946747.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>18550471.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-30966838.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>28709709.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>24707374.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>18085124.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>43618783.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>34878201.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>31355232.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>18937210.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>31055522.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>58849180.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>23716776.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>13905927.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>22242830.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>18385017.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>14728914.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>8111529.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>12235408.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>9520252.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8195370.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5168349.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3232118.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>4944725.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3278795.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2808064.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2498739.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2657742.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1576546.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2267192.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2134280.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2284117.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1369971.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1655035.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2237288.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1786541.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>616313.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>794176.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>1622323.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1387512.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>504378.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>68808.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>496806.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>362871.0</v>
       </c>
     </row>
-    <row r="16" spans="1:116">
+    <row r="16" spans="1:117">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>133339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128234000.0</v>
       </c>
       <c r="N16">
         <v>128234000.0</v>
       </c>
       <c r="O16">
+        <v>128234000.0</v>
+      </c>
+      <c r="P16">
         <v>153494000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>245190000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>276825000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>147723000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>213536000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>132840000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>251098000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>66887000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>74705019.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>110661000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>69655000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>75760000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>74828000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>82641000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>87711000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>48920198.38</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>56260448.75</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
@@ -26511,146 +26687,149 @@
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
+      <c r="DM16"/>
     </row>
-    <row r="17" spans="1:116">
+    <row r="17" spans="1:117">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17">
+        <v>136152000.0</v>
+      </c>
+      <c r="C17">
         <v>43308000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>71652000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>84689000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>98180000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>56032000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>83879000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>127989000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>117800000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>92847000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>131386000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>133339000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>128234000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>111918000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>153494000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>245190000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>276825000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>147723000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>213536000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>132840000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>251098000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>66887000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>84367923.74</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>110661000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>52826172.05</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>75760000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>76543000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>82641000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>100189000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>65103000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -26691,143 +26870,146 @@
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
+      <c r="DM17"/>
     </row>
-    <row r="18" spans="1:116">
+    <row r="18" spans="1:117">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
+        <v>-36901000.0</v>
+      </c>
+      <c r="C18">
         <v>-39794000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-39538000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-40204000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-40302000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-40049000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-42758000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-45816000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-45886000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-26030000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-24852000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-20143000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18775000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17427000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-18209000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-20693000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21570000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19925000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19801000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20131000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-18872000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14214000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-13465791.3</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-16166000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13742822.87</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-20116000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-19552000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-20559000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-20632000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-21127000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -26869,90 +27051,91 @@
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
+      <c r="DM18"/>
     </row>
-    <row r="19" spans="1:116">
+    <row r="19" spans="1:117">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
-[...1 lines deleted...]
-      </c>
+      <c r="AD19"/>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -26993,90 +27176,91 @@
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
+      <c r="DM19"/>
     </row>
-    <row r="20" spans="1:116">
+    <row r="20" spans="1:117">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
@@ -27117,440 +27301,444 @@
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
+      <c r="DM20"/>
     </row>
-    <row r="21" spans="1:116">
+    <row r="21" spans="1:117">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
+        <v>213049000.0</v>
+      </c>
+      <c r="C21">
         <v>86236000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>175311831.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>148682217.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>169349000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>114643000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>155997000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>203294000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>205997000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>151556000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>208360885.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>200559000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>192417000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>166402000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>197278587.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>318442000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>390970000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>219766000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>199726200.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>191584000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>470921000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>101745000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>149028375.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>128801896.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>128950012.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>97371665.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>84508193.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>131949000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>148988000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>104917000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>103283000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>128223000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>120782560.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>75387000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>51172432.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>48807364.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>122923592.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>42113000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>69717000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>69257000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>112594759.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>40284000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>66483999.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>72759000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>93260000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>43958000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>35250000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>80435000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>78679000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>33244999.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-19604000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>59009000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>59183013.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>43800678.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>62499948.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>70901660.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>67489922.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>47541870.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>56606954.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>54911824.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>50926155.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>25055817.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>42696189.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>39291529.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>38788539.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>17760447.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>29852194.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>25273645.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>31787760.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>35247485.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>19332217.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>48737011.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>35590489.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>27013504.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-36662891.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>65550966.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>34416157.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>23627773.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-8405727.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>60138814.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>56697181.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>43030536.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>14469553.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>45724852.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>42556977.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>29045217.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>41392968.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>31777924.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>26236910.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>18079345.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-2745102.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>17783266.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>16672110.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>11981359.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>7814053.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>11707104.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>12392022.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>9707464.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>6475296.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7643786.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1997398.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>10427727.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>7138777.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>7322611.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4518884.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3310070.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>3796610.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3043737.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>2416934.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1786896.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>2465931.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2114304.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1994799.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>481662.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>922640.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>798316.0</v>
       </c>
     </row>
-    <row r="22" spans="1:116">
+    <row r="22" spans="1:117">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AF22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
@@ -27591,440 +27779,444 @@
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
+      <c r="DM22"/>
     </row>
-    <row r="23" spans="1:116">
+    <row r="23" spans="1:117">
       <c r="A23" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B23">
+        <v>2076801000.0</v>
+      </c>
+      <c r="C23">
         <v>1862867000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2491302746.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1798163919.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1901847000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1849744000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1920890000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1981289000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2058548000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1719259000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1814728286.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1710487000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1598849000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1683775000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1762371471.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1923519000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2031347000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1971753000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1933978818.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1902416000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1365787000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1047062000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1278634499.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1113554658.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>954012823.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1134591197.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>922229419.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1172816000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1188807000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1125900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1218162000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1159380000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1194046000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1121096000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1191411000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>881711042.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1189501000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1161997000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1068017000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>906203000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>904409000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>691237558.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>960306000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>936913000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>936591000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>779798864.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>813438000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>867740000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>749053000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>666949827.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>812159000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>716106000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>697398684.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>693064032.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>696164811.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>709275082.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>731786451.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>742423149.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>694537617.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>661075455.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>621033122.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>552457532.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>541762891.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>447777670.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>433528128.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>438056700.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>463244984.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>392482926.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>366407683.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>323016551.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>216918579.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>562564708.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>549633523.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>484264062.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>605131543.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>424186140.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>405385627.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>357203536.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>359872824.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>346717714.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>356450367.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>332874420.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>314843545.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>284546510.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>272920884.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>236165164.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>273434771.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>188969941.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>181448588.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>154061866.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>169928034.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>120046295.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>126036021.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>112367657.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>74065425.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>67352311.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>72398240.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>55323214.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>59229266.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>63351134.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>71981360.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>65310360.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>65730716.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>65970682.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>69576043.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>36617659.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>34372881.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>30635876.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>41133451.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>30443414.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>23426346.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>24777006.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>30100424.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>20711484.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>22924059.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>23368894.0</v>
       </c>
     </row>
-    <row r="24" spans="1:116">
+    <row r="24" spans="1:117">
       <c r="A24" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
+      <c r="AD24"/>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
@@ -28065,430 +28257,434 @@
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
+      <c r="DM24"/>
     </row>
-    <row r="25" spans="1:116">
+    <row r="25" spans="1:117">
       <c r="A25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B25">
+        <v>146182000.0</v>
+      </c>
+      <c r="C25">
         <v>150888000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>149802000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>152999000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>156410000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>151293000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>158793000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>153727000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>152540000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>117009000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>115655000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>114091000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>108174000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>104055000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>101999000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>106557000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>111805000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>110232000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>110137000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>106489000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>98016000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>78390000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>76590492.95</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>73924217.07</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>72647000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>69314624.17</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>80738416.36</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>75341441.31</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>74803473.49</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>69454763.33</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>42147730.52</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>50224843.46</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>49213807.79</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>48879906.46</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>48844547.26</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>54529918.66</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>54928646.12</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>50560146.37</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>41079856.03</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>33872599.35</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>34569246.7</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>35130658.53</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>14307051.15</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>38502793.3</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>42519596.23</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>41053793.97</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>37223456.31</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>39184540.13</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>29035795.63</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>27797680.44</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>28527093.25</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>32620834.06</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>32952212.59</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>33328419.09</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>34902663.8</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>37343154.69</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>36964900.21</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>37441741.59</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>33946958.81</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>28336362.01</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>34609279.32</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>32973217.68</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>35130693.61</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>32041200.44</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>28923386.82</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>30543456.94</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>30926654.33</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>32827492.66</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>28844252.36</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>24488793.85</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>15580971.19</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>26790056.88</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>30455721.54</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>28246381.04</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>189624100.04</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-31193646.68</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-27532913.41</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-22174930.65</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>140744353.85</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-21509209.77</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-21615673.33</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-18724481.04</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>100164063.37</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-16476451.27</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-13196884.27</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-11492105.48</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>61991059.23</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-9747725.6</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-7800678.07</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-7313036.71</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>44457781.39</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-6197980.42</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-6681571.39</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-5703170.77</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-3795967.44</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-3688972.23</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-4770059.25</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>150088.82</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-3638871.28</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-6342213.0</v>
       </c>
-      <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>-4425148.77</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-4366694.88</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-4679226.41</v>
       </c>
-      <c r="DB25"/>
-      <c r="DC25">
+      <c r="DC25"/>
+      <c r="DD25">
         <v>-3183780.49</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-2646727.98</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-3562887.02</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DG25"/>
+      <c r="DH25">
         <v>-1591666.78</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-1717872.48</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-1950978.51</v>
       </c>
-      <c r="DJ25"/>
-      <c r="DK25">
+      <c r="DK25"/>
+      <c r="DL25">
         <v>-1390612.46</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-1306335.73</v>
       </c>
     </row>
-    <row r="26" spans="1:116">
+    <row r="26" spans="1:117">
       <c r="A26" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
@@ -28529,54 +28725,55 @@
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
+      <c r="DM26"/>
     </row>
-    <row r="27" spans="1:116">
+    <row r="27" spans="1:117">
       <c r="A27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28649,432 +28846,436 @@
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
+      <c r="DM27"/>
     </row>
-    <row r="28" spans="1:116">
+    <row r="28" spans="1:117">
       <c r="A28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>261581000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>317317000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>320467000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>324145000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>334634000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>320021000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>329255000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>309400000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>318100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>297200000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>291900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>297100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>320400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>311500000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>288800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>234200000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>236700000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>238300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>222100000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>254100000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>247800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>236200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>199600000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>217900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>175600000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>196300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>203800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>201500000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>206700000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>205800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>208200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>204251968.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>258617638.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>268053843.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>517320000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>238594005.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>232103622.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>86638000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>81653000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>78932000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>85044000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>77634951.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>69564973.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>64574701.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>67569493.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>94686000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>88006000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>88795000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>81245000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>78203000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>73218000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>77966000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>79249000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>71641000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>66245000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>67640000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>70568000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>64648000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>63255000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>64968000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>59153000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>57868000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>52986000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>56916000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>47282000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>34694000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>35370000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>34814000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>33624000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>26936000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>21813000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>24426000.0</v>
       </c>
-      <c r="CT28"/>
-      <c r="CU28">
+      <c r="CU28"/>
+      <c r="CV28">
         <v>19468000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>19870000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>5026000.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>4629000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>4700000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>4600000.0</v>
       </c>
-      <c r="DB28"/>
-      <c r="DC28">
+      <c r="DC28"/>
+      <c r="DD28">
         <v>1900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2500000.0</v>
       </c>
-      <c r="DF28"/>
-      <c r="DG28">
+      <c r="DG28"/>
+      <c r="DH28">
         <v>1300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1500000.0</v>
       </c>
-      <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
+      <c r="DM28"/>
     </row>
-    <row r="29" spans="1:116">
+    <row r="29" spans="1:117">
       <c r="A29" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B29">
+        <v>44010000.0</v>
+      </c>
+      <c r="C29">
         <v>9121000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17104000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27040000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32361000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18302000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>28629000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>35297000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>42933000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31380000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>43608000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>45471000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>45453000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>37355000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>46403000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>51544000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>92608000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>51854000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>49399000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>39440000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>42544000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20423000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14020011.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>29920000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>32594404.74</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23499000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>25405000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>28088000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>27322000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>20688000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>26595000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -29115,1098 +29316,1108 @@
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
+      <c r="DM29"/>
     </row>
-    <row r="30" spans="1:116">
+    <row r="30" spans="1:117">
       <c r="A30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B30">
+        <v>111166000.0</v>
+      </c>
+      <c r="C30">
         <v>113844000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>140263955.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>102754088.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>100987000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>102006000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>214731000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>97866000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>118956000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>100862000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>113174848.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>93680000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>100610000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>97168000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>109150649.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53780000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>41648000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>96278000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>121968913.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>99659000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-194908000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>45480000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>147795400.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>46254125.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38453898.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>48598933.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>42884904.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>53326183.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>130573000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>127388000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>46930716.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>67368044.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>49634276.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>120861000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>54135126.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>50810540.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>66768830.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>136857000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>44023761.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>57348166.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>41954582.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>46336784.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>112431000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>100045000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>84487000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>101761000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>83240000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>54949022.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>73107000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>75957000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>153561000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>79357000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>46725783.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>38843186.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-711909920.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>287558039.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>295582538.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>302766334.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-462423680.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>266121229.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>266148350.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>32833287.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>129285807.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>109892421.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>104809790.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>113969000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>108561605.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>97799607.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>91272664.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>67569493.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>53680131.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>160923861.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>124686578.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>108584474.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>244826073.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>73748992.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>73241897.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>68697122.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>128126105.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>60305391.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>61687309.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>61476239.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-188850.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>54730142.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>53341115.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>49210548.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>18490766.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>42012702.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>42692550.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>36059547.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>55909017.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>26157953.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>25845966.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>22908065.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>21017110.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>13771615.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>15992198.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>12496610.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>15708974.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>16626902.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>9375573.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>7689071.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>7538585.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>7524151.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>7697226.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4827186.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>4406779.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>3970091.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>5386696.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>3772336.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>2530824.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>2708952.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>5448215.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1238560.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1419446.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1306335.0</v>
       </c>
     </row>
-    <row r="31" spans="1:116">
+    <row r="31" spans="1:117">
       <c r="A31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B31">
+        <v>-32887000.0</v>
+      </c>
+      <c r="C31">
         <v>-33807000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-51655075.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-38191855.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-36657000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-40309000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-43489000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-40008000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-47413000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-27329000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-28530325.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-21749000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-18730000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-17129000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2920405.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-21708000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-21537000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-20189000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6839890.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-20530000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16612000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14435000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-19572365.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>11237541.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-17162050.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1205662.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-5890109.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-21220000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-21477000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-19126000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>40000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-16907000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-13916777.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-13946000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-10064670.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>43104157.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-147020726.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-28591000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8884000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3514000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-14617000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-18578010.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8937999.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-26317000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-13934000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-20341537.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-16281000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-24607000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>3922000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-24652156.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-26063000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-3084000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-24630284.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-18968008.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-14782677.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>3015249.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-19204601.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-7605416.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3761452.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-28249976.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-13194359.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-5243283.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>7519467.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-5115333.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-16609429.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>12591720.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-51244934.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1655908.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-9071881.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-31871387.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-14097468.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-12486303.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-11090588.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-10093267.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>72776855.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-36144238.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-7488022.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-5646671.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>54012461.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-23204371.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-25595943.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-23676445.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>40653541.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>17933170.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-16180696.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-13923286.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-16709406.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-11071290.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-9986048.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-9304312.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>16448858.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-7277931.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-7505679.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-6394691.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-2239000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-4583594.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-7081236.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-5134350.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1988279.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-1977946.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2186170.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-5928078.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-2488790.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-2620017.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-2105815.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-896477.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-881356.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-860187.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-1647389.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-860358.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-713822.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-594648.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-1419340.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-344045.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-922640.17</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-798316.0</v>
       </c>
     </row>
-    <row r="32" spans="1:116">
+    <row r="32" spans="1:117">
       <c r="A32" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B32">
+        <v>2289850000.0</v>
+      </c>
+      <c r="C32">
         <v>1949103000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2666614579.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1946846137.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2071196000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1964387000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2076887000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2184583000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2264545000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1870815000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2023089171.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1911046000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1791266000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1850177000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1959650058.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2241961000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2422317000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2191519000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2133705019.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2094000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1836708000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1148807000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1427662874.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1242356556.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1082962836.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1231962863.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1006737613.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1304765000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1337795000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1230817000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1321445000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1287603000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1317677000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1196483000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1192878000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>930604660.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1263795000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1204110000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1137734000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>975460000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>977815000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>719699701.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1026790000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1009672000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1029851000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>813831834.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>848688000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>948175000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>827732000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>697025457.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>792555000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>775115000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>752977684.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>736864710.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>756911791.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>773887731.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>798362009.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>789965019.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>751144571.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>715987279.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>671959278.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>577513350.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>584459080.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>484064741.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>471357556.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>457223857.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>493097178.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>422258396.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>391202032.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>358264037.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>236250797.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>562564708.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>585224012.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>511277567.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>502040574.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>489737107.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>465619539.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>402876213.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>328263873.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>406856528.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>413147549.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>375904957.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>366792902.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>330271362.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>315477861.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>265210382.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>312613337.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>220747865.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>207685499.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>172141212.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>166222521.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>137829562.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>142708132.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>124349016.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>81879478.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>79059416.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>84790262.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>65030678.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>65704562.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>70994921.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>73978759.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>71948979.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>72869494.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>73293294.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>74094927.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>39927730.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>38169491.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>33679613.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>43550386.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>32230311.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>25892277.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>26891311.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>32095223.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>21193146.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>23846699.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>24167210.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -30295,51 +30506,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2">
         <v>0.0</v>
       </c>
       <c r="C2">
         <v>335556000.0</v>
       </c>
       <c r="D2">
         <v>147050299.0</v>
       </c>
       <c r="E2">
         <v>19292000.0</v>
       </c>
       <c r="F2">
         <v>4297000.0</v>
       </c>
       <c r="G2">
         <v>93231000.0</v>
       </c>
       <c r="H2">
         <v>875524.27</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
@@ -30388,51 +30599,51 @@
       </c>
       <c r="Y2">
         <v>0.87</v>
       </c>
       <c r="Z2">
         <v>500543.0</v>
       </c>
       <c r="AA2">
         <v>0.0</v>
       </c>
       <c r="AB2">
         <v>-1438503.0</v>
       </c>
       <c r="AC2">
         <v>-1301503.0</v>
       </c>
       <c r="AD2">
         <v>-9932153.0</v>
       </c>
       <c r="AE2">
         <v>-7582260.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3">
         <v>381456067</v>
       </c>
       <c r="C3">
         <v>399093000</v>
       </c>
       <c r="D3">
         <v>368193640</v>
       </c>
       <c r="E3">
         <v>356944000</v>
       </c>
       <c r="F3">
         <v>275799000</v>
       </c>
       <c r="G3">
         <v>144375000</v>
       </c>
       <c r="H3">
         <v>268810429.7</v>
       </c>
       <c r="I3">
         <v>234004390</v>
       </c>
@@ -30483,125 +30694,125 @@
       </c>
       <c r="Y3">
         <v>9484154</v>
       </c>
       <c r="Z3">
         <v>8702557</v>
       </c>
       <c r="AA3">
         <v>8702557.39</v>
       </c>
       <c r="AB3">
         <v>77692203</v>
       </c>
       <c r="AC3">
         <v>27400075</v>
       </c>
       <c r="AD3">
         <v>14758340</v>
       </c>
       <c r="AE3">
         <v>8512160</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B6">
         <v>287877666.0</v>
       </c>
       <c r="C6">
         <v>-335556000.0</v>
       </c>
       <c r="D6">
         <v>186788895.0</v>
       </c>
       <c r="E6">
         <v>127825000.0</v>
       </c>
       <c r="F6">
         <v>14995000.0</v>
       </c>
       <c r="G6">
         <v>4297000.0</v>
       </c>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
@@ -30652,51 +30863,51 @@
       </c>
       <c r="Y6">
         <v>-0.87</v>
       </c>
       <c r="Z6">
         <v>500543.0</v>
       </c>
       <c r="AA6">
         <v>500543.0</v>
       </c>
       <c r="AB6">
         <v>-1.46</v>
       </c>
       <c r="AC6">
         <v>-137000.0</v>
       </c>
       <c r="AD6">
         <v>8603203.0</v>
       </c>
       <c r="AE6">
         <v>-2575107.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7">
         <v>198891320.0</v>
       </c>
       <c r="C7">
         <v>11566000.0</v>
       </c>
       <c r="D7">
         <v>108586486.0</v>
       </c>
       <c r="E7">
         <v>-147453000.0</v>
       </c>
       <c r="F7">
         <v>41940000.0</v>
       </c>
       <c r="G7">
         <v>33661000.0</v>
       </c>
       <c r="H7">
         <v>15004554.95</v>
       </c>
       <c r="I7">
         <v>9285404.0</v>
       </c>
@@ -30747,88 +30958,88 @@
       </c>
       <c r="Y7">
         <v>342372.0</v>
       </c>
       <c r="Z7">
         <v>-5780929.0</v>
       </c>
       <c r="AA7">
         <v>7266017.0</v>
       </c>
       <c r="AB7">
         <v>7266017.0</v>
       </c>
       <c r="AC7">
         <v>-1080935.0</v>
       </c>
       <c r="AD7">
         <v>-2098342.0</v>
       </c>
       <c r="AE7">
         <v>1216022.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
         <v>180499838.0</v>
       </c>
       <c r="C9">
         <v>145432000.0</v>
       </c>
       <c r="D9">
         <v>228231113.0</v>
       </c>
       <c r="E9">
         <v>-59105000.0</v>
       </c>
       <c r="F9">
         <v>-101664000.0</v>
       </c>
       <c r="G9">
         <v>-16399000.0</v>
       </c>
       <c r="H9">
         <v>59667630.0</v>
       </c>
       <c r="I9">
         <v>-1926536.0</v>
       </c>
@@ -30847,51 +31058,51 @@
       <c r="N9">
         <v>16300000.0</v>
       </c>
       <c r="O9">
         <v>-7000000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
         <v>-425825.0</v>
       </c>
       <c r="C10">
         <v>8101000.0</v>
       </c>
       <c r="D10">
         <v>6652807.0</v>
       </c>
       <c r="E10">
         <v>-1498000.0</v>
       </c>
       <c r="F10">
         <v>-1233000.0</v>
       </c>
       <c r="G10">
         <v>2200000.0</v>
       </c>
       <c r="H10">
         <v>2321112.79</v>
       </c>
       <c r="I10">
         <v>318642.0</v>
       </c>
@@ -30910,204 +31121,204 @@
       <c r="N10">
         <v>-400000.0</v>
       </c>
       <c r="O10">
         <v>2800000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-96774000.0</v>
       </c>
       <c r="F11">
         <v>154292000.0</v>
       </c>
       <c r="G11">
         <v>47668000.0</v>
       </c>
       <c r="H11">
         <v>-48557000.0</v>
       </c>
       <c r="I11">
         <v>15817000.0</v>
       </c>
       <c r="J11">
         <v>-35019000.0</v>
       </c>
       <c r="K11">
         <v>-27870000.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-134727000.0</v>
       </c>
       <c r="F12">
         <v>-243982000.0</v>
       </c>
       <c r="G12">
         <v>2297000.0</v>
       </c>
       <c r="H12">
         <v>-57287000.0</v>
       </c>
       <c r="I12">
         <v>-21731000.0</v>
       </c>
       <c r="J12">
         <v>-96919000.0</v>
       </c>
       <c r="K12">
         <v>-511047000.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>9924000.0</v>
       </c>
       <c r="F13">
         <v>41940000.0</v>
       </c>
       <c r="G13">
         <v>192000.0</v>
       </c>
       <c r="H13">
         <v>3839000.0</v>
       </c>
       <c r="I13">
         <v>-980000.0</v>
       </c>
       <c r="J13">
         <v>9060000.0</v>
       </c>
       <c r="K13">
         <v>1598000.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14">
         <v>852355078.0</v>
       </c>
       <c r="C14">
         <v>582069000.0</v>
       </c>
       <c r="D14">
         <v>450080297.0</v>
       </c>
       <c r="E14">
         <v>430593000.0</v>
       </c>
       <c r="F14">
         <v>393032000.0</v>
       </c>
       <c r="G14">
         <v>299229000.0</v>
       </c>
       <c r="H14">
         <v>300314636.33</v>
       </c>
       <c r="I14">
         <v>191326916.0</v>
       </c>
@@ -31158,51 +31369,51 @@
       </c>
       <c r="Y14">
         <v>12780202.0</v>
       </c>
       <c r="Z14">
         <v>-15477025.0</v>
       </c>
       <c r="AA14">
         <v>-19826469.57</v>
       </c>
       <c r="AB14">
         <v>-13781921.0</v>
       </c>
       <c r="AC14">
         <v>-9453025.0</v>
       </c>
       <c r="AD14">
         <v>-5735468.0</v>
       </c>
       <c r="AE14">
         <v>-4864091.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
         <v>210945678.0</v>
       </c>
       <c r="C15">
         <v>127498000.0</v>
       </c>
       <c r="D15">
         <v>123315738.0</v>
       </c>
       <c r="E15">
         <v>97321000.0</v>
       </c>
       <c r="F15">
         <v>85386000.0</v>
       </c>
       <c r="G15">
         <v>67604000.0</v>
       </c>
       <c r="H15">
         <v>61781255.02</v>
       </c>
       <c r="I15">
         <v>54401151.0</v>
       </c>
@@ -31239,51 +31450,51 @@
       <c r="T15">
         <v>130635161.0</v>
       </c>
       <c r="U15">
         <v>109214138.0</v>
       </c>
       <c r="V15">
         <v>95985407.0</v>
       </c>
       <c r="W15">
         <v>49137371.0</v>
       </c>
       <c r="X15">
         <v>50744542.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B16">
         <v>287877666.0</v>
       </c>
       <c r="C16">
         <v>0.0</v>
       </c>
       <c r="D16">
         <v>333839194.0</v>
       </c>
       <c r="E16">
         <v>147117000.0</v>
       </c>
       <c r="F16">
         <v>19292000.0</v>
       </c>
       <c r="G16">
         <v>4297000.0</v>
       </c>
       <c r="H16">
         <v>93231000.0</v>
       </c>
       <c r="I16">
         <v>875524.27</v>
       </c>
@@ -31334,88 +31545,88 @@
       </c>
       <c r="Y16">
         <v>0.16</v>
       </c>
       <c r="Z16">
         <v>500543.0</v>
       </c>
       <c r="AA16">
         <v>500543.0</v>
       </c>
       <c r="AB16">
         <v>-1.46</v>
       </c>
       <c r="AC16">
         <v>-1438503.0</v>
       </c>
       <c r="AD16">
         <v>-1328950.0</v>
       </c>
       <c r="AE16">
         <v>-10157367.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18">
         <v>983682518.0</v>
       </c>
       <c r="C18">
         <v>663558000.0</v>
       </c>
       <c r="D18">
         <v>664237965.0</v>
       </c>
       <c r="E18">
         <v>614701000.0</v>
       </c>
       <c r="F18">
         <v>579552000.0</v>
       </c>
       <c r="G18">
         <v>466487000.0</v>
       </c>
       <c r="H18">
         <v>228112871.0</v>
       </c>
       <c r="I18">
         <v>165034543.0</v>
       </c>
@@ -31466,51 +31677,51 @@
       </c>
       <c r="Y18">
         <v>19287179.0</v>
       </c>
       <c r="Z18">
         <v>24213547.0</v>
       </c>
       <c r="AA18">
         <v>24213547.0</v>
       </c>
       <c r="AB18">
         <v>-58640724.0</v>
       </c>
       <c r="AC18">
         <v>-12467034.0</v>
       </c>
       <c r="AD18">
         <v>-9792264.0</v>
       </c>
       <c r="AE18">
         <v>-5078684.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19">
         <v>-4755000.0</v>
       </c>
       <c r="C19">
         <v>-1244615000.0</v>
       </c>
       <c r="D19">
         <v>-794266000.0</v>
       </c>
       <c r="E19">
         <v>223422000.0</v>
       </c>
       <c r="F19">
         <v>4773000.0</v>
       </c>
       <c r="G19">
         <v>-378481000.0</v>
       </c>
       <c r="H19">
         <v>-402974000.0</v>
       </c>
       <c r="I19">
         <v>-362492000.0</v>
       </c>
@@ -31523,90 +31734,90 @@
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>425350000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
         <v>-7801000.0</v>
       </c>
       <c r="C21">
         <v>66510000.0</v>
       </c>
       <c r="D21">
         <v>430764000.0</v>
       </c>
       <c r="E21">
         <v>-409254000.0</v>
       </c>
       <c r="F21">
         <v>602305000.0</v>
       </c>
       <c r="G21">
         <v>-564327000.0</v>
       </c>
       <c r="H21">
         <v>53858000.0</v>
       </c>
       <c r="I21">
         <v>21943000.0</v>
       </c>
@@ -31619,51 +31830,51 @@
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22">
         <v>433578529.0</v>
       </c>
       <c r="C22">
         <v>422484000.0</v>
       </c>
       <c r="D22">
         <v>514135845.0</v>
       </c>
       <c r="E22">
         <v>823232000.0</v>
       </c>
       <c r="F22">
         <v>664361000.0</v>
       </c>
       <c r="G22">
         <v>275675000.0</v>
       </c>
       <c r="H22">
         <v>248398876.19</v>
       </c>
       <c r="I22">
         <v>214381474.0</v>
       </c>
@@ -31714,51 +31925,51 @@
       </c>
       <c r="Y22">
         <v>16889939.0</v>
       </c>
       <c r="Z22">
         <v>11151212.0</v>
       </c>
       <c r="AA22">
         <v>8055560.0</v>
       </c>
       <c r="AB22">
         <v>8055560.0</v>
       </c>
       <c r="AC22">
         <v>7093635.0</v>
       </c>
       <c r="AD22">
         <v>1398894.0</v>
       </c>
       <c r="AE22">
         <v>-2360515.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B23">
         <v>-238219467.0</v>
       </c>
       <c r="C23">
         <v>2719000.0</v>
       </c>
       <c r="D23">
         <v>-140203869.0</v>
       </c>
       <c r="E23">
         <v>100546000.0</v>
       </c>
       <c r="F23">
         <v>-11216000.0</v>
       </c>
       <c r="G23">
         <v>59274000.0</v>
       </c>
       <c r="H23">
         <v>-1583133.66</v>
       </c>
       <c r="I23">
         <v>31246834.0</v>
       </c>
@@ -31809,51 +32020,51 @@
       </c>
       <c r="Y23">
         <v>-52855536.0</v>
       </c>
       <c r="Z23">
         <v>0.11</v>
       </c>
       <c r="AA23">
         <v>0.11</v>
       </c>
       <c r="AB23">
         <v>80677741.0</v>
       </c>
       <c r="AC23">
         <v>19454053.0</v>
       </c>
       <c r="AD23">
         <v>-68500.0</v>
       </c>
       <c r="AE23">
         <v>-16073017.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B24">
         <v>-922857.0</v>
       </c>
       <c r="C24">
         <v>88015000.0</v>
       </c>
       <c r="D24">
         <v>25015492.0</v>
       </c>
       <c r="E24">
         <v>-311000.0</v>
       </c>
       <c r="F24">
         <v>3789000.0</v>
       </c>
       <c r="G24">
         <v>22043000.0</v>
       </c>
       <c r="H24">
         <v>-329000.0</v>
       </c>
       <c r="I24">
         <v>24753493.0</v>
       </c>
@@ -31904,51 +32115,51 @@
       </c>
       <c r="Y24">
         <v>2098697.0</v>
       </c>
       <c r="Z24">
         <v>5580832.0</v>
       </c>
       <c r="AA24">
         <v>5580832.0</v>
       </c>
       <c r="AB24">
         <v>6215376.0</v>
       </c>
       <c r="AC24">
         <v>3082508.0</v>
       </c>
       <c r="AD24">
         <v>1748618.0</v>
       </c>
       <c r="AE24">
         <v>1859799.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B25">
         <v>-118147786.0</v>
       </c>
       <c r="C25">
         <v>-102781000.0</v>
       </c>
       <c r="D25">
         <v>-17515427.0</v>
       </c>
       <c r="E25">
         <v>-391784000.0</v>
       </c>
       <c r="F25">
         <v>-411212000.0</v>
       </c>
       <c r="G25">
         <v>-91731000.0</v>
       </c>
       <c r="H25">
         <v>-150829460.98</v>
       </c>
       <c r="I25">
         <v>-86548018.0</v>
       </c>
@@ -31999,51 +32210,51 @@
       </c>
       <c r="Y25">
         <v>-398270.0</v>
       </c>
       <c r="Z25">
         <v>44208875.0</v>
       </c>
       <c r="AA25">
         <v>39652939.0</v>
       </c>
       <c r="AB25">
         <v>17376707.0</v>
       </c>
       <c r="AC25">
         <v>18236367.0</v>
       </c>
       <c r="AD25">
         <v>11400993.0</v>
       </c>
       <c r="AE25">
         <v>9656652.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B26">
         <v>-338855345.0</v>
       </c>
       <c r="C26">
         <v>-106170000.0</v>
       </c>
       <c r="D26">
         <v>-340741259.0</v>
       </c>
       <c r="E26">
         <v>-577169000.0</v>
       </c>
       <c r="F26">
         <v>-214732000.0</v>
       </c>
       <c r="G26">
         <v>-42864000.0</v>
       </c>
       <c r="H26">
         <v>-197648265.67</v>
       </c>
       <c r="I26">
         <v>-145689000.0</v>
       </c>
@@ -32072,51 +32283,51 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>0.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-3327399.0</v>
       </c>
       <c r="X26">
         <v>17730977.0</v>
       </c>
       <c r="Y26">
         <v>-6928749.74</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B27">
         <v>15148000.0</v>
       </c>
       <c r="C27">
         <v>11074000.0</v>
       </c>
       <c r="D27">
         <v>13451000.0</v>
       </c>
       <c r="E27">
         <v>14648000.0</v>
       </c>
       <c r="F27">
         <v>15424000.0</v>
       </c>
       <c r="G27">
         <v>7046000.0</v>
       </c>
       <c r="H27">
         <v>6330238.01</v>
       </c>
       <c r="I27">
         <v>4350858.0</v>
       </c>
@@ -32159,51 +32370,51 @@
       </c>
       <c r="W27">
         <v>11822250.32</v>
       </c>
       <c r="X27">
         <v>0.0</v>
       </c>
       <c r="Y27">
         <v>-398269.72</v>
       </c>
       <c r="Z27"/>
       <c r="AA27">
         <v>391192.0</v>
       </c>
       <c r="AB27">
         <v>-878259.69</v>
       </c>
       <c r="AC27">
         <v>-411001.13</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B28">
         <v>-561955905.0</v>
       </c>
       <c r="C28">
         <v>-164439000.0</v>
       </c>
       <c r="D28">
         <v>-28582733.0</v>
       </c>
       <c r="E28">
         <v>-1067242000.0</v>
       </c>
       <c r="F28">
         <v>322301000.0</v>
       </c>
       <c r="G28">
         <v>-228084000.0</v>
       </c>
       <c r="H28">
         <v>-188431181.91</v>
       </c>
       <c r="I28">
         <v>-132897953.0</v>
       </c>
@@ -32254,51 +32465,51 @@
       </c>
       <c r="Y28">
         <v>8689521.0</v>
       </c>
       <c r="Z28">
         <v>-11157588.0</v>
       </c>
       <c r="AA28">
         <v>-28252393.69</v>
       </c>
       <c r="AB28">
         <v>52425347.0</v>
       </c>
       <c r="AC28">
         <v>52425347.0</v>
       </c>
       <c r="AD28">
         <v>-2466006.0</v>
       </c>
       <c r="AE28">
         <v>643776.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B29">
         <v>1365138586.0</v>
       </c>
       <c r="C29">
         <v>1062651000.0</v>
       </c>
       <c r="D29">
         <v>1032431605.0</v>
       </c>
       <c r="E29">
         <v>971645000.0</v>
       </c>
       <c r="F29">
         <v>855351000.0</v>
       </c>
       <c r="G29">
         <v>610862000.0</v>
       </c>
       <c r="H29">
         <v>496923300.7</v>
       </c>
       <c r="I29">
         <v>399038934.0</v>
       </c>
@@ -32349,51 +32560,51 @@
       </c>
       <c r="Y29">
         <v>28771334.0</v>
       </c>
       <c r="Z29">
         <v>32916105.0</v>
       </c>
       <c r="AA29">
         <v>32916105.0</v>
       </c>
       <c r="AB29">
         <v>19051479.0</v>
       </c>
       <c r="AC29">
         <v>14933041.0</v>
       </c>
       <c r="AD29">
         <v>4966076.0</v>
       </c>
       <c r="AE29">
         <v>3433476.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B30">
         <v>-505234525.0</v>
       </c>
       <c r="C30">
         <v>-1244615000.0</v>
       </c>
       <c r="D30">
         <v>-811954124.0</v>
       </c>
       <c r="E30">
         <v>223422000.0</v>
       </c>
       <c r="F30">
         <v>-1162657000.0</v>
       </c>
       <c r="G30">
         <v>-378481000.0</v>
       </c>
       <c r="H30">
         <v>-303857000.0</v>
       </c>
       <c r="I30">
         <v>-266140980.0</v>
       </c>
@@ -32461,1111 +32672,1120 @@
       <c r="AE30">
         <v>-6652360.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DL30"/>
+  <dimension ref="A1:DM30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:116">
+    <row r="1" spans="1:117">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
+      <c r="DM1" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="2" spans="1:116">
+    <row r="2" spans="1:117">
       <c r="A2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B2">
+        <v>185814000.0</v>
+      </c>
+      <c r="C2">
         <v>210186000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43334860.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28000169.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16434000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>0.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>55130733.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26602098.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>901441789.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>333839194.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>87840968.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>178134000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>136360000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>147117000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>133140000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14964015.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20569749.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>19265886.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>62872515.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>111508000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>401968000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4297000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>277853065.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11845503.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>124921056.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-0.05</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>0.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>890463.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>0.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>0.99</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>0.91</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>0.7</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>0.53</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>-0.12</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>0.54</v>
       </c>
-      <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>2739993.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>0.0</v>
       </c>
-      <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2">
         <v>0.2</v>
       </c>
-      <c r="AP2"/>
       <c r="AQ2"/>
-      <c r="AR2">
+      <c r="AR2"/>
+      <c r="AS2">
         <v>0.47</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>0.26</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2">
+      <c r="AU2"/>
+      <c r="AV2">
         <v>1.61</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1.02</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>0.28</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>-6084149.0</v>
       </c>
-      <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>531048.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4395696.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>-93522.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>0.41</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>0.73</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
-      <c r="BK2">
+      <c r="BK2"/>
+      <c r="BL2">
         <v>0.9</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1.59</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>0.09</v>
       </c>
-      <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>1.03</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>0.79</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>0.48</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>0.76</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>0.23</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>0.56</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>0.87</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>1.51</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>0.45</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1.55</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>0.8</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>0.38</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>0.71</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1.45</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>0.52</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>0.64</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>0.24</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>19987600.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>-0.52</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>0.49</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>3847251.25</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>0.05</v>
       </c>
-      <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
-      <c r="CR2">
+      <c r="CR2"/>
+      <c r="CS2">
         <v>0.76</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>0.47</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>0.31</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>0.2</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>502657.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>908210.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>0.27</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>0.63</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>0.89</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>0.33</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>-7864406.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>-8535697.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>-1389532.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>-3904698.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>-6359506.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>-1057152.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>-1255368.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1995458.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>-14336408.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>-13861673.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>-10305537.0</v>
       </c>
     </row>
-    <row r="3" spans="1:116">
+    <row r="3" spans="1:117">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3">
+        <v>75547000</v>
+      </c>
+      <c r="C3">
         <v>27264000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>115441343</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>71429153</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>86106000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>40710000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>71376748</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>124607972</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>118561536</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>77652569</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>82712510</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>121149000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>84807000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>77238000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>113588000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>70094498</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>73950646</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>91536581</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>100588594</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>68636488</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>60723536</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>37648155</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>60092636</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>50310438</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>27151985</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>33051445</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>94320416</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>78933373</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>54085161</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>38875074</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>76021867</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>75187498</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>51568582</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>30314927</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>50654790</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>68227289</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>56385710</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>27660882</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>21901713</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>15788552</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>23954613</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>22557856</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3337153</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>38960148</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>45492262</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>31019876</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>24275240</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>19958250</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>14650994</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20010313</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>15047722</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>30343744</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>12575083</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>15879895</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>22749389</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>21979171</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>24255235</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>20839722</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>40774616</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>11427125</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>25847522</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>23257297</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>32193848</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>33790719</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>26320570</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9610555</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>19493518</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>19696906</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>9218263</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8913439</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>21151245</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>28066196</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>22295830</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>12756242</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>34878847</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>27319902</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>22013134</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>52076109</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>37400209</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>21618216</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>30224850</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>9816435</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>21549729</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>15154035</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>12728236</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4002645</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>13354740</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>6036423</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3890132</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2863745</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3031828</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4121935</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1742513</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2774257</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3730064</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>959650</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1328863</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4427434</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1075703</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3037512</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2869975</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2496907</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>917197</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>2418477</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>49349721</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>6037397</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>7615744</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>14689340</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>4699876</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>5698251</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>11121537</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>5880409</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>6707697</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>456605</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>3384734</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>4209304</v>
       </c>
     </row>
-    <row r="4" spans="1:116">
+    <row r="4" spans="1:117">
       <c r="A4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -33606,90 +33826,91 @@
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
+      <c r="DM4"/>
     </row>
-    <row r="5" spans="1:116">
+    <row r="5" spans="1:117">
       <c r="A5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
+      <c r="AD5"/>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
@@ -33730,790 +33951,797 @@
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
+      <c r="DM5"/>
     </row>
-    <row r="6" spans="1:116">
+    <row r="6" spans="1:117">
       <c r="A6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B6">
+        <v>19632000.0</v>
+      </c>
+      <c r="C6">
         <v>-24372000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>244542806.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3582014.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11566000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16433000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-55130733.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28528635.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-874839691.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>567602595.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>245998226.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-89870000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>41774000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10757000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13977000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>117229163.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5605734.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1303863.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-43606629.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-48635485.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-290460000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>397671000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-273556065.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>358644734.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-112847201.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>130200650.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-0.03</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-0.93</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-890463.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>875523.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-0.99</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-0.91</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-0.7</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-0.53</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>39749.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-0.54</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-0.55</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2739992.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2718546.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-0.51</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-0.2</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-0.86</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-0.25</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-0.47</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-0.26</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-0.77</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1.61</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1.02</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-0.28</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1.15</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-6084149.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-531048.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-4395695.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>93522.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-0.83</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-0.04</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-0.21</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-0.41</v>
-      </c>
-[...1 lines deleted...]
-        <v>-0.73</v>
       </c>
       <c r="BH6">
         <v>-0.73</v>
       </c>
       <c r="BI6">
+        <v>-0.73</v>
+      </c>
+      <c r="BJ6">
         <v>-0.7</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-0.54</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-0.9</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1.59</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-0.09</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1.57</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1.03</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-0.79</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-0.48</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-0.76</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-0.23</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-0.56</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-0.87</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1.72</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-1.51</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-0.45</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1.55</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-0.8</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>25301131.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1.66</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-0.71</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1.45</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-22383.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-1059142.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>250284.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-19987601.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>20113297.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-0.49</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-0.53</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-0.91</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3847250.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-0.44</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-0.91</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-0.75</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-0.71</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-0.76</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-5421.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-484932.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>502656.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-502656.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-407667.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>908209.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-0.63</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-0.89</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-1930875.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>8347124.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>671290.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-7146165.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>2466194.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>2454807.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-5302354.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>198216.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-3324408.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>16331866.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-474735.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-3556136.0</v>
       </c>
     </row>
-    <row r="7" spans="1:116">
+    <row r="7" spans="1:117">
       <c r="A7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B7">
+        <v>-41209000.0</v>
+      </c>
+      <c r="C7">
         <v>-59442000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>78068384.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>48697671.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>36823000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2060000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>17933505.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>53651205.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-25840786.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-34837681.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>38270040.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>18370000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-14000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>50837000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28491000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>42094655.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-86516745.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-137917308.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-33440812.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-7624944.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>44421200.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>39421300.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2139065.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3899917.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>16027109.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>22031647.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>7444765.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2730019.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-13677635.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>18190533.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>31913000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>13539000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-4185675.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-21652302.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>7690425.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>24350076.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-20080580.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-18838764.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>9761461.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2363186.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4072000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-7225509.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>69982999.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4110242.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-15302382.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2682000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>25543000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>18574000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-32123274.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-215310.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>23536000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>4080000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>21318659.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2511179.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>24560529.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>7769367.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1208337.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-8535546.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>42626027.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>23836231.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-58466626.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-21562696.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>10480528.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-5671603.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-8609767.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-15200117.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-7868221.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>4575874.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-893856.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>16197038.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>40355128.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-3377914.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-10784117.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-35223938.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>23446116.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>40101.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-3322510.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-8841886.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>14690000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-8495510.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-9047113.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-5083204.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>11934968.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-3205792.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-3923877.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-12652723.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>5541027.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-85399.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-1093646.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>3737740.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>3470615.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-3095086.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-496063.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-3726716.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>4026873.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-2509612.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-5067719.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-1715856.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>4148665.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-3146018.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-481820.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>7418931.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-6993.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>335899.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-874055.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>1894815.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>1471387.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-3573082.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-2936420.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>3844959.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>654824.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-330360.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>103543.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>1275758.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-2026159.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-1451484.0</v>
       </c>
     </row>
-    <row r="8" spans="1:116">
+    <row r="8" spans="1:117">
       <c r="A8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
@@ -34554,218 +34782,221 @@
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
+      <c r="DM8"/>
     </row>
-    <row r="9" spans="1:116">
+    <row r="9" spans="1:117">
       <c r="A9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B9">
+        <v>-88417000.0</v>
+      </c>
+      <c r="C9">
         <v>-104815000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>95651761.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>43551765.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>49060000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-29644000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>80828959.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>56451638.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>24709007.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-20138637.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>100513571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27604000.0</v>
       </c>
       <c r="M9">
         <v>-27604000.0</v>
       </c>
       <c r="N9">
         <v>-27604000.0</v>
       </c>
       <c r="O9">
+        <v>-27604000.0</v>
+      </c>
+      <c r="P9">
         <v>113628000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26044182.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-78089113.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-125547226.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-32000889.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-53798462.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-26472294.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11180903.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-15521938.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-43986892.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>27478602.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>15282320.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>28100250.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10625472.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>487507.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19650239.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>30241000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6536000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-6041666.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-24357098.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>29845851.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3088196.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-8271821.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-11807315.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-86800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-13700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6808000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7800000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>65007999.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8600000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-14000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1300000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-15600000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-61900000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-38700000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-41800000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>23800000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-30300000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>20900000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-7300000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>30900000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
@@ -34782,216 +35013,219 @@
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
+      <c r="DM9"/>
     </row>
-    <row r="10" spans="1:116">
+    <row r="10" spans="1:117">
       <c r="A10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B10">
+        <v>-393000.0</v>
+      </c>
+      <c r="C10">
         <v>-622000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2225336.9</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1057.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>460714.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>817000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4644365.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1102839.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1399229.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>743663.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3362234.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2150000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1764000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2852000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-322000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1423126.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1425185.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1312929.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>872474.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1279439.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-633383.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-192426.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-434174.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>389493.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1283562.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1833321.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>916907.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>486478.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>756398.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>154284.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-714000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>453000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>440237.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>89824.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>423376.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>855279.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-379067.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-995815.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>240000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-13000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>122000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>100000.0</v>
       </c>
-      <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1800000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1600000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>300000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-2100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="BC10">
         <v>300000.0</v>
       </c>
-      <c r="BD10"/>
+      <c r="BD10">
+        <v>300000.0</v>
+      </c>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
@@ -35008,126 +35242,127 @@
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
+      <c r="DM10"/>
     </row>
-    <row r="11" spans="1:116">
+    <row r="11" spans="1:117">
       <c r="A11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>35980000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-49394000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-102060000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>14561000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-6600000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2675000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-162357000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>58124000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>79561000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>24673000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>14196809.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>47402000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-9170000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4417000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-32689000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-15016000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-19604000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2735196.87</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
@@ -35168,126 +35403,127 @@
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
+      <c r="DM11"/>
     </row>
-    <row r="12" spans="1:116">
+    <row r="12" spans="1:117">
       <c r="A12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>12939000.0</v>
       </c>
       <c r="N12">
         <v>12939000.0</v>
       </c>
       <c r="O12">
+        <v>12939000.0</v>
+      </c>
+      <c r="P12">
         <v>-35636000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-61328000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-53743000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15980000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-99646000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-19942000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-95183000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-29211000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-7846618.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-23929000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>41356000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-4501000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-11638000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1070000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-41062000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-16102344.45</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>0.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
@@ -35328,126 +35564,127 @@
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
+      <c r="DM12"/>
     </row>
-    <row r="13" spans="1:116">
+    <row r="13" spans="1:117">
       <c r="A13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>7844000.0</v>
       </c>
       <c r="N13">
         <v>7844000.0</v>
       </c>
       <c r="O13">
+        <v>7844000.0</v>
+      </c>
+      <c r="P13">
         <v>17245000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1374000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-447000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-8248000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>57212000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10690000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-8131000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3549000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2394950.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>279000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-3619000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>533000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4715000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3920000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>15000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1115870.15</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>0.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -35488,1092 +35725,1102 @@
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
+      <c r="DM13"/>
     </row>
-    <row r="14" spans="1:116">
+    <row r="14" spans="1:117">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14">
+        <v>146182000.0</v>
+      </c>
+      <c r="C14">
         <v>150888000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>208707349.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>151302839.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>158987000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>150836000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>154311728.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>157098624.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>154626104.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>116486321.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>118851522.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>114091000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>108174000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>104055000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>101999000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>100570352.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>110852489.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>111585836.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>109766141.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>105763992.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>97184515.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>78975586.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>76590492.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>98570806.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>100335983.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>97626900.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>78362830.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>75341441.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>74803473.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>69454763.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>42147730.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>50224843.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>49213807.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>48879906.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>162547131.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>54529918.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>54928646.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>50560146.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>41079856.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>33872599.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>34569246.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>35130658.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>14307051.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>38502793.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>42519596.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>41053793.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>37223456.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>39184540.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>29035795.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>27797680.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>28527093.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>32620834.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>32952212.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>33328419.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>34902663.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>37343154.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>36964900.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>37441741.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>33946958.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>28336362.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>34609279.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>32973217.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>35130693.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>32041200.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>28923386.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>30543456.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>30926654.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>32827492.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>28844252.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>24488793.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>15580971.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>26790056.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>30455721.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>28246381.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>189624100.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>31193646.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>27662941.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>22044902.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>140744353.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-21509209.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-21615673.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>-18724481.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>100164063.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>-16476451.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>-13196884.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>-11492105.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>61991059.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>-9747725.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>-7800678.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>-7313036.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>44457781.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-6197980.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-6681571.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-5703170.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>-3795967.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>-3688972.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>-4770059.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>-7218183.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>150088.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>-3638871.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>-6342213.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>-4692412.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>-4425148.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>-4366694.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>-4679226.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>-3272186.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>-3183780.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>-2646727.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>-3562887.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>-2580599.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>-1591666.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>-1717872.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>-1950978.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>-1087542.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>-1390612.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>-1306335.0</v>
       </c>
     </row>
-    <row r="15" spans="1:116">
+    <row r="15" spans="1:117">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B15">
+        <v>38859000.0</v>
+      </c>
+      <c r="C15">
         <v>37980000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>51177571.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>36894777.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>39455000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>38190000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>32221941.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>34153148.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>33275239.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>33481766.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30724407.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>30156000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>30637000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>30319000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23746000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>23043934.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>24006661.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>25246305.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21181032.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>21276688.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>21262541.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>21431913.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23455790.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>22760977.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>22561430.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>21031564.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>15160979.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15134461.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>15442565.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>20773904.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>18416450.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>18374000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>18658065.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14492686.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>17335822.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>13801359.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>17471710.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>17413176.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>15637479.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>15791783.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>12478937.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>12786971.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>10748985.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12725512.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>14027922.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>13720618.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>10974072.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>14288000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>14303000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>13544000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>11979000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>11987000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>11480193.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>11853162.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>11859289.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>12636017.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>10811129.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11015224.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>11234422.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>9256115.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>9878217.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>9808521.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10405614.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>9622051.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>8729506.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>9343731.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9614865.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>9449716.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>8572604.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6873366.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>830478.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>32478383.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>32947812.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>37002520.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>32760071.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>3711858.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>24520425.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>27394305.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>28546619.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>28752787.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>8378738.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>21390176.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>18424549.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>19438703.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>7260255.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>15568945.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>13777092.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>12531077.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>14360063.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>12050783.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>13179434.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>11154260.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
+      <c r="DM15"/>
     </row>
-    <row r="16" spans="1:116">
+    <row r="16" spans="1:117">
       <c r="A16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B16">
+        <v>205446000.0</v>
+      </c>
+      <c r="C16">
         <v>185814000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>287877666.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>31582183.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16433000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>0.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>55130733.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26602098.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>901441789.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>333839194.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>88264000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>178134000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>136360000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>147117000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>132193178.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>14964015.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20569749.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>19265886.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>62872515.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>111508000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>401968000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4297000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>370490238.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12073855.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>130200650.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-0.03</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-0.93</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>0.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>875524.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>0.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>0.99</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>0.91</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>0.7</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>39749.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>0.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-0.55</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>0.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2718547.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-0.51</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>0.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-0.86</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-0.25</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>0.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>0.47</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-0.77</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>0.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1.61</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1.02</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-1.15</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-6084149.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>0.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>531048.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4395696.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-0.83</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-0.04</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-0.21</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>0.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>0.41</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-0.73</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-0.7</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-0.54</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>0.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>0.9</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1.59</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>-1.57</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>0.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1.03</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>0.79</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>0.48</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>0.76</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>0.23</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>0.56</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-1.72</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>0.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1.51</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>0.45</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1.55</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>25301132.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-1.66</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>0.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>0.71</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-22382.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-1059141.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>250285.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>-1.02</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>20113297.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>0.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>-0.53</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>-0.91</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3847251.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>-0.44</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>-0.91</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>-0.75</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>-0.71</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>0.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>-5420.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>-484931.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>502657.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>0.2</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>500543.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>908210.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>0.27</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>0.63</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>-1930874.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>482718.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>-7864406.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-8535697.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-1438503.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-3904698.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-6359506.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-1057152.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-1328950.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>1995458.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-14336408.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-13861673.0</v>
       </c>
     </row>
-    <row r="17" spans="1:116">
+    <row r="17" spans="1:117">
       <c r="A17" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
-[...1 lines deleted...]
-      </c>
+      <c r="AD17"/>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -36614,496 +36861,502 @@
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
+      <c r="DM17"/>
     </row>
-    <row r="18" spans="1:116">
+    <row r="18" spans="1:117">
       <c r="A18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B18">
+        <v>180047000.0</v>
+      </c>
+      <c r="C18">
         <v>94252000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>277860516.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>181493778.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>165567000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>152848000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>183697391.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>228958229.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>129635708.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>122139954.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>226911808.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>157590000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>115579000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>154896000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>134760000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>246196402.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>171323097.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>47845498.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>87689074.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>142873940.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>237569345.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>118706178.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>95645946.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>138557170.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>199753855.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>157376724.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>40216695.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>62373469.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>42574649.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>81479927.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>36908599.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>53725589.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>58886100.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>14464034.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>39489906.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>35680717.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2604262.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-28854661.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>58210852.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>50571591.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>52440909.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>6347261.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>104213228.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>45129236.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>21760075.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>24453383.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>72593700.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>75060473.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>37030059.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1643777.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>46568731.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>37174043.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>64054896.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>4363850.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>70483241.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>69038354.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>51954576.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>26733219.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>67307664.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>75868610.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-14667649.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1501167.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>49887295.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>20009272.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>10728335.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>17817342.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>29739371.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>40757070.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>39096355.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>33453709.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>35107240.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>28311757.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>26405349.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-3533470.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>40512144.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>30520993.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>26944217.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-21794383.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>19521251.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>21094060.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>10677635.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>20310515.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>33973134.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>24526477.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>21552324.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>8640158.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>28537396.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>24316850.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>17640194.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>15806652.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>23599382.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>7620958.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>12638669.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>3386065.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>6986047.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>4859492.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1916650.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>6365188.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>4313093.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>491545.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>3533724.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>10934083.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>5244682.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>4501053.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-44366043.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>708369.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-1153897.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-13829154.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-3532554.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>1578173.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-7341198.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-3171457.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-4149933.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-225541.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-3384734.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-4064156.0</v>
       </c>
     </row>
-    <row r="19" spans="1:116">
+    <row r="19" spans="1:117">
       <c r="A19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>5450000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-57192000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-106219000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9676000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-70922000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-113222000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-907492000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-152979000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-82916000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-583236000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-12348000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-118832000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-79850000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-7707000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-40771000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-96846000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>40459000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-35686000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-899810000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-33976000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-278649838.15</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-66870000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-7446000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2176000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-78574000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-82329000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-122614000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-119457000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -37144,82 +37397,83 @@
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
+      <c r="DM19"/>
     </row>
-    <row r="20" spans="1:116">
+    <row r="20" spans="1:117">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -37270,140 +37524,143 @@
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
+      <c r="DM20"/>
     </row>
-    <row r="21" spans="1:116">
+    <row r="21" spans="1:117">
       <c r="A21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B21">
+        <v>-137801000.0</v>
+      </c>
+      <c r="C21">
         <v>-49946000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>140705000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-88922000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6575000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-53009000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-173955000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-174130000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>241108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3878000.0</v>
       </c>
       <c r="N21">
         <v>-3878000.0</v>
       </c>
       <c r="O21">
+        <v>-3878000.0</v>
+      </c>
+      <c r="P21">
         <v>-51896000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-411061000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1557000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>55260000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>34155000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-129491000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>364226000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>333415000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-112806918.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-24762000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-263095000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-287470000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-50005000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-22820000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>70890000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>54791854.52</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>0.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
@@ -37444,3072 +37701,3100 @@
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
+      <c r="DM21"/>
     </row>
-    <row r="22" spans="1:116">
+    <row r="22" spans="1:117">
       <c r="A22" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B22">
+        <v>136152000.0</v>
+      </c>
+      <c r="C22">
         <v>43308000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>99827098.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>83750130.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>99798000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>55863000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>81511864.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>126883511.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>115627148.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>92432252.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>135017302.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>133339000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>128234000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>111918000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>153494000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>231414593.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>274466619.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>149537290.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>143653648.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>130717933.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>408271934.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>67386657.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>84367923.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>110234699.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>69361190.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>75239710.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>59026797.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>62427103.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>76317032.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>48758987.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>47768213.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>67114805.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>61128345.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>37290248.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>95168957.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>79622419.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-57695915.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>10542299.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>32673460.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>38843126.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>34226066.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>11803950.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8055307.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>32045437.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>51651883.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>11078245.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>34262933.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>37223386.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>34931436.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5369194.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-28078998.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>42614242.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>25242358.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>18536537.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>35014824.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>54694437.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>33482450.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>30254282.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>41802990.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>15804319.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>27155919.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>15354302.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>37693120.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>25491387.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>15342103.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>26048656.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>10937574.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>17463291.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>15489900.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2463768.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>4184224.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>25033062.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>19156347.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>18550471.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-30966838.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>28709709.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>24707374.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>18085124.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>43618783.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>34768218.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>32232238.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>18937210.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>31052798.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>58849180.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>23573110.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>13905927.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>11312323.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>24237635.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>14728914.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>8111529.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>12235408.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>9520252.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8658878.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>5168349.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3311996.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>4944725.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3278795.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>11151212.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-159000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2657742.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1576546.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>8055560.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2134280.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2284117.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1369971.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>7093635.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>2281255.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>1786541.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>616313.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>919624.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1597562.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1387512.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>504378.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>42848.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>488796.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>362871.0</v>
       </c>
     </row>
-    <row r="23" spans="1:116">
+    <row r="23" spans="1:117">
       <c r="A23" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B23">
+        <v>-123000.0</v>
+      </c>
+      <c r="C23">
         <v>-2552000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-56799942.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-41522893.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-41862000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5646000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-41195349.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-45241838.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-44970355.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2584808.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-34566095.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>285724000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>653000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2751000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>149343000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-28944778.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-30428674.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-31601410.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-37116097.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-31547377.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>102950232.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-158471028.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>52340532.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-25189585.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-26276693.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-26252461.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-20212839.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2356881.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10202446.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-22364414.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5551393.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1382808.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1996225.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6232809.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11372255.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1859689.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1642832.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20705486.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8650333.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-7730402.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-266645.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>499984.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-351239.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-4983704.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>56392.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>16539612.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-303211.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6028868.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1412261.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3099629.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2463187.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-7308188.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>174878.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>979901.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2048803.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1323850.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>334283.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>384881.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1570108.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>259915.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>171569.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>49387.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>18086106.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4732278.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>109025.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>59839.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-0.2</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>44546730.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-350043.56</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>0.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>0.88</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-1811917.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-38232434.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>11350431.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-0.85</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-136322216.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>136322216.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-24212898.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>0.64</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>0.1</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>0.78</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-0.82</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-9975732.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3895613.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>0.96</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>0.24</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>60049577.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>750097.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-750097.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>0.93</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>775774.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>0.16</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1.14</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>0.65</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-13728483.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>0.55</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>0.08</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>31530.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-3883990.14</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>3883990.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>9108150.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-9108149.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-477309.08</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>0.03</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>67559.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>28923410.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>4366827.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>9395884.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>132363.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>62316.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-194679.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>4955401.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-68808.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>68810.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-2445585.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-1741780.0</v>
       </c>
     </row>
-    <row r="24" spans="1:116">
+    <row r="24" spans="1:117">
       <c r="A24" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B24">
+        <v>20090000.0</v>
+      </c>
+      <c r="C24">
         <v>26153000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-33850559.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2838898.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>20393366.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>27343000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2072237.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>25172826.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2203470.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>897970.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>24279737.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333000.0</v>
       </c>
       <c r="M24">
         <v>1333000.0</v>
       </c>
       <c r="N24">
         <v>1333000.0</v>
       </c>
       <c r="O24">
+        <v>1333000.0</v>
+      </c>
+      <c r="P24">
         <v>-1094000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>170134.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-61487.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>934336.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>189243.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-40400.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3801905.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-115859.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>29516433.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>389493.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3448392.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>24994161.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>96394.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>12687718.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1419867.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>26138406.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>19130991.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>22219642.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-34387925.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>24663740.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>5281772.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>118473555.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>28005629.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-29749246.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1595689.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>991824.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>18890383.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5640812.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>351435.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>18971322.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>53010126.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7245622.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4956271.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>17705029.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>53326959.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>29876603.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-6330627.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>14346924.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>20218407.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>19369010.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-596175.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>10145796.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5792940.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>10202363.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>801565.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>9948168.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>9205952.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>44881727.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>11787835.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>8239172.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>5481670.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>38293112.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2554799.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>6989950.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>8199636.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2843905.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>3395214.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>5601023.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>3485941.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>7390459.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>10098588.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>5951471.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>5466251.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>4835298.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>54550439.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>8434989.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>5977490.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>5893806.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>16861636.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>44785141.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3793760.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>2704802.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-10317934.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>4164492.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>2776193.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>19958511.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>598636.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1414947.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2120350.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>3419449.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>674649.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>659128.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>2101670.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-2674352.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>85291.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>942563.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1299554.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>1531201.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>439888.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1209238.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2422586.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>1487704.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>1577234.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>727850.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>1758881.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>155554.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>771640.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>396432.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>922911.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-309850.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>627537.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>508019.0</v>
       </c>
     </row>
-    <row r="25" spans="1:116">
+    <row r="25" spans="1:117">
       <c r="A25" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B25">
+        <v>-33782000.0</v>
+      </c>
+      <c r="C25">
         <v>-26644000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20057355.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-53193771.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-40329000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-36648000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17499574.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27522944.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14924913.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-8456369.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14325396.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-35826000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-84767000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-75374000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-85254000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-45304551.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-39021615.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16637862.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-23972372.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-11046719.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-242475388.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-26692922.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-23148344.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-16480267.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>44917730.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2569233.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-15204935.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-21932314.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-63267822.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-33096913.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-26755200.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-22239396.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-16525241.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-31009515.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-122334816.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-68240186.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>70885618.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-44295053.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-14814264.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-16666286.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-9936983.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-12501153.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9390662.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3282683.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-27785160.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-3350085.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-15818530.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-15716933.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1800561.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-12404782.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>54992213.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-24363447.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-12201223.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-37350237.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-15518065.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-26825499.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-8579294.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-22056507.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-22139016.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11678921.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-3432214.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-7129260.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-10765528.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-4216156.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9686.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-16029036.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>13860474.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-123098.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-570822.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-50684.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-3273506.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-10034.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6857873.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1038569.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-105808616.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-597131.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>516314.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1282074.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-144054687.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>37959701.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>41197245.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>35968433.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-86056243.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-798030.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>26312229.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>20660493.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-36890185.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>15100797.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>15675204.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>14626073.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-33379669.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>11977047.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>13197378.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>10932155.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>7446078.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>7324279.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>10145521.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>9105355.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-783355.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7852301.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>14574833.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>3015997.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>8300207.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>8464670.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>8962912.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>962870.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>5892984.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>5293455.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>7050317.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>5092441.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>3119619.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>3369672.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>3900821.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-231064.15</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>2927976.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>2540096.0</v>
       </c>
     </row>
-    <row r="26" spans="1:116">
+    <row r="26" spans="1:117">
       <c r="A26" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B26">
+        <v>-4486000.0</v>
+      </c>
+      <c r="C26">
         <v>-11978000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-24014906.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-66485476.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-86549000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-72946000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-40980915.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-682511.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-35194701.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-27722000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-172639498.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>109957.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-113895000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-51521000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-84387000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-190787649.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-213077326.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-74962497.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-122248050.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-8629888.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-36558922.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-46441352.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6121612.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-41838.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-8845530.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-43456493.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-25071910.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-48508082.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-64811000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-72381665.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-46767701.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-5564000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-27794251.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-27605485.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-27470014.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-6832563.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-32685151.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>800000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-386782.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-31756607.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-34594753.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-49104804.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-2760614.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-46163128.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-41978232.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1400000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-18501752.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-4198247.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-3757650.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-23391051.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>581310.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-4375811.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-13994069.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-19488056.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-42693421.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>-61651845.03</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>0.0</v>
       </c>
-      <c r="CB26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CC26"/>
       <c r="CD26">
         <v>0.0</v>
       </c>
-      <c r="CE26"/>
-      <c r="CF26">
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26"/>
+      <c r="CG26">
         <v>-16519158.29</v>
       </c>
-      <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>-2295610.48</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-948693.0</v>
       </c>
-      <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>0.0</v>
       </c>
-      <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
+      <c r="DM26"/>
     </row>
-    <row r="27" spans="1:116">
+    <row r="27" spans="1:117">
       <c r="A27" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B27">
+        <v>4241000.0</v>
+      </c>
+      <c r="C27">
         <v>4285000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3876000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4015000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4112000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3145000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1852000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3219000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3215000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2788000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3508000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3294000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3306000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3343000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3215000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3747000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3659000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4027000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7368000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2737000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2808000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2511000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1769434.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1908767.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1660000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1556903.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1581786.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1522888.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1672760.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1553325.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>862495.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1231414.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1250760.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>984195.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1134196.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1356678.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1523190.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1240270.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1192927.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1512835.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>862588.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1044651.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>805687.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>918435.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>745986.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>756428.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>708500.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>811697.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>928868.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1053031.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1002087.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>967447.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>7603.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1944075.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1570234.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>971297.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>747222.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>786801.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>802810.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>623287.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>668291.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>664670.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>694191.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>767629.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>412372.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>441436.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>43909192.05</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>-676757.31</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>-1158394.01</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>-214619.47</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>7212781.15</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-2423956.17</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BV27">
         <v>0.0</v>
       </c>
       <c r="BW27">
+        <v>0.0</v>
+      </c>
+      <c r="BX27">
         <v>961345.7</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-3051392.95</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-2222421.09</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>1282073.51</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>0.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-5058718.33</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-2034100.94</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-1480528.39</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-1939586.26</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-35631579.76</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-81539.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>2404728.45</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>11471787.66</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>162188.18</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>207340.69</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-19066.21</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>1005790.69</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>-365840.58</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>-165764.61</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>-474185.5</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>-145856.74</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>-53664.67</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>605403.07</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>446523.37</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>-483179.75</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>574558.62</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>1890407.33</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>-722576.22</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>-440739.51</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>-335899.61</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>-395541.02</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>-143735.62</v>
       </c>
-      <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
+      <c r="DM27"/>
     </row>
-    <row r="28" spans="1:116">
+    <row r="28" spans="1:117">
       <c r="A28" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B28">
+        <v>-180994000.0</v>
+      </c>
+      <c r="C28">
         <v>-101423000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>122876919.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-193024160.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-129581000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-167361000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-235623539.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-209387378.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-214021703.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>509372426.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28017568.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>214627000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-146264000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-124059000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-154521000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-590403266.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-235973524.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-40016508.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-107839464.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-151030662.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>308521120.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>278517144.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-150644811.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>236156734.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-276734770.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-62388576.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-73944090.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-79115425.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-4151432.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-30011983.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>717111.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-68722378.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-24498175.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-39973362.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-44645837.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-152074516.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-27222888.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>68070000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>527489328.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-62785320.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-64877336.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-585357153.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-99973777.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-56095344.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-53505570.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-31699006.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>323792304.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>56286620.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-48321757.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>97705766.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-50065000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-17347000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-84273304.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5359477.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-71114114.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-75352806.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-43737095.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>25909332.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>60343236.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-99482784.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>20185271.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>189922935.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-59377377.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7445186.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-16163193.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-27561310.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23045760.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-47260526.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-44694142.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-31751009.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-11449614.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-36940580.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-30117643.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>49414164.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>48215289.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-23305425.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3378740.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>43767337.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-19926911.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>5582012.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3780087.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>92581917.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-6391805.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-56234420.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-7499967.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6503265.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>4691226.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-19654973.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-12445413.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>19814371.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-21315873.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-9055621.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-13115375.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-3312485.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>19458652.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-3106237.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-1149327.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-4175767.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-3895727.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-1936765.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-5319407.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-11844642.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-5684571.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-5710293.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>40012582.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>6175477.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>282150.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>5955137.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>4281606.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>679378.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1178727.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>3039312.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>133844.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>14382807.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-3224679.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-1814355.0</v>
       </c>
     </row>
-    <row r="29" spans="1:116">
+    <row r="29" spans="1:117">
       <c r="A29" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B29">
+        <v>255594000.0</v>
+      </c>
+      <c r="C29">
         <v>121516000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>393301860.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>252922931.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>251673000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>193558000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>255074140.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>353566202.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>248197244.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>199792523.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>309624318.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>278739000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>200386000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>232134000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>248348000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>316290901.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>245273743.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>139382080.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>188277669.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>211510428.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>298292881.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>156354333.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>155738583.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>188867610.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>226905842.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>190428171.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>134537112.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>141306843.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>96659811.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>120355000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>112930467.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>128913088.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>110454683.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>44778962.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>90144697.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>103908007.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>58989973.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1193779.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>80112566.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>66360144.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>76395523.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>28905118.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>107550382.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>84089385.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>67252338.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>55473260.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>96868941.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>95018724.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>51681054.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>21654091.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>61616454.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>67517788.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>76629980.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>20243746.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>93232631.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>91017526.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>76209812.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>47572942.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>108082281.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>87295736.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>11179873.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>24758465.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>82081144.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>53799992.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>37048906.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>27427898.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>49232890.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>60453977.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>48314619.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>42367149.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>56258486.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>56377954.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>48701180.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>9222772.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>75390992.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>57840896.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>48957352.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>30281726.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>56921461.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>42712277.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>40902486.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>30126951.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>55522864.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>39680513.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>34280561.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>10347193.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>41892137.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>30353274.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>21530327.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>18670398.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>26631211.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>11742894.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>14381183.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>6160323.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>10716112.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>5819143.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>3245514.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>10792623.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>3237390.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>3529058.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>6403700.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>13737512.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>6161880.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>6919531.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>4983678.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>6745767.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>6461847.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>860186.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>1167322.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>7276425.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>3780339.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>2708952.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>2557764.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>231064.0</v>
       </c>
-      <c r="DK29"/>
-      <c r="DL29">
+      <c r="DL29"/>
+      <c r="DM29">
         <v>145148.0</v>
       </c>
     </row>
-    <row r="30" spans="1:116">
+    <row r="30" spans="1:117">
       <c r="A30" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B30">
+        <v>-58864000.0</v>
+      </c>
+      <c r="C30">
         <v>-47512000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-263408420.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-56512265.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-109758000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9676000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-75300268.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-115271742.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-902000794.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-152295643.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-85938578.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-583236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12348000.0</v>
       </c>
       <c r="N30">
         <v>-12348000.0</v>
       </c>
       <c r="O30">
+        <v>-12348000.0</v>
+      </c>
+      <c r="P30">
         <v>-79850000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>383660585.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14890065.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-98035434.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-125232294.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-107827926.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-904009484.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-34229806.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-278649838.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-66612396.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-68645223.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2161055.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-60593021.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-62191418.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-93398842.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-89467495.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-113647578.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-60190710.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-85956508.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4805600.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-45459110.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>48166509.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-31767084.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-52589270.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-604883347.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3574824.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-11518187.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>556452035.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7576604.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-27994040.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-13746767.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-23774254.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-420661246.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-151305345.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3359296.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-119359858.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-17635603.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-50701836.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7643324.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-25603223.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-22118517.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-15664719.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-32472716.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-73482274.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-168425517.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12187048.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-31365144.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-214681400.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-22703767.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-61245179.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-20885712.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>133411.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-72278651.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-13193451.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3620476.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-10616140.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-44808871.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-19437374.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-18583537.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-58636937.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-123606282.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-34535471.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-52336093.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-74049063.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-11693417.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-48294290.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-37122399.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-122708869.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-49153442.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>15494765.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-24902782.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-36838059.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-26470065.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-10698300.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-9084914.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-38484769.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1468086.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-2687273.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1265808.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-2847838.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-30174764.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-2712906.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2101607.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-7101787.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1160994.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-2094949.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-1491960.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-984660.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-477309.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-1209238.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-46927135.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-4549692.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-6038509.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-13961490.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-2940995.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-5542697.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-10349896.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-5483977.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-5784785.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-766455.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-2757196.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-3701284.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>