--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -977,51 +977,53 @@
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
         <v>1740435000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>1641780153.0</v>
+      </c>
       <c r="D5">
         <v>907621000.0</v>
       </c>
       <c r="E5">
         <v>28100597.0</v>
       </c>
       <c r="F5">
         <v>-514462391.0</v>
       </c>
       <c r="G5">
         <v>-688597000.0</v>
       </c>
       <c r="H5">
         <v>-326185000.0</v>
       </c>
       <c r="I5">
         <v>-110884278.0</v>
       </c>
       <c r="J5">
         <v>-225573706.0</v>
       </c>
       <c r="K5">
         <v>-150791340.0</v>
       </c>
     </row>
@@ -1889,51 +1891,51 @@
       </c>
       <c r="F38">
         <v>577560199.0</v>
       </c>
       <c r="G38">
         <v>593952071.0</v>
       </c>
       <c r="H38">
         <v>294829227.0</v>
       </c>
       <c r="I38">
         <v>1551264722.0</v>
       </c>
       <c r="J38">
         <v>1561836447.0</v>
       </c>
       <c r="K38">
         <v>51709320.0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>284041000.0</v>
+        <v>284040000.0</v>
       </c>
       <c r="C39">
         <v>75627713000.0</v>
       </c>
       <c r="D39">
         <v>40229815000.0</v>
       </c>
       <c r="E39">
         <v>462471273.0</v>
       </c>
       <c r="F39">
         <v>687927854.0</v>
       </c>
       <c r="G39">
         <v>44743093000.0</v>
       </c>
       <c r="H39">
         <v>56460909000.0</v>
       </c>
       <c r="I39">
         <v>82457366654.0</v>
       </c>
       <c r="J39">
         <v>12758504991.0</v>
       </c>
@@ -2009,51 +2011,51 @@
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
         <v>70386379000.0</v>
       </c>
       <c r="C42">
         <v>69972925000.0</v>
       </c>
       <c r="D42">
         <v>68331145000.0</v>
       </c>
       <c r="E42">
         <v>68331145288.0</v>
       </c>
       <c r="F42">
         <v>67816682896.0</v>
       </c>
       <c r="G42">
         <v>67642548000.0</v>
       </c>
       <c r="H42">
         <v>69664621000.0</v>
       </c>
       <c r="I42">
-        <v>-8361213533.0</v>
+        <v>7324163404.0</v>
       </c>
       <c r="J42">
         <v>6844660676.0</v>
       </c>
       <c r="K42">
         <v>297081683.0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
@@ -2872,53 +2874,59 @@
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
         <v>1899771000.0</v>
       </c>
       <c r="C5">
         <v>1740435000.0</v>
       </c>
-      <c r="D5"/>
-[...1 lines deleted...]
-      <c r="F5"/>
+      <c r="D5">
+        <v>2119786965.0</v>
+      </c>
+      <c r="E5">
+        <v>1960451362.0</v>
+      </c>
+      <c r="F5">
+        <v>1801115758.0</v>
+      </c>
       <c r="G5">
         <v>1641780000.0</v>
       </c>
       <c r="H5">
         <v>1590930000.0</v>
       </c>
       <c r="I5">
         <v>1396494000.0</v>
       </c>
       <c r="J5">
         <v>702058000.0</v>
       </c>
       <c r="K5">
         <v>907621000.0</v>
       </c>
       <c r="L5">
         <v>512252100.0</v>
       </c>
       <c r="M5">
         <v>347615741.0</v>
       </c>
       <c r="N5">
         <v>137858169.0</v>
       </c>
       <c r="O5">
@@ -5305,51 +5313,51 @@
         <v>87980265184.0</v>
       </c>
       <c r="Z39">
         <v>88255478531.0</v>
       </c>
       <c r="AA39">
         <v>93955021173.0</v>
       </c>
       <c r="AB39">
         <v>57746818224.0</v>
       </c>
       <c r="AC39"/>
       <c r="AD39">
         <v>79644820318.0</v>
       </c>
       <c r="AE39">
         <v>223218410.0</v>
       </c>
       <c r="AF39"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>613795000.0</v>
+        <v>587795000.0</v>
       </c>
       <c r="C40">
         <v>421005000.0</v>
       </c>
       <c r="D40">
         <v>32495546000.0</v>
       </c>
       <c r="E40">
         <v>29329444000.0</v>
       </c>
       <c r="F40">
         <v>28582598000.0</v>
       </c>
       <c r="G40">
         <v>23033876000.0</v>
       </c>
       <c r="H40">
         <v>22549801000.0</v>
       </c>
       <c r="I40">
         <v>28862407372.0</v>
       </c>
       <c r="J40">
         <v>590279000.0</v>
       </c>
@@ -6185,54 +6193,54 @@
         <v>49550650000.0</v>
       </c>
       <c r="Z51">
         <v>69509400000.0</v>
       </c>
       <c r="AA51">
         <v>70491320000.0</v>
       </c>
       <c r="AB51">
         <v>73302900000.0</v>
       </c>
       <c r="AC51"/>
       <c r="AD51">
         <v>40718280000.0</v>
       </c>
       <c r="AE51">
         <v>29542500000.0</v>
       </c>
       <c r="AF51"/>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>44652570000.0</v>
+        <v>44678570000.0</v>
       </c>
       <c r="C52">
-        <v>40186533000.0</v>
+        <v>40786936232.0</v>
       </c>
       <c r="D52">
         <v>19509775000.0</v>
       </c>
       <c r="E52">
         <v>41867234000.0</v>
       </c>
       <c r="F52">
         <v>44599012000.0</v>
       </c>
       <c r="G52">
         <v>46675250000.0</v>
       </c>
       <c r="H52">
         <v>47497900000.0</v>
       </c>
       <c r="I52">
         <v>52022347000.0</v>
       </c>
       <c r="J52">
         <v>56568943000.0</v>
       </c>
       <c r="K52">
         <v>58308574000.0</v>
       </c>
@@ -7778,85 +7786,87 @@
       </c>
       <c r="J25">
         <v>243757815.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>120</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>172505000.0</v>
+      </c>
       <c r="C27">
         <v>54786000.0</v>
       </c>
       <c r="D27">
         <v>1305768000.0</v>
       </c>
       <c r="E27">
         <v>3768523000.0</v>
       </c>
       <c r="F27">
         <v>2800612000.0</v>
       </c>
       <c r="G27">
         <v>3310841000.0</v>
       </c>
       <c r="H27">
         <v>5624415000.0</v>
       </c>
       <c r="I27">
         <v>2904478011.0</v>
       </c>
       <c r="J27">
         <v>3174244547.0</v>
       </c>
       <c r="K27">
         <v>4646376691.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>121</v>
       </c>
       <c r="B28">
-        <v>9983583510.0</v>
+        <v>1444121000.0</v>
       </c>
       <c r="C28">
         <v>1624151000.0</v>
       </c>
       <c r="D28">
         <v>1886501000.0</v>
       </c>
       <c r="E28">
         <v>2185340000.0</v>
       </c>
       <c r="F28">
         <v>1860403000.0</v>
       </c>
       <c r="G28">
         <v>2777173000.0</v>
       </c>
       <c r="H28">
         <v>2366106000.0</v>
       </c>
       <c r="I28">
         <v>2210693868.0</v>
       </c>
       <c r="J28">
         <v>1104866511.0</v>
       </c>
@@ -10004,52 +10014,56 @@
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>120</v>
       </c>
-      <c r="B27"/>
-      <c r="C27"/>
+      <c r="B27">
+        <v>162588755.0</v>
+      </c>
+      <c r="C27">
+        <v>8086299.0</v>
+      </c>
       <c r="D27">
         <v>26594000.0</v>
       </c>
       <c r="E27">
         <v>17431478.0</v>
       </c>
       <c r="F27">
         <v>120393452.0</v>
       </c>
       <c r="G27">
         <v>490288463.0</v>
       </c>
       <c r="H27">
         <v>52124000.0</v>
       </c>
       <c r="I27">
         <v>245865473.0</v>
       </c>
       <c r="J27">
         <v>247085504.0</v>
       </c>
       <c r="K27">
         <v>908937456.0</v>
       </c>
       <c r="L27">
@@ -10099,54 +10113,54 @@
       </c>
       <c r="AA27">
         <v>3892062199.0</v>
       </c>
       <c r="AB27">
         <v>628817040.0</v>
       </c>
       <c r="AC27">
         <v>327101747.0</v>
       </c>
       <c r="AD27">
         <v>776434478.0</v>
       </c>
       <c r="AE27">
         <v>1415531047.0</v>
       </c>
       <c r="AF27">
         <v>586094282.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>121</v>
       </c>
       <c r="B28">
-        <v>541020291.0</v>
+        <v>378431536.0</v>
       </c>
       <c r="C28">
-        <v>2266715410.0</v>
+        <v>354164546.0</v>
       </c>
       <c r="D28">
         <v>543368000.0</v>
       </c>
       <c r="E28">
         <v>183802287.0</v>
       </c>
       <c r="F28">
         <v>362786220.0</v>
       </c>
       <c r="G28">
         <v>364303247.0</v>
       </c>
       <c r="H28">
         <v>419825000.0</v>
       </c>
       <c r="I28">
         <v>499275724.0</v>
       </c>
       <c r="J28">
         <v>340746656.0</v>
       </c>
       <c r="K28">
         <v>158802090.0</v>
       </c>
@@ -10948,51 +10962,53 @@
         <v>-10239010914.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>138</v>
       </c>
       <c r="B14">
         <v>1261564000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>2566149886.0</v>
+      </c>
       <c r="D14">
         <v>3462967000.0</v>
       </c>
       <c r="E14">
         <v>3849922000.0</v>
       </c>
       <c r="F14">
         <v>3530143000.0</v>
       </c>
       <c r="G14">
         <v>2072628000.0</v>
       </c>
       <c r="H14">
         <v>738383000.0</v>
       </c>
       <c r="I14">
         <v>525866822.0</v>
       </c>
       <c r="J14">
         <v>243757815.0</v>
       </c>
       <c r="K14">
         <v>118346981.0</v>
       </c>
     </row>
@@ -12334,56 +12350,62 @@
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>138</v>
       </c>
       <c r="B14">
         <v>184789604.0</v>
       </c>
       <c r="C14">
         <v>414170000.0</v>
       </c>
-      <c r="D14"/>
+      <c r="D14">
+        <v>197382816.0</v>
+      </c>
       <c r="E14">
         <v>282903157.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14"/>
+      <c r="F14">
+        <v>329421149.0</v>
+      </c>
+      <c r="G14">
+        <v>89679286.0</v>
+      </c>
       <c r="H14">
         <v>818271000.0</v>
       </c>
       <c r="I14">
         <v>661495000.0</v>
       </c>
       <c r="J14">
         <v>829812641.0</v>
       </c>
       <c r="K14">
         <v>682589590.0</v>
       </c>
       <c r="L14">
         <v>932912956.0</v>
       </c>
       <c r="M14">
         <v>911122465.0</v>
       </c>
       <c r="N14">
         <v>936342351.0</v>
       </c>
       <c r="O14">
         <v>1016783475.0</v>
       </c>
       <c r="P14">
@@ -12600,51 +12622,51 @@
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>142</v>
       </c>
       <c r="B18">
         <v>-5716587600.0</v>
       </c>
       <c r="C18">
         <v>3774038000.0</v>
       </c>
       <c r="D18">
         <v>-4573635000.0</v>
       </c>
       <c r="E18">
-        <v>-685452056.0</v>
+        <v>-685452060.0</v>
       </c>
       <c r="F18">
         <v>-4837737000.0</v>
       </c>
       <c r="G18">
         <v>1841227000.0</v>
       </c>
       <c r="H18">
         <v>-3100098000.0</v>
       </c>
       <c r="I18">
         <v>-9472132000.0</v>
       </c>
       <c r="J18">
         <v>-194707146.0</v>
       </c>
       <c r="K18">
         <v>3697086684.0</v>
       </c>
       <c r="L18">
         <v>-3436890857.0</v>
       </c>
       <c r="M18">
         <v>-7273835889.0</v>
       </c>