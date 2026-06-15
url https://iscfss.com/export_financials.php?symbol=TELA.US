--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -848,12514 +854,13339 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>2309000.0</v>
+      </c>
+      <c r="C2">
         <v>2147000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1667000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1534000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2414000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>652000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3171000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3421000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1507000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>91000.0</v>
+      </c>
+      <c r="C5">
         <v>90000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>91000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>150000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-52000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-71000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3243000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2785000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>524000.0</v>
+      </c>
+      <c r="C7">
         <v>545000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>565000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>340000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>44000.0</v>
+      </c>
+      <c r="C8">
         <v>39000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>24000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>19000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>15000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>14000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>11000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>0.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>288361000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>250064000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>198829000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>50845000.0</v>
+      </c>
+      <c r="C10">
         <v>52670000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>46729000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>42019000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>43931000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>74394000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>45302000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17278000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11346000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>50845000.0</v>
+      </c>
+      <c r="C12">
         <v>52670000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>46729000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>42019000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43931000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>74394000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>54587000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17278000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11346000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>44000.0</v>
+      </c>
+      <c r="C13">
         <v>39000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>24000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>19000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>15000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>14000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="I13">
         <v>7000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>7000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>46947932.0</v>
+      </c>
+      <c r="C14">
         <v>28526441.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22868663.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16267678.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14473213.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12934421.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11406221.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6487857.0</v>
       </c>
       <c r="I14">
         <v>6487857.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>6487857.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>19000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11000.0</v>
       </c>
-      <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1589000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>1359000.0</v>
+      </c>
+      <c r="C21">
         <v>1739000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2119000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2499000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2303000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2607000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2911000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3215000.0</v>
       </c>
-      <c r="I21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>11016000.0</v>
+      </c>
+      <c r="C22">
         <v>12781000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13162000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11792000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7658000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3907000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4603000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4348000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1815000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>81418000.0</v>
+      </c>
+      <c r="C23">
         <v>87326000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>78048000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>67855000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>62544000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>86458000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>67922000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27227000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15532000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>55653000.0</v>
+      </c>
+      <c r="C24">
         <v>41124000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>40515000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>39916000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>31491000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>30827000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>30243000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>29733000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3610000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>39916000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>31491000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>30243000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>31373000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5307000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>4808000.0</v>
+      </c>
+      <c r="C28">
         <v>-9611000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3964000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2103000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12440000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-43567000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-15059000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12455000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6831000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>61966000.0</v>
+      </c>
+      <c r="C29">
         <v>69582000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>59396000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>54221000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>51589000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>79853000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>61205000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-108127000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-103656000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>10347000.0</v>
+      </c>
+      <c r="C30">
         <v>10098000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9737000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6621000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4234000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2683000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2836000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1298000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>757000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>11806000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>17795000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>46419000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>28051000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-141075000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-108171000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>57606000.0</v>
+      </c>
+      <c r="C32">
         <v>62473000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>54759000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>50044000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>48480000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>76620000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>57621000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>13695000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8199000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>5837000.0</v>
+      </c>
+      <c r="C33">
         <v>9254999.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6322000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5408000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3489000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3233000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3588000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3973000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1185000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>1477000.0</v>
+      </c>
+      <c r="C34">
         <v>1390000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1685000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1231000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>380000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34">
         <v>4000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>899000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:9">
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>57130000.0</v>
+      </c>
+      <c r="C35">
         <v>43270000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>42200000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>41147000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>31871000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>30827000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>30247000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>155528000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>117555000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>500000.0</v>
+      </c>
+      <c r="C36">
         <v>2541000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>265000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-5408000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-3489000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-3233000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-3588000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3215000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>3373000.0</v>
+      </c>
+      <c r="C39">
         <v>2522000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2098000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2015000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3232000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2241000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2308000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>330000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>429000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>15666000.0</v>
+      </c>
+      <c r="C40">
         <v>12906000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>14735000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>10529000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8161000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5953000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3542000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6138000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2147000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>380000.0</v>
       </c>
-      <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41">
         <v>4000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1645000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>2596000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>403739000.0</v>
+      </c>
+      <c r="C42">
         <v>387059000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>339655000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>288361000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>250064000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>245736000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>198829000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3243000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2785000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>7216000.0</v>
+      </c>
+      <c r="C45">
         <v>8739000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>8273000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2909000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4943000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>626000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>677000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>758000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1161000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:9">
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>3728000.0</v>
+      </c>
+      <c r="C46">
         <v>4078999.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3938000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2909000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1186000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>626000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>677000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>758000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1161000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1682000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1186000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>626000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>677000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>758000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1161000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-397561000.0</v>
+      </c>
+      <c r="C48">
         <v>-358730000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-320889000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-274225000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-229929000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-196653000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-167859000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-137860000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-108171000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-274225000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-229929000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>905000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>55653000.0</v>
+      </c>
+      <c r="C51">
         <v>43059000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>42765000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>40256000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>31491000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>30827000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>30243000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>29733000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>6212000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>60</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>545000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>565000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>340000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>905000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>9285000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>81418000.0</v>
+      </c>
+      <c r="C55">
         <v>87326000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>78048000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>67855000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>62544000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>86458000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>67922000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>27227000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>15532000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>75581000.0</v>
+      </c>
+      <c r="C56">
         <v>78071000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>71726000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>62447000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>59055000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>83225000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>64334000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>23254000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>14347000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>17975000.0</v>
+      </c>
+      <c r="C57">
         <v>15598000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>16967000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>12403000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10575000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6605000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6713000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9559000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6148000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>75105000.0</v>
+      </c>
+      <c r="C58">
         <v>58868000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>59167000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>53550000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>42446000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>37432000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>36960000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>165087000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>123703000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>6313000.0</v>
+      </c>
+      <c r="C60">
         <v>28458000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>18881000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>14305000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>20098000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>49026000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>30962000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-137860000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-108171000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>3894000.0</v>
+      </c>
+      <c r="C2">
+        <v>2309000.0</v>
+      </c>
+      <c r="D2">
         <v>2373000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1741000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4002000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2147000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2479000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2314000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3357000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1667000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3091000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2250000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5216000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1534000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4856000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2246000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5703000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2414000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2334000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1277000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>965000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>652000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>976000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>948000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1389000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3171000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1701000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2109000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2109000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3421000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3421000.0</v>
       </c>
-      <c r="AE2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>85000.0</v>
+      </c>
+      <c r="C5">
         <v>91000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="D5">
         <v>91000.0</v>
       </c>
       <c r="E5">
+        <v>93000.0</v>
+      </c>
+      <c r="F5">
+        <v>91000.0</v>
+      </c>
+      <c r="G5">
         <v>90000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>149000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>98000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>97000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>91000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>135000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>84000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>120000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>150000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>262000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>129000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-5000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-52000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-43000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-81000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-82000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-71000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-17000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>12000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-19000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-137860000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3243000.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-108171000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>527000.0</v>
+      </c>
+      <c r="C7">
+        <v>524000.0</v>
+      </c>
+      <c r="D7">
         <v>521000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>518000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>532000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>545000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>559000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>571000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>568000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>565000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>345000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>343000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>342000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>340000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>338000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>336000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>347000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
-        <v>40000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C8">
-        <v>40000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="D8">
         <v>40000.0</v>
       </c>
       <c r="E8">
+        <v>40000.0</v>
+      </c>
+      <c r="F8">
+        <v>40000.0</v>
+      </c>
+      <c r="G8">
         <v>39000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="H8">
         <v>25000.0</v>
       </c>
       <c r="I8">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="J8">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="K8">
         <v>24000.0</v>
       </c>
       <c r="L8">
-        <v>19000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="M8">
-        <v>19000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="N8">
         <v>19000.0</v>
       </c>
       <c r="O8">
-        <v>15000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="P8">
-        <v>15000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="Q8">
         <v>15000.0</v>
       </c>
       <c r="R8">
         <v>15000.0</v>
       </c>
       <c r="S8">
+        <v>15000.0</v>
+      </c>
+      <c r="T8">
+        <v>15000.0</v>
+      </c>
+      <c r="U8">
         <v>14000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>336939000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>289254000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>288361000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>287266000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>251846000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>250819000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>250064000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>249067000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>248076000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>246548000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>199287000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>198829000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>39541000.0</v>
+      </c>
+      <c r="C10">
+        <v>50845000.0</v>
+      </c>
+      <c r="D10">
         <v>29713000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>34977000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>42833000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>52670000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>17301000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>26496000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>37143000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>46729000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>58202000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>65266000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>30124000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>42019000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>54226000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>27725000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>33016000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>43931000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>53636000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>60292000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>65829000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>74394000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>81467000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>85471000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>41411000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>45302000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>10701000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>18162000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-17278000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>17278000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>17278000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-11346000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>39541000.0</v>
+      </c>
+      <c r="C12">
+        <v>50845000.0</v>
+      </c>
+      <c r="D12">
         <v>29713000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>34977000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>42833000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>52670000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>17301000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>26496000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>37143000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>46729000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>58202000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>65266000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>30124000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>42019000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>54226000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>27725000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>33016000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>43931000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>53636000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>60292000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>65829000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>74394000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>81467000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>85471000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>46700000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>54587000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10701000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>18162000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>17278000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>17278000.0</v>
       </c>
-      <c r="AD12"/>
-[...1 lines deleted...]
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12">
         <v>11346000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
-        <v>40000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C13">
-        <v>40000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="D13">
         <v>40000.0</v>
       </c>
       <c r="E13">
+        <v>40000.0</v>
+      </c>
+      <c r="F13">
+        <v>40000.0</v>
+      </c>
+      <c r="G13">
         <v>39000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="H13">
         <v>25000.0</v>
       </c>
       <c r="I13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="J13">
-        <v>24000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="K13">
         <v>24000.0</v>
       </c>
       <c r="L13">
-        <v>19000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="M13">
-        <v>19000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="N13">
         <v>19000.0</v>
       </c>
       <c r="O13">
-        <v>15000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="P13">
-        <v>15000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="Q13">
         <v>15000.0</v>
       </c>
       <c r="R13">
         <v>15000.0</v>
       </c>
       <c r="S13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="T13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="U13">
         <v>14000.0</v>
       </c>
       <c r="V13">
         <v>14000.0</v>
       </c>
       <c r="W13">
         <v>14000.0</v>
       </c>
       <c r="X13">
+        <v>14000.0</v>
+      </c>
+      <c r="Y13">
+        <v>14000.0</v>
+      </c>
+      <c r="Z13">
         <v>11000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>11000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-147028000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>8000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="AD13">
         <v>7000.0</v>
       </c>
-      <c r="AE13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:32">
+      <c r="AE13">
+        <v>7000.0</v>
+      </c>
+      <c r="AF13">
+        <v>7000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>57256518.0</v>
+      </c>
+      <c r="C14">
+        <v>51683846.0</v>
+      </c>
+      <c r="D14">
         <v>45421795.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>45365325.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>45267020.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>40074672.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>24703578.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>24663234.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>24579386.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>24490066.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>24483664.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>23239262.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>19185621.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>19159649.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>16758573.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>14557453.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>14538864.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>14508937.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>14485688.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>14458911.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>14438405.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>14432974.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>14421990.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>11443122.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>11406783.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>6127486.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>10641811.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6487857.0</v>
       </c>
       <c r="AC14">
         <v>6487857.0</v>
       </c>
       <c r="AD14">
         <v>6487857.0</v>
       </c>
       <c r="AE14">
+        <v>6487857.0</v>
+      </c>
+      <c r="AF14">
+        <v>6487857.0</v>
+      </c>
+      <c r="AG14">
         <v>294630.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>294612.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>24000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="N15">
         <v>19000.0</v>
       </c>
       <c r="O15">
-        <v>15000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="P15">
-        <v>15000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="Q15">
         <v>15000.0</v>
       </c>
       <c r="R15">
         <v>15000.0</v>
       </c>
       <c r="S15">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="T15">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="U15">
         <v>14000.0</v>
       </c>
       <c r="V15">
         <v>14000.0</v>
       </c>
       <c r="W15">
         <v>14000.0</v>
       </c>
       <c r="X15">
+        <v>14000.0</v>
+      </c>
+      <c r="Y15">
+        <v>14000.0</v>
+      </c>
+      <c r="Z15">
         <v>11000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>11000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>8000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-345000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-343000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18">
         <v>1731000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>99000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>99000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21">
+        <v>1264000.0</v>
+      </c>
+      <c r="C21">
+        <v>1359000.0</v>
+      </c>
+      <c r="D21">
         <v>1454000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1549000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1644000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1739000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1834000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1929000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2024000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2119000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2214000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2309000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2404000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2499000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2594000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2689000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2227000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2303000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2379000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2455000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2531000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2607000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2683000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2759000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2835000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2911000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2987000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3063000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3063000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3215000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>3215000.0</v>
       </c>
-      <c r="AE21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>12213000.0</v>
+      </c>
+      <c r="C22">
+        <v>11016000.0</v>
+      </c>
+      <c r="D22">
         <v>11558000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11371000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>13533000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>12781000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>13600000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>13372000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>13602000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>13162000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>14323000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>14098000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>15105000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>11792000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12138000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>10291000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>10267000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>7658000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>6269000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4503000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>4688000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3907000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4042000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>4572000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>4803000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4603000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4272000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4599000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4599000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4348000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>4348000.0</v>
       </c>
-      <c r="AE22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>69891000.0</v>
+      </c>
+      <c r="C23">
+        <v>81418000.0</v>
+      </c>
+      <c r="D23">
         <v>61587000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>67537000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>77251000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>87326000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>53016000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>60204000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>71837000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>78048000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>87317000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>94386000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>58788000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>67855000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>79563000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>51333000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>55355000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>62544000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>68809000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>73799000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>78319000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>86458000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>92351000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>97550000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>58841000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>67922000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>23050000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>28916000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-13710000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>27227000.0</v>
       </c>
-      <c r="AD23"/>
-[...1 lines deleted...]
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23">
         <v>3178000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>55866000.0</v>
+      </c>
+      <c r="C24">
+        <v>55653000.0</v>
+      </c>
+      <c r="D24">
         <v>41494000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>38051000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>41275000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>41124000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>40970000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>40817000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>40665000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>40515000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>40363000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>40212000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>40063000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>39916000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>39766000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>39617000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>31669000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>31491000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>31315000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>31145000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>30982000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>30827000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>30673000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>30524000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>30381000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>30243000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>30108000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>29977000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>29977000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>29733000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>29733000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>40212000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>40063000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>39916000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>39766000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>39617000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>31669000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>31491000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>31315000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>31145000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>30982000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>30381000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>30243000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>31752000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>31655000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>16852000.0</v>
+      </c>
+      <c r="C28">
+        <v>4808000.0</v>
+      </c>
+      <c r="D28">
         <v>12302000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6925000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1026000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-9611000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>24228000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>14892000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4090000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3964000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-16426000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-25054000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9939000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-2103000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-14122000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>11892000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-12440000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-22321000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-29147000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-34847000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-43567000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-50794000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-54947000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-11030000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-15059000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>19407000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11815000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>17278000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>12455000.0</v>
       </c>
-      <c r="AD28"/>
-[...1 lines deleted...]
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28">
         <v>11346000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>50665000.0</v>
+      </c>
+      <c r="C29">
+        <v>61966000.0</v>
+      </c>
+      <c r="D29">
         <v>43051000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>50568000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>59398000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>69582000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>34698000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>43687000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>55049000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>59396000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>70915000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>80217000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>43204000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>54221000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>63067000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>38075000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>41707000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>51589000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>59044000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>66110000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>72673000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>79853000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>87006000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>93927000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>54608000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>9715000.0</v>
+      </c>
+      <c r="C30">
+        <v>10347000.0</v>
+      </c>
+      <c r="D30">
         <v>13174000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>12536000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11657000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>10098000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>11622000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>9397000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10255000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9737000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8071999.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7894000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6654000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6621000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5688000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5306000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4311000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4234000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3573000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3545000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2795000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2683000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2640000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2586000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2047000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2836000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2278000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1897000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1897000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1298000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1298000.0</v>
       </c>
-      <c r="AE30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>37696000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>737000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>11806000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>20707000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-4231000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>7811000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>17795000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>25350000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>32510000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>39160000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>46419000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>53650000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>60644000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>21392000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>28051000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-163387000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-156810000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-141075000.0</v>
       </c>
       <c r="AD31">
         <v>-141075000.0</v>
       </c>
-      <c r="AE31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:32">
+      <c r="AE31">
+        <v>-141075000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-141075000.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>46469000.0</v>
+      </c>
+      <c r="C32">
+        <v>57606000.0</v>
+      </c>
+      <c r="D32">
         <v>39071000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>41684000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>53209000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>62473000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>27274000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>36120000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>47439000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>54759000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>66918000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>76123000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>39096000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>50044000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>58741000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>33708000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>38043000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>48480000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>56162000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>63441000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>69566000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>76620000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>83671000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>90490000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>51081000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>5589000.0</v>
+      </c>
+      <c r="C33">
+        <v>5837000.0</v>
+      </c>
+      <c r="D33">
         <v>5539000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>6792000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>7506000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>9254999.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>8884000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>9094999.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>9219000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>6322000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>5065000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>5218000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>5286000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>5408000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>5608000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>5699000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>5026000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>3489000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3270000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>3064000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3115000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>3233000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>3335000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3437000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>3528000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>3588000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>5434000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3874000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>-17278000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3973000.0</v>
       </c>
-      <c r="AD33"/>
-[...1 lines deleted...]
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-11346000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>1393000.0</v>
+      </c>
+      <c r="C34">
+        <v>1477000.0</v>
+      </c>
+      <c r="D34">
         <v>1559000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>1241000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1317000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>1390000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1460000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1528000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1609000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1685000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>1068000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1124000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>1178000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>1231000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>1282000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1332000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1362000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>380000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>388000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>395000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>8000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
         <v>1000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>4000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>5000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>7000.0</v>
       </c>
-      <c r="AB34"/>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>57259000.0</v>
+      </c>
+      <c r="C35">
+        <v>57130000.0</v>
+      </c>
+      <c r="D35">
         <v>43053000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>39292000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>42592000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>43270000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>42429999.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>42345000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>42274000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>42200000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>41431000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>41336000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>41241000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>41147000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>41048000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>40949000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>33031000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>31871000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>31703000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>31540000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>30990000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>30827000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>30673000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>30524000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>30382000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>30247000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>177141000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>29984000.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>155528000.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>726000.0</v>
+      </c>
+      <c r="C36">
+        <v>500000.0</v>
+      </c>
+      <c r="D36">
         <v>250000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1396000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1891000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2541000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2831000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>265000.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="L36"/>
+      <c r="M36">
         <v>-5218000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-5286000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-5408000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-5608000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-5699000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2227000.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="S36"/>
+      <c r="T36">
         <v>2379000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2455000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2531000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="W36"/>
+      <c r="X36">
         <v>2683000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2759000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2835000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2911000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1731000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>99000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-17278000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>3215000.0</v>
       </c>
-      <c r="AD36"/>
-[...1 lines deleted...]
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-11346000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38">
         <v>1731000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>99000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>99000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>2833000.0</v>
+      </c>
+      <c r="C39">
+        <v>3373000.0</v>
+      </c>
+      <c r="D39">
         <v>1603000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1861000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1722000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2522000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1609000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1844000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1618000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>2098000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1655001.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1910000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1619000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2015000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1903000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>2312000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2735000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3232000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2061000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2395000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1892000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2241000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>867000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1484000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1763000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2308000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>730000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>384000.0</v>
       </c>
-      <c r="AB39"/>
-      <c r="AC39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>330000.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>13412000.0</v>
+      </c>
+      <c r="C40">
+        <v>15666000.0</v>
+      </c>
+      <c r="D40">
         <v>14083000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>13469000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>12002000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>12906000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>13820000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>12104000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>11254000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>14735000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>11898000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>10795000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>8848000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>10529000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>10020000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>9344000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>6236000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>8161000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>7043000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>6017000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4673000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>5953000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>4369000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2675000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>2843000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>3542000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>4608000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5540000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1007000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>6138000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>985000.0</v>
       </c>
-      <c r="AE40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>1231000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1282000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1332000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41">
+      <c r="R41"/>
+      <c r="S41">
         <v>380000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>388000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>395000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>8000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41"/>
       <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41">
         <v>1000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>4000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1649000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>1685000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1685000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1645000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>1645000.0</v>
       </c>
-      <c r="AE41"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>404503000.0</v>
+      </c>
+      <c r="C42">
+        <v>403739000.0</v>
+      </c>
+      <c r="D42">
         <v>389946000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>388968000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>387986000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>387059000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>343076000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>341897000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>340812000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>339655000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>338392000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>336939000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>289254000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>288361000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>287266000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>251846000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>250819000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>250064000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>249067000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>248076000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>246548000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>245736000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>245199000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>244537000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>199287000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>198829000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>145384000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>3959000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-3000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>3243000.0</v>
       </c>
-      <c r="AD42"/>
-      <c r="AE42"/>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>3599000.0</v>
+      </c>
+      <c r="C45">
+        <v>7216000.0</v>
+      </c>
+      <c r="D45">
         <v>3773000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>3783000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>3879000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>8739000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>4219000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>4200000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>4229000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>8273000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2851000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2882000.0</v>
       </c>
       <c r="M45">
         <v>2909000.0</v>
       </c>
       <c r="N45">
+        <v>2882000.0</v>
+      </c>
+      <c r="O45">
+        <v>2909000.0</v>
+      </c>
+      <c r="P45">
         <v>3014000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>609000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>584000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>626000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>652000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>678000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>693000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>677000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>716000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>712000.0</v>
       </c>
-      <c r="AB45"/>
-      <c r="AC45">
+      <c r="AD45"/>
+      <c r="AE45">
         <v>758000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>3599000.0</v>
+      </c>
+      <c r="C46">
+        <v>3728000.0</v>
+      </c>
+      <c r="D46">
         <v>3773000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>3783000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>3879000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>4078999.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>4219000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>4200000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>4229000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>3938000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2851000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2882000.0</v>
       </c>
       <c r="M46">
         <v>2909000.0</v>
       </c>
       <c r="N46">
+        <v>2882000.0</v>
+      </c>
+      <c r="O46">
+        <v>2909000.0</v>
+      </c>
+      <c r="P46">
         <v>3014000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3010000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2799000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1186000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>891000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>609000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>584000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>626000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>652000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>678000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>693000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>677000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>716000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>712000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>758000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1764000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1695000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1682000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3014000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3010000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1460000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1186000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>891000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>609000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>584000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>626000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>652000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>678000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>693000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>677000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>716000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>712000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>712000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>758000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>758000.0</v>
       </c>
-      <c r="AE47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-409834000.0</v>
+      </c>
+      <c r="C48">
+        <v>-397561000.0</v>
+      </c>
+      <c r="D48">
         <v>-388520000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-379917000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-369994000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-358730000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-349522000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-339150000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-326550000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-320889000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-307999000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-297042000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-286252000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-274225000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-264246000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-253532000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-240791000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-229929000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-221310000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-213044000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-204789000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-196653000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-188863000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-181160000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-175079000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-167859000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-160398000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-153744000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-153751000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-137860000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-137867000.0</v>
       </c>
-      <c r="AE48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:32">
+      <c r="AG48"/>
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-297042000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-286252000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-274225000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-264246000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-253532000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-240791000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-229929000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-221310000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-213044000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-204800000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
         <v>3333000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>56393000.0</v>
+      </c>
+      <c r="C51">
+        <v>55653000.0</v>
+      </c>
+      <c r="D51">
         <v>42015000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>41902000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>41807000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>43059000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>41529000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>41388000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>41233000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>42765000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>41776000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>40555000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>40405000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>40256000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>40104000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>39953000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>32016000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>31491000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>31315000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>31145000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>30982000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>30827000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>30673000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>30524000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>30381000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>30243000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>30108000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>29977000.0</v>
       </c>
-      <c r="AB51"/>
-      <c r="AC51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>29733000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>527000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>521000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>3851000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>532000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>545000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>559000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>571000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>568000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>565000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>345000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>343000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>342000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>340000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>338000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>336000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>347000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
-[...4 lines deleted...]
-      </c>
+      <c r="U53"/>
+      <c r="V53"/>
       <c r="W53">
         <v>0.0</v>
       </c>
       <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
+        <v>0.0</v>
+      </c>
+      <c r="Z53">
         <v>5289000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>9285000.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53">
         <v>34556000.0</v>
       </c>
-      <c r="AC53"/>
-      <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>22692000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>69891000.0</v>
+      </c>
+      <c r="C55">
+        <v>81418000.0</v>
+      </c>
+      <c r="D55">
         <v>61587000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>67537000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>77251000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>87326000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>53016000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>60204000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>71837000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>78048000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>87317000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>94386000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>58788000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>67855000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>79563000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>51333000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>55355000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>62544000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>68809000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>73799000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>78319000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>86458000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>92351000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>97550000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>58841000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>67922000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>23050000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>28916000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>26627000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>27227000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>27227000.0</v>
       </c>
-      <c r="AE55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>64302000.0</v>
+      </c>
+      <c r="C56">
+        <v>75581000.0</v>
+      </c>
+      <c r="D56">
         <v>56048000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>60745000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>69745000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>78071000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>44132000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>51109000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>62618000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>71726000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>82252000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>89168000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>53502000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>62447000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>73955000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>45634000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>50329000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>59055000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>65539000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>70735000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>75204000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>83225000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>89016000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>94113000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>55313000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>64334000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>17616000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>25042000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>17278000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>23254000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>23254000.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>11346000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>17833000.0</v>
+      </c>
+      <c r="C57">
+        <v>17975000.0</v>
+      </c>
+      <c r="D57">
         <v>16977000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>19061000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>16536000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>15598000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>16858000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>14989000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>15179000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>16967000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>15334000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>13045000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>14406000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>12403000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>15214000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>11926000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>12286000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>10575000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>9377000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>7294000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>5638000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>6605000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5345000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>3623000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>4232000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>6713000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>6309000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>7649000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>7649000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>9559000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>9559000.0</v>
       </c>
-      <c r="AE57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:32">
+      <c r="AG57"/>
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>75092000.0</v>
+      </c>
+      <c r="C58">
+        <v>75105000.0</v>
+      </c>
+      <c r="D58">
         <v>60030000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>58353000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>59128000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>58868000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>59288000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>57334000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>57453000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>59167000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>56765000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>54381000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>55647000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>53550000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>56262000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>52875000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>45317000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>42446000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>41080000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>38834000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>36628000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>37432000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>36018000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>34147000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>34614000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>36960000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>183450000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>37633000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>39311000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>165087000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>40937000.0</v>
       </c>
-      <c r="AE58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:32">
+      <c r="AG58"/>
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>-5201000.0</v>
+      </c>
+      <c r="C60">
+        <v>6313000.0</v>
+      </c>
+      <c r="D60">
         <v>1557000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>9184000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>18123000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>28458000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-6272000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2870000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>14384000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>18881000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>30552000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>40005000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3141000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>14305000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>23301000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-1542000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>10038000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>20098000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>27729000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>34965000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>41691000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>49026000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>56333000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>63403000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>24227000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>30962000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-160400000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-8717000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-13710000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-137860000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-137860000.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>3178000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>25934000.0</v>
+      </c>
+      <c r="C2">
         <v>22812000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18341000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14374000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10650000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6979000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6174000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5332000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1713000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>1010000.0</v>
+      </c>
+      <c r="C3">
         <v>1012000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>808000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1187000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>535000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>525000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>582000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1248000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>761000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-33356000.0</v>
+      </c>
+      <c r="C5">
         <v>-32695000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-41441000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-40245000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-29679000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25230000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-18816000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-19290000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-16776000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-32346000.0</v>
+      </c>
+      <c r="C6">
         <v>-31683000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-40633000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39058000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-29144000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-24705000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18234000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-18042000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16015000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>54341000.0</v>
+      </c>
+      <c r="C9">
         <v>46488000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>40112000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>27044000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18813000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11234000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9272000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2942000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2532000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-38601000.0</v>
+      </c>
+      <c r="C10">
         <v>-37985000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-46664000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-44296000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-33276000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-28794000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-22425000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21092000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-21334000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11">
+        <v>230000.0</v>
+      </c>
+      <c r="C11">
         <v>-144000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>640105.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>41000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2834000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3084000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3378000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1508000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>4652000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>5245000.0</v>
+      </c>
+      <c r="C12">
         <v>5290000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5223000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4051000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3597000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3564000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3609000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1802000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4558000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>3614000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1558000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4504000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14"/>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-38831000.0</v>
+      </c>
+      <c r="C15">
         <v>-37841000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-46664000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-44296000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-33276000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-28794000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22425000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-21092000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-21334000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-44296000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-33276000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-28794000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-30208000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-29915000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-27227000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-38831000.0</v>
+      </c>
+      <c r="C17">
         <v>-37841000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-43753000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-44296000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-33276000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-28794000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-22425000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-21092000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-21334000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-5245000.0</v>
+      </c>
+      <c r="C18">
         <v>-5290000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5052000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4051000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3597000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3564000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3609000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1802000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4558000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-1238000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-228000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-33755000.0</v>
+      </c>
+      <c r="C21">
         <v>-34115000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-44075000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-39007000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-29451000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-25275000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19162000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-17782000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-16924000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>114030000.0</v>
+      </c>
+      <c r="C23">
         <v>103415000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>102528000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>80425000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>58914000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>43488000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>34608000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28216000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>21169000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>1010000.0</v>
+      </c>
+      <c r="C25">
         <v>1012000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>854000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1187000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>535000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>525000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>582000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1248000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>761000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>9220000.0</v>
+      </c>
+      <c r="C26">
         <v>8813000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>9619000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>8937000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>6743000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4255000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4151000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4339000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5786000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27">
+        <v>63182000.0</v>
+      </c>
+      <c r="C27">
         <v>64648000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>59681000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>43252000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>29062000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>22111000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>18060000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13646000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8712000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>15694000.0</v>
+      </c>
+      <c r="C28">
         <v>14722000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14887000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13862000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12459000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10143000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6223000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4899000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4958000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>230000.0</v>
+      </c>
+      <c r="C29">
         <v>-144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="E29"/>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>88096000.0</v>
+      </c>
+      <c r="C30">
         <v>80603000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>84187000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>66051000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48264000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36509000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28434000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22884000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19456000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-4846000.0</v>
+      </c>
+      <c r="C31">
         <v>-3870000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2589000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-5289000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3825000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3519000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3263000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3310000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4410000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>80275000.0</v>
+      </c>
+      <c r="C32">
         <v>69300000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>58453000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>41418000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>29463000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>18213000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>15446000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8274000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4245000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>6539000.0</v>
+      </c>
+      <c r="C2">
+        <v>7114000.0</v>
+      </c>
+      <c r="D2">
         <v>6720000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6092000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6008000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>6428000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6099000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5018000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5267000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5374000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4663000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4293000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4011000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3446000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3840000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3856000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3232000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2715000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3052000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2471000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2412000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2005000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2026000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1422000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1526000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1901000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1369000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1396000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1508000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1399000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>845000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1227500.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1227500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>264000.0</v>
+      </c>
+      <c r="C3">
+        <v>225000.0</v>
+      </c>
+      <c r="D3">
         <v>248000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>270000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>267000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>266000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>263000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>249000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>234000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>161000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>218000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>214000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>215000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>207000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>205000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>621000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>154000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>137000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>127000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>131000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>140000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>139000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>139000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>115000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>132000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>148000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>147000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>141000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>146000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>146000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>160000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>471000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>471000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-10160000.0</v>
+      </c>
+      <c r="C5">
+        <v>-7259000.0</v>
+      </c>
+      <c r="D5">
         <v>-7402000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-8702000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-9993000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-8069000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-9028000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-11269000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4329000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-11545000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-9623000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-9492000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-10781000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-8805000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-9682000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-11807000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-9951000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-7697000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-7344000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-7391000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-7247000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-6887000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-6805000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-5197000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-6341000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5648000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3767000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-4347000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-5054000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-6542000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2581000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-4880000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-4880000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-9896000.0</v>
+      </c>
+      <c r="C6">
+        <v>-7034000.0</v>
+      </c>
+      <c r="D6">
         <v>-7154000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-8432000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-9726000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-7803000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-8765000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-11020000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-4095000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-11384000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-9405000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-9278000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-10566000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-8598000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-9477000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-11186000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-9797000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7560000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-7217000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-7260000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-7107000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6748000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6666000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-5082000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-6209000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-3620000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4206000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4908000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-6396000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-2421000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-4409000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-4409000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>12520000.0</v>
+      </c>
+      <c r="C9">
+        <v>13755000.0</v>
+      </c>
+      <c r="D9">
         <v>13969000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>14105000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>12512000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>11221000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>12858000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>11073000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>11336000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>11624000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>10389000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>10201000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7898000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>8176000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>7319000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>6550000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>4999000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5659000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4602000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>5087000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3465000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3662000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3287000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2085000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2963000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2604000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1907000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1798000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1028000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1367000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>590000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>590000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-12213000.0</v>
+      </c>
+      <c r="C10">
+        <v>-8896000.0</v>
+      </c>
+      <c r="D10">
         <v>-8603000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-9890000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-11212000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-9352000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-10372000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-12600000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-5661000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-12890000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-10957000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-10790000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-12027000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-9979000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-10714000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-12741000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-10862000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-8619000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-8266000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-8255000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-8136000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7790000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-7703000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-6081000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-7220000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-6532000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-4666000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5261000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-5966000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-7391000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-2806000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5447500.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5447500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>105</v>
+      </c>
+      <c r="B11">
+        <v>60000.0</v>
+      </c>
       <c r="C11">
+        <v>145000.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11">
         <v>33000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>52000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-144000.0</v>
       </c>
-      <c r="F11"/>
-[...1 lines deleted...]
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>190724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-4651000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1334000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1298000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2019000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-207000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1227000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>607000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1018000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-6272000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>668000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>653000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>771000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>624000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>817000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>738000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>905000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>915000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>954000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>941000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1002000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>791000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>319000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>1003000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>3974000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12">
+        <v>-2053000.0</v>
+      </c>
+      <c r="C12">
+        <v>1637000.0</v>
+      </c>
+      <c r="D12">
         <v>1201000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1188000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1219000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1283000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1344000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1331000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1332000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1345000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1334000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1298000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1246000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1174000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1032000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>934000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>911000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>922000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>922000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>864000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>889000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>903000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>898000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>879000.0</v>
       </c>
       <c r="Y12">
         <v>884000.0</v>
       </c>
       <c r="Z12">
+        <v>879000.0</v>
+      </c>
+      <c r="AA12">
+        <v>884000.0</v>
+      </c>
+      <c r="AB12">
         <v>899000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>914000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>912000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>765000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>309000.0</v>
       </c>
-      <c r="AE12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>879000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>885000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>865000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>988000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>876000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-12273000.0</v>
+      </c>
+      <c r="C15">
+        <v>-9041000.0</v>
+      </c>
+      <c r="D15">
         <v>-8603000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-9923000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-11264000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-9208000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-10372000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-12600000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-5661000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-12890000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-10957000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-10790000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-12027000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-9979000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-10714000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-12741000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-10862000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-8619000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-8266000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-8255000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-8136000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-7790000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-7703000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-6081000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-7220000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-6532000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-4666000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-5261000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-5966000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-7391000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-2806000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-6450500.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-9421500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-10790000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-12027000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-9979000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-10714000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-12741000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-10862000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-8619000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-8266000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-8255000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-8136000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-7790000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-7703000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-6081000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-7220000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-7472000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-6724000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-6724000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-7991000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-5536000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-4677000.0</v>
       </c>
-      <c r="AE16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-12273000.0</v>
+      </c>
+      <c r="C17">
+        <v>-9041000.0</v>
+      </c>
+      <c r="D17">
         <v>-8603000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-9923000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-11264000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-9208000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-10372000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-12600000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-5661000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-12890000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-10957000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-10790000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-12027000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-9979000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-10714000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-12741000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-10862000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-8619000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-8266000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-8255000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-8136000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-7790000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-7703000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-6081000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-7220000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-6532000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-4666000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-5261000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-5966000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-5098500.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-2806000.0</v>
       </c>
-      <c r="AE17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>-2053000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1637000.0</v>
+      </c>
+      <c r="D18">
         <v>-1201000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1188000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1219000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1283000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1344000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1331000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1332000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1345000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1334000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1298000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1246000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1174000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1032000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-934000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-911000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-922000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-922000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-864000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-889000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-903000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-898000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-879000.0</v>
       </c>
       <c r="Y18">
         <v>-884000.0</v>
       </c>
       <c r="Z18">
+        <v>-879000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-884000.0</v>
+      </c>
+      <c r="AB18">
         <v>-899000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-914000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-912000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>870000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>473000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>634000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-195000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1570000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-107000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-43000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-127000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-80000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>22000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-10526000.0</v>
+      </c>
+      <c r="C21">
+        <v>-6648000.0</v>
+      </c>
+      <c r="D21">
         <v>-7554000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-9081000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-10472000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-8354000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-9365000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-11570000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-4826000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-12278000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-10181000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-10362000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-11254000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-9439000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-9487000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-10237000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-9844000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-7654000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7217000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-7311000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-7269000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6747000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6863000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-5166000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6499000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5826000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-3856000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-4300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-5180000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-5498000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2524000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-4880000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-4880000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>29585000.0</v>
+      </c>
+      <c r="C23">
+        <v>27517000.0</v>
+      </c>
+      <c r="D23">
         <v>28243000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>29278000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>28992000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>26003000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>28322000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>27661000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>21429000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>29276000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>25233000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>24856000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>23163000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>21061000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>20646000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>20643000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>18075000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>16028000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>14871000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>14869000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>13146000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12414000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>12176000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8673000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>10225000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10690000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7829000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7603000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8486000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7925000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6896000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6901000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6901000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>264000.0</v>
+      </c>
+      <c r="C25">
+        <v>225000.0</v>
+      </c>
+      <c r="D25">
         <v>248000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>270000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>267000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>266000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>263000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>249000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>234000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>161000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>218000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>214000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>215000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>982000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>205000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>621000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>154000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>137000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>127000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>131000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>140000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>139000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>139000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>115000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>132000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>148000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>147000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>141000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>146000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>146000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>160000.0</v>
       </c>
-      <c r="AE25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>2343000.0</v>
+      </c>
+      <c r="C26">
+        <v>2129000.0</v>
+      </c>
+      <c r="D26">
         <v>2348000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2203000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2540000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2029000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2068000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2323000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2393000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>2685000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>2368000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2514000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2052000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2726000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2102000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2102000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2007000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1725000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>1409000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1930000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1679000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>1163000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1201000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>979000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>912000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>921000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>516000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1055000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1659000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>977000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1044000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1159000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1159000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27">
+        <v>16537000.0</v>
+      </c>
+      <c r="C27">
+        <v>14490000.0</v>
+      </c>
+      <c r="D27">
         <v>15227000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>16857000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>16608000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>13957000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>16472000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>16699000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>17520000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>17164000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>14474000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>14577000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>13466000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>11647000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>11172000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>11055000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>9378000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>8313000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6948000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>7502000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>6299000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>6377000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6342000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4123000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5269000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5382000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>4736000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3947000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3995000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4016000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>3608000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>3011000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>3011000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>4166000.0</v>
+      </c>
+      <c r="C28">
+        <v>3784000.0</v>
+      </c>
+      <c r="D28">
         <v>3948000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4126000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3836000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3589000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3683000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3621000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3829000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4053000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3728000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3472000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3634000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3242000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3532000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3630000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3458000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3275000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3462000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2966000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2756000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2869000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2607000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2149000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2518000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2486000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1208000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1205000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1324000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1533000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1399000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>983500.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>983500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29">
+        <v>60000.0</v>
+      </c>
+      <c r="C29">
+        <v>145000.0</v>
+      </c>
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>33000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>52000.0</v>
       </c>
-      <c r="E29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G29"/>
       <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29"/>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>23046000.0</v>
+      </c>
+      <c r="C30">
+        <v>20403000.0</v>
+      </c>
+      <c r="D30">
         <v>21523000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>23186000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>22984000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>19575000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22223000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>22643000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16162000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>23902000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>20570000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>20563000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>19152000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17615000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>16806000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>16787000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14843000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13313000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>11819000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12398000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>10734000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>10409000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10150000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>7251000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8699000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8789000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6460000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6207000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6978000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6526000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6051000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5673500.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5673500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>-1687000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2248000.0</v>
+      </c>
+      <c r="D31">
         <v>-1049000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-809000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-740000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-998000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1007000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1030000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-835000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-612000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-776000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-428000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-773000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-540000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1227000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2504000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1018000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-965000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1049000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-944000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-867000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1043000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-840000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-915000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-721000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-706000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-810000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-961000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-786000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-1893000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-282000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-567500.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-567500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>19059000.0</v>
+      </c>
+      <c r="C32">
+        <v>20869000.0</v>
+      </c>
+      <c r="D32">
         <v>20689000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>20197000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>18520000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>17649000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>18957000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>16091000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>16603000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>16998000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>15052000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>14494000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>11909000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>11622000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>11159000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>10406000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>8231000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>8374000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>7654000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>7558000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>5877000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>5667000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>5313000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3507000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>3726000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>4864000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>3973000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>3303000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>3306000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>2427000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>2212000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1817500.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>1817500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>52935000.0</v>
+      </c>
+      <c r="C2">
         <v>46994000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42019000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43931000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>74394000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45302000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17278000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11346000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1480000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>448000</v>
+      </c>
+      <c r="C3">
         <v>989000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>611000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1872000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>627000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>167000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2697000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1562000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>114000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-1768000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-30474000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>3212000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-688000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-1840000.0</v>
+      </c>
+      <c r="C6">
         <v>5941000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4975000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1912000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-30463000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>29092000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>28024000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5932000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9866000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>1497000.0</v>
+      </c>
+      <c r="C7">
         <v>-4869000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1669000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-5763000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3469000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-86000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6235000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-4455000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-2421000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-1553000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>-110000.0</v>
+      </c>
+      <c r="C9">
         <v>-762000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3058000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2421000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1553000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>149000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1528000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-541000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-578000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-503000.0</v>
+      </c>
+      <c r="C10">
         <v>-2972000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2718000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6073000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5194000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-620000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1839000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4757000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-127000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1515000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4270000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2002000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-773000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1914000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-748000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>6932000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5778000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3969000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2576000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4375000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4130000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>4035000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1693000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2317000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-2116000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-1071000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1528000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>1010000.0</v>
+      </c>
+      <c r="C14">
         <v>1012000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>808000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1187000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>535000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>525000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>582000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1248000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>761000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>51095000.0</v>
+      </c>
+      <c r="C16">
         <v>52935000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46994000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>42019000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>43931000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>74394000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>45302000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17278000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11346000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-28667000.0</v>
+      </c>
+      <c r="C18">
         <v>-42584000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-41468000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-42620000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-31059000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-24623000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-28220000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-21486000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16482000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>144</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>4451000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1452000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1872000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-627000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>9122000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-11981000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9284000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-101000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20">
+        <v>11823000.0</v>
+      </c>
+      <c r="C20">
         <v>42919000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>46066000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>34400000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>44722000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>65518000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3978000.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>17580000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>6540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="F21">
         <v>10000000.0</v>
       </c>
       <c r="G21">
         <v>10000000.0</v>
       </c>
       <c r="H21">
+        <v>10000000.0</v>
+      </c>
+      <c r="I21">
         <v>25000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12198000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-38831000.0</v>
+      </c>
+      <c r="C22">
         <v>-37841000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-46664000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-44296000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-33276000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-28794000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-22425000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-21092000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-21334000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-205000.0</v>
+      </c>
+      <c r="C23">
         <v>138000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-74000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3548000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>585000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-313000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14381000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2414000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28868000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>1294000.0</v>
+      </c>
+      <c r="C24">
+        <v>5440000.0</v>
+      </c>
+      <c r="D24">
+        <v>12000.0</v>
+      </c>
+      <c r="E24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="F24"/>
+      <c r="G24">
+        <v>9289000.0</v>
+      </c>
+      <c r="H24">
+        <v>-11784000.0</v>
+      </c>
+      <c r="I24">
+        <v>4000.0</v>
+      </c>
+      <c r="J24">
+        <v>13000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" t="s">
+        <v>149</v>
+      </c>
+      <c r="B25">
+        <v>4079000.0</v>
+      </c>
+      <c r="C25">
+        <v>-4115000.0</v>
+      </c>
+      <c r="D25">
+        <v>1636000.0</v>
+      </c>
+      <c r="E25">
+        <v>4135000.0</v>
+      </c>
+      <c r="F25">
+        <v>2103000.0</v>
+      </c>
+      <c r="G25">
+        <v>1841000.0</v>
+      </c>
+      <c r="H25">
+        <v>2093000.0</v>
+      </c>
+      <c r="I25">
+        <v>2936000.0</v>
+      </c>
+      <c r="J25">
+        <v>3973000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>105000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
+        <v>-289000.0</v>
+      </c>
+      <c r="E26">
+        <v>-157000.0</v>
+      </c>
+      <c r="F26">
+        <v>38000.0</v>
+      </c>
+      <c r="G26">
+        <v>34000.0</v>
+      </c>
+      <c r="H26">
+        <v>65532000.0</v>
+      </c>
+      <c r="I26">
+        <v>3983000.0</v>
+      </c>
+      <c r="J26">
+        <v>22119000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" t="s">
+        <v>151</v>
+      </c>
+      <c r="B27">
+        <v>3796000.0</v>
+      </c>
+      <c r="C27">
+        <v>4362000.0</v>
+      </c>
+      <c r="D27">
+        <v>5032000.0</v>
+      </c>
+      <c r="E27">
+        <v>3989000.0</v>
+      </c>
+      <c r="F27">
+        <v>3661000.0</v>
+      </c>
+      <c r="G27">
+        <v>2058000.0</v>
+      </c>
+      <c r="H27">
+        <v>457000.0</v>
+      </c>
+      <c r="I27">
+        <v>216000.0</v>
+      </c>
+      <c r="J27">
+        <v>197000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" t="s">
+        <v>152</v>
+      </c>
+      <c r="B28">
+        <v>25750000.0</v>
+      </c>
+      <c r="C28">
+        <v>43057000.0</v>
+      </c>
+      <c r="D28">
+        <v>46267000.0</v>
+      </c>
+      <c r="E28">
+        <v>40852000.0</v>
+      </c>
+      <c r="F28">
+        <v>585000.0</v>
+      </c>
+      <c r="G28">
+        <v>44409000.0</v>
+      </c>
+      <c r="H28">
+        <v>65532000.0</v>
+      </c>
+      <c r="I28">
+        <v>27414000.0</v>
+      </c>
+      <c r="J28">
+        <v>26335000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" t="s">
+        <v>153</v>
+      </c>
+      <c r="B29">
+        <v>-28219000.0</v>
+      </c>
+      <c r="C29">
+        <v>-41595000.0</v>
+      </c>
+      <c r="D29">
+        <v>-40857000.0</v>
+      </c>
+      <c r="E29">
+        <v>-40748000.0</v>
+      </c>
+      <c r="F29">
+        <v>-30432000.0</v>
+      </c>
+      <c r="G29">
+        <v>-24456000.0</v>
+      </c>
+      <c r="H29">
+        <v>-25523000.0</v>
+      </c>
+      <c r="I29">
+        <v>-19924000.0</v>
+      </c>
+      <c r="J29">
+        <v>-16368000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>154</v>
+      </c>
+      <c r="B30">
+        <v>846000.0</v>
+      </c>
+      <c r="C30">
         <v>4451000.0</v>
       </c>
-      <c r="C24">
-[...169 lines deleted...]
-      <c r="C30">
+      <c r="D30">
         <v>-599000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1872000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-627000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9122000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-11981000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1558000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-101000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>50845000.0</v>
+      </c>
+      <c r="C2">
+        <v>29963000.0</v>
+      </c>
+      <c r="D2">
         <v>34977000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>43098000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>52935000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>17566000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26761000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37408000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>46994000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>58202000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>65266000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>30124000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>42019000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>54226000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>27725000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>33016000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>43931000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>53636000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>60292000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>65829000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>74394000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>81467000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>85471000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>41411000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>45302000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10701000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>15873000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9432000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>17278000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1913000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5255000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>8300500.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>119000</v>
+      </c>
+      <c r="C3">
+        <v>91000</v>
+      </c>
+      <c r="D3">
         <v>211000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>114000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>32000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>264000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>122000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>299000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>304000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>205000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>134000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>157000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>115000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1046000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>290000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>200000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>336000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>289000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>291000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>25000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>22000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>38000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>33000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>28000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>68000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>33000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2075000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>41000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>548000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1520000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>11000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>15500</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>15500</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>34988000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-11924000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-12248000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>26630000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-5238000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-10912000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-9716000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-6656000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-5537000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-8565000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-208000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>483000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-21000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>488000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2180000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>565000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1096000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>410000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-427000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>425000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-11304000.0</v>
+      </c>
+      <c r="C6">
+        <v>21132000.0</v>
+      </c>
+      <c r="D6">
         <v>-5264000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-7856000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-9837000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>35369000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9195000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-10647000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9586000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-11208000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7064000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>35142000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11895000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-12207000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>26501000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-5291000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-10915000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-9705000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-6656000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5537000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-8565000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-7073000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4004000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>44060000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-3891000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>34601000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-5172000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>6441000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-7846000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>15365000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3342000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-3045500.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3045500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
-        <v>564000.0</v>
+        <v>-1207000.0</v>
       </c>
       <c r="C7">
+        <v>1145000.0</v>
+      </c>
+      <c r="D7">
+        <v>529000.0</v>
+      </c>
+      <c r="E7">
         <v>367000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-579000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-926000.0</v>
       </c>
-      <c r="F7">
-[...4 lines deleted...]
-      </c>
       <c r="H7">
-        <v>-4683000.0</v>
+        <v>-830000.0</v>
       </c>
       <c r="I7">
-        <v>1415000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="J7">
+        <v>-3168000.0</v>
+      </c>
+      <c r="K7">
+        <v>21000.0</v>
+      </c>
+      <c r="L7">
         <v>2160000.0</v>
       </c>
-      <c r="K7">
-[...4 lines deleted...]
-      </c>
       <c r="M7">
+        <v>-2247000.0</v>
+      </c>
+      <c r="N7">
+        <v>-1603000.0</v>
+      </c>
+      <c r="O7">
         <v>-2104000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>718000.0</v>
       </c>
-      <c r="O7">
-[...4 lines deleted...]
-      </c>
       <c r="Q7">
+        <v>-2638000.0</v>
+      </c>
+      <c r="R7">
+        <v>-1739000.0</v>
+      </c>
+      <c r="S7">
         <v>-2199000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-87000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>821000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2004000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-208000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2766000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1399000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1245000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1680000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1196000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-520000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-2839000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-455000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-915000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-1704500.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-1704500.0</v>
       </c>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-1201000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-18000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-890000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-416000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-1030000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-85000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-657000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-34000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-750000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-112000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>593000.0</v>
+      </c>
+      <c r="C9">
+        <v>932000.0</v>
+      </c>
+      <c r="D9">
         <v>-107000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-533000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-402000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>983000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2008000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>497000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-234000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-1602000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-237000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1201000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-18000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-890000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-416000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1030000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-85000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-657000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-34000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-750000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-112000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-41000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-48000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-543000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>781000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-545000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-384000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-20000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-579000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-66000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-299500.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-237500.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-237500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10">
+        <v>-2158000.0</v>
+      </c>
+      <c r="C10">
+        <v>-275000.0</v>
+      </c>
+      <c r="D10">
         <v>-838000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1956000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1346000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-616000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-811000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-115000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1430000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>785000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-567000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>924000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3860000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>467000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2553000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-482000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-3505000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1493000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2426000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>85000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1360000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>44000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>86000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-133000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-617000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-816000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>146000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-367000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-802000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1470000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-1293500.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1293500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-1424000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1971000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1575000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3285000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1549000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1354000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1123000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2039000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>258000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-881000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-327000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>421000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-835000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1261000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1697000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-1158000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-945000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>795000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>854000.0</v>
       </c>
-      <c r="AE11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1316000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1757000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>903000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2151000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1853000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2025000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1093000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1596000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1674000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1415000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>832000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1146000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1003000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>988000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>901000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>358000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>358000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>882000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1092000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>248000.0</v>
       </c>
-      <c r="AE12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>1041000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1041000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1151000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1345000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2861000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1322000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-72000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1398000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1228000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-861000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>39000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2269000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>119000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-110000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2037000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>200000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-513000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-362000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-1069000.0</v>
       </c>
-      <c r="AE13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>264000.0</v>
+      </c>
+      <c r="C14">
+        <v>225000.0</v>
+      </c>
+      <c r="D14">
         <v>248000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>270000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>267000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>266000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>263000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>249000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>234000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>161000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>218000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>214000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>215000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>207000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>205000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>621000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>154000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>137000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>127000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>131000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>140000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>139000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>139000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>115000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>132000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>148000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>147000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>141000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>146000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>146000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>160000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>471000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>471000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15">
         <v>107000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>39541000.0</v>
+      </c>
+      <c r="C16">
+        <v>51095000.0</v>
+      </c>
+      <c r="D16">
         <v>29713000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>35242000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>43098000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>52935000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>17566000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>26761000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>37408000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>46994000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>58202000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>65266000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>30124000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>42019000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>54226000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>27725000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>33016000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>43931000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>53636000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>60292000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>65829000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>74394000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>81467000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>85471000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>41411000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>45302000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>10701000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15873000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>9432000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>17278000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1913000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5255000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-3045500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
-[...4 lines deleted...]
-      </c>
+      <c r="R17"/>
+      <c r="S17"/>
       <c r="T17">
         <v>6000.0</v>
       </c>
-      <c r="U17"/>
-      <c r="V17"/>
+      <c r="U17">
+        <v>1000.0</v>
+      </c>
+      <c r="V17">
+        <v>6000.0</v>
+      </c>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-11289000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4961000.0</v>
+      </c>
+      <c r="D18">
         <v>-5930000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-8019000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9757000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-7795000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9105000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-10995999.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14688000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11256000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7102000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-11421000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-11689000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-12029000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-7939000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-11886000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-10766000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9877000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6921000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-5654000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-8607000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7142000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3723000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-6383000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7375000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-7217000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-7432000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-5246000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-8325000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-7284000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-3324000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-5439000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-5439000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>144</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>312000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>204000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>138000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-190000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-122000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>67000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>4696000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-193000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-134000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-157000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-115000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1046000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-290000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-200000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-336000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-289000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-291000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-25000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-22000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-38000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-33000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>5261000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>4000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-9317000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-2075000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-41000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-548000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>42919000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>-13000.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>275000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>34675000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-103000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>6643000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="R21">
         <v>10000000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21"/>
+      <c r="S21">
+        <v>10000000.0</v>
+      </c>
+      <c r="T21">
+        <v>10000000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
         <v>10373000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-10000.0</v>
       </c>
-      <c r="AE21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-12273000.0</v>
+      </c>
+      <c r="C22">
+        <v>-9041000.0</v>
+      </c>
+      <c r="D22">
         <v>-8603000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-9923000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-11264000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-9208000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-10372000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-12600000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-5661000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-12890000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-10957000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-10790000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-12027000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-9979000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-10714000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-12741000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-10862000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-8619000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-8266000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-8255000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-8136000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-7790000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-7703000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-6081000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-7220000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6532000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-4666000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-5261000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-5966000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-7391000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-2806000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-5447500.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-5447500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-326000.0</v>
+      </c>
+      <c r="C23">
+        <v>-4000.0</v>
+      </c>
+      <c r="D23">
         <v>-21000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-3000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-177000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-11000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>117000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>384000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>26000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>84000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>46410000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>44000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>56000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-106000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6648000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>174000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>259000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>116000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>36000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>46000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>119000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>45156000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-514000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>51105000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2261000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>11682000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>484000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4519000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-8000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>2393500.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2393500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>309000.0</v>
+      </c>
+      <c r="C24">
+        <v>283000.0</v>
+      </c>
+      <c r="D24">
         <v>523000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>318000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>170000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>74000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>5366000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>366000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>5000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>12000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>-1000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
-[...1 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24"/>
       <c r="W24">
+        <v>9289000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24">
         <v>5289000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-9284000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-2000000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>4000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
-        <v>2072000.0</v>
+        <v>1170000.0</v>
       </c>
       <c r="C25">
+        <v>1844000.0</v>
+      </c>
+      <c r="D25">
+        <v>1152000.0</v>
+      </c>
+      <c r="E25">
         <v>363000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>755000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1248000.0</v>
       </c>
-      <c r="F25">
-[...4 lines deleted...]
-      </c>
       <c r="H25">
-        <v>-5376000.0</v>
+        <v>875000.0</v>
       </c>
       <c r="I25">
-        <v>-978000.0</v>
+        <v>474000.0</v>
       </c>
       <c r="J25">
+        <v>-6891000.0</v>
+      </c>
+      <c r="K25">
+        <v>416000.0</v>
+      </c>
+      <c r="L25">
         <v>242000.0</v>
       </c>
-      <c r="K25">
-[...4 lines deleted...]
-      </c>
       <c r="M25">
+        <v>265000.0</v>
+      </c>
+      <c r="N25">
+        <v>713000.0</v>
+      </c>
+      <c r="O25">
         <v>-146000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1115000.0</v>
       </c>
-      <c r="O25">
-[...4 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>2050000.0</v>
+      </c>
+      <c r="R25">
+        <v>1116000.0</v>
+      </c>
+      <c r="S25">
         <v>271000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>863000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>262000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>721000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>183000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>565000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>516000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>577000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>606000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>328000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>302000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>858000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>988000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>204000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1203500.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1203500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>27000.0</v>
+      </c>
+      <c r="C26">
+        <v>-123000.0</v>
+      </c>
+      <c r="D26">
         <v>108000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-3000.0</v>
       </c>
-      <c r="D26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="F26"/>
       <c r="G26">
         <v>-11000.0</v>
       </c>
       <c r="H26">
+        <v>-19000.0</v>
+      </c>
+      <c r="I26">
+        <v>-11000.0</v>
+      </c>
+      <c r="J26">
         <v>-328000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-4000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-5000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-1000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-279000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-219000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-4000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>5000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-153000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>38000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>259000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>116000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>36000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>34000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>8000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>65532000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>14427000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>12166000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>484000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-1000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>816000.0</v>
+      </c>
+      <c r="C27">
+        <v>812000.0</v>
+      </c>
+      <c r="D27">
         <v>955000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>985000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1044000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1089000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1081000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1090000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1102000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1241000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1369000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1294000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1128000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1039000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1027000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1022000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>901000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>822000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>733000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1412000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>694000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>572000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>543000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>494000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>449000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>274000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>64000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>59000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>60000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>47000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>61000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>54000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>54000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-298000.0</v>
+      </c>
+      <c r="C28">
+        <v>25845000.0</v>
+      </c>
+      <c r="D28">
         <v>24000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-116000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>42908000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>98000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-5000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>56000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>22000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>71000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>46409000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-235000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-219000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>34569000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6648000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-146000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>174000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>259000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>116000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>36000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>46000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-279000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>45156000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-514000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>51105000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2261000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11682000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>484000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>22645000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-18000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2393500.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2393500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-11170000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4870000.0</v>
+      </c>
+      <c r="D29">
         <v>-5719000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-7905000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-9725000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-7531000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-8983000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-10697000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-14384000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-11051000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-6968000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-11264000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-11574000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-10983000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-7649000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-11686000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-10430000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-9588000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-6630000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5629000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-8585000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-7104000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-3690000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-6355000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-7307000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-7184000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-5357000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-5205000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-7777000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-5764000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-3313000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-5423500.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-5423500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>190000.0</v>
+      </c>
+      <c r="C30">
+        <v>192000.0</v>
+      </c>
+      <c r="D30">
         <v>312000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>204000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>138000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-190000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-122000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>67000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4696000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-193000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-134000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-157000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-115000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1046000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-290000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-200000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-336000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-289000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-291000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-25000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-22000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-38000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-33000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5261000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3932000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-9317000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-2075000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-41000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-548000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1516000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-11000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-15500.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-15500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>