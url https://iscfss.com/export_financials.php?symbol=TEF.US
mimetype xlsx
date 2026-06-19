--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -6315,60 +6315,60 @@
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
     </row>
     <row r="60" spans="1:38">
       <c r="A60" t="s">
         <v>96</v>
       </c>
       <c r="B60">
         <v>19347000000.0</v>
       </c>
       <c r="C60">
         <v>21852000000.0</v>
       </c>
       <c r="D60">
-        <v>25088000000.0</v>
+        <v>31708000000.0</v>
       </c>
       <c r="E60">
-        <v>22207000000.0</v>
+        <v>28684000000.0</v>
       </c>
       <c r="F60">
-        <v>11235000000.0</v>
+        <v>18260000000.0</v>
       </c>
       <c r="G60">
-        <v>17118000000.0</v>
+        <v>25450000000.0</v>
       </c>
       <c r="H60">
         <v>17947000000.0</v>
       </c>
       <c r="I60">
         <v>16920000000.0</v>
       </c>
       <c r="J60">
         <v>18157000000.0</v>
       </c>
       <c r="K60">
         <v>17891000000.0</v>
       </c>
       <c r="L60">
         <v>21115000000.0</v>
       </c>
       <c r="M60">
         <v>21185000000.0</v>
       </c>
       <c r="N60">
         <v>20461000000.0</v>
       </c>
       <c r="O60">
         <v>21636000000.0</v>
       </c>
@@ -14759,51 +14759,51 @@
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
     </row>
     <row r="30" spans="1:152">
       <c r="A30" t="s">
         <v>66</v>
       </c>
       <c r="B30">
-        <v>1080450000.0</v>
+        <v>10682000000.0</v>
       </c>
       <c r="C30">
         <v>8254000000.0</v>
       </c>
       <c r="D30">
         <v>10736000000.0</v>
       </c>
       <c r="E30">
         <v>8963000000.0</v>
       </c>
       <c r="F30">
         <v>11280000000.0</v>
       </c>
       <c r="G30">
         <v>8908000000.0</v>
       </c>
       <c r="H30">
         <v>11332000000.0</v>
       </c>
       <c r="I30">
         <v>8983000000.0</v>
       </c>
       <c r="J30">
         <v>11006000000.0</v>
       </c>
@@ -16609,51 +16609,51 @@
       <c r="EH35"/>
       <c r="EI35"/>
       <c r="EJ35"/>
       <c r="EK35">
         <v>6863100625.0</v>
       </c>
       <c r="EL35"/>
       <c r="EM35"/>
       <c r="EN35"/>
       <c r="EO35">
         <v>5496851808.0</v>
       </c>
       <c r="EP35"/>
       <c r="EQ35"/>
       <c r="ER35"/>
       <c r="ES35"/>
       <c r="ET35"/>
       <c r="EU35"/>
       <c r="EV35"/>
     </row>
     <row r="36" spans="1:152">
       <c r="A36" t="s">
         <v>72</v>
       </c>
       <c r="B36">
-        <v>7379563000.0</v>
+        <v>7312429000.0</v>
       </c>
       <c r="C36">
         <v>5480000000.0</v>
       </c>
       <c r="D36"/>
       <c r="E36">
         <v>6215000000.0</v>
       </c>
       <c r="F36"/>
       <c r="G36">
         <v>6271000000.0</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>5911000000.0</v>
       </c>
       <c r="J36">
         <v>-1000000.0</v>
       </c>
       <c r="K36">
         <v>6514000000.0</v>
       </c>
       <c r="L36"/>
       <c r="M36">
         <v>6623000000.0</v>
@@ -17481,51 +17481,51 @@
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
       <c r="EU38"/>
       <c r="EV38"/>
     </row>
     <row r="39" spans="1:152">
       <c r="A39" t="s">
         <v>75</v>
       </c>
       <c r="B39">
-        <v>10702172000.0</v>
+        <v>1039796000.0</v>
       </c>
       <c r="C39">
         <v>3934000000.0</v>
       </c>
       <c r="D39">
         <v>1757000000.0</v>
       </c>
       <c r="E39">
         <v>3190000000.0</v>
       </c>
       <c r="F39">
         <v>660000000.0</v>
       </c>
       <c r="G39">
         <v>3949000000.0</v>
       </c>
       <c r="H39">
         <v>680000000.0</v>
       </c>
       <c r="I39">
         <v>3177000000.0</v>
       </c>
       <c r="J39">
         <v>270000000.0</v>
       </c>
@@ -17891,51 +17891,51 @@
       <c r="EH39"/>
       <c r="EI39"/>
       <c r="EJ39"/>
       <c r="EK39">
         <v>41356875.0</v>
       </c>
       <c r="EL39"/>
       <c r="EM39"/>
       <c r="EN39"/>
       <c r="EO39">
         <v>30568788.0</v>
       </c>
       <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
       <c r="ET39"/>
       <c r="EU39"/>
       <c r="EV39"/>
     </row>
     <row r="40" spans="1:152">
       <c r="A40" t="s">
         <v>76</v>
       </c>
       <c r="B40">
-        <v>2817998000.0</v>
+        <v>2766394000.0</v>
       </c>
       <c r="C40">
         <v>11737000000.0</v>
       </c>
       <c r="D40">
         <v>8336000000.0</v>
       </c>
       <c r="E40">
         <v>3971000000.0</v>
       </c>
       <c r="F40">
         <v>7831000000.0</v>
       </c>
       <c r="G40">
         <v>9361000000.0</v>
       </c>
       <c r="H40">
         <v>5860000000.0</v>
       </c>
       <c r="I40">
         <v>3772000000.0</v>
       </c>
       <c r="J40">
         <v>3988000000.0</v>
       </c>
@@ -21579,51 +21579,51 @@
       <c r="EH51"/>
       <c r="EI51"/>
       <c r="EJ51"/>
       <c r="EK51">
         <v>7047879375.0</v>
       </c>
       <c r="EL51"/>
       <c r="EM51"/>
       <c r="EN51"/>
       <c r="EO51">
         <v>6057535608.0</v>
       </c>
       <c r="EP51"/>
       <c r="EQ51"/>
       <c r="ER51"/>
       <c r="ES51"/>
       <c r="ET51"/>
       <c r="EU51"/>
       <c r="EV51"/>
     </row>
     <row r="52" spans="1:152">
       <c r="A52" t="s">
         <v>88</v>
       </c>
       <c r="B52">
-        <v>6435549000.0</v>
+        <v>6415000000.0</v>
       </c>
       <c r="C52">
         <v>2040000000.0</v>
       </c>
       <c r="D52">
         <v>6850000000.0</v>
       </c>
       <c r="E52">
         <v>7617000000.0</v>
       </c>
       <c r="F52">
         <v>8012000000.0</v>
       </c>
       <c r="G52">
         <v>2171000000.0</v>
       </c>
       <c r="H52">
         <v>2185000000.0</v>
       </c>
       <c r="I52">
         <v>5704000000.0</v>
       </c>
       <c r="J52">
         <v>2124000000.0</v>
       </c>