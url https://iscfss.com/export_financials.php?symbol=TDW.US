--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3170,51 +3173,51 @@
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
-        <v>76132000.0</v>
+        <v>100502000.0</v>
       </c>
       <c r="C28">
         <v>312178000.0</v>
       </c>
       <c r="D28">
         <v>460001000.0</v>
       </c>
       <c r="E28">
         <v>4844000.0</v>
       </c>
       <c r="F28">
         <v>18848000.0</v>
       </c>
       <c r="G28">
         <v>42798000.0</v>
       </c>
       <c r="H28">
         <v>70644000.0</v>
       </c>
       <c r="I28">
         <v>67213000.0</v>
       </c>
       <c r="J28">
         <v>16125000.0</v>
       </c>
@@ -3931,54 +3934,62 @@
         <v>-33800000.0</v>
       </c>
       <c r="AC36">
         <v>-17900000.0</v>
       </c>
       <c r="AD36">
         <v>-68600000.0</v>
       </c>
       <c r="AE36">
         <v>-48400000.0</v>
       </c>
       <c r="AF36">
         <v>-26100000.0</v>
       </c>
       <c r="AG36">
         <v>-900000.0</v>
       </c>
       <c r="AH36">
         <v>8400000.0</v>
       </c>
     </row>
     <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>69</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>-4134000.0</v>
+      </c>
+      <c r="C37">
+        <v>-2926000.0</v>
+      </c>
+      <c r="D37">
+        <v>-1542000.0</v>
+      </c>
+      <c r="E37">
+        <v>22000.0</v>
+      </c>
       <c r="F37">
         <v>466000.0</v>
       </c>
       <c r="G37">
         <v>1157000.0</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>1087000.0</v>
       </c>
       <c r="J37"/>
       <c r="K37">
         <v>16141000.0</v>
       </c>
       <c r="L37">
         <v>6034000.0</v>
       </c>
       <c r="M37">
         <v>6227000.0</v>
       </c>
       <c r="N37">
         <v>5987000.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
@@ -4082,51 +4093,51 @@
       </c>
       <c r="Y38">
         <v>113966000.0</v>
       </c>
       <c r="Z38">
         <v>101902000.0</v>
       </c>
       <c r="AA38">
         <v>99849000.0</v>
       </c>
       <c r="AB38">
         <v>111331000.0</v>
       </c>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
-        <v>50002000.0</v>
+        <v>11520000.0</v>
       </c>
       <c r="C39">
         <v>15620000.0</v>
       </c>
       <c r="D39">
         <v>16413000.0</v>
       </c>
       <c r="E39">
         <v>20985000.0</v>
       </c>
       <c r="F39">
         <v>8731000.0</v>
       </c>
       <c r="G39">
         <v>48167000.0</v>
       </c>
       <c r="H39">
         <v>60998000.0</v>
       </c>
       <c r="I39">
         <v>37789000.0</v>
       </c>
       <c r="J39">
         <v>31522000.0</v>
       </c>
@@ -4186,51 +4197,51 @@
       </c>
       <c r="AC39">
         <v>4500000.0</v>
       </c>
       <c r="AD39">
         <v>4100000.0</v>
       </c>
       <c r="AE39">
         <v>4000000.0</v>
       </c>
       <c r="AF39">
         <v>4300000.0</v>
       </c>
       <c r="AG39">
         <v>4400000.0</v>
       </c>
       <c r="AH39">
         <v>4400000.0</v>
       </c>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
-        <v>243045000.0</v>
+        <v>218675000.0</v>
       </c>
       <c r="C40">
         <v>146720000.0</v>
       </c>
       <c r="D40">
         <v>136262000.0</v>
       </c>
       <c r="E40">
         <v>153130000.0</v>
       </c>
       <c r="F40">
         <v>135149000.0</v>
       </c>
       <c r="G40">
         <v>114518000.0</v>
       </c>
       <c r="H40">
         <v>129625000.0</v>
       </c>
       <c r="I40">
         <v>104681000.0</v>
       </c>
       <c r="J40">
         <v>166206000.0</v>
       </c>
@@ -5090,51 +5101,51 @@
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
     </row>
     <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
-        <v>654893000.0</v>
+        <v>679263000.0</v>
       </c>
       <c r="C51">
         <v>637096000.0</v>
       </c>
       <c r="D51">
         <v>734438000.0</v>
       </c>
       <c r="E51">
         <v>171147000.0</v>
       </c>
       <c r="F51">
         <v>169290000.0</v>
       </c>
       <c r="G51">
         <v>192731000.0</v>
       </c>
       <c r="H51">
         <v>288934000.0</v>
       </c>
       <c r="I51">
         <v>439004000.0</v>
       </c>
       <c r="J51">
         <v>448160000.0</v>
       </c>
@@ -5186,51 +5197,51 @@
       <c r="Z51">
         <v>54000000.0</v>
       </c>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51">
         <v>31500000.0</v>
       </c>
       <c r="AE51"/>
       <c r="AF51">
         <v>2900000.0</v>
       </c>
       <c r="AG51">
         <v>112000000.0</v>
       </c>
       <c r="AH51">
         <v>47500000.0</v>
       </c>
     </row>
     <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
-        <v>5845000.0</v>
+        <v>30215000.0</v>
       </c>
       <c r="C52">
         <v>65386000.0</v>
       </c>
       <c r="D52">
         <v>103077000.0</v>
       </c>
       <c r="E52">
         <v>2111000.0</v>
       </c>
       <c r="F52">
         <v>1405000.0</v>
       </c>
       <c r="G52">
         <v>27797000.0</v>
       </c>
       <c r="H52">
         <v>9890000.0</v>
       </c>
       <c r="I52">
         <v>8568000.0</v>
       </c>
       <c r="J52">
         <v>5103000.0</v>
       </c>
@@ -6062,801 +6073,808 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
+        <v>62610000.0</v>
+      </c>
+      <c r="C2">
         <v>58238000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>66347000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42579000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48715000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>50203000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71385000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>64058000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>60740000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>51774000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44931000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>57183000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>69822000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>64775000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>38946000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31829000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30537000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23696000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20788000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18042000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16189000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14622000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16981000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12953000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17111000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>30711000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>27501000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23672000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24170000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29739000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>31939000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>30571000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30561000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45781000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>38497000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39439000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>35087000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>53743000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>50754000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>64231000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>53743000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>49100000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>61000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>60710000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>58659000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>54000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>49500000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>63346000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>74814000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>74500000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>95200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>89689000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>75976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>59371000.0</v>
       </c>
       <c r="BC2">
         <v>59371000.0</v>
       </c>
       <c r="BD2">
+        <v>59371000.0</v>
+      </c>
+      <c r="BE2">
         <v>89560000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>92675000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>74100000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>50700000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>55300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>47900000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>45200000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>41900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>42200000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>34400000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>41700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>39700000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>51600000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>52800000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>51500000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>81500000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>84400000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>91700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>93100000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>79500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>70400000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>78200000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>75200000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>109729000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>104626000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>94470000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>97265000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>81129000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>83047000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>74935000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>82261000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>75216000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>71147000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>74903000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>59788000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>57324000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>58243000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>57181000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>60968000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>53203000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>54576000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>54211000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>61809000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>68623000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>70443000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>59658000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>68426000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>57227000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>68857000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>68835000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>66943000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6945,158 +6963,159 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>-1272521000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1253851000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1220728000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-1207523000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-1194974000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1158975000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1114671000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-1090704000.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>-1013762000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-1001989000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-997208000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-984924000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-1067673000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1114256000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-1144129000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-1139259000.0</v>
       </c>
-      <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-1185490000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-1301015000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-1294239000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BL4">
         <v>-1285849000.0</v>
       </c>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
@@ -7119,578 +7138,582 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>6949000.0</v>
+      </c>
+      <c r="C5">
         <v>7133000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7248000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7894000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7273000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>6607000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>6060000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4592000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5062000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5209000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5266000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4413000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4566000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8254000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>8576000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1474000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1763000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2471000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2668000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1289000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1082000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-875000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-804000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1106000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>581000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>133000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194000.0</v>
       </c>
       <c r="AC5">
         <v>2194000.0</v>
       </c>
       <c r="AD5">
         <v>2194000.0</v>
       </c>
       <c r="AE5">
         <v>2194000.0</v>
       </c>
       <c r="AF5">
-        <v>-403000.0</v>
+        <v>2194000.0</v>
       </c>
       <c r="AG5">
         <v>-403000.0</v>
       </c>
       <c r="AH5">
+        <v>-403000.0</v>
+      </c>
+      <c r="AI5">
         <v>-446000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-147000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>82000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-10258000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6634000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6446000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6443000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6634000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-20000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-20628000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-20181000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-20000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-11728000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-11877000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-12000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-16000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-16970000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-16913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17141000.0</v>
       </c>
       <c r="BC5">
         <v>-17141000.0</v>
       </c>
       <c r="BD5">
+        <v>-17141000.0</v>
+      </c>
+      <c r="BE5">
         <v>-19302000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-19838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000000.0</v>
       </c>
       <c r="BG5">
         <v>-19000000.0</v>
       </c>
       <c r="BH5">
         <v>-19000000.0</v>
       </c>
       <c r="BI5">
-        <v>-18000000.0</v>
+        <v>-19000000.0</v>
       </c>
       <c r="BJ5">
         <v>-18000000.0</v>
       </c>
       <c r="BK5">
+        <v>-18000000.0</v>
+      </c>
+      <c r="BL5">
         <v>-20000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17000000.0</v>
       </c>
       <c r="BN5">
         <v>-17000000.0</v>
       </c>
       <c r="BO5">
         <v>-17000000.0</v>
       </c>
       <c r="BP5">
+        <v>-17000000.0</v>
+      </c>
+      <c r="BQ5">
         <v>4727000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4549800000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-20000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4277400000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4074400000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>3904800000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>3849800000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>3723400000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3808400000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3752800000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3760600000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>3573400000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3381600000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3264000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3306200000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3172000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3059200000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2916200000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2873200000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2780400000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2751200000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2729800000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2720000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2742800000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2721800000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2712600000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2690600000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2665600000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2633200000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2596200000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>2559600000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>2516000000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>2463800000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>2408800000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>2344600000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2292600000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2260800000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>2218800000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>2216200000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>2195200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2163200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>2140600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-27600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-28200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-28600000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-29000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-29600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-26800000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-27800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-22000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-22200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22600000.0</v>
       </c>
       <c r="DP5">
         <v>-22600000.0</v>
       </c>
       <c r="DQ5">
+        <v>-22600000.0</v>
+      </c>
+      <c r="DR5">
         <v>-22800000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-23600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24200000.0</v>
       </c>
       <c r="DT5">
         <v>-24200000.0</v>
       </c>
       <c r="DU5">
+        <v>-24200000.0</v>
+      </c>
+      <c r="DV5">
         <v>-25000000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-24600000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-24200000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-21400000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-21600000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>-22000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>1056563000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>165516000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>165221000.0</v>
       </c>
-      <c r="AI6"/>
-      <c r="AJ6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>169443000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>168264000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>165221000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>168753000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>165790000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>162707000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2305554000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2375932000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2403992000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2457168000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2480715000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2508765000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2776724000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2723062000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2685371000.0</v>
       </c>
-      <c r="AY6">
-[...1 lines deleted...]
-      </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7711,99 +7734,102 @@
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7">
         <v>0.0</v>
       </c>
       <c r="C7">
+        <v>0.0</v>
+      </c>
+      <c r="D7">
         <v>24370000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19877000.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...2 lines deleted...]
-      <c r="H7"/>
+      <c r="G7"/>
+      <c r="H7">
+        <v>0.0</v>
+      </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>4833000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5130000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>5077000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7859,116 +7885,119 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8">
         <v>50000.0</v>
       </c>
       <c r="C8">
         <v>50000.0</v>
       </c>
       <c r="D8">
         <v>50000.0</v>
       </c>
       <c r="E8">
         <v>50000.0</v>
       </c>
       <c r="F8">
+        <v>50000.0</v>
+      </c>
+      <c r="G8">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="H8">
         <v>52000.0</v>
       </c>
       <c r="I8">
         <v>52000.0</v>
       </c>
       <c r="J8">
+        <v>52000.0</v>
+      </c>
+      <c r="K8">
         <v>53000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>52000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="N8">
         <v>51000.0</v>
       </c>
       <c r="O8">
         <v>51000.0</v>
       </c>
       <c r="P8">
+        <v>51000.0</v>
+      </c>
+      <c r="Q8">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="R8">
         <v>42000.0</v>
       </c>
       <c r="S8">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="T8">
         <v>41000.0</v>
       </c>
       <c r="U8">
         <v>41000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>41000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8033,222 +8062,223 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>1663247000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1659820000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1656626000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1652856000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1656830000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1653027000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1668392000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1554793000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1553919000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1556990000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1555388000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1554561000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1376934000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1376494000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1375215000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1373727000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1372846000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1371809000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1370778000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1369645000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1368325000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1367521000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1365872000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1359842000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1356436000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1352388000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1063603000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1064039000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1061983000.0</v>
       </c>
-      <c r="AI9"/>
-      <c r="AJ9">
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>1056563000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>165516000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>165221000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>171018000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>169443000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>168264000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>166604000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>168753000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>165790000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>162707000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>159940000.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>153513000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>148216000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>142381000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>138095000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>133386000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>125872000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>119975000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>117981000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>95848000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>92719000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>90204000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>83586000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
@@ -8271,500 +8301,504 @@
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>613544000.0</v>
+      </c>
+      <c r="C10">
         <v>552280000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>578761000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>428225000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>369405000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>341799000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>324918000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>280840000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>315897000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>280853000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>274437000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>275070000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>171261000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>165145000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>164192000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>115014000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>87981000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>136234000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>149037000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>127414000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>131157000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>131858000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>149933000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>192243000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>203119000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>187802000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>218290000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>359332000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>369549000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>391060000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>371791000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>461088000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>459286000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>442472000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>432035000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>459978000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>683778000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>668660000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>649804000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>674923000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>668660000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>678400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>48000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>88216000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>102984000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>78600000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>77400000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>124315000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>53451000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>60400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>114100000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>45534000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>64813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40569000.0</v>
       </c>
       <c r="BC10">
         <v>40569000.0</v>
       </c>
       <c r="BD10">
+        <v>40569000.0</v>
+      </c>
+      <c r="BE10">
         <v>136729000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>240574000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>320700000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>188300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>302200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>196400000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>245700000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>308000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>51700000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>122900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>223100000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>336600000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>295700000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>314900000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>250800000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>201900000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>144600000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>184700000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>270200000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>228600000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>321000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>354600000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>393800000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>340800000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>257000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>224300000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>246100000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>167100000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>125700000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>15100000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>15400000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>16000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>11800000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>14000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>17600000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>15900000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>37400000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>10700000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>17800000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7900000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>10800000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>17300000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>11900000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>12000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>36300000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>14100000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>95200000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>85900000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>268200000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>249300000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>226900000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>159100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>136700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>73700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>10400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>23600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>32500000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>44700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>25000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>27900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>32500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>26900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>41200000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>11300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>28100000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>34000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>28800000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>10200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>13800000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>10500000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>23300000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>19900000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>65000000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>78500000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>106800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>578761000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>428225000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>369405000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>341799000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>324918000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>280840000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>275070000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>171261000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>165145000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>164192000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>115014000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>87981000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>136234000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>149037000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>127414000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>131157000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8829,698 +8863,702 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>613544000.0</v>
+      </c>
+      <c r="C12">
         <v>552280000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>578761000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>428225000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>369405000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>341799000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>324918000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>280840000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>315897000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>280853000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>274437000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>275070000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>171261000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>165145000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>164192000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>115014000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>87981000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>136234000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>149037000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>127414000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>131157000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>131858000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>149933000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>192243000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>203119000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>187802000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>218290000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>359332000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>369549000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>391060000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>371791000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>461126000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>459331000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>451281000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>440943000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>459978000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>683778000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>677430000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>649804000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>674923000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>668660000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>678400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>48000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>88216000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>102984000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>78600000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>77400000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>124315000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>53451000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>60400000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>114100000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>45534000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>64813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40569000.0</v>
       </c>
       <c r="BC12">
         <v>40569000.0</v>
       </c>
       <c r="BD12">
+        <v>40569000.0</v>
+      </c>
+      <c r="BE12">
         <v>136729000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>240574000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>320700000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>188300000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>302200000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>196400000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>245700000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>308000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>51700000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>122900000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>223100000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>336600000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>295700000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>314900000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>250800000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>201900000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>144600000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>184700000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>270200000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>228600000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>321000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>354600000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>393800000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>340800000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>257000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>224300000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>246100000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>167100000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>125700000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>15100000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>15400000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>16000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>11800000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>14000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>17600000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>15900000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>37400000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>10700000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>17800000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7900000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>10800000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>17300000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>11900000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>12000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>36300000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>14100000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>95200000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>85900000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>268200000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>249300000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>226900000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>159100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>136700000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>73700000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>10400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>23600000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>32500000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>44700000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>25000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>27900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>32500000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>26900000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>41200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>53000000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>34300000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>34000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>28800000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>10200000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>13800000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>10500000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>23300000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>19900000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>65000000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>78500000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>106800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
         <v>50000.0</v>
       </c>
       <c r="C13">
         <v>50000.0</v>
       </c>
       <c r="D13">
         <v>50000.0</v>
       </c>
       <c r="E13">
         <v>50000.0</v>
       </c>
       <c r="F13">
+        <v>50000.0</v>
+      </c>
+      <c r="G13">
         <v>51000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="H13">
         <v>52000.0</v>
       </c>
       <c r="I13">
         <v>52000.0</v>
       </c>
       <c r="J13">
+        <v>52000.0</v>
+      </c>
+      <c r="K13">
         <v>53000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>52000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="N13">
         <v>51000.0</v>
       </c>
       <c r="O13">
         <v>51000.0</v>
       </c>
       <c r="P13">
+        <v>51000.0</v>
+      </c>
+      <c r="Q13">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="R13">
         <v>42000.0</v>
       </c>
       <c r="S13">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="T13">
         <v>41000.0</v>
       </c>
       <c r="U13">
         <v>41000.0</v>
       </c>
       <c r="V13">
         <v>41000.0</v>
       </c>
       <c r="W13">
         <v>41000.0</v>
       </c>
       <c r="X13">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="Y13">
         <v>40000.0</v>
       </c>
       <c r="Z13">
         <v>40000.0</v>
       </c>
       <c r="AA13">
         <v>40000.0</v>
       </c>
       <c r="AB13">
+        <v>40000.0</v>
+      </c>
+      <c r="AC13">
         <v>39000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="AE13">
         <v>37000.0</v>
       </c>
       <c r="AF13">
+        <v>37000.0</v>
+      </c>
+      <c r="AG13">
         <v>27000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>26000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>24000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>22000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>21000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>4712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4707000.0</v>
       </c>
       <c r="AM13">
         <v>4707000.0</v>
       </c>
       <c r="AN13">
         <v>4707000.0</v>
       </c>
       <c r="AO13">
         <v>4707000.0</v>
       </c>
       <c r="AP13">
-        <v>4700000.0</v>
+        <v>4707000.0</v>
       </c>
       <c r="AQ13">
         <v>4700000.0</v>
       </c>
       <c r="AR13">
+        <v>4700000.0</v>
+      </c>
+      <c r="AS13">
         <v>4697000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>4696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="AU13">
         <v>4700000.0</v>
       </c>
       <c r="AV13">
+        <v>4700000.0</v>
+      </c>
+      <c r="AW13">
         <v>4973000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>4972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AY13">
         <v>5000000.0</v>
       </c>
       <c r="AZ13">
+        <v>5000000.0</v>
+      </c>
+      <c r="BA13">
         <v>4958000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>4951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4949000.0</v>
       </c>
       <c r="BC13">
         <v>4949000.0</v>
       </c>
       <c r="BD13">
-        <v>4982000.0</v>
+        <v>4949000.0</v>
       </c>
       <c r="BE13">
         <v>4982000.0</v>
       </c>
       <c r="BF13">
-        <v>5100000.0</v>
+        <v>4982000.0</v>
       </c>
       <c r="BG13">
         <v>5100000.0</v>
       </c>
       <c r="BH13">
-        <v>5200000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="BI13">
         <v>5200000.0</v>
       </c>
       <c r="BJ13">
         <v>5200000.0</v>
       </c>
       <c r="BK13">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="BL13">
         <v>5100000.0</v>
       </c>
       <c r="BM13">
         <v>5100000.0</v>
       </c>
       <c r="BN13">
-        <v>5200000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="BO13">
         <v>5200000.0</v>
       </c>
       <c r="BP13">
         <v>5200000.0</v>
       </c>
       <c r="BQ13">
         <v>5200000.0</v>
       </c>
       <c r="BR13">
         <v>5200000.0</v>
       </c>
       <c r="BS13">
         <v>5200000.0</v>
       </c>
       <c r="BT13">
         <v>5200000.0</v>
       </c>
       <c r="BU13">
         <v>5200000.0</v>
       </c>
       <c r="BV13">
         <v>5200000.0</v>
       </c>
       <c r="BW13">
+        <v>5200000.0</v>
+      </c>
+      <c r="BX13">
         <v>5300000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>5500000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>5600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="CA13">
         <v>5700000.0</v>
       </c>
       <c r="CB13">
         <v>5700000.0</v>
       </c>
       <c r="CC13">
+        <v>5700000.0</v>
+      </c>
+      <c r="CD13">
         <v>5800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="CE13">
         <v>6000000.0</v>
       </c>
       <c r="CF13">
         <v>6000000.0</v>
       </c>
       <c r="CG13">
-        <v>6100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="CH13">
         <v>6100000.0</v>
       </c>
       <c r="CI13">
         <v>6100000.0</v>
       </c>
       <c r="CJ13">
         <v>6100000.0</v>
       </c>
       <c r="CK13">
         <v>6100000.0</v>
       </c>
       <c r="CL13">
         <v>6100000.0</v>
       </c>
       <c r="CM13">
         <v>6100000.0</v>
       </c>
       <c r="CN13">
         <v>6100000.0</v>
       </c>
       <c r="CO13">
         <v>6100000.0</v>
       </c>
@@ -9554,359 +9592,362 @@
       <c r="CY13">
         <v>6100000.0</v>
       </c>
       <c r="CZ13">
         <v>6100000.0</v>
       </c>
       <c r="DA13">
         <v>6100000.0</v>
       </c>
       <c r="DB13">
         <v>6100000.0</v>
       </c>
       <c r="DC13">
         <v>6100000.0</v>
       </c>
       <c r="DD13">
         <v>6100000.0</v>
       </c>
       <c r="DE13">
         <v>6100000.0</v>
       </c>
       <c r="DF13">
         <v>6100000.0</v>
       </c>
       <c r="DG13">
+        <v>6100000.0</v>
+      </c>
+      <c r="DH13">
         <v>5600000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DI13">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="DJ13">
         <v>5900000.0</v>
       </c>
       <c r="DK13">
-        <v>6100000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="DL13">
         <v>6100000.0</v>
       </c>
       <c r="DM13">
-        <v>6000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="DN13">
         <v>6000000.0</v>
       </c>
       <c r="DO13">
+        <v>6000000.0</v>
+      </c>
+      <c r="DP13">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="DQ13">
         <v>6200000.0</v>
       </c>
       <c r="DR13">
         <v>6200000.0</v>
       </c>
       <c r="DS13">
-        <v>5300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="DT13">
         <v>5300000.0</v>
       </c>
       <c r="DU13">
         <v>5300000.0</v>
       </c>
       <c r="DV13">
+        <v>5300000.0</v>
+      </c>
+      <c r="DW13">
         <v>6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="DX13">
         <v>5300000.0</v>
       </c>
       <c r="DY13">
         <v>5300000.0</v>
       </c>
       <c r="DZ13">
         <v>5300000.0</v>
       </c>
+      <c r="EA13">
+        <v>5300000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>49736000.0</v>
+      </c>
+      <c r="C14">
         <v>49589000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>49564000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>49498000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>50011000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>51502000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>52829000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53083000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>53347000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>53999000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>53610000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>52005000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>50604000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>51835000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>51520000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>41814000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>41412000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>41280000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>41132000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>40899000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>40716000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>40604000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>40405000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>40306000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>40101000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>39504154.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>38537000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>37571000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>37179000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>31974802.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>26615000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>24654220.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>23425000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>23137909.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>28733636.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18456186.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>47080783.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>47068079.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18456186.0</v>
       </c>
       <c r="AO14">
         <v>18456186.0</v>
       </c>
       <c r="AP14">
-        <v>15000000.0</v>
+        <v>18456186.0</v>
       </c>
       <c r="AQ14">
         <v>15000000.0</v>
       </c>
       <c r="AR14">
-        <v>18456186.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="AS14">
         <v>18456186.0</v>
       </c>
       <c r="AT14">
-        <v>15000000.0</v>
+        <v>18456186.0</v>
       </c>
       <c r="AU14">
         <v>15000000.0</v>
       </c>
       <c r="AV14">
-        <v>18456186.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="AW14">
         <v>18456186.0</v>
       </c>
       <c r="AX14">
-        <v>16000000.0</v>
+        <v>18456186.0</v>
       </c>
       <c r="AY14">
         <v>16000000.0</v>
       </c>
       <c r="AZ14">
-        <v>18456186.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="BA14">
         <v>18456186.0</v>
       </c>
       <c r="BB14">
+        <v>18456186.0</v>
+      </c>
+      <c r="BC14">
         <v>49211293.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>49384285.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18456186.0</v>
       </c>
       <c r="BE14">
         <v>18456186.0</v>
       </c>
       <c r="BF14">
-        <v>1600000.0</v>
+        <v>18456186.0</v>
       </c>
       <c r="BG14">
         <v>1600000.0</v>
       </c>
       <c r="BH14">
         <v>1600000.0</v>
       </c>
       <c r="BI14">
         <v>1600000.0</v>
       </c>
       <c r="BJ14">
         <v>1600000.0</v>
       </c>
       <c r="BK14">
         <v>1600000.0</v>
       </c>
       <c r="BL14">
         <v>1600000.0</v>
       </c>
       <c r="BM14">
         <v>1600000.0</v>
       </c>
       <c r="BN14">
+        <v>1600000.0</v>
+      </c>
+      <c r="BO14">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="BP14">
         <v>1600000.0</v>
       </c>
       <c r="BQ14">
         <v>1600000.0</v>
       </c>
       <c r="BR14">
         <v>1600000.0</v>
       </c>
       <c r="BS14">
         <v>1600000.0</v>
       </c>
       <c r="BT14">
         <v>1600000.0</v>
       </c>
       <c r="BU14">
         <v>1600000.0</v>
       </c>
       <c r="BV14">
-        <v>1700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="BW14">
         <v>1700000.0</v>
       </c>
       <c r="BX14">
-        <v>1800000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="BY14">
         <v>1800000.0</v>
       </c>
       <c r="BZ14">
         <v>1800000.0</v>
       </c>
       <c r="CA14">
         <v>1800000.0</v>
       </c>
       <c r="CB14">
         <v>1800000.0</v>
       </c>
       <c r="CC14">
         <v>1800000.0</v>
       </c>
       <c r="CD14">
+        <v>1800000.0</v>
+      </c>
+      <c r="CE14">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="CF14">
         <v>1800000.0</v>
       </c>
       <c r="CG14">
         <v>1800000.0</v>
       </c>
       <c r="CH14">
         <v>1800000.0</v>
       </c>
       <c r="CI14">
         <v>1800000.0</v>
       </c>
       <c r="CJ14">
         <v>1800000.0</v>
       </c>
       <c r="CK14">
         <v>1800000.0</v>
       </c>
       <c r="CL14">
         <v>1800000.0</v>
       </c>
       <c r="CM14">
         <v>1800000.0</v>
       </c>
@@ -9952,335 +9993,336 @@
       <c r="DA14">
         <v>1800000.0</v>
       </c>
       <c r="DB14">
         <v>1800000.0</v>
       </c>
       <c r="DC14">
         <v>1800000.0</v>
       </c>
       <c r="DD14">
         <v>1800000.0</v>
       </c>
       <c r="DE14">
         <v>1800000.0</v>
       </c>
       <c r="DF14">
         <v>1800000.0</v>
       </c>
       <c r="DG14">
         <v>1800000.0</v>
       </c>
       <c r="DH14">
         <v>1800000.0</v>
       </c>
       <c r="DI14">
-        <v>1900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="DJ14">
         <v>1900000.0</v>
       </c>
       <c r="DK14">
         <v>1900000.0</v>
       </c>
       <c r="DL14">
         <v>1900000.0</v>
       </c>
       <c r="DM14">
         <v>1900000.0</v>
       </c>
       <c r="DN14">
         <v>1900000.0</v>
       </c>
       <c r="DO14">
-        <v>2000000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="DP14">
         <v>2000000.0</v>
       </c>
       <c r="DQ14">
         <v>2000000.0</v>
       </c>
       <c r="DR14">
         <v>2000000.0</v>
       </c>
       <c r="DS14">
         <v>2000000.0</v>
       </c>
       <c r="DT14">
         <v>2000000.0</v>
       </c>
       <c r="DU14">
         <v>2000000.0</v>
       </c>
       <c r="DV14">
-        <v>1700000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="DW14">
         <v>1700000.0</v>
       </c>
       <c r="DX14">
         <v>1700000.0</v>
       </c>
       <c r="DY14">
         <v>1700000.0</v>
       </c>
       <c r="DZ14">
         <v>1700000.0</v>
       </c>
+      <c r="EA14">
+        <v>1700000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>51000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="O15">
+        <v>51000.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="R15">
         <v>42000.0</v>
       </c>
       <c r="S15">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="T15">
         <v>41000.0</v>
       </c>
       <c r="U15">
         <v>41000.0</v>
       </c>
       <c r="V15">
         <v>41000.0</v>
       </c>
       <c r="W15">
         <v>41000.0</v>
       </c>
       <c r="X15">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="Y15">
         <v>40000.0</v>
       </c>
       <c r="Z15">
         <v>40000.0</v>
       </c>
       <c r="AA15">
         <v>40000.0</v>
       </c>
       <c r="AB15">
+        <v>40000.0</v>
+      </c>
+      <c r="AC15">
         <v>39000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="AE15">
         <v>37000.0</v>
       </c>
       <c r="AF15">
+        <v>37000.0</v>
+      </c>
+      <c r="AG15">
         <v>27000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>26000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>24000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>22000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>21000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="AM15">
         <v>4700000.0</v>
       </c>
       <c r="AN15">
-        <v>4707000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="AO15">
         <v>4707000.0</v>
       </c>
       <c r="AP15">
-        <v>4700000.0</v>
+        <v>4707000.0</v>
       </c>
       <c r="AQ15">
         <v>4700000.0</v>
       </c>
       <c r="AR15">
+        <v>4700000.0</v>
+      </c>
+      <c r="AS15">
         <v>4697000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="AU15">
         <v>4700000.0</v>
       </c>
       <c r="AV15">
+        <v>4700000.0</v>
+      </c>
+      <c r="AW15">
         <v>4973000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AY15">
         <v>5000000.0</v>
       </c>
       <c r="AZ15">
+        <v>5000000.0</v>
+      </c>
+      <c r="BA15">
         <v>4958000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4900000.0</v>
       </c>
       <c r="BC15">
         <v>4900000.0</v>
       </c>
       <c r="BD15">
-        <v>5000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="BE15">
         <v>5000000.0</v>
       </c>
       <c r="BF15">
-        <v>5100000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="BG15">
         <v>5100000.0</v>
       </c>
       <c r="BH15">
-        <v>5200000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="BI15">
         <v>5200000.0</v>
       </c>
       <c r="BJ15">
         <v>5200000.0</v>
       </c>
       <c r="BK15">
-        <v>5100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="BL15">
         <v>5100000.0</v>
       </c>
       <c r="BM15">
         <v>5100000.0</v>
       </c>
       <c r="BN15">
-        <v>5200000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="BO15">
         <v>5200000.0</v>
       </c>
       <c r="BP15">
         <v>5200000.0</v>
       </c>
       <c r="BQ15">
         <v>5200000.0</v>
       </c>
       <c r="BR15">
         <v>5200000.0</v>
       </c>
       <c r="BS15">
         <v>5200000.0</v>
       </c>
       <c r="BT15">
         <v>5200000.0</v>
       </c>
       <c r="BU15">
         <v>5200000.0</v>
       </c>
       <c r="BV15">
         <v>5200000.0</v>
       </c>
       <c r="BW15">
+        <v>5200000.0</v>
+      </c>
+      <c r="BX15">
         <v>5300000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5500000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5700000.0</v>
       </c>
       <c r="CA15">
         <v>5700000.0</v>
       </c>
       <c r="CB15">
         <v>5700000.0</v>
       </c>
       <c r="CC15">
+        <v>5700000.0</v>
+      </c>
+      <c r="CD15">
         <v>5800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="CE15">
         <v>6000000.0</v>
       </c>
       <c r="CF15">
         <v>6000000.0</v>
       </c>
       <c r="CG15">
-        <v>6100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="CH15">
         <v>6100000.0</v>
       </c>
       <c r="CI15">
         <v>6100000.0</v>
       </c>
       <c r="CJ15">
         <v>6100000.0</v>
       </c>
       <c r="CK15">
         <v>6100000.0</v>
       </c>
       <c r="CL15">
         <v>6100000.0</v>
       </c>
       <c r="CM15">
         <v>6100000.0</v>
       </c>
       <c r="CN15">
         <v>6100000.0</v>
       </c>
       <c r="CO15">
         <v>6100000.0</v>
       </c>
@@ -10314,458 +10356,464 @@
       <c r="CY15">
         <v>6100000.0</v>
       </c>
       <c r="CZ15">
         <v>6100000.0</v>
       </c>
       <c r="DA15">
         <v>6100000.0</v>
       </c>
       <c r="DB15">
         <v>6100000.0</v>
       </c>
       <c r="DC15">
         <v>6100000.0</v>
       </c>
       <c r="DD15">
         <v>6100000.0</v>
       </c>
       <c r="DE15">
         <v>6100000.0</v>
       </c>
       <c r="DF15">
         <v>6100000.0</v>
       </c>
       <c r="DG15">
+        <v>6100000.0</v>
+      </c>
+      <c r="DH15">
         <v>5600000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="DJ15">
         <v>5900000.0</v>
       </c>
       <c r="DK15">
-        <v>6100000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="DL15">
         <v>6100000.0</v>
       </c>
       <c r="DM15">
-        <v>6000000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="DN15">
         <v>6000000.0</v>
       </c>
       <c r="DO15">
+        <v>6000000.0</v>
+      </c>
+      <c r="DP15">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="DQ15">
         <v>6200000.0</v>
       </c>
       <c r="DR15">
         <v>6200000.0</v>
       </c>
       <c r="DS15">
-        <v>5300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="DT15">
         <v>5300000.0</v>
       </c>
       <c r="DU15">
         <v>5300000.0</v>
       </c>
       <c r="DV15">
+        <v>5300000.0</v>
+      </c>
+      <c r="DW15">
         <v>6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="DX15">
         <v>5300000.0</v>
       </c>
       <c r="DY15">
         <v>5300000.0</v>
       </c>
       <c r="DZ15">
         <v>5300000.0</v>
       </c>
+      <c r="EA15">
+        <v>5300000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>48</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>2100000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>6100000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>4100000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>155720000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>126808000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4500000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>600000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>133009000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>132318000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>130304000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>129499000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>131582000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>129294000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>145250000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>142847000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>122381000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>114120000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>111035000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>109923000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>112879000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>130443000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>143736000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>175639000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>213439000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>423000.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
+      <c r="AN16"/>
       <c r="AO16">
         <v>23798000.0</v>
       </c>
       <c r="AP16">
+        <v>23798000.0</v>
+      </c>
+      <c r="AQ16">
         <v>34841000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>35600000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>24928000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>24368000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>23276000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>42540000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>16701000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>15514000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>108929000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11112000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
-[...1 lines deleted...]
-      </c>
+      <c r="BB16"/>
       <c r="BC16">
         <v>1374000.0</v>
       </c>
       <c r="BD16">
+        <v>1374000.0</v>
+      </c>
+      <c r="BE16">
         <v>1165000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1583000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2278000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3671000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4034000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2760000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>216735000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>218751000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>216258000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>213867000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>211504000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>209431000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>205920000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>205473000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>199036000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>196279000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>193006000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>189605000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>186356000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>183574000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>182048000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>179687000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>179863000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>178802000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>177177000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>175267000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>179903000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>181634000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>195458000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>184410000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>227798000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>223784000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>217285000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>211982000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>217610000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>214475000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>202679000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>199543000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>194712000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>187638000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>180530000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>173422000.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-      <c r="M17">
+      <c r="M17"/>
+      <c r="N17">
         <v>92481000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
-      <c r="P17">
+      <c r="P17"/>
+      <c r="Q17">
         <v>57877000.0</v>
       </c>
-      <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17">
+      <c r="S17"/>
+      <c r="T17">
         <v>40734000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>40510000.0</v>
       </c>
-      <c r="U17"/>
-      <c r="V17">
+      <c r="V17"/>
+      <c r="W17">
         <v>46648000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>56468000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>63975000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
@@ -10827,228 +10875,229 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>102215000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>95881000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>82787000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>65380000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>62877000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>53661000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>47362000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>43334000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>40510000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>40372000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>46648000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>56468000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>64975000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>75185000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>82681000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>66936000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>49025000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>41029000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>30602000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>22215000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>16053000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>14372000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>11430000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>3208000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>46013000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>56375000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>48204000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>41514000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>34841000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>35600000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>28323000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>25618000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>23276000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>111312000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>110146000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>108929000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>189182000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>188771000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>189266000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>189763000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>211440000.0</v>
       </c>
-      <c r="BD18">
-[...1 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>211423000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>218571000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>216735000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>218751000.0</v>
       </c>
-      <c r="BL18">
-[...1 lines deleted...]
-      </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -11069,52 +11118,53 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11203,172 +11253,171 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20"/>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
         <v>510607000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>543665000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>615933000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>648214000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
-        <v>283699000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW20">
         <v>283699000.0</v>
       </c>
       <c r="AX20">
-        <v>283700000.0</v>
+        <v>283699000.0</v>
       </c>
       <c r="AY20">
         <v>283700000.0</v>
       </c>
       <c r="AZ20">
+        <v>283700000.0</v>
+      </c>
+      <c r="BA20">
         <v>339982000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>341448000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297822000.0</v>
       </c>
       <c r="BC20">
         <v>297822000.0</v>
       </c>
       <c r="BD20">
         <v>297822000.0</v>
       </c>
       <c r="BE20">
         <v>297822000.0</v>
       </c>
       <c r="BF20">
-        <v>297800000.0</v>
+        <v>297822000.0</v>
       </c>
       <c r="BG20">
         <v>297800000.0</v>
       </c>
       <c r="BH20">
         <v>297800000.0</v>
       </c>
       <c r="BI20">
-        <v>328800000.0</v>
+        <v>297800000.0</v>
       </c>
       <c r="BJ20">
         <v>328800000.0</v>
       </c>
       <c r="BK20">
         <v>328800000.0</v>
       </c>
       <c r="BL20">
         <v>328800000.0</v>
       </c>
       <c r="BM20">
         <v>328800000.0</v>
       </c>
       <c r="BN20">
         <v>328800000.0</v>
       </c>
       <c r="BO20">
         <v>328800000.0</v>
       </c>
       <c r="BP20">
         <v>328800000.0</v>
       </c>
       <c r="BQ20">
         <v>328800000.0</v>
       </c>
@@ -11450,233 +11499,234 @@
       <c r="CQ20">
         <v>328800000.0</v>
       </c>
       <c r="CR20">
         <v>328800000.0</v>
       </c>
       <c r="CS20">
         <v>328800000.0</v>
       </c>
       <c r="CT20">
         <v>328800000.0</v>
       </c>
       <c r="CU20">
         <v>328800000.0</v>
       </c>
       <c r="CV20">
         <v>328800000.0</v>
       </c>
       <c r="CW20">
         <v>328800000.0</v>
       </c>
       <c r="CX20">
         <v>328800000.0</v>
       </c>
       <c r="CY20">
+        <v>328800000.0</v>
+      </c>
+      <c r="CZ20">
         <v>331100000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>333400000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>335700000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>338000000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>340300000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>342600000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>344900000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>347200000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>349500000.0</v>
       </c>
-      <c r="DH20">
+      <c r="DI20">
         <v>351800000.0</v>
       </c>
-      <c r="DI20">
+      <c r="DJ20">
         <v>354100000.0</v>
       </c>
-      <c r="DJ20">
+      <c r="DK20">
         <v>356400000.0</v>
       </c>
-      <c r="DK20">
+      <c r="DL20">
         <v>358900000.0</v>
       </c>
-      <c r="DL20">
+      <c r="DM20">
         <v>381700000.0</v>
       </c>
-      <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>243114000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>231902000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>244217000.0</v>
       </c>
-      <c r="AF21">
-[...1 lines deleted...]
-      </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
-      <c r="AI21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+      <c r="AJ21"/>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
-        <v>283699000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW21">
         <v>283699000.0</v>
       </c>
       <c r="AX21">
         <v>283699000.0</v>
       </c>
       <c r="AY21">
         <v>283699000.0</v>
       </c>
       <c r="AZ21">
+        <v>283699000.0</v>
+      </c>
+      <c r="BA21">
         <v>339982000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>341448000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297822000.0</v>
       </c>
       <c r="BC21">
         <v>297822000.0</v>
       </c>
       <c r="BD21">
         <v>297822000.0</v>
       </c>
       <c r="BE21">
         <v>297822000.0</v>
       </c>
       <c r="BF21">
         <v>297822000.0</v>
       </c>
       <c r="BG21">
         <v>297822000.0</v>
       </c>
       <c r="BH21">
         <v>297822000.0</v>
       </c>
       <c r="BI21">
-        <v>328754000.0</v>
+        <v>297822000.0</v>
       </c>
       <c r="BJ21">
         <v>328754000.0</v>
       </c>
       <c r="BK21">
         <v>328754000.0</v>
       </c>
       <c r="BL21">
         <v>328754000.0</v>
       </c>
       <c r="BM21">
         <v>328754000.0</v>
       </c>
       <c r="BN21">
         <v>328754000.0</v>
       </c>
       <c r="BO21">
         <v>328754000.0</v>
       </c>
       <c r="BP21">
         <v>328754000.0</v>
       </c>
       <c r="BQ21">
         <v>328754000.0</v>
       </c>
@@ -11695,1412 +11745,1424 @@
       <c r="BV21">
         <v>328754000.0</v>
       </c>
       <c r="BW21">
         <v>328754000.0</v>
       </c>
       <c r="BX21">
         <v>328754000.0</v>
       </c>
       <c r="BY21">
         <v>328754000.0</v>
       </c>
       <c r="BZ21">
         <v>328754000.0</v>
       </c>
       <c r="CA21">
         <v>328754000.0</v>
       </c>
       <c r="CB21">
         <v>328754000.0</v>
       </c>
       <c r="CC21">
         <v>328754000.0</v>
       </c>
       <c r="CD21">
+        <v>328754000.0</v>
+      </c>
+      <c r="CE21">
         <v>329347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328754000.0</v>
       </c>
       <c r="CF21">
         <v>328754000.0</v>
       </c>
       <c r="CG21">
         <v>328754000.0</v>
       </c>
       <c r="CH21">
+        <v>328754000.0</v>
+      </c>
+      <c r="CI21">
         <v>329809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>328754000.0</v>
       </c>
       <c r="CJ21">
         <v>328754000.0</v>
       </c>
       <c r="CK21">
         <v>328754000.0</v>
       </c>
       <c r="CL21">
         <v>328754000.0</v>
       </c>
       <c r="CM21">
         <v>328754000.0</v>
       </c>
       <c r="CN21">
         <v>328754000.0</v>
       </c>
       <c r="CO21">
         <v>328754000.0</v>
       </c>
       <c r="CP21">
         <v>328754000.0</v>
       </c>
       <c r="CQ21">
         <v>328754000.0</v>
       </c>
       <c r="CR21">
         <v>328754000.0</v>
       </c>
       <c r="CS21">
         <v>328754000.0</v>
       </c>
       <c r="CT21">
         <v>328754000.0</v>
       </c>
-      <c r="CU21"/>
+      <c r="CU21">
+        <v>328754000.0</v>
+      </c>
       <c r="CV21"/>
       <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>328836000.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22">
+        <v>29501000.0</v>
+      </c>
+      <c r="C22">
         <v>29404000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>38482000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27857000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24467000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23101000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>34319000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>26670000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>26908000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>24767000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>31933000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27489000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22495000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24448000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>30830000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20764000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>21182000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13252000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12606000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13335000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>15404000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15676000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15876000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>17808000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>20580000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>21944000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21856000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>21303000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>29141000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>29337000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>29505000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>27591000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>28930000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>28896000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>28220000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>31083000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>31097000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>32125000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>30700000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>31124000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>32125000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>33400000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>38700000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>37135000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>43255000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>49000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>55300000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>63531000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>63214000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>57400000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>55700000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>53744000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>62007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62348000.0</v>
       </c>
       <c r="BC22">
         <v>62348000.0</v>
       </c>
       <c r="BD22">
+        <v>62348000.0</v>
+      </c>
+      <c r="BE22">
         <v>56131000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>55812000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>53900000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>52500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>53500000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>55200000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>50700000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>49200000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>48500000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>45900000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>44200000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>46100000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>43300000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>47600000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>48700000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>51100000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>54700000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>47800000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>46400000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>44200000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>40400000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>41900000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>44900000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>43600000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>43300000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>42300000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>41200000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>40400000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>36500000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>37700000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>39000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>37500000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>39100000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>40400000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>37900000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>39900000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>36700000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>35000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>31300000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>32100000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>29800000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>28000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>28100000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>28600000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>30100000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>28800000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>28600000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>26700000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>29200000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>27300000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>25400000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>24700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>27800000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>26100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>28000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>29500000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>32900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>33500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>31500000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>28200000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>37600000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>38100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>28200000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>34300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>33000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>31600000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>31300000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>32300000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>35000000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>35800000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>36300000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>42200000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>40000000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>35300000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>34600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>2366260000.0</v>
+      </c>
+      <c r="C23">
         <v>2340670000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2386911000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2128880000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2074372000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2066166000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2074904000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2047131000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2089748000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2077816000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2062774000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2071555000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1344164000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1327147000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1297656000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1283061000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1282735000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1054130000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1095780000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1123073000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1151733000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1188930000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1251177000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1350774000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1415675000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1553124000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1579528000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1754021000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1792270000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1809298000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1827739000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1590909000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1643542000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1686048000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1759595000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1812852000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3919580000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4650978000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4315199000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4688262000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4877858000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4983800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4480500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4607665000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4713484000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4756200000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4716600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5002465000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4930844000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4885800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4847500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4754579000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4697042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4168055000.0</v>
       </c>
       <c r="BC23">
         <v>4168055000.0</v>
       </c>
       <c r="BD23">
+        <v>4168055000.0</v>
+      </c>
+      <c r="BE23">
         <v>4022088000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4042264000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4061700000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3877800000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3896200000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3776900000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3748100000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3755500000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3428600000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3323400000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3293300000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3301700000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3233200000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3180600000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3073800000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2970500000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2867000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2802000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2751800000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2710700000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2744400000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2703100000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2649300000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2533000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>2421300000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2349200000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2364500000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2295300000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>2235300000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>2257400000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2213200000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2195700000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2164100000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>2133600000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>2081800000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2067100000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2045900000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1971400000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1849600000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1809600000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1781200000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1737800000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1669400000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1638700000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1642400000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1532400000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1505500000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1490400000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1473100000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1449300000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>1432300000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>1404500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1398900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>1391900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1394500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>1419300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>1453800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1501200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1492900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1719400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1738800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1727100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1061300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1057400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>1037700000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1034600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>978300000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>847500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>872700000.0</v>
       </c>
       <c r="DU23">
         <v>872700000.0</v>
       </c>
       <c r="DV23">
+        <v>872700000.0</v>
+      </c>
+      <c r="DW23">
         <v>1045700000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>926900000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>784100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>773500000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>809900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24">
+        <v>647523000.0</v>
+      </c>
+      <c r="C24">
         <v>648616000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>649048000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>649802000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>531874000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>555994000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>571710000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>597352000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>607998000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>620329000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>631361000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>641301000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>179573000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>169423000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>169036000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>168649000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>168279000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>167997000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>167885000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14139000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>148612000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>148337000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>164934000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>246179000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>273215000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>273015000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>279044000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>419905000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>424911000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>427436000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>430436000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>435301000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>438559000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>442729000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>443057000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>445677000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>80863000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>1441924000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1488379000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1498109000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1524295000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1484326000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1496203000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1500960000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1505358000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1464018000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1445628000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1475062000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1000000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>930000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>890000000.0</v>
       </c>
       <c r="BE24">
         <v>890000000.0</v>
       </c>
       <c r="BF24">
+        <v>890000000.0</v>
+      </c>
+      <c r="BG24">
         <v>950000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>825000000.0</v>
       </c>
       <c r="BH24">
         <v>825000000.0</v>
       </c>
       <c r="BI24">
-        <v>700000000.0</v>
+        <v>825000000.0</v>
       </c>
       <c r="BJ24">
         <v>700000000.0</v>
       </c>
       <c r="BK24">
         <v>700000000.0</v>
       </c>
       <c r="BL24">
+        <v>700000000.0</v>
+      </c>
+      <c r="BM24">
         <v>390000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000000.0</v>
       </c>
       <c r="BO24">
         <v>275000000.0</v>
       </c>
       <c r="BP24">
         <v>275000000.0</v>
       </c>
       <c r="BQ24">
-        <v>300000000.0</v>
+        <v>275000000.0</v>
       </c>
       <c r="BR24">
         <v>300000000.0</v>
       </c>
       <c r="BS24">
         <v>300000000.0</v>
       </c>
       <c r="BT24">
         <v>300000000.0</v>
       </c>
       <c r="BU24">
         <v>300000000.0</v>
       </c>
       <c r="BV24">
         <v>300000000.0</v>
       </c>
       <c r="BW24">
         <v>300000000.0</v>
       </c>
       <c r="BX24">
         <v>300000000.0</v>
       </c>
       <c r="BY24">
+        <v>300000000.0</v>
+      </c>
+      <c r="BZ24">
         <v>309776000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>319712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="CB24">
         <v>300000000.0</v>
       </c>
       <c r="CC24">
         <v>300000000.0</v>
       </c>
       <c r="CD24">
         <v>300000000.0</v>
       </c>
       <c r="CE24">
         <v>300000000.0</v>
       </c>
       <c r="CF24">
         <v>300000000.0</v>
       </c>
       <c r="CG24">
+        <v>300000000.0</v>
+      </c>
+      <c r="CH24">
         <v>395000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>380000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>375000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>380000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>365000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>339158000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>310000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>300000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>245000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>139000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>119000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>109000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>99000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>54000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>40000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>60000000.0</v>
       </c>
-      <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>649048000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>649802000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>531874000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>555994000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>571710000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>597352000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>641301000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>179573000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>169423000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>169036000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>168649000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>168279000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>167997000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>167885000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14139000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>148612000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>148337000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>164934000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>246179000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>273215000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>273015000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>279044000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>419905000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>424911000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>427436000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>430436000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>435301000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>438559000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>442729000.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>445677000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>80863000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>1441924000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1488379000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1498109000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1524295000.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>1496203000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1500960000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1505358000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1464018000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1445628000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1475062000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1000000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>930000000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>825000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000000.0</v>
       </c>
       <c r="BJ25">
         <v>700000000.0</v>
       </c>
       <c r="BK25">
         <v>700000000.0</v>
       </c>
-      <c r="BL25"/>
+      <c r="BL25">
+        <v>700000000.0</v>
+      </c>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
@@ -13123,182 +13185,183 @@
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>658000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>774000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1039000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1129000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1335000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>13503000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>29216000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>25729000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>49216000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>45115000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>42516000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>38200000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>36989000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>37502000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>45663000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>59420000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>62701000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>65844000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>70803000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>67926000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>63928000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>60099000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>52254000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>49445000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>46047000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>55364000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>38415000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>40783000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>39044000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>36464000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
@@ -13321,52 +13384,53 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13455,523 +13519,529 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>39659000.0</v>
+      </c>
+      <c r="C28">
         <v>102096000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>100502000.0</v>
+      </c>
+      <c r="E28">
         <v>247294000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>255835000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>294237000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>312178000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>369617000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>395094000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>442485000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>460001000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>468600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10753000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4278000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4844000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>53635000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>80298000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>31763000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>18848000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>27720000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>24810000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>34680000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>42798000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>63512000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>79533000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>94317000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>70644000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>75095000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>70494000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>51410000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>67213000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-18116000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-14437000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5472000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>16125000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-9127000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-592809000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1372746000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1386256000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1366444000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1372746000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1367100000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1403700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1410163000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1440545000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1455900000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1413900000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1381908000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1457904000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1454500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1349900000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1400094000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1410249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>959431000.0</v>
       </c>
       <c r="BC28">
         <v>959431000.0</v>
       </c>
       <c r="BD28">
+        <v>959431000.0</v>
+      </c>
+      <c r="BE28">
         <v>753271000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>709426000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>629300000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>636700000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>522800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>503600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>454300000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>392000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>338300000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>177100000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>76900000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-36600000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4300000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-14900000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>49200000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>98100000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>155400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>125100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>39900000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>107600000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>32300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-16800000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-71900000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-40800000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>43000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>75700000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>53900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>132900000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>174300000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>379900000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>364600000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>359000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>368200000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>351000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>307400000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>294100000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>262600000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>234300000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>121200000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>111100000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>98200000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>81700000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>42100000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>28000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>23700000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-14100000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-95200000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-85900000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-268200000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-249300000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-226900000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-159100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-136700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-73700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-10400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-20300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-4200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>6500000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>327000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>418500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>460200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-41200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-11300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-28100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-16500000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-25900000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-5200000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>34200000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>61500000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>113200000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>112900000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-61600000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-74200000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-56500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29">
+        <v>2046367000.0</v>
+      </c>
+      <c r="C29">
         <v>2022663000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2020281000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1798365000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1764954000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1749660000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1751207000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1766937000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1792238000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1780314000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1773677000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1776400000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1075097000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1042736000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1035004000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1015288000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1008996000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>857376000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>869188000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>889135000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>914945000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>954304000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1014846000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1107995000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1171161000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1279483000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -14031,604 +14101,608 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>306568000.0</v>
+      </c>
+      <c r="C30">
         <v>299735000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>285372000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>332596000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>316491000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>312904000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>323805000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>293085000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>280498000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>285968000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>268352000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>250671000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>195906000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>182198000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>156465000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>181646000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>189259000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>134144000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>156637000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>154232000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>155151000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>162339000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>174673000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>166275000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>180774000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>247659000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>236152000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>247890000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>243114000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>231902000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>244217000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>262362000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>293689000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>323673000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>344499000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>365327000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>369422000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>543665000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>174335000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>510607000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>543665000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>566700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>597700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>615933000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>648214000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>723500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>722900000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>684420000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>721508000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>681900000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>615100000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>558824000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>467777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393438000.0</v>
       </c>
       <c r="BC30">
         <v>393438000.0</v>
       </c>
       <c r="BD30">
+        <v>393438000.0</v>
+      </c>
+      <c r="BE30">
         <v>333284000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>322978000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>309500000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>287100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>287500000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>293700000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>272500000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>282300000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>301200000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>312700000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>311600000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>296800000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>333300000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>334300000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>328600000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>331400000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>337400000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>332500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>308800000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>320700000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>296100000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>279100000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>286800000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>269000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>266100000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>258700000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>237400000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>232100000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>213100000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>189700000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>169800000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>171500000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>171000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>164800000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>165800000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>165100000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>164900000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>165900000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>160800000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>154700000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>152600000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>156200000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>182600000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>180200000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>183600000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>184700000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>160700000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>161700000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>151500000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>141500000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>149000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>166300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>171800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>185900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>238000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>213800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>229700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>253500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>258500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>253100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>255000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>246800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>176500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>183000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>170900000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>167900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>144500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>131100000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>140300000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>137600000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>157600000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>145100000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>140000000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>142200000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>140600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1032730000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>893083000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>873313000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>865968000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>846639000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>840717000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>689379000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>701303000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>734001000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>758978000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>787766000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>822115000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>852240000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>888509000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>997364000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1014799000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1075432000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1113601000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1126153000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1147959000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>947165000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>976935000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>985684000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1019729000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1043580000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1113641000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1645127000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1750419000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>2046618000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>2223761000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2299520000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2370075000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>2398041000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>2457320000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>2481353000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>2491010000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>2435098000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2400971000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2365173000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>2304521000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>2255905000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>2263934000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2228489000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-      <c r="BH31">
+      <c r="BH31"/>
+      <c r="BI31">
         <v>2214738000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>2199389000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>2185190000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>2177384000.0</v>
       </c>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
@@ -14651,131 +14725,134 @@
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32">
+        <v>697310000.0</v>
+      </c>
+      <c r="C32">
         <v>629689000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>598898000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>523870000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>381433000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>360654000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>367049000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>352398000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>306721000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>276372000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>262404000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>242882000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>204049000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>181093000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>183121000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>162310000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>142162000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>183692000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>184730000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>50213000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>192503000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>191094000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>205470000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>277521000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>311608000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>328558000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14835,622 +14912,628 @@
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:130">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>1399375000.0</v>
+      </c>
+      <c r="C33">
         <v>1441056000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1472776000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1328550000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1349865000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1367968000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1376242000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1421160000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1442806600.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1467807000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1477039000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1496189000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>933672000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>930711000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>919748000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>936348000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>952952000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>744939000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>753108000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>772980000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>796570000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>825188000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>862528000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>909959000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>941908000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1034931000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1042232000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1109080000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1122392000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1135180000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1144437000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>822522000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>846211000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>869979000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>914411000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>941651000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2800664000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3596704000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3150695000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3439734000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3596704000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>3660500000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3735300000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>3821106000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3878672000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3887400000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>3843500000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4105560000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4059550000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4065600000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4043500000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4072824000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4077869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3659965000.0</v>
       </c>
       <c r="BC33">
         <v>3659965000.0</v>
       </c>
       <c r="BD33">
+        <v>3659965000.0</v>
+      </c>
+      <c r="BE33">
         <v>3480307000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>3402701000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3367500000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3339500000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>3238200000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>3213300000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>3169000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>3102500000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>3013200000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>2824900000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>2707800000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>2609800000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>2547700000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>2466800000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2439300000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2377700000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2318500000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2223900000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>2121200000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>2110400000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>2077700000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>2016000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1917800000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1874400000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1847300000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1814000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1835500000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1851300000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>1853600000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2006100000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>1985200000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>1966600000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>1935400000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>1906000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>1857200000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>1840500000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>1800100000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>1749500000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>1636100000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>1612600000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>1584700000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>1532700000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>1442800000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>1414900000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>1389200000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>1300600000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>1216900000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>1214900000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>1021500000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>1028500000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>1028600000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>1051800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>1059200000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>1102000000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>1113600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>1148600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>1154100000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>1165200000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>1173700000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>1406000000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>1408000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>1408200000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>811600000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>783800000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>795800000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>796800000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>769300000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>669100000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>677800000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>684400000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>822200000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>715600000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>529700000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>512800000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>523500000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:130">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34">
+        <v>21276000.0</v>
+      </c>
+      <c r="C34">
         <v>21129000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>23359000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>23800000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>23929000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>21562000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>18289000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>21677000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>21930000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>19361000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>18663000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>16288000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>45689000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>68968000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>50460000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>82910000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>85188000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>70892000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>68184000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>74442000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>49399000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>79234000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>79792000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>55200000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>90301000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>91578000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>63281000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>58715000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>54337000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>98096000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>89902000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>53781000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>57685000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>58060000.0</v>
       </c>
-      <c r="AI34"/>
-      <c r="AJ34">
+      <c r="AJ34"/>
+      <c r="AK34">
         <v>62569000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>2449939000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>154705000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>159237000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>164530000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>174112000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>191024000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>219987000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>234377000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>234092000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>238777000.0</v>
       </c>
-      <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>191932000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>184756000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>179204000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>206204000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>174370000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>144055000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>149907000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>123989000.0</v>
       </c>
-      <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-      <c r="BH34">
+      <c r="BH34"/>
+      <c r="BI34">
         <v>135362000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>136986000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>133848000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>132063000.0</v>
       </c>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
@@ -15473,1004 +15556,1021 @@
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:130">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>707899000.0</v>
+      </c>
+      <c r="C35">
         <v>706756000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>710420000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>713396000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>595071000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>618257000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>632106000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>659718000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>670537000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>683526000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>696346000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>707547000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>245194000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>238391000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>236879000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>251559000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>253467000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>238889000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>236069000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>88581000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>229335000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>227571000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>244726000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>333903000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>363516000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>364593000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>377441000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>516404000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>522382000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>525532000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>524461000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>493294000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>498895000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>503350000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>517519000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>510853000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2533578000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>210927000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>226725000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>223944000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>226880000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>231900000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1703300000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1751079000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>1764086000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1799500000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1767900000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1803762000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1798009000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1804700000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1868300000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1818705000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1820269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339670000.0</v>
       </c>
       <c r="BC35">
         <v>1339670000.0</v>
       </c>
       <c r="BD35">
+        <v>1339670000.0</v>
+      </c>
+      <c r="BE35">
         <v>1238370000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1235031000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1296400000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1169800000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1171700000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1055600000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1050600000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1050800000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>734600000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>644100000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>624600000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>622700000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>618200000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>669200000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>625700000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>628000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>627100000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>627600000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>622800000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>624100000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>620600000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>627700000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>616600000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>603700000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>601000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>591600000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>589600000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>603800000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>605300000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>707600000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>676200000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>705100000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>699400000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>676800000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>643600000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>618300000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>606200000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>533200000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>425900000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>403200000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>389700000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>365500000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>309900000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>290100000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>309700000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>246900000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>243600000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>267100000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>254600000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>253400000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>243300000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>237900000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>240600000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>245800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>244500000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>288000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>306500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>317200000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>289900000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>568600000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>655000000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>683500000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>201600000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>171100000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>160000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>153100000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>153800000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>143100000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>181200000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>185300000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>252300000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>246700000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>123900000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>126900000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>122600000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:130">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>178792000.0</v>
+      </c>
+      <c r="C36">
         <v>181361000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>199817000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>224047000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>217751000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>204210000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>191960000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>201104000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>189220000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>175689000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>156517000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>148188000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>148799000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>142043000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>123093000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>120358000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>111840000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>67359000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>65068000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>63656000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>64911000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>70481000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>82210000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>89083000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>101996000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>111952000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>103271000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>81513000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>75634000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>64076000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>53146000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>44753000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>41151000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>42213000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>34260000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>47233000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>92134000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>84279000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>42397000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>43099000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>44101000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>36900000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>46700000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>79757000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>75483000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>52000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>60100000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>65704000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>59652000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-12500000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-36000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>66911000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>59949000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>126277000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>53172000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>120354000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>118452000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-96800000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-95800000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-98200000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-107800000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-117300000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-118400000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-126600000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-125800000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-126900000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-110700000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-126200000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-123900000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-141200000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-128500000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-107600000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-99100000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-103600000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-95300000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-84300000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-81300000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-97200000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-93000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-106100000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-97600000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-76600000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-62900000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-49500000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-19700000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-12300000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-52500000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-57700000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-61400000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-59800000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-78600000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-84300000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-85900000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-85500000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-77000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-66800000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-68100000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-71500000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-61300000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-59600000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-65800000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-55800000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-48900000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-45500000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-29600000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-33800000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-15000000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-31900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-19400000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-17900000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-48100000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-49300000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-68800000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>-68600000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>133900000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>-111200000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>274900000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>205300000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>-19800000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>-8400000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>-6800000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>-3000000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>18500000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>21500000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>19400000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>16000000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>-51800000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>-73800000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>-71600000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>8400000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:130">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>69</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>-4878000.0</v>
+      </c>
+      <c r="C37">
+        <v>-4298000.0</v>
+      </c>
+      <c r="D37">
+        <v>-4134000.0</v>
+      </c>
+      <c r="E37">
+        <v>-3699000.0</v>
+      </c>
+      <c r="F37">
+        <v>-3487000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>-556000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>100000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>460000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>930000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>363000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>466000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>611000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>760000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>945000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>1157000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>1337000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>1491000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>1532000.0</v>
       </c>
-      <c r="AA37"/>
-      <c r="AB37">
+      <c r="AB37"/>
+      <c r="AC37">
         <v>2332000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>1938000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>1532000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>1087000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>955000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>1242000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>2358000.0</v>
       </c>
-      <c r="AI37"/>
-      <c r="AJ37">
+      <c r="AJ37"/>
+      <c r="AK37">
         <v>1841000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>14965000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>16141000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>8258000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>7355000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>6488000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>6034000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>5857000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>5951000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>6115000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>6227000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>2508765000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>6330000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>6412000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>5987000.0</v>
       </c>
-      <c r="AY37">
-[...1 lines deleted...]
-      </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -16491,1890 +16591,1902 @@
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:130">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>400756000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>224047000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>217751000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>204210000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>191960000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>201104000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>148188000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>148799000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>144543000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>123093000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>120358000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>114340000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>67359000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>61627000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>63656000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>64911000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>70481000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>862528000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>89083000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>101996000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>111952000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>103271000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>81894000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>76029000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>64471000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>53541000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>44753000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>41151000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>42213000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>63476000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>72962000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>141350000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>184650000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>141288000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>128167000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>121268000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>115942000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>128013000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>163100000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>159466000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>141040000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>168094000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>455573000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>444376000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>444012000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>497058000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>541475000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>535601000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>470146000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>467028000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>468284000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>463965000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>461753000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>458803000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>449356000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>480438000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>467189000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>465690000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>450857000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>459457000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>453906000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>465428000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>457687000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>451924000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>426028000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>432451000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>446181000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>448444000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>442147000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>443366000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>453708000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>451951000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>435652000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>443659000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>428217000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>432447000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>461770000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>480965000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>495050000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>537541000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>533031000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>537736000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>528749000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>517986000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>514659000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>493968000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>485493000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>472372000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>470165000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>474455000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>478423000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>470338000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>444378000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>450152000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>448857000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>438705000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>445229000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>477693000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>460390000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>482513000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>472612000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:130">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
-        <v>47599000.0</v>
+        <v>17272000.0</v>
       </c>
       <c r="C39">
-        <v>50002000.0</v>
+        <v>18195000.0</v>
       </c>
       <c r="D39">
+        <v>11520000.0</v>
+      </c>
+      <c r="E39">
         <v>11652000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14144000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20394000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>15620000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>25376000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>23642000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>23921000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16413000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>22136000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>20830000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>18978000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>20985000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17509000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>23259000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>25561000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>24392000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>55112000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>53451000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>53869000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>48167000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>64489000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>69294000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>60788000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>60998000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>16416000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>28074000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>21819000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>37789000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>15905000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>15381000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10585000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>376021000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>14813000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>34619000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>27934000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>340365000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>31874000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>36704000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>44800000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>60800000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>45275000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>40359000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>17700000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>17500000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>24639000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>33121000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>20500000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>19000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>23653000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>24576000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11735000.0</v>
       </c>
       <c r="BC39">
         <v>11735000.0</v>
       </c>
       <c r="BD39">
+        <v>11735000.0</v>
+      </c>
+      <c r="BE39">
         <v>15637000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20199000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>10000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>10500000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>14800000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>18300000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>10200000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>13500000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>14000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>17100000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>6700000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>12400000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>13200000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>17000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>6400000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>8400000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>11800000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>13000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>5200000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>6800000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>9200000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>11500000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>6000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>5300000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>7600000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>9900000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>4300000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>4400000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>6400000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>8800000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>3800000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>4100000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>6700000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>8400000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3300000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>5700000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>6800000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>10200000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>3600000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2300000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>3300000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>3600000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>4000000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>3000000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="CX39">
         <v>4100000.0</v>
       </c>
       <c r="CY39">
+        <v>4100000.0</v>
+      </c>
+      <c r="CZ39">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="DA39">
         <v>2700000.0</v>
       </c>
       <c r="DB39">
+        <v>2700000.0</v>
+      </c>
+      <c r="DC39">
         <v>2400000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>2700000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>3400000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>4200000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>4500000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>3800000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>4600000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>4300000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>4100000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>4200000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>5700000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>7100000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>3800000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>3300000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="DR39">
         <v>4300000.0</v>
       </c>
       <c r="DS39">
+        <v>4300000.0</v>
+      </c>
+      <c r="DT39">
         <v>4800000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>5700000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>4400000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>6300000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>4100000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>9400000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>4700000.0</v>
       </c>
-      <c r="DZ39">
+      <c r="EA39">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:130">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
+        <v>199685000.0</v>
+      </c>
+      <c r="C40">
         <v>205927000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>218675000.0</v>
+      </c>
+      <c r="E40">
         <v>208164000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>200993000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>207299000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>146720000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>124987000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>141285000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>141190000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>136262000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>136843000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>99247000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>150568000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>153130000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>152574000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>157084000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>80451000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>118177000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>119538000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>117089000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>114343000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>114518000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>118349000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>116113000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>127437000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>129625000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>102233000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>101665000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>101780000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>104681000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>99157000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>116282000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>139880000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>166206000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>192492000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>188375000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>336834000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>254096000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>256860000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>274269000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2368459000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>300690000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>306713000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>314003000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>404924000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>346954000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>275312000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>253635000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>218271000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>232888000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>173413000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>176179000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>207258000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>167784000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>173881000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>168481000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>162522000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>152429000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>152566000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>142540000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-78335000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-62051000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-44258000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-43067000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-48504000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-13731000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-36220000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-26973000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>151900000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-81836000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-83079000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-77682000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-83805000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-82473000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-93129000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-94916000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-108187000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-42963000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-55102000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-57377000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-59467000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-80403000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-87334000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-109858000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-90110000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-133498000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-140784000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-131485000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-139882000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-146310000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-141675000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-126879000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-127243000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-127112000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-118838000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-112430000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-99722000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>84500000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>94700000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>75000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>83600000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>71000000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>82000000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>80400000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>74800000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>62900000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>70700000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>69700000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>82300000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>107300000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>118500000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>146900000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>204200000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>205200000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>208000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>231400000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>90000000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>99400000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>96100000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>124000000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>85700000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>82600000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>84600000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>96200000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>109100000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>100000000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>86700000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>80400000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>82800000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:130">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>66246000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>65621000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>68968000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>62338000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>82910000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>85188000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>70892000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>64883000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>74442000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>80723000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>79234000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>79792000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>87724000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>90301000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>91578000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>94123000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>92364000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>93051000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>93677000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>94025000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>57993000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>60336000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>60621000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>61047000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>65176000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2452715000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>164914000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>170350000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>175740000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>185366000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>191024000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>219987000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>234377000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>240359000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>245642000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>234957000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>196247000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>186903000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>184490000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>215088000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>184306000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>155941000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>149907000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>123989000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>133855000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>130445000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>131705000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>131344000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>135362000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>136986000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>133848000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>132063000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>128312000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>130239000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>138111000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>138314000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>137352000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>163736000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>124576000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>128991000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>130784000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>134533000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>132104000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>137746000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>136973000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>135929000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>116086000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>123854000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>122198000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>114459000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>113270000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>123839000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>123713000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>117204000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>112623000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>102293000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>95537000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>94504000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>91206000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>90686000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>91750000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>85478000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>86079000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>89398000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>93023000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>85998000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>80922000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>82290000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>85413000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>86853000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>87821000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>92323000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>91949000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>100466000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>98222000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:130">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>1663520000.0</v>
+      </c>
+      <c r="C42">
         <v>1660121000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1663247000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1659820000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1656626000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1652856000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1656830000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1653027000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1649523000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1646061000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1671759000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1668392000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1554793000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1553919000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1556990000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1555388000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1554561000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1376934000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1376494000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1375215000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1373727000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1372846000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>1371809000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1370778000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1369645000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1368325000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1367521000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1365872000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1359842000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1356436000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1352388000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1063603000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1064039000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1061983000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1059120000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1056563000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>165516000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>168264000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>171018000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>169443000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>168264000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>166700000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>168500000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>165790000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>162707000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>159600000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>158800000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>153513000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>148216000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>142100000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>137600000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>133386000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>125872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119975000.0</v>
       </c>
       <c r="BC42">
         <v>119975000.0</v>
       </c>
       <c r="BD42">
+        <v>119975000.0</v>
+      </c>
+      <c r="BE42">
         <v>112606000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>107754000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>102500000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>98300000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>95900000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>92600000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>90000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>83400000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>79600000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>76500000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>73200000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>71800000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-2363500000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-2274900000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>64700000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-2138800000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-2037300000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-1952400000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-1924900000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-1861700000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-1904200000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-1876400000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-1880300000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-1786700000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-1690700000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-1632000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-1653100000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-1586000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-1529500000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-1458100000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-1436600000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-1390200000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-1375600000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-1364900000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-1360000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-1371400000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-1361000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>-1356300000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-1345300000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>-1332900000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-1316600000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-1298100000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-1279900000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-1258000000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>-1231900000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>-1204400000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>-1172400000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>-1146400000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>-1130400000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-1109400000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-1108100000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>-1097600000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>-1081700000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>-1070300000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>200400000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>201000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>237400000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>293900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>310000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>371200000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>367200000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>353100000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>352600000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>406500000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>435000000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>434700000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>433500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>347700000.0</v>
       </c>
       <c r="DT42">
         <v>347700000.0</v>
       </c>
       <c r="DU42">
+        <v>347700000.0</v>
+      </c>
+      <c r="DV42">
         <v>347400000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>431200000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>346600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343400000.0</v>
       </c>
       <c r="DY42">
         <v>343400000.0</v>
       </c>
       <c r="DZ42">
+        <v>343400000.0</v>
+      </c>
+      <c r="EA42">
         <v>342700000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:130">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18463,186 +18575,187 @@
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:130">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44"/>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
         <v>2305554000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>2375932000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>2403992000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>2457168000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>2480715000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>2508765000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>2776724000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>2723062000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>2685371000.0</v>
       </c>
-      <c r="AY44">
-[...1 lines deleted...]
-      </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
@@ -18663,1676 +18776,1687 @@
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:130">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
+        <v>1813827000.0</v>
+      </c>
+      <c r="C45">
         <v>1815465000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1784380000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1782819000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1774430000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1770679000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1756166000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1765739000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1760027000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1754268000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1748786000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1742673000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1135983000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>786168000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1106640000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1107740000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>838612000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>688040000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>731659000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>754707000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>780318000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>820876000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>839912000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>922979000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>938961000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1027186000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1045705000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1069935000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1089857000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>776640000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>803725000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>814263000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>850935000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>868689000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2659314000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2864800000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3009400000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>3311567000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>3475436000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>3551300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>3607300000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>3658006000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>3719206000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>3746300000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3675400000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3649987000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3615174000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3621600000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3546500000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>3531349000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>3542268000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>3189800000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>3098700000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>3012000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2938700000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2905800000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2880700000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2788800000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2732900000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2701800000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>2636800000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>2562400000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>2365400000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2253800000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2144400000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2090100000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2014800000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2013300000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>1945200000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>1872300000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>1775500000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>1679000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1667000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1624000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1564100000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1482100000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1430700000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1419100000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1381600000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1373700000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1370300000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1358500000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1468600000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1452200000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1428800000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1406700000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1388000000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1342500000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1346500000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1314700000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1277200000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1165900000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1138100000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1106200000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1062400000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>998400000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>964700000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>940400000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>861900000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>771700000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>737100000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>561100000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>545900000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>556000000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>574600000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>596200000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>625400000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>638200000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>667400000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>675200000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>692800000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>705600000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>721200000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>949500000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>946500000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>463100000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>691800000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>702800000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>705800000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>659800000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>571000000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>577400000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>588100000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>707500000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>618200000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>459700000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>438600000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>448200000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:130">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>1038114000.0</v>
+      </c>
+      <c r="C46">
         <v>1069081000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1072020000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1104503000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1132114000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1163758000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1184282000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1220056000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1253583000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1286618000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1322334000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1348001000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>784873000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>786168000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>796655000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>815990000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>838612000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>677580000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>688040000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>709324000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>731659000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>754707000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>780318000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>820876000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>839912000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>922979000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>938961000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1027186000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1045705000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1069935000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1089857000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>776640000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>803725000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>814263000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>850935000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>868689000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2659314000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3475436000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3009407000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3311567000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3475436000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3551300000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3607300000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3658006000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3719206000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3746300000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3675400000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3649987000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3615174000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3621600000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3546500000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3531349000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3542268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3189819000.0</v>
       </c>
       <c r="BC46">
         <v>3189819000.0</v>
       </c>
       <c r="BD46">
+        <v>3189819000.0</v>
+      </c>
+      <c r="BE46">
         <v>3012023000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2938736000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2905800000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2880700000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2788800000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2732900000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2701800000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>2636800000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>2562400000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>2365400000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2253800000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2144400000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2090100000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2014800000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2013300000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>1945200000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>1872300000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>1775500000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>1679000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1667000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1624000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1564100000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1482100000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1430700000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1419100000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1381600000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1373700000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1370300000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1358500000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1468600000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1452200000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1428800000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1406700000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1388000000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1342500000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1346500000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1314700000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1277200000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1165900000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1138100000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1106200000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1062400000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>998400000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>964700000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>940400000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>861900000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>771700000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>737100000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>561100000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>545900000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>556000000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>574600000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>596200000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>625400000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>638200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>667400000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>675200000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>692800000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>705600000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>721200000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>949500000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>946500000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>463100000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>691800000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>702800000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>705800000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>659800000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>571000000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>577400000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>588100000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>707500000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>618200000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>459700000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>438600000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>448200000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:130">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>1072020000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1104503000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1132114000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1163758000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1184282000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1220056000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1348001000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>784873000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>786168000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>796655000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>815990000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>838612000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>677580000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>688040000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>709324000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>731659000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>754707000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>780318000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>820876000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>839912000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>922979000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>938961000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1027186000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1045705000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1065297000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1089857000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>776640000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>803725000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>814263000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>837520000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>868689000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2659314000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2864762000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3009407000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3311567000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3475436000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3551291000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3607301000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3658006000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3719206000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3746307000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3675421000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3649987000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3615174000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3621608000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3546476000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3531349000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>3542268000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>3189819000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>3098652000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>3012023000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2938736000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>2905765000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>2880693000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>2788808000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>2732899000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>2701780000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>2636820000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2562365000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>2365377000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2253824000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2144401000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2090060000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2014829000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2013325000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1945248000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1872324000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1775454000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1679038000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1666999000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1623968000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>1564119000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>1482097000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1430739000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1419110000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1381576000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1373727000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1370345000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1358527000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1468622000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1452186000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1428842000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1406668000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1387963000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1342494000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>1346502000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>1314670000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>1277210000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>1165921000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>1138084000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>1106206000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>1062402000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>998411000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>964662000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>940361000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>861944000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>771676000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>737139000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>561067000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>545937000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>556031000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:130">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>-277355000.0</v>
+      </c>
+      <c r="C48">
         <v>-299017000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-305157000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-525041000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-524235000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-545890000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-548831000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-541191000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-573390000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-594347000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-637838000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-640128000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-666327000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-688911000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-699649000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-710269000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-715649000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-690068000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-677900000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-639966000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-613708000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-584246000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-548931000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-519684000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-481757000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-371134000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-352526000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-292673000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-248473000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-232514000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-210783000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-120274000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-89378000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-78438000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-39266000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-15693000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>950895000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2046170000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1570027000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1867701000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>2046170000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>2135100000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2216900000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>2248182000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2303831000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>2330200000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2351200000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2623636000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2575339000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2544300000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2513400000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2513193000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>2471557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2453973000.0</v>
       </c>
       <c r="BC48">
         <v>2453973000.0</v>
       </c>
       <c r="BD48">
+        <v>2453973000.0</v>
+      </c>
+      <c r="BE48">
         <v>2421991000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2393179000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2437800000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2416800000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>2430500000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2448300000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>2436700000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>2437600000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>2416100000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>2409500000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>2402600000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>2358600000.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>2194800000.0</v>
       </c>
-      <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>1874733000.0</v>
       </c>
-      <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>1719961000.0</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>1401170000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>1201935000.0</v>
       </c>
-      <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
-      <c r="CL48">
+      <c r="CL48"/>
+      <c r="CM48">
         <v>1136862000.0</v>
       </c>
-      <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
-      <c r="CP48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>1129441000.0</v>
       </c>
-      <c r="CQ48"/>
       <c r="CR48"/>
       <c r="CS48"/>
-      <c r="CT48">
+      <c r="CT48"/>
+      <c r="CU48">
         <v>1075612000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>1258008000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>1231907000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>1204401000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>973742000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>1146269000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>1130449000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>1109415000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>922104000.0</v>
       </c>
-      <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
-      <c r="DF48">
+      <c r="DF48"/>
+      <c r="DG48">
         <v>888800000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>845600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>814300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>766300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>712500000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>595100000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>530300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>475100000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>433300000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>396900000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>363000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>339400000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>322700000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>293000000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>278100000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>263500000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>271500000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>252500000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>246200000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>239100000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>231000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:130">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-666327000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-688911000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-710269000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-715649000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-690068000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-677900000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-639966000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-613708000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-584246000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-548931000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-519684000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-481757000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-371134000.0</v>
       </c>
-      <c r="AA49"/>
-      <c r="AB49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>-292673000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-248473000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-232514000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-210783000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-120274000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-89378000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-78438000.0</v>
       </c>
-      <c r="AI49"/>
-      <c r="AJ49">
+      <c r="AJ49"/>
+      <c r="AK49">
         <v>-15693000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>950895000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1475329000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1570027000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1867701000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>2046170000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>2135075000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>2216862000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>2248182000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>2303831000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>2330223000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>2508765000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>2623636000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>2575339000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>2544255000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>2513380000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>2513193000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>2471557000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>2453973000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>2419574000.0</v>
       </c>
-      <c r="BD49">
-[...1 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>2430474000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>2448325000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>2436736000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>2437585000.0</v>
       </c>
-      <c r="BL49">
-[...1 lines deleted...]
-      </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
-      <c r="BN49"/>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -20353,169 +20477,172 @@
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:130">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50">
+        <v>5680000.0</v>
+      </c>
+      <c r="C50">
         <v>5760000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>5845000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>5840000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>93366000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>80042000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>65386000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>53105000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>102993000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>103009000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>103077000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>102369000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>2441000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>140995000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>7355000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>18201000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>27797000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>9576000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>9437000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>9104000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>9890000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>9689000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>10002000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>9957000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>8568000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>7671000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6290000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>5215000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>5103000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>5174000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>10106000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2034124000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2036060000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2045516000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>10181000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -20555,612 +20682,618 @@
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:130">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>653203000.0</v>
+      </c>
+      <c r="C51">
         <v>654376000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>679263000.0</v>
+      </c>
+      <c r="E51">
         <v>675519000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>625240000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>636036000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>637096000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>650457000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>710991000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>723338000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>734438000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>743670000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>182014000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>173923000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>171147000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>171249000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>169879000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>167997000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>167885000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>155134000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>155967000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>166538000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>192731000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>255755000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>282652000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>282119000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>288934000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>434427000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>440043000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>442470000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>439004000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>442972000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>444849000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>447944000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>448160000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>450851000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>90969000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2041406000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2036060000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2041367000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2041406000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2045500000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1451734000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1498379000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1543529000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1534500000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1491300000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1506223000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1511355000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1514900000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1464000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1445628000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1475062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000000.0</v>
       </c>
       <c r="BC51">
         <v>1000000000.0</v>
       </c>
       <c r="BD51">
+        <v>1000000000.0</v>
+      </c>
+      <c r="BE51">
         <v>890000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000000.0</v>
       </c>
       <c r="BF51">
         <v>950000000.0</v>
       </c>
       <c r="BG51">
-        <v>825000000.0</v>
+        <v>950000000.0</v>
       </c>
       <c r="BH51">
         <v>825000000.0</v>
       </c>
       <c r="BI51">
-        <v>700000000.0</v>
+        <v>825000000.0</v>
       </c>
       <c r="BJ51">
         <v>700000000.0</v>
       </c>
       <c r="BK51">
         <v>700000000.0</v>
       </c>
       <c r="BL51">
+        <v>700000000.0</v>
+      </c>
+      <c r="BM51">
         <v>390000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="BN51">
         <v>300000000.0</v>
       </c>
       <c r="BO51">
         <v>300000000.0</v>
       </c>
       <c r="BP51">
         <v>300000000.0</v>
       </c>
       <c r="BQ51">
         <v>300000000.0</v>
       </c>
       <c r="BR51">
         <v>300000000.0</v>
       </c>
       <c r="BS51">
         <v>300000000.0</v>
       </c>
       <c r="BT51">
         <v>300000000.0</v>
       </c>
       <c r="BU51">
+        <v>300000000.0</v>
+      </c>
+      <c r="BV51">
         <v>309800000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>310100000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>336200000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>353300000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>337800000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>321900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="CB51">
         <v>300000000.0</v>
       </c>
       <c r="CC51">
         <v>300000000.0</v>
       </c>
       <c r="CD51">
         <v>300000000.0</v>
       </c>
       <c r="CE51">
         <v>300000000.0</v>
       </c>
       <c r="CF51">
         <v>300000000.0</v>
       </c>
       <c r="CG51">
+        <v>300000000.0</v>
+      </c>
+      <c r="CH51">
         <v>395000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>380000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>375000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>380000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>365000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>325000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>310000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>300000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>245000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>139000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>119000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>109000000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>99000000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>54000000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>40000000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>60000000.0</v>
       </c>
-      <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
-      <c r="DG51">
+      <c r="DG51"/>
+      <c r="DH51">
         <v>3300000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>28300000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>46500000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>31500000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>354900000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>451000000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>487100000.0</v>
       </c>
-      <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
-      <c r="DQ51">
+      <c r="DQ51"/>
+      <c r="DR51">
         <v>17500000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>2900000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>5000000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>48000000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>72000000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>136500000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>132800000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>3400000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>4300000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>50300000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:130">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>5680000.0</v>
+      </c>
+      <c r="C52">
         <v>5760000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>30215000.0</v>
+      </c>
+      <c r="E52">
         <v>25717000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>93366000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>80042000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>65386000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>53105000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>102993000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>103009000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>103077000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>102369000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2441000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4500000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2111000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2600000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1600000.0</v>
       </c>
-      <c r="R52">
-[...1 lines deleted...]
-      </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
         <v>140995000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7355000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>18201000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>27797000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9576000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9437000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>9104000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>9890000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>10387000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>10712000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>10615000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>8568000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7671000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>6290000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>5215000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>5103000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>5174000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>10106000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2041406000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2036060000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2041367000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2041406000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2052270000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>9810000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>10000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>45420000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>10181000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>7006000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>10020000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>10395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9512000.0</v>
       </c>
       <c r="AY52">
         <v>9512000.0</v>
       </c>
-      <c r="AZ52"/>
+      <c r="AZ52">
+        <v>9512000.0</v>
+      </c>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>60000000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
-[...1 lines deleted...]
-      </c>
+      <c r="BO52"/>
       <c r="BP52">
         <v>25000000.0</v>
       </c>
-      <c r="BQ52"/>
+      <c r="BQ52">
+        <v>25000000.0</v>
+      </c>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>9776000.0</v>
       </c>
-      <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>36217000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>53255000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>28068000.0</v>
       </c>
-      <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
@@ -21168,144 +21301,143 @@
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
-      <c r="DZ52">
+      <c r="DZ52"/>
+      <c r="EA52">
         <v>47500000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:130">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>1267000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1303000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1370000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>18000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>38000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>45000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>8809000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>8908000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>12670000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>8656000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>8770000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>8076000.0</v>
       </c>
-      <c r="AN53">
-[...1 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
+        <v>0.0</v>
+      </c>
+      <c r="AQ53">
         <v>8076000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>7017000.0</v>
       </c>
-      <c r="AR53">
-[...1 lines deleted...]
-      </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
+        <v>0.0</v>
+      </c>
+      <c r="AU53">
         <v>7381000.0</v>
       </c>
-      <c r="AU53">
-[...1 lines deleted...]
-      </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
@@ -21316,51 +21448,53 @@
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
-      <c r="BN53"/>
+      <c r="BN53">
+        <v>0.0</v>
+      </c>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
@@ -21369,202 +21503,203 @@
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
-      <c r="DO53">
+      <c r="DO53"/>
+      <c r="DP53">
         <v>41700000.0</v>
       </c>
-      <c r="DP53">
+      <c r="DQ53">
         <v>6200000.0</v>
       </c>
-      <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:130">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54"/>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
         <v>2305554000.0</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>2375932000.0</v>
       </c>
-      <c r="AR54">
+      <c r="AS54">
         <v>2403992000.0</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>2457168000.0</v>
       </c>
-      <c r="AT54">
+      <c r="AU54">
         <v>2480715000.0</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>2508765000.0</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>2776724000.0</v>
       </c>
-      <c r="AW54">
+      <c r="AX54">
         <v>2723062000.0</v>
       </c>
-      <c r="AX54">
+      <c r="AY54">
         <v>2685371000.0</v>
       </c>
-      <c r="AY54">
-[...1 lines deleted...]
-      </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -21585,1754 +21720,1767 @@
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:130">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>2366260000.0</v>
+      </c>
+      <c r="C55">
         <v>2340670000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2386911000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2128880000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2074372000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2066166000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2074904000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2047131000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2089748000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2077816000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2062774000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2071555000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1344164000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1327147000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1297656000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1283061000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1282735000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1054130000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1095780000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1123073000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1151733000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1188930000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1251177000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1350774000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1415675000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1553124000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1579528000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1754021000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1792270000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1809298000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1827739000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1590909000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1643542000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1686048000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1759595000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1812852000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3919580000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4877858000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4315199000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4688262000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4877858000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4983800000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4480500000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4607665000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4713484000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4756200000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4716600000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5002465000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4930844000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4885800000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4847400000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4754579000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4697042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4168055000.0</v>
       </c>
       <c r="BC55">
         <v>4168055000.0</v>
       </c>
       <c r="BD55">
+        <v>4168055000.0</v>
+      </c>
+      <c r="BE55">
         <v>4022088000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4042264000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4061600000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3877900000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3896200000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3776900000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3748100000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3755500000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3428600000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3323500000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3293400000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3301700000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>3233200000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>3180600000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>3073800000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2970500000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2867000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2801900000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2751800000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2710700000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2744400000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2703100000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>2649300000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2533100000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>2421300000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>2349200000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2364500000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2295300000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>2235300000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>2257400000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>2213200000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>2195700000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>2164000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>2133600000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>2081800000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>2067100000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>2045900000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1971300000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1849600000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1809600000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1781200000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1737800000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1669400000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1638700000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1642400000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1532300000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1505500000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1490500000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1473100000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>1449300000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>1432300000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>1404600000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>1398900000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>1391900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>1394500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>1419300000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>1453800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1501200000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1492800000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1719400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1738800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>1727100000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>1061300000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>1057400000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>1037800000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>1034600000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>978200000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>847500000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>872600000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>872700000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>1045700000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>926900000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>784100000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>773500000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>809900000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:130">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>966885000.0</v>
+      </c>
+      <c r="C56">
         <v>899614000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>914135000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>800330000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>724507000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>698198000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>698662000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>625971000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>646945000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>615509000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>591135000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>575366000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>410492000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>396436000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>377908000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>346713000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>329783000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>309191000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>342672000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>350093000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>355163000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>363742000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>388649000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>440815000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>473767000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>518193000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>537296000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>644941000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>669878000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>674118000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>683302000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>768387000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>797331000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>816069000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>845184000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>871201000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1118916000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1281154000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1164504000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1248528000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1281154000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1323300000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>745200000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>786559000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>834812000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>868800000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>873100000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>896905000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>871294000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>820200000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>803900000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>681755000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>619173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508090000.0</v>
       </c>
       <c r="BC56">
         <v>508090000.0</v>
       </c>
       <c r="BD56">
+        <v>508090000.0</v>
+      </c>
+      <c r="BE56">
         <v>541781000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>639563000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>694100000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>538400000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>658000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>563600000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>579100000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>653000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>415400000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>498600000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>585600000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>691900000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>685500000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>713800000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>634500000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>592800000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>548500000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>578000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>630600000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>600300000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>666700000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>687100000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>731500000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>658700000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>574000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>535200000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>529000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>444000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>381700000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>251300000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>228000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>229100000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>228600000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>227600000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>224600000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>226600000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>245800000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>221800000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>213500000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>197000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>196500000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>205100000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>226600000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>223800000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>253200000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>231700000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>288600000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>275600000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>451600000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>420800000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>403700000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>352800000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>339700000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>289900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>280900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>270700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>299700000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>336000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>319100000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>313400000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>330800000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>318900000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>249700000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>273600000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>242000000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>237800000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>208900000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>178400000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>194800000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>188300000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>223500000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>211300000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>254400000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>260700000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>286400000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:130">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>270075000.0</v>
+      </c>
+      <c r="C57">
         <v>269925000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>315237000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>276460000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>343074000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>337544000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>331613000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>273573000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>340224000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>339137000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>328731000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>332484000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>206443000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>215343000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>194787000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>184403000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>187621000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>125499000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>157942000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>299880000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>162660000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>172648000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>183179000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>163294000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>162159000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>189635000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>185677000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>159853000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>154349000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>156081000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>158355000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>153707000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>169121000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>197217000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>220132000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>259185000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>260172000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2431983000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2340910000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2421555000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2431983000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2452400000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>407100000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>452594000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>492230000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>482200000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>446000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>421979000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>409773000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>401700000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>339200000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>301307000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>291306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>266629000.0</v>
       </c>
       <c r="BC57">
         <v>266629000.0</v>
       </c>
       <c r="BD57">
+        <v>266629000.0</v>
+      </c>
+      <c r="BE57">
         <v>263441000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>321156000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>238900000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>206800000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>211900000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>193200000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>183600000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>198600000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>214200000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>205200000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>204700000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>260400000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>246300000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>231300000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>203400000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>198700000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>197600000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>216800000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>198900000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>219600000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>214100000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>193400000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>146700000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>136900000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>123700000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>119800000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>115800000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>99500000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>94300000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>85600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94300000.0</v>
       </c>
       <c r="CI57">
         <v>94300000.0</v>
       </c>
       <c r="CJ57">
+        <v>94300000.0</v>
+      </c>
+      <c r="CK57">
         <v>83000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>85800000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>72100000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>71300000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>72800000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>75800000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>72300000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>67600000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>68800000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>68100000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>73700000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>84500000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>94700000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>75000000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>83600000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>71000000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>82000000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>80400000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>74800000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>62900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>70700000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>69700000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>82300000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>107300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>118500000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>146900000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>204200000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>205200000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>208000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>231400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>90000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>99400000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>96100000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>124000000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>85700000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>82600000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>84600000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>96200000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>109100000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>100000000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>86700000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>80400000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>130300000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:130">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>977974000.0</v>
+      </c>
+      <c r="C58">
         <v>976681000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1025657000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>989856000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>938145000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>955801000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>963719000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>933291000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1010761000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1022663000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1025077000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1040031000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>451637000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>453734000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>431666000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>435962000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>441088000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>364388000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>394011000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>388461000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>391995000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>400219000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>427905000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>497197000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>525675000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>554228000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>563118000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>676257000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>676731000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>681613000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>682816000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>647001000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>668016000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>700567000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>737651000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>770038000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2793750000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2431983000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2567635000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2645499000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2658863000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2684300000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2110400000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2203673000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2256316000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2281700000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2213900000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2225741000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2207782000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2206400000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2207500000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2120012000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2111575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1606299000.0</v>
       </c>
       <c r="BC58">
         <v>1606299000.0</v>
       </c>
       <c r="BD58">
+        <v>1606299000.0</v>
+      </c>
+      <c r="BE58">
         <v>1501811000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1556187000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1535300000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1376600000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1383600000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1248800000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1234200000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1249400000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>948800000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>849300000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>829300000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>883100000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>864500000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>900500000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>829100000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>826700000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>824700000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>844400000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>821700000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>843700000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>834700000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>821100000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>763300000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>740600000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>724700000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>711400000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>705400000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>703300000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>699600000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>793200000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>770500000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>799400000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>782400000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>762600000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>715700000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>689600000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>679000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>609000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>498200000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>470800000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>458500000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>433600000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>383600000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>374600000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>404400000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>321900000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>327200000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>338100000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>336600000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>333800000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>318100000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>300800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>311300000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>315500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>326800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>395300000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>425000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>464100000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>494100000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>773800000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>863000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>914900000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>291600000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>270500000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>256100000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>277100000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>239500000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>225700000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>265800000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>281500000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>361400000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>346700000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>210600000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>207300000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>252900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:130">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>943908000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>975526000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>985481000.0</v>
       </c>
-      <c r="AI59"/>
-      <c r="AJ59">
+      <c r="AJ59"/>
+      <c r="AK59">
         <v>1042814000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>1125830000.0</v>
       </c>
-      <c r="AL59">
-[...1 lines deleted...]
-      </c>
       <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
         <v>1747564000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>2042763000.0</v>
       </c>
-      <c r="AO59">
+      <c r="AP59">
         <v>2218995000.0</v>
       </c>
-      <c r="AP59">
+      <c r="AQ59">
         <v>2305554000.0</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>2375932000.0</v>
       </c>
-      <c r="AR59">
+      <c r="AS59">
         <v>2403992000.0</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>2457168000.0</v>
       </c>
-      <c r="AT59">
+      <c r="AU59">
         <v>2480715000.0</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>2508765000.0</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>2776724000.0</v>
       </c>
-      <c r="AW59">
+      <c r="AX59">
         <v>2723062000.0</v>
       </c>
-      <c r="AX59">
+      <c r="AY59">
         <v>2685371000.0</v>
       </c>
-      <c r="AY59">
-[...1 lines deleted...]
-      </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -23353,660 +23501,665 @@
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:130">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>1393164000.0</v>
+      </c>
+      <c r="C60">
         <v>1368287000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1365388000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1142723000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1139714000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1113624000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1114111000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1116480000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1081247000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1056976000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1039239000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1032730000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>893083000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>873313000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>865968000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>846639000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>840717000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>689379000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>701303000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>734001000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>758978000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>787766000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>822115000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>852240000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>888509000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>997364000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1014799000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1075432000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1113601000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1126153000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1143836000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>942953000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>974284000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>983123000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1019729000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1040973000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1110865000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2212507000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1739306000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2035408000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2212507000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2299500000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2370100000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2398041000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2451053000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2474500000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2502700000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2770394000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2716650000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2679400000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2640000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>2634567000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>2585467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561756000.0</v>
       </c>
       <c r="BC60">
         <v>2561756000.0</v>
       </c>
       <c r="BD60">
+        <v>2561756000.0</v>
+      </c>
+      <c r="BE60">
         <v>2520277000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2486077000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>2526400000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>2501200000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>2512600000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>2528100000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>2513900000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>2506100000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>2479800000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>2474100000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>2464000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>2418600000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>2368700000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>2280100000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2244700000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2143800000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>2042300000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>1957600000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>1930100000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>1867000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1909700000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1882000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1886000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1792400000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1696600000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1637800000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>1659100000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1592000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1535700000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1464200000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1442700000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1396300000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1381700000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1371000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1366100000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1377500000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1366900000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1362400000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1351400000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1338800000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>1322700000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>1304200000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>1285800000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>1264100000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>1238000000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>1210500000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>1178300000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>1152300000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>1136500000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>1115500000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>1114200000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>1103700000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>1087600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>1076400000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>1067700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>1024000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>1028800000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>1037100000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>998800000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>945600000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>875800000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>812200000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>769700000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>786900000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>781600000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>757500000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>738800000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>621800000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>606900000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>591200000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>684300000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>580200000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>573500000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>566200000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>557000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:130">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61"/>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
         <v>-2305554000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-2375932000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-2403992000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-2457168000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-2480715000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-2508765000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-2776724000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-2723062000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-2685371000.0</v>
       </c>
-      <c r="AY61">
-[...1 lines deleted...]
-      </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
-      <c r="BZ61">
+      <c r="BZ61"/>
+      <c r="CA61">
         <v>-25952000.0</v>
       </c>
-      <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61">
         <v>-46455000.0</v>
       </c>
-      <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
-      <c r="CH61">
+      <c r="CH61"/>
+      <c r="CI61">
         <v>-68629000.0</v>
       </c>
-      <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
+      <c r="CL61"/>
+      <c r="CM61">
         <v>-78608000.0</v>
       </c>
-      <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
-      <c r="CP61">
+      <c r="CP61"/>
+      <c r="CQ61">
         <v>-84497000.0</v>
       </c>
-      <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
-      <c r="CT61">
+      <c r="CT61"/>
+      <c r="CU61">
         <v>-93462000.0</v>
       </c>
-      <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
-      <c r="CX61">
+      <c r="CX61"/>
+      <c r="CY61">
         <v>-96618000.0</v>
       </c>
-      <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
-      <c r="DB61">
+      <c r="DB61"/>
+      <c r="DC61">
         <v>-105289000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:130">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24095,50 +24248,51 @@
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24234,51 +24388,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
         <v>936441000.0</v>
       </c>
       <c r="C2">
         <v>939432000.0</v>
       </c>
       <c r="D2">
         <v>741188000.0</v>
       </c>
       <c r="E2">
         <v>518591000.0</v>
       </c>
       <c r="F2">
         <v>378589000.0</v>
       </c>
       <c r="G2">
         <v>388894000.0</v>
       </c>
       <c r="H2">
         <v>433927000.0</v>
       </c>
       <c r="I2">
         <v>333403000.0</v>
       </c>
@@ -24338,54 +24492,54 @@
       </c>
       <c r="AB2">
         <v>360000000.0</v>
       </c>
       <c r="AC2">
         <v>537100000.0</v>
       </c>
       <c r="AD2">
         <v>533100000.0</v>
       </c>
       <c r="AE2">
         <v>449800000.0</v>
       </c>
       <c r="AF2">
         <v>387800000.0</v>
       </c>
       <c r="AG2">
         <v>331400000.0</v>
       </c>
       <c r="AH2">
         <v>319300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
-        <v>262339000.0</v>
+        <v>151095000.0</v>
       </c>
       <c r="C3">
         <v>156166000.0</v>
       </c>
       <c r="D3">
         <v>128777000.0</v>
       </c>
       <c r="E3">
         <v>83522000.0</v>
       </c>
       <c r="F3">
         <v>73223000.0</v>
       </c>
       <c r="G3">
         <v>73030000.0</v>
       </c>
       <c r="H3">
         <v>77045000.0</v>
       </c>
       <c r="I3">
         <v>51332000.0</v>
       </c>
       <c r="J3">
         <v>67784000.0</v>
       </c>
@@ -24442,116 +24596,116 @@
       </c>
       <c r="AB3">
         <v>82500000.0</v>
       </c>
       <c r="AC3">
         <v>94800000.0</v>
       </c>
       <c r="AD3">
         <v>91400000.0</v>
       </c>
       <c r="AE3">
         <v>82300000.0</v>
       </c>
       <c r="AF3">
         <v>82400000.0</v>
       </c>
       <c r="AG3">
         <v>86600000.0</v>
       </c>
       <c r="AH3">
         <v>83700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
         <v>286335000.0</v>
       </c>
       <c r="C5">
         <v>302455000.0</v>
       </c>
       <c r="D5">
         <v>187401000.0</v>
       </c>
       <c r="E5">
         <v>14882000.0</v>
       </c>
       <c r="F5">
         <v>-108202000.0</v>
       </c>
       <c r="G5">
         <v>-173505000.0</v>
       </c>
       <c r="H5">
         <v>-84427000.0</v>
       </c>
       <c r="I5">
         <v>-123080000.0</v>
       </c>
       <c r="J5">
-        <v>-1660642000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K5">
         <v>-568588000.0</v>
       </c>
       <c r="L5">
         <v>-85805000.0</v>
       </c>
       <c r="M5">
         <v>-16397000.0</v>
       </c>
       <c r="N5">
         <v>216862000.0</v>
       </c>
       <c r="O5">
         <v>224908000.0</v>
       </c>
       <c r="P5">
         <v>133344000.0</v>
       </c>
       <c r="Q5">
         <v>158864000.0</v>
       </c>
       <c r="R5">
         <v>295158000.0</v>
       </c>
@@ -24584,78 +24738,78 @@
       </c>
       <c r="AB5">
         <v>124500000.0</v>
       </c>
       <c r="AC5">
         <v>286800000.0</v>
       </c>
       <c r="AD5">
         <v>413000000.0</v>
       </c>
       <c r="AE5">
         <v>223300000.0</v>
       </c>
       <c r="AF5">
         <v>113300000.0</v>
       </c>
       <c r="AG5">
         <v>69300000.0</v>
       </c>
       <c r="AH5">
         <v>45700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
-        <v>548674000.0</v>
+        <v>437430000.0</v>
       </c>
       <c r="C6">
         <v>458621000.0</v>
       </c>
       <c r="D6">
         <v>316178000.0</v>
       </c>
       <c r="E6">
         <v>98404000.0</v>
       </c>
       <c r="F6">
         <v>-34979000.0</v>
       </c>
       <c r="G6">
         <v>-100475000.0</v>
       </c>
       <c r="H6">
         <v>-7382000.0</v>
       </c>
       <c r="I6">
         <v>-71748000.0</v>
       </c>
       <c r="J6">
-        <v>-1592858000.0</v>
+        <v>67784000.0</v>
       </c>
       <c r="K6">
         <v>-401297000.0</v>
       </c>
       <c r="L6">
         <v>96504000.0</v>
       </c>
       <c r="M6">
         <v>158807000.0</v>
       </c>
       <c r="N6">
         <v>384342000.0</v>
       </c>
       <c r="O6">
         <v>372207000.0</v>
       </c>
       <c r="P6">
         <v>271700000.0</v>
       </c>
       <c r="Q6">
         <v>299440000.0</v>
       </c>
       <c r="R6">
         <v>425358000.0</v>
       </c>
@@ -24688,133 +24842,133 @@
       </c>
       <c r="AB6">
         <v>207000000.0</v>
       </c>
       <c r="AC6">
         <v>381600000.0</v>
       </c>
       <c r="AD6">
         <v>504400000.0</v>
       </c>
       <c r="AE6">
         <v>305600000.0</v>
       </c>
       <c r="AF6">
         <v>195700000.0</v>
       </c>
       <c r="AG6">
         <v>155900000.0</v>
       </c>
       <c r="AH6">
         <v>129400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-27300000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
         <v>416345000.0</v>
       </c>
       <c r="C9">
         <v>406403000.0</v>
       </c>
       <c r="D9">
         <v>268797000.0</v>
       </c>
       <c r="E9">
         <v>129093000.0</v>
       </c>
       <c r="F9">
         <v>-7556000.0</v>
       </c>
       <c r="G9">
         <v>8144000.0</v>
       </c>
       <c r="H9">
         <v>52622000.0</v>
       </c>
       <c r="I9">
         <v>73117000.0</v>
       </c>
@@ -24874,51 +25028,51 @@
       </c>
       <c r="AB9">
         <v>214800000.0</v>
       </c>
       <c r="AC9">
         <v>431900000.0</v>
       </c>
       <c r="AD9">
         <v>527100000.0</v>
       </c>
       <c r="AE9">
         <v>353200000.0</v>
       </c>
       <c r="AF9">
         <v>255600000.0</v>
       </c>
       <c r="AG9">
         <v>207400000.0</v>
       </c>
       <c r="AH9">
         <v>202800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
         <v>220245000.0</v>
       </c>
       <c r="C10">
         <v>229488000.0</v>
       </c>
       <c r="D10">
         <v>138929000.0</v>
       </c>
       <c r="E10">
         <v>-2307000.0</v>
       </c>
       <c r="F10">
         <v>-123785000.0</v>
       </c>
       <c r="G10">
         <v>-197661000.0</v>
       </c>
       <c r="H10">
         <v>-113495000.0</v>
       </c>
       <c r="I10">
         <v>-153519000.0</v>
       </c>
@@ -24978,51 +25132,51 @@
       </c>
       <c r="AB10">
         <v>105300000.0</v>
       </c>
       <c r="AC10">
         <v>276700000.0</v>
       </c>
       <c r="AD10">
         <v>356500000.0</v>
       </c>
       <c r="AE10">
         <v>216500000.0</v>
       </c>
       <c r="AF10">
         <v>110900000.0</v>
       </c>
       <c r="AG10">
         <v>67400000.0</v>
       </c>
       <c r="AH10">
         <v>57700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11">
         <v>-113208000.0</v>
       </c>
       <c r="C11">
         <v>50216000.0</v>
       </c>
       <c r="D11">
         <v>43308000.0</v>
       </c>
       <c r="E11">
         <v>19886000.0</v>
       </c>
       <c r="F11">
         <v>5875000.0</v>
       </c>
       <c r="G11">
         <v>-965000.0</v>
       </c>
       <c r="H11">
         <v>27724000.0</v>
       </c>
       <c r="I11">
         <v>18252000.0</v>
       </c>
@@ -25082,51 +25236,51 @@
       </c>
       <c r="AB11">
         <v>28700000.0</v>
       </c>
       <c r="AC11">
         <v>66000000.0</v>
       </c>
       <c r="AD11">
         <v>113400000.0</v>
       </c>
       <c r="AE11">
         <v>70500000.0</v>
       </c>
       <c r="AF11">
         <v>34700000.0</v>
       </c>
       <c r="AG11">
         <v>24800000.0</v>
       </c>
       <c r="AH11">
         <v>21500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
         <v>66090000.0</v>
       </c>
       <c r="C12">
         <v>72967000.0</v>
       </c>
       <c r="D12">
         <v>48472000.0</v>
       </c>
       <c r="E12">
         <v>17189000.0</v>
       </c>
       <c r="F12">
         <v>15583000.0</v>
       </c>
       <c r="G12">
         <v>24156000.0</v>
       </c>
       <c r="H12">
         <v>29068000.0</v>
       </c>
       <c r="I12">
         <v>30439000.0</v>
       </c>
@@ -25186,51 +25340,51 @@
       </c>
       <c r="AB12">
         <v>19200000.0</v>
       </c>
       <c r="AC12">
         <v>10100000.0</v>
       </c>
       <c r="AD12">
         <v>15900000.0</v>
       </c>
       <c r="AE12">
         <v>6800000.0</v>
       </c>
       <c r="AF12">
         <v>2400000.0</v>
       </c>
       <c r="AG12">
         <v>1900000.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13">
         <v>8169000.0</v>
       </c>
       <c r="C13">
         <v>6383000.0</v>
       </c>
       <c r="D13">
         <v>4469000.0</v>
       </c>
       <c r="E13">
         <v>5397000.0</v>
       </c>
       <c r="F13">
         <v>17669000.0</v>
       </c>
       <c r="G13">
         <v>1228000.0</v>
       </c>
       <c r="H13">
         <v>26891000.0</v>
       </c>
       <c r="I13">
         <v>11294000.0</v>
       </c>
@@ -25246,51 +25400,51 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
         <v>1208000.0</v>
       </c>
       <c r="C14">
         <v>1384000.0</v>
       </c>
       <c r="D14">
         <v>1666000.0</v>
       </c>
       <c r="E14">
         <v>444000.0</v>
       </c>
       <c r="F14">
         <v>-691000.0</v>
       </c>
       <c r="G14">
         <v>-454000.0</v>
       </c>
       <c r="H14">
         <v>1611000.0</v>
       </c>
       <c r="I14">
         <v>-254000.0</v>
       </c>
@@ -25322,51 +25476,51 @@
       <c r="W14">
         <v>59000.0</v>
       </c>
       <c r="X14">
         <v>204000.0</v>
       </c>
       <c r="Y14">
         <v>78000.0</v>
       </c>
       <c r="Z14">
         <v>199000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14">
         <v>486000.0</v>
       </c>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
         <v>334661000.0</v>
       </c>
       <c r="C15">
         <v>180656000.0</v>
       </c>
       <c r="D15">
         <v>97185000.0</v>
       </c>
       <c r="E15">
         <v>-21749000.0</v>
       </c>
       <c r="F15">
         <v>-128969000.0</v>
       </c>
       <c r="G15">
         <v>-196242000.0</v>
       </c>
       <c r="H15">
         <v>-141743000.0</v>
       </c>
       <c r="I15">
         <v>-171517000.0</v>
       </c>
@@ -25426,51 +25580,51 @@
       </c>
       <c r="AB15">
         <v>76600000.0</v>
       </c>
       <c r="AC15">
         <v>210700000.0</v>
       </c>
       <c r="AD15">
         <v>243100000.0</v>
       </c>
       <c r="AE15">
         <v>146000000.0</v>
       </c>
       <c r="AF15">
         <v>76200000.0</v>
       </c>
       <c r="AG15">
         <v>42600000.0</v>
       </c>
       <c r="AH15">
         <v>24200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
         <v>334661000.0</v>
       </c>
       <c r="C16">
         <v>180656000.0</v>
       </c>
       <c r="D16">
         <v>97185000.0</v>
       </c>
       <c r="E16">
         <v>-21749000.0</v>
       </c>
       <c r="F16">
         <v>-128969000.0</v>
       </c>
       <c r="G16">
         <v>-196242000.0</v>
       </c>
       <c r="H16">
         <v>-141743000.0</v>
       </c>
       <c r="I16">
         <v>-171517000.0</v>
       </c>
@@ -25518,51 +25672,51 @@
       </c>
       <c r="X16">
         <v>41662000.0</v>
       </c>
       <c r="Y16">
         <v>88630000.0</v>
       </c>
       <c r="Z16">
         <v>136159000.0</v>
       </c>
       <c r="AA16">
         <v>86143000.0</v>
       </c>
       <c r="AB16">
         <v>76590000.0</v>
       </c>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
         <v>333453000.0</v>
       </c>
       <c r="C17">
         <v>179272000.0</v>
       </c>
       <c r="D17">
         <v>68475000.0</v>
       </c>
       <c r="E17">
         <v>-22193000.0</v>
       </c>
       <c r="F17">
         <v>-129660000.0</v>
       </c>
       <c r="G17">
         <v>-196696000.0</v>
       </c>
       <c r="H17">
         <v>-141219000.0</v>
       </c>
       <c r="I17">
         <v>-171771000.0</v>
       </c>
@@ -25586,51 +25740,51 @@
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>105616000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
         <v>-57921000.0</v>
       </c>
       <c r="C18">
         <v>-66584000.0</v>
       </c>
       <c r="D18">
         <v>-28079000.0</v>
       </c>
       <c r="E18">
         <v>-11792000.0</v>
       </c>
       <c r="F18">
         <v>-13978000.0</v>
       </c>
       <c r="G18">
         <v>-22928000.0</v>
       </c>
       <c r="H18">
         <v>-22470000.0</v>
       </c>
       <c r="I18">
         <v>-19145000.0</v>
       </c>
@@ -25642,51 +25796,51 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-30374000.0</v>
       </c>
       <c r="G19">
         <v>-12087000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-26877000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19">
         <v>9265000.0</v>
       </c>
       <c r="L19">
         <v>-16281000.0</v>
       </c>
       <c r="M19">
         <v>20784000.0</v>
       </c>
@@ -25698,51 +25852,51 @@
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>19528000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>16043000.0</v>
       </c>
       <c r="G20">
         <v>127090000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>50508000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20">
         <v>460628000.0</v>
       </c>
       <c r="L20">
         <v>98860000.0</v>
       </c>
       <c r="M20">
         <v>278480000.0</v>
       </c>
@@ -25754,51 +25908,51 @@
       </c>
       <c r="P20"/>
       <c r="Q20">
         <v>-13228000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
         <v>290159000.0</v>
       </c>
       <c r="C21">
         <v>311348000.0</v>
       </c>
       <c r="D21">
         <v>182215000.0</v>
       </c>
       <c r="E21">
         <v>26708000.0</v>
       </c>
       <c r="F21">
         <v>-95016000.0</v>
       </c>
       <c r="G21">
         <v>-186802000.0</v>
       </c>
       <c r="H21">
         <v>-86604000.0</v>
       </c>
       <c r="I21">
         <v>-107497000.0</v>
       </c>
@@ -25858,89 +26012,89 @@
       </c>
       <c r="AB21">
         <v>124500000.0</v>
       </c>
       <c r="AC21">
         <v>286800000.0</v>
       </c>
       <c r="AD21">
         <v>413000000.0</v>
       </c>
       <c r="AE21">
         <v>223300000.0</v>
       </c>
       <c r="AF21">
         <v>113300000.0</v>
       </c>
       <c r="AG21">
         <v>69300000.0</v>
       </c>
       <c r="AH21">
         <v>56100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
         <v>1062627000.0</v>
       </c>
       <c r="C23">
         <v>1034487000.0</v>
       </c>
       <c r="D23">
         <v>827770000.0</v>
       </c>
       <c r="E23">
         <v>620976000.0</v>
       </c>
       <c r="F23">
         <v>466049000.0</v>
       </c>
       <c r="G23">
         <v>583840000.0</v>
       </c>
       <c r="H23">
         <v>573153000.0</v>
       </c>
       <c r="I23">
         <v>514017000.0</v>
       </c>
@@ -26000,89 +26154,89 @@
       </c>
       <c r="AB23">
         <v>508200000.0</v>
       </c>
       <c r="AC23">
         <v>705300000.0</v>
       </c>
       <c r="AD23">
         <v>697400000.0</v>
       </c>
       <c r="AE23">
         <v>596900000.0</v>
       </c>
       <c r="AF23">
         <v>529600000.0</v>
       </c>
       <c r="AG23">
         <v>478400000.0</v>
       </c>
       <c r="AH23">
         <v>466000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
         <v>151095000.0</v>
       </c>
       <c r="C25">
         <v>156166000.0</v>
       </c>
       <c r="D25">
         <v>106972000.0</v>
       </c>
       <c r="E25">
         <v>83522000.0</v>
       </c>
       <c r="F25">
         <v>73223000.0</v>
       </c>
       <c r="G25">
         <v>73030000.0</v>
       </c>
       <c r="H25">
         <v>77045000.0</v>
       </c>
       <c r="I25">
         <v>51332000.0</v>
       </c>
@@ -26092,51 +26246,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
@@ -26146,51 +26300,51 @@
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>2139000.0</v>
       </c>
       <c r="J27">
         <v>24927000.0</v>
       </c>
       <c r="K27">
         <v>3801000.0</v>
       </c>
       <c r="L27">
         <v>6282000.0</v>
       </c>
       <c r="M27">
         <v>11839000.0</v>
       </c>
       <c r="N27">
         <v>11645000.0</v>
@@ -26202,51 +26356,51 @@
         <v>9407000.0</v>
       </c>
       <c r="Q27">
         <v>8458000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
         <v>134531000.0</v>
       </c>
       <c r="C28">
         <v>110101000.0</v>
       </c>
       <c r="D28">
         <v>94193000.0</v>
       </c>
       <c r="E28">
         <v>99896000.0</v>
       </c>
       <c r="F28">
         <v>68171000.0</v>
       </c>
       <c r="G28">
         <v>71940000.0</v>
       </c>
       <c r="H28">
         <v>103716000.0</v>
       </c>
       <c r="I28">
         <v>101023000.0</v>
       </c>
@@ -26306,51 +26460,51 @@
       </c>
       <c r="AB28">
         <v>65700000.0</v>
       </c>
       <c r="AC28">
         <v>73500000.0</v>
       </c>
       <c r="AD28">
         <v>72900000.0</v>
       </c>
       <c r="AE28">
         <v>64900000.0</v>
       </c>
       <c r="AF28">
         <v>59300000.0</v>
       </c>
       <c r="AG28">
         <v>60300000.0</v>
       </c>
       <c r="AH28">
         <v>63100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
         <v>-113208000.0</v>
       </c>
       <c r="C29">
         <v>50216000.0</v>
       </c>
       <c r="D29">
         <v>34212000.0</v>
       </c>
       <c r="E29">
         <v>19886000.0</v>
       </c>
       <c r="F29">
         <v>5875000.0</v>
       </c>
       <c r="G29">
         <v>-965000.0</v>
       </c>
       <c r="H29">
         <v>27724000.0</v>
       </c>
       <c r="I29">
         <v>18252000.0</v>
       </c>
@@ -26366,51 +26520,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
         <v>126186000.0</v>
       </c>
       <c r="C30">
         <v>95055000.0</v>
       </c>
       <c r="D30">
         <v>86582000.0</v>
       </c>
       <c r="E30">
         <v>102385000.0</v>
       </c>
       <c r="F30">
         <v>87460000.0</v>
       </c>
       <c r="G30">
         <v>194946000.0</v>
       </c>
       <c r="H30">
         <v>139226000.0</v>
       </c>
       <c r="I30">
         <v>180614000.0</v>
       </c>
@@ -26470,51 +26624,51 @@
       </c>
       <c r="AB30">
         <v>148200000.0</v>
       </c>
       <c r="AC30">
         <v>168200000.0</v>
       </c>
       <c r="AD30">
         <v>164300000.0</v>
       </c>
       <c r="AE30">
         <v>147100000.0</v>
       </c>
       <c r="AF30">
         <v>141800000.0</v>
       </c>
       <c r="AG30">
         <v>147000000.0</v>
       </c>
       <c r="AH30">
         <v>146700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
         <v>-69914000.0</v>
       </c>
       <c r="C31">
         <v>-81860000.0</v>
       </c>
       <c r="D31">
         <v>-43286000.0</v>
       </c>
       <c r="E31">
         <v>-29015000.0</v>
       </c>
       <c r="F31">
         <v>-28769000.0</v>
       </c>
       <c r="G31">
         <v>-10859000.0</v>
       </c>
       <c r="H31">
         <v>-26891000.0</v>
       </c>
       <c r="I31">
         <v>-46022000.0</v>
       </c>
@@ -26574,51 +26728,51 @@
       </c>
       <c r="AB31">
         <v>-19200000.0</v>
       </c>
       <c r="AC31">
         <v>-10100000.0</v>
       </c>
       <c r="AD31">
         <v>-56500000.0</v>
       </c>
       <c r="AE31">
         <v>-6800000.0</v>
       </c>
       <c r="AF31">
         <v>-2400000.0</v>
       </c>
       <c r="AG31">
         <v>-1900000.0</v>
       </c>
       <c r="AH31">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
         <v>1352786000.0</v>
       </c>
       <c r="C32">
         <v>1345835000.0</v>
       </c>
       <c r="D32">
         <v>1009985000.0</v>
       </c>
       <c r="E32">
         <v>647684000.0</v>
       </c>
       <c r="F32">
         <v>371033000.0</v>
       </c>
       <c r="G32">
         <v>397038000.0</v>
       </c>
       <c r="H32">
         <v>486549000.0</v>
       </c>
       <c r="I32">
         <v>406520000.0</v>
       </c>
@@ -26697,1276 +26851,1284 @@
       <c r="AH32">
         <v>522100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ32"/>
+  <dimension ref="A1:EA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
+        <v>244914000.0</v>
+      </c>
+      <c r="C2">
         <v>233567000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>238938000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>243786000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>234776000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>231841000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>235692000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>241990000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>236774000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>224976000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>219057000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>223450000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>151405000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>147276000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>146071000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>144485000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>132506000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>95529000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>99703000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>93679000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>93393000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>91814000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>94420000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>92780000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>93089000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>108605000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>115077000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>106888000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>106063000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>105899000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>95801000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>80308000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>81439000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>75855000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>69720000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>88002000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>121645000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>83534000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>85072000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>134362000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>157329000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>101300000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>128872000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>210693000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>230682000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>200829000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>218760000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>263087000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>265016000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>212322000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>201776000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>241412000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>238289000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>184601000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>181100000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>210284000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>200643000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>170600000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>157800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>163300000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>153500000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>154800000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>163300000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>170100000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>155100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>147100000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>158800000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>158400000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>168400000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>153600000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>172700000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>176700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>187200000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>169600000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>150500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>161800000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>150300000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>137200000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>130500000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>124500000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>129700000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>124900000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>108600000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>110900000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>110800000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>106800000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>116800000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>102400000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>105400000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>103700000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>102800000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>108100000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>101500000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>93700000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>91300000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>91800000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>92900000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>96300000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>98600000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>98900000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>98400000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>98300000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>97400000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>96400000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>97200000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>89300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>89600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>84900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>96200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>119200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>135600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>132600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>149700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>143200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>136000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>130700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>123200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>99600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>98300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>79700000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>108100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>98800000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>98500000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>94700000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>95900000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>85700000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>83800000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>80800000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>81000000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>80700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
+        <v>66412000.0</v>
+      </c>
+      <c r="C3">
         <v>66619000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>37838000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>37334000.0</v>
+      </c>
+      <c r="F3">
         <v>36909000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>39014000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>38736000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>39239000.0</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
+        <v>59445000.0</v>
+      </c>
+      <c r="K3">
         <v>38811000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>42788000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>43845000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21096000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21048000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>20983000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22252000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>22614000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>17673000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18618000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17911000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18224000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>18470000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19416000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19343000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16986000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>17285000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>19416000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>19047000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>19548000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>19034000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17383000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>11377000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11192000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11380000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12195000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>19298000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>36287000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>37592000.0</v>
       </c>
-      <c r="AM3">
-[...1 lines deleted...]
-      </c>
       <c r="AN3">
+        <v>45251000.0</v>
+      </c>
+      <c r="AO3">
         <v>43845000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>44552000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>45200000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>45422000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>45979000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>45657000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>45054000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>43331000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>43708000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>43111000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>42925000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>42391000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>42056000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>40108000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>38287000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>37181000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>36047000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>35784000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>35600000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>35200000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>33900000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>33700000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>34700000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>35100000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>35800000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>35000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>33600000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>32700000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>32300000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>31600000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>32700000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>32200000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>30700000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>30600000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>31600000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>31200000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>29800000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>28200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29900000.0</v>
       </c>
       <c r="CA3">
         <v>29900000.0</v>
       </c>
       <c r="CB3">
+        <v>29900000.0</v>
+      </c>
+      <c r="CC3">
         <v>28600000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>27800000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>107500000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>10200000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>74300000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>4800000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1900000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2600000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>9100000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2100000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>800000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>5300000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>5700000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3900000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2100000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>5300000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3000000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>7900000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>4500000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>3000000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>3600000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>9200000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>12900000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>31500000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>13700000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>20100000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>13600000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>14800000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>9300000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>5600000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>8100000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>4800000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>4900000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>51600000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>800000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>-16200000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>-1400000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>200000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>5100000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>5000000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>2800000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>-10300000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>3100000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>2200000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>2100000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>-5500000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>3800000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>4000000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>4700000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>-7100000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -28145,896 +28307,903 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5">
+        <v>62570000.0</v>
+      </c>
+      <c r="C5">
         <v>57770000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>69552000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>37282000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>94728000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>84773000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>69737000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>76496000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>76931000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>79291000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>68384000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>54097000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>37943000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>26977000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16218000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15653000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-14111000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2878000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-37709000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-21839000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-19677000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-28977000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-27920000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-26057000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-101975000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17553000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-53011000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-21267000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2429000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-7720000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-74813000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-22320000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2162000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-27981000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-17398000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
         <v>-513510000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-63030000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-39751000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-155578000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-67693000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-63989000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-10693000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-19364000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>8305000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>25449000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>71656000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>94451000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>70620000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>62400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>12387000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>79757000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>48496000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>54735000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>40875000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>62211000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>50818000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>53654000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>43327000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>366000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>35961000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>29664000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>47946000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>31286000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>49873000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>73200000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>75100000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>78800000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>68000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>137500000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>148200000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>125200000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>106800000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>110200000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>113200000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>112100000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>113700000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>117400000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>119500000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>134500000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>99100000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>89900000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>73100000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>47400000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>35800000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>26100000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>26700000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>22100000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>11200000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-18200000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>24700000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>14500000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>22900000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>21400000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>34000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>30300000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>31800000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>35900000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>46900000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>51900000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>57300000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>38500000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>25200000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>14000000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4700000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>13700000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>17500000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>17100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>18400000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>38100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>53700000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>79200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>92600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>92200000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>101200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>97000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>72300000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>63100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>58200000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>41000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>32700000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>26000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>32700000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>31100000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>24000000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>13700000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>14700000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>15500000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>16500000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>7500000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
+        <v>128982000.0</v>
+      </c>
+      <c r="C6">
         <v>124389000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>107390000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>74616000.0</v>
+      </c>
+      <c r="F6">
         <v>131637000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>123787000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>108473000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>115735000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>136376000.0</v>
+      </c>
+      <c r="K6">
         <v>118102000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>111172000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>97942000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>59039000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>48025000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>37201000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>37905000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8503000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14795000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-19091000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3928000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1453000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-10507000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8504000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6714000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-84989000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-268000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-33595000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2220000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>17119000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11314000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-57430000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-10943000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13354000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-16601000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5203000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
+        <v>19298000.0</v>
+      </c>
+      <c r="AL6">
         <v>-477223000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-25438000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
+        <v>5500000.0</v>
+      </c>
+      <c r="AO6">
         <v>-111733000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-23141000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-18789000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>34729000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>26615000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>53962000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>70503000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>114987000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>138159000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>113731000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>105325000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>54778000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>121813000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>88604000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>93022000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>78056000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>98258000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>86602000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>89254000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>78527000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>34266000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>69661000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>64364000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>83046000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>67086000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>84873000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>106800000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>107800000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>111100000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>99600000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>170200000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>180400000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>155900000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>137400000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>141800000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>144400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141900000.0</v>
       </c>
       <c r="BY6">
         <v>141900000.0</v>
       </c>
       <c r="BZ6">
+        <v>141900000.0</v>
+      </c>
+      <c r="CA6">
         <v>147300000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>149400000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>163100000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>126900000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>197400000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>83300000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>121700000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>40600000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>28100000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>28600000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>24700000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>20300000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-16100000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>25500000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>19800000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>28600000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>25300000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>36100000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>35600000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>34800000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>43800000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>51400000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>54900000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>60900000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>47700000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>38100000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>45500000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>18400000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>33800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>31100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>31900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>27700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>43700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>61800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>84000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>97500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>143800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>102000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>80800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>70900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63300000.0</v>
       </c>
       <c r="DO6">
         <v>63300000.0</v>
       </c>
       <c r="DP6">
+        <v>63300000.0</v>
+      </c>
+      <c r="DQ6">
         <v>46000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>35500000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>15700000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>35800000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>33300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>26100000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>8200000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>18500000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>19500000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>21200000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29213,112 +29382,113 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -29497,1736 +29667,1753 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
+        <v>97373000.0</v>
+      </c>
+      <c r="C9">
         <v>92655000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>97860000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>97327000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>106655000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>101603000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>109393000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>98366000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>102456000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>96188000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>83601000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>75812000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>63556000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45828000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>40675000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>47277000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>30941000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10200000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5472000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1278000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3440000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-8310000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2561000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6313000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9255000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7763000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12877000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>19796000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>16250000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14433000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>18884000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>24162000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15638000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>34733000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>22561000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-6539000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>77215000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>44143000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>9360000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>10596000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>82900000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>89319000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>61230000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>74092000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>123933000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>168794000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>134437000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>120661000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>155511000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>163472000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>126525000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>95796000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>143732000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>128366000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>101634000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>93805000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>118800000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>114300000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>87600000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>101100000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>99200000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>108500000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>97000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>107400000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>112900000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>127700000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>137100000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>158200000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>188000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>189600000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>170100000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>152900000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>161800000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>163700000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>157200000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>155200000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>156300000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>157400000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>149500000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>140100000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>121600000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>126000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>93500000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>81400000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>72800000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>70800000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>64400000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>52700000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>50500000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>66600000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>56100000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>63300000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>60200000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>71800000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>66800000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>67400000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>73100000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>83200000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>88400000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>92200000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>76200000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>61700000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>49700000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>39700000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>50300000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>52200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>54000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>58300000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>77700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>97400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>121600000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>135200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>135400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>144700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>139700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>107200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>92400000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>85800000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>58700000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>67800000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>62400000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>67900000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>66100000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>59200000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>52600000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>52100000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>50400000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>52300000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>45100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10">
+        <v>46144000.0</v>
+      </c>
+      <c r="C10">
         <v>40879000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>52837000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20693000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>78286000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>68429000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52995000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>58874000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>57804000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>59815000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>48121000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34809000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33212000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22787000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11879000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>11262000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-18395000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-7053000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-41126000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-25520000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-23621000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-33518000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-33904000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-32128000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-107934000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-23695000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-59293000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-28735000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10011000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-15456000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-82521000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-29905000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-5385000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-35708000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-25907000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1134810000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-524115000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-85255000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-299657000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-174055000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-84647000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-77800000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-24282000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-32611000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-4877000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>15242000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-221051000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>81892000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>57491000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>51239000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>12387000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>69839000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>39583000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>59451000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>37418000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>55063000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>43231000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>46300000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>37300000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-4400000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>31900000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>25300000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>44300000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>29600000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>48900000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>59400000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>70800000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>75400000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>62100000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>132400000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>139400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>117600000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>102100000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>104400000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>107700000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>105400000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>108100000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>110300000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>115400000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>129900000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>95300000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>84900000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>80900000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>118800000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>39000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>27800000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>29000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>24000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>18900000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-16000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>25300000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>18300000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>26900000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>23900000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>35000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>34600000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>34100000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>42500000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>49600000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>53500000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>59100000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>43200000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>32900000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>39400000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>12000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>28000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>25300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>27800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>24200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>38500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>60300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>82100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>95800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>91300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>106200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>86200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>72800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>64700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>61300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>42200000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>35800000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>15700000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>35800000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>33300000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>26100000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>8200000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>18500000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>19500000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>21300000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>7900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11">
+        <v>25062000.0</v>
+      </c>
+      <c r="C11">
         <v>34903000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-166612000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>21711000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5584000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>26109000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>16376000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>12883000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7887000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13070000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10793000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9260000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>11284000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>11971000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1697000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6352000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6619000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5218000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3047000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>887000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6026000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2009000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4477000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5953000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2730000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-5171000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1281000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>15071000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5542000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5830000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7856000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1278000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5797000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3321000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-2706000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3216000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>295000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1717000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2884000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3568000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3996000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3800000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-4679000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>11388000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>10287000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>24134000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-60070000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>21067000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>13792000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>7822000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-196000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>15667000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>9500000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>12860000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7471000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>13707000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>10375000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>12600000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3200000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>500000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>7300000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>13300000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>9900000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>10200000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>9000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2500000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>10900000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-22800000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>17600000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>22700000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>22400000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>22200000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>17400000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>19000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>18300000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>19000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>20500000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>22700000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>22000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>25700000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>23800000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>20200000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>20800000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>36600000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>10100000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-24600000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>9300000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>7700000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>6100000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-9000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>6900000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>6000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>8900000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>5400000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>11400000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>11200000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>11100000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>14200000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>16000000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>18200000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>20100000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>13800000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>10500000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>13100000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>3800000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>8900000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>3100000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>8900000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>7700000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-13000000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>20500000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>25400000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>33100000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>27700000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>35900000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>25200000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>24600000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>21000000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>20200000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>13100000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>11500000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>3600000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>11600000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>10900000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>8700000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>3000000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>6800000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>7200000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>7800000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12">
+        <v>16426000.0</v>
+      </c>
+      <c r="C12">
         <v>16891000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16715000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16589000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16442000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>16344000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16742000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>17622000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>19127000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19476000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20263000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19288000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4731000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4190000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4339000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4391000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4284000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4175000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3417000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3681000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3944000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4541000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5984000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6071000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5959000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6142000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6282000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7468000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7582000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7736000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7708000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7585000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>7547000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7727000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7769000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5814000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10605000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>21008000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>18587000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>18477000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>16954000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14011000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13312000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>13247000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>13182000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12102000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>12239000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>12559000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13129000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>12733000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>12250000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9918000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8913000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7827000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7183000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>7148000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>7587000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>7454000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>6027000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4766000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4061000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4364000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3646000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1686000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1073000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>13800000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4300000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3400000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5900000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5100000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>8800000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>7600000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4600000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5800000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5500000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6600000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5700000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7100000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4100000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4600000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3900000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2500000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2900000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1600000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>300000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>500000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>700000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1300000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>100000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>300000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1500000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1700000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1300000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1100000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>700000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1300000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1900000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1400000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1800000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>4600000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5300000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>6100000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>6400000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5900000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>5800000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>4100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>3500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5200000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1500000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>1900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>1600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>10400000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>7900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>8700000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>4500000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DP12">
         <v>100000.0</v>
       </c>
       <c r="DQ12">
+        <v>100000.0</v>
+      </c>
+      <c r="DR12">
         <v>400000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>10300000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>3100000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>2200000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>2100000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>5500000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>3800000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>4000000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>4700000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>7100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13">
+        <v>730000.0</v>
+      </c>
+      <c r="C13">
         <v>2189000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3454000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>455000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2103000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2157000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2697000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1028000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1175000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1483000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3029000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>20865000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2790000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>130000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>981000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7798000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>349000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>3486000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3034000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3956000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>23000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>144000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>6952000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>696000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>116000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9254000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6184000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5617000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>5836000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31282,202 +31469,203 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
+        <v>580000.0</v>
+      </c>
+      <c r="C14">
         <v>164000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>435000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>212000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>228000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>333000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>286000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>380000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>437000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>281000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>336000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>650000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>656000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>78000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>438000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-470000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>567000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-103000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-145000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-149000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>760000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-212000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-180000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1337000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-41000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-79000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1611000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2332000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1938000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>445000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>132000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-287000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-242000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>143000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>374000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>142000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>24000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7883000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>903000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>867000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>454000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>177000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-94000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-164000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-112000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>184000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
         <v>-82000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26000.0</v>
       </c>
-      <c r="AX14">
-[...1 lines deleted...]
-      </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
@@ -31516,1082 +31704,1089 @@
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
         <v>69000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>41000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>248000.0</v>
       </c>
-      <c r="CC14">
-[...1 lines deleted...]
-      </c>
       <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
         <v>43000.0</v>
       </c>
-      <c r="CE14">
-[...1 lines deleted...]
-      </c>
       <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
         <v>-23000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000.0</v>
       </c>
       <c r="CI14">
         <v>36000.0</v>
       </c>
       <c r="CJ14">
+        <v>36000.0</v>
+      </c>
+      <c r="CK14">
         <v>-40000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>40000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>43000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>70000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>34000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>57000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>11000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>20000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>14000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>33000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>57000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>49000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>269000.0</v>
       </c>
-      <c r="CW14">
-[...1 lines deleted...]
-      </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
         <v>-196000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>196000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>6000.0</v>
       </c>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15">
+        <v>21662000.0</v>
+      </c>
+      <c r="C15">
         <v>6140000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>219884000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-806000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>72930000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>42653000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>36905000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>46371000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>50354000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>47026000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>37664000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>26199000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22584000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>10738000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>10620000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5380000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-25581000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-12168000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-37934000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-26258000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-29462000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-35315000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-29247000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-37927000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-110623000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-18445000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-59853000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-44200000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-15959000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-21731000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-90509000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-30896000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-10940000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-39172000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-23574000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1138168000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-524434000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-94855000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-297676000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-178490000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-89097000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-81600000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-19509000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-43835000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-15052000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-9076000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-160694000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>60907000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>43673000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>43417000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>12583000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>54172000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>30083000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>46591000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>29947000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>41356000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>32856000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>33700000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>34100000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-4900000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>24600000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>12000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>34400000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>19400000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>39900000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>56900000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>59900000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>98200000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>44500000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>109700000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>117000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>95400000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>84700000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>85400000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>89400000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>86400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87600000.0</v>
       </c>
       <c r="BZ15">
         <v>87600000.0</v>
       </c>
       <c r="CA15">
+        <v>87600000.0</v>
+      </c>
+      <c r="CB15">
         <v>93400000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>104200000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>71500000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>64700000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>60100000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>82200000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>28900000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>52400000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>19700000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>16300000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>12800000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-7000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>18400000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>12300000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>18000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>18500000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>23600000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>23400000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>23000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>28300000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>33600000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>35300000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>39000000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>29400000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>22400000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>26300000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>8200000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>19100000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>22200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>18900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>16500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>51500000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>39800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>56700000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>62700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>63600000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>70300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>61000000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>48200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>43700000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>41100000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>29100000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>24300000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>12100000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>24200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>22400000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>17400000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>5200000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>11700000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>12300000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>13500000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>5200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>219884000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-806000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>72930000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>42653000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>36905000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>46371000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>26199000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>22584000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10738000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10620000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5380000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-25581000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-12168000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-37934000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-26258000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-29462000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-35315000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-29247000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-37927000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-110623000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-18445000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-59853000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-44200000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-15959000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-21731000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-90509000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-30896000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-10940000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-39172000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1596040771.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-1215084000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-524434000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-94855000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-297676000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-178490000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-89097000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-81787000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-19509000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-43835000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-15052000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-65190000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-60907000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>60907000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>43673000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>43417000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>12583000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>54172000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>30083000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>46591000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>29947000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>41356000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>32856000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>33642000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>34087000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-4876000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>24558000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>12019000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>34363000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>19403000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>39831000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>56913000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>59896000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>98185000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>44482000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>109726000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>116965000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>95431000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>84776000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>85385000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>89370000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>86466000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>87542000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>87597000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>93409000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>104191000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>71449000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>64682000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>60022000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>82192000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>28860000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>52396000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>19753000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>16309000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>12881000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>23335000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>18327000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>12254000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>18044000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>18589000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>23637000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>23361000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>23043000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>28257000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>33542000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>35329000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>39031000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>29349000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>22339000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>26297000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>8158000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>19010000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17">
+        <v>21082000.0</v>
+      </c>
+      <c r="C17">
         <v>5976000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>219449000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1018000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>72702000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>42320000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>36619000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>45991000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>49917000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>46745000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>37328000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>25549000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>21928000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>10816000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>10182000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>4910000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-25014000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-12271000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-38079000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-26407000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-29647000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-35527000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-29427000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-38081000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-110664000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-18524000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-60574000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-43806000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-15553000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-21286000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-90377000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-31183000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-11182000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-39029000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-2547089771.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>70994000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-524410000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-86972000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-296773000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-177623000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-88643000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-81610000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-19603000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-43999000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-15164000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-65349000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>60825000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>43699000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>43417000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>12583000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>54172000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>30083000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>29947000.0</v>
       </c>
-      <c r="BD17">
-[...1 lines deleted...]
-      </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-4876000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>24558000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
         <v>34363000.0</v>
       </c>
-      <c r="BL17">
-[...1 lines deleted...]
-      </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
@@ -32671,168 +32866,173 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
+        <v>-15696000.0</v>
+      </c>
+      <c r="C18">
         <v>-14702000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13261000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-16134000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14339000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14187000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14045000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16594000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-17952000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-17993000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-17234000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18720000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1941000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4060000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3358000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3810000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3935000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-689000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1991000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3533000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3936000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4518000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5840000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5799000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-5263000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-6026000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5592000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5889000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5723000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5266000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32888,196 +33088,197 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-8525000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1842000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-8379000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-20584000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3229000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-20951000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4104000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3470000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1849000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-26872000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1153000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>15074000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>864000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-295000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>106000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-570000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-10535000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>57000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-612000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-15787000.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>-308136000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>5093000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>5964000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-234000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-1558000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-7207000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1570000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-1720000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-5784000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>9728000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>4616000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>2909000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>4149000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>3192000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>5071000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>3627000.0</v>
       </c>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>5881000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>4493000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19">
+      <c r="BK19"/>
+      <c r="BL19">
         <v>5338000.0</v>
       </c>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
@@ -33100,210 +33301,209 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>1214000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>-500000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>14876000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2167000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-1000000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>66447000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1945000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>53822000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>4876000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>4954000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>494000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>-1270000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>27940000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>18424000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-123000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>4267000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-224971000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>755463000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>160234000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>58793000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>247283000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>123309000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>31243000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>48848000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>9258000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>33147000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>7607000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>302276000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>-3590000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>-2943000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>-2363000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>49113000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>-49000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>-2140000.0</v>
       </c>
-      <c r="BB20">
-[...1 lines deleted...]
-      </c>
       <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>-99000.0</v>
       </c>
-      <c r="BD20">
-[...1 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>21474000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>-1717000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
         <v>-2425000.0</v>
       </c>
-      <c r="BL20">
-[...1 lines deleted...]
-      </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
@@ -33383,504 +33583,508 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
+        <v>62528000.0</v>
+      </c>
+      <c r="C21">
         <v>58984000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>67237000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>62071000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>80922000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>75047000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>81377000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>69946000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>78127000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>81898000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>63095000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>55674000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>38947000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>24499000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>13118000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>19060000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1840000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-7310000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-26992000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-21564000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-20159000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-26301000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-25348000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-25176000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-117745000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-18533000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-50039000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-22551000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4394000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-9620000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-70077000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-25086000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-140000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-12194000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-15574000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-23507000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-205374000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6253000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-39751000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-155344000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-66135000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-63989000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-142000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-17644000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>14089000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>25449000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>71656000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>84723000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>66004000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>62400000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>69601000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>76565000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>43425000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>54735000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>40875000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>57197000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>49487000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>53654000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>43327000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>366000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>27439000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>29664000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>38954000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>25214000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>44127000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>73200000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>62200000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>68600000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>50300000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>137500000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>148200000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>125200000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>106800000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>110200000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>113200000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>112100000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>113700000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>117400000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>119500000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>134500000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>99100000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>89900000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>73100000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>47400000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>35800000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>26100000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>26700000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>22100000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>11200000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-18200000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>24700000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>14500000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>22900000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>21400000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>34000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>30300000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>31800000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>35900000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>46900000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>51900000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>57300000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>38500000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>25200000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>14000000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4700000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>13700000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>17500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>17100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>18400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>38100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>53700000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>79200000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>92600000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>92200000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>101200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>97000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>72300000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>63100000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>58200000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>41000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>32700000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>26000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>32700000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>31100000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>24000000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>13700000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>14700000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>15500000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>16500000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>7500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -34059,471 +34263,477 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B23">
+        <v>279759000.0</v>
+      </c>
+      <c r="C23">
         <v>267238000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>269561000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>279042000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>260509000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>258397000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>263708000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>270410000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>261103000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>239266000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>239563000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>243588000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>176014000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>168605000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>173628000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>172702000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>161607000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>113039000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>132167000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>113965000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>110112000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>109805000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>117207000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>111643000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>220089000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>134901000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>168816000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>142316000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>130253000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>131769000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>180311000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>124278000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>105741000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>103687000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>125991000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1241035000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>320480000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>226259000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>411722000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>299066000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>234060000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>240700000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>229733000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>289567000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>290685000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>298235000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>596771000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>312801000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>319673000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>305336000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>340669000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>291372000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>290660000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>263704000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>265112000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>254721000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>244961000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>243000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>230900000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>256400000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>223100000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>229400000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>229200000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>240200000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>217300000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>214400000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>220000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>223500000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>270400000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>214300000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>231700000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>236800000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>242500000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>232800000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>212100000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>220200000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>203100000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>193200000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>185400000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>177100000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>181200000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>177600000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>161400000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>157000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>156400000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>153500000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>160900000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>144800000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>146900000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>172400000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>144700000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>149700000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>141900000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>132500000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>129100000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>128300000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>128500000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>133500000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>134900000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>135300000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>133300000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>136100000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>133900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132200000.0</v>
       </c>
       <c r="DA23">
         <v>132200000.0</v>
       </c>
       <c r="DB23">
+        <v>132200000.0</v>
+      </c>
+      <c r="DC23">
         <v>125900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>124300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>121800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>136100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>158800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>179300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>175000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>192300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>186400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>179500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>173400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>158100000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>128900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>125900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>97500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>143200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>135200000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>133700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>129700000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>131100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>124500000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>121200000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>115800000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>116900000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>118300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34610,383 +34820,385 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>38096000.0</v>
+      </c>
+      <c r="C25">
         <v>38497000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>37838000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>37334000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>36909000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>39014000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>38736000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>39239000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>39380000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>38811000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>42788000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>43845000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21096000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21048000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>20983000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>22252000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>22614000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17673000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18618000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17911000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>18224000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18470000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19416000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19343000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16986000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>17285000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19416000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>19047000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>19548000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>19034000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17383000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>11377000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11192000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11380000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12195000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>19300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>36287000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>37600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>41300000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>43845000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>44552000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>45200000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>45500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>45979000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>45657000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>45000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>43400000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>43708000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>43111000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>42900000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>42400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>42056000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>40108000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>38300000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>37200000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>36047000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>35784000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>35600000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>35200000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>33900000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>33700000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>34700000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>35100000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>35800000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>35000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>33600000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>32700000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>32300000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>31600000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>32700000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>32200000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>30700000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>30600000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>31600000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>31200000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>29800000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>28200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29900000.0</v>
       </c>
       <c r="CA25">
         <v>29900000.0</v>
       </c>
       <c r="CB25">
+        <v>29900000.0</v>
+      </c>
+      <c r="CC25">
         <v>28600000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>27800000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>107500000.0</v>
       </c>
-      <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -35165,896 +35377,905 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1400000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>836000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>755000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>772000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>638000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1139000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1747000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>648000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>8443000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8441000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1022000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1312000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>94100000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8441000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1666000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1875000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>8075000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7165000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2922000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4225000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>8151000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>5757000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2741000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>2512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3971000.0</v>
       </c>
       <c r="BC27">
         <v>3971000.0</v>
       </c>
       <c r="BD27">
+        <v>3971000.0</v>
+      </c>
+      <c r="BE27">
         <v>2209000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>2378000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>31600000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>32700000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>55300000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>32000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>33100000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>32700000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>32200000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>29400000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>23100000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>27500000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>31000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>67600000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>26600000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>27300000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>24800000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>20200000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>29900000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>30500000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>27700000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>21300000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>29900000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>30000000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>28600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27800000.0</v>
       </c>
       <c r="CD27">
         <v>27800000.0</v>
       </c>
       <c r="CE27">
+        <v>27800000.0</v>
+      </c>
+      <c r="CF27">
         <v>29900000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>26700000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>26300000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>27300000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>25400000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>24700000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>23900000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>51800000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>24800000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>24400000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>24100000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>22000000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>21000000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>20300000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19700000.0</v>
       </c>
       <c r="CU27">
         <v>19700000.0</v>
       </c>
       <c r="CV27">
+        <v>19700000.0</v>
+      </c>
+      <c r="CW27">
         <v>19400000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>19100000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>21200000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>19900000.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>19500000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>19100000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>19400000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>19800000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>20300000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>23000000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>23300000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>23700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23900000.0</v>
       </c>
       <c r="DI27">
         <v>23900000.0</v>
       </c>
       <c r="DJ27">
+        <v>23900000.0</v>
+      </c>
+      <c r="DK27">
         <v>24300000.0</v>
       </c>
-      <c r="DK27">
+      <c r="DL27">
         <v>24400000.0</v>
       </c>
-      <c r="DL27">
+      <c r="DM27">
         <v>24100000.0</v>
       </c>
-      <c r="DM27">
+      <c r="DN27">
         <v>18500000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>14400000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>14100000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>7400000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>20000000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>20800000.0</v>
       </c>
-      <c r="DS27">
+      <c r="DT27">
         <v>20200000.0</v>
       </c>
-      <c r="DT27">
+      <c r="DU27">
         <v>20800000.0</v>
       </c>
-      <c r="DU27">
+      <c r="DV27">
         <v>20700000.0</v>
       </c>
-      <c r="DV27">
+      <c r="DW27">
         <v>24000000.0</v>
       </c>
-      <c r="DW27">
+      <c r="DX27">
         <v>21900000.0</v>
       </c>
-      <c r="DX27">
+      <c r="DY27">
         <v>20300000.0</v>
       </c>
-      <c r="DY27">
+      <c r="DZ27">
         <v>20600000.0</v>
       </c>
-      <c r="DZ27">
+      <c r="EA27">
         <v>21100000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B28">
+        <v>34845000.0</v>
+      </c>
+      <c r="C28">
         <v>33559000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>30623000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35256000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31213000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29094000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29972000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28471000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>26329000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25329000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>23634000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21001000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26013000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23545000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>26608000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27267000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27804000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18217000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>17296000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18045000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16787000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>16043000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15485000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>17438000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17597000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21420000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9791000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>30474000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23696000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>27140000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>27955000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>25546000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>23653000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23565000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>36973000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>25019000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>37953000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>24927000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>34151000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>40373000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>44176000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>45300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>35598000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>44061000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>50521000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>45355000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>46642000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>50382000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>53375000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>42035000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>45723000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>47268000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>51999000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>46739000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>46339000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>44061000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>42778000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>40800000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>40400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>37800000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>37600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>41500000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>33200000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>37900000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>32800000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>44200000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>33700000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>34100000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>34400000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>34100000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>31700000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>35300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>35100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>33300000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>31100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>30700000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>31500000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>26100000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>24900000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>24000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>23700000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>24900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>22900000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>19400000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>19300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>19400000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>18700000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>17700000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>17600000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>16900000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>17100000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>17200000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>16300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16800000.0</v>
       </c>
       <c r="CQ28">
         <v>16800000.0</v>
       </c>
       <c r="CR28">
+        <v>16800000.0</v>
+      </c>
+      <c r="CS28">
         <v>16200000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>15600000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>17500000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>16600000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>17000000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>15800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16600000.0</v>
       </c>
       <c r="CY28">
         <v>16600000.0</v>
       </c>
       <c r="CZ28">
+        <v>16600000.0</v>
+      </c>
+      <c r="DA28">
         <v>16300000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>15900000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>17200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>14900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>16600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>16900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>16300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>20000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>18500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>18700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>18900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>19100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>18600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>16400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>14900000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>13500000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>10400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>15100000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>15600000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>15000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>14200000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>14500000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>14800000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>15500000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>14700000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>15300000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>16500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B29">
+        <v>25062000.0</v>
+      </c>
+      <c r="C29">
         <v>34903000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-166612000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21711000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5584000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26109000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16376000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12883000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7887000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13070000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10793000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9260000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11284000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11971000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1697000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6352000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6619000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5218000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3047000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>887000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6026000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2009000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4477000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5953000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2730000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5171000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1281000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15071000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5542000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>5830000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36110,1224 +36331,1234 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B30">
+        <v>34845000.0</v>
+      </c>
+      <c r="C30">
         <v>33559000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>30623000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35256000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25733000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26556000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28016000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28420000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24329000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14290000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20506000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20138000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24609000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21329000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27557000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28217000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29101000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17510000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>32464000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>20286000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16719000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17991000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>22787000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18863000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>127000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>26296000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>53739000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>35428000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>24190000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>25870000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>84510000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>43970000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>24302000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27832000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>56271000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1153033000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>198835000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>142725000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>326650000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>164704000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>76731000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>139400000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>100861000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>78874000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>60003000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>97406000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>378011000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>49714000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>54657000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>93014000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>138893000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>49960000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>52371000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>79103000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>84012000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>44437000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>44318000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>72400000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>73100000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>93100000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>69600000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>74600000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>65900000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>70100000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>62200000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>67300000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>61200000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>65100000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>102000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>60700000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>59000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>60100000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>55300000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>63200000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>61600000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>58400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>52800000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>56000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>54900000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>52600000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>51500000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>52700000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>52800000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>46100000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>45600000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>46700000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>44100000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>42400000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>41500000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>68700000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>41900000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>41600000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>40400000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>38800000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>37800000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>36500000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>35600000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>37200000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>36300000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>36400000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>34900000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>37800000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>36500000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>35800000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>35000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>36600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>34700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>36900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>39900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>39600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>43700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>42400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>42600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>43200000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>43500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>42700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>34900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>29300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>27600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>17800000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>35100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>36400000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>35200000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>35000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>35200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>38800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>37400000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>35000000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>35900000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>37600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B31">
+        <v>-16384000.0</v>
+      </c>
+      <c r="C31">
         <v>-18105000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-14400000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-41378000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2636000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6618000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-28382000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11072000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-20323000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-22083000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14974000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-20865000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-5735000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1712000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1239000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-7798000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-20235000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>257000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-14134000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3956000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3462000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7217000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-8556000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6952000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>9811000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5162000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9254000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6184000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5617000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-5836000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-12444000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4819000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5245000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-23514000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-10331000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1111303000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-318741000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-91508000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-259906000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-18711000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-18512000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-13811000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-24140000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-14967000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-18966000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-10207000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-292707000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2831000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-8513000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-11161000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-57214000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-6726000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3842000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>4716000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3457000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2134000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-6256000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-7354000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-6027000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4766000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4061000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-4364000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3646000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1686000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-973000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-13800000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4300000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3400000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-5900000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-5100000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-8800000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-7600000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-4700000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5800000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5500000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-6700000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5600000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-7100000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4100000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-4600000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3800000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-5000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>7800000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>71400000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>3200000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>1700000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>2300000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>1900000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>7700000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>2200000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>600000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>3800000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>4000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>2500000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>1000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>4300000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>2300000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>6600000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>2700000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>1600000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>1800000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>4700000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>7700000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>25400000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>7300000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>14300000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>7800000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>10700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>5800000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>400000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>6600000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>2900000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>3200000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-900000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>5000000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-10800000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>500000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>1600000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>3100000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>1200000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>3100000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-10300000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>3100000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>2200000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>2100000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-5500000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>3800000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>4000000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>4800000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B32">
+        <v>342287000.0</v>
+      </c>
+      <c r="C32">
         <v>326222000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>336798000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>341113000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>341431000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>333444000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>345085000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>340356000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>339230000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>321164000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>302658000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>299262000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>214961000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>193104000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>186746000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>191762000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>163447000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>105729000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>105175000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>92401000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>89953000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>83504000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>91859000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>86467000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>102344000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>116368000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>118777000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>119765000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>125859000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>122149000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>110234000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>99192000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>105601000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>91493000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>104453000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>110563000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>115106000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>160749000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>129215000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>143722000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>167925000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>184200000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>218191000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>271923000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>304774000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>324762000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>387554000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>397524000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>385677000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>367833000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>365248000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>367937000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>334085000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>328333000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>309466000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>311918000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>294448000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>289400000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>272100000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>250900000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>254600000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>254000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>271800000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>267100000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>262500000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>260000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>286500000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>295500000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>326600000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>341600000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>362300000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>346800000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>340100000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>331400000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>314200000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>319000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>305500000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>293500000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>287900000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>274000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>269800000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>246500000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>234600000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>204400000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>192200000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>179600000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>187600000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>166800000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>158100000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>154200000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>169400000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>164200000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>164800000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>153900000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>163100000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>158600000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>160300000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>169400000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>181800000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>187300000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>190600000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>174500000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>159100000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>146100000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>136900000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>139600000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>141800000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>138900000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>154500000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>196900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>233000000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>254200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>284900000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>278600000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>280700000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>270400000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>230400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>192000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>184100000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>138400000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>175900000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>161200000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>166400000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>160800000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>155100000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>138300000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>135900000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>131200000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>133300000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>125800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -37425,51 +37656,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
         <v>329031000.0</v>
       </c>
       <c r="C2">
         <v>277965000.0</v>
       </c>
       <c r="D2">
         <v>167977000.0</v>
       </c>
       <c r="E2">
         <v>154276000.0</v>
       </c>
       <c r="F2">
         <v>155225000.0</v>
       </c>
       <c r="G2">
         <v>227608000.0</v>
       </c>
       <c r="H2">
         <v>397744000.0</v>
       </c>
       <c r="I2">
         <v>453335000.0</v>
       </c>
@@ -37529,51 +37760,51 @@
       </c>
       <c r="AB2">
         <v>10400000.0</v>
       </c>
       <c r="AC2">
         <v>25000000.0</v>
       </c>
       <c r="AD2">
         <v>41100000.0</v>
       </c>
       <c r="AE2">
         <v>28800000.0</v>
       </c>
       <c r="AF2">
         <v>14700000.0</v>
       </c>
       <c r="AG2">
         <v>106800000.0</v>
       </c>
       <c r="AH2">
         <v>109000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
         <v>25761000</v>
       </c>
       <c r="C3">
         <v>27580000</v>
       </c>
       <c r="D3">
         <v>31588000</v>
       </c>
       <c r="E3">
         <v>16637000</v>
       </c>
       <c r="F3">
         <v>8951000</v>
       </c>
       <c r="G3">
         <v>14900000</v>
       </c>
       <c r="H3">
         <v>17998000</v>
       </c>
       <c r="I3">
         <v>21391000</v>
       </c>
@@ -37633,51 +37864,51 @@
       </c>
       <c r="AB3">
         <v>57400000</v>
       </c>
       <c r="AC3">
         <v>48300000</v>
       </c>
       <c r="AD3">
         <v>82500000</v>
       </c>
       <c r="AE3">
         <v>58000000</v>
       </c>
       <c r="AF3">
         <v>46100000</v>
       </c>
       <c r="AG3">
         <v>299700000</v>
       </c>
       <c r="AH3">
         <v>53300000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-949000.0</v>
       </c>
       <c r="G4">
         <v>-72383000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>-55591000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>27966000.0</v>
       </c>
       <c r="L4">
         <v>599870000.0</v>
       </c>
       <c r="M4">
         <v>18209000.0</v>
       </c>
@@ -37689,51 +37920,51 @@
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>22650000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>12316000.0</v>
       </c>
       <c r="G5">
         <v>5306000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>19031000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>-3962000.0</v>
       </c>
       <c r="L5">
         <v>7496000.0</v>
       </c>
       <c r="M5">
         <v>-16229000.0</v>
       </c>
@@ -37745,51 +37976,51 @@
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>9788000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
         <v>252537000.0</v>
       </c>
       <c r="C6">
         <v>51066000.0</v>
       </c>
       <c r="D6">
         <v>109988000.0</v>
       </c>
       <c r="E6">
         <v>13701000.0</v>
       </c>
       <c r="F6">
         <v>-949000.0</v>
       </c>
       <c r="G6">
         <v>-72383000.0</v>
       </c>
       <c r="H6">
         <v>-170136000.0</v>
       </c>
       <c r="I6">
         <v>-55591000.0</v>
       </c>
@@ -37849,51 +38080,51 @@
       </c>
       <c r="AB6">
         <v>216500000.0</v>
       </c>
       <c r="AC6">
         <v>-14600000.0</v>
       </c>
       <c r="AD6">
         <v>-16200000.0</v>
       </c>
       <c r="AE6">
         <v>12300000.0</v>
       </c>
       <c r="AF6">
         <v>5500000.0</v>
       </c>
       <c r="AG6">
         <v>-92100000.0</v>
       </c>
       <c r="AH6">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
         <v>-29563000.0</v>
       </c>
       <c r="C7">
         <v>-145046000.0</v>
       </c>
       <c r="D7">
         <v>-171899000.0</v>
       </c>
       <c r="E7">
         <v>-79167000.0</v>
       </c>
       <c r="F7">
         <v>-7444000.0</v>
       </c>
       <c r="G7">
         <v>-47828000.0</v>
       </c>
       <c r="H7">
         <v>-44082000.0</v>
       </c>
       <c r="I7">
         <v>-1590000.0</v>
       </c>
@@ -37953,51 +38184,51 @@
       </c>
       <c r="AB7">
         <v>-123900000.0</v>
       </c>
       <c r="AC7">
         <v>130300000.0</v>
       </c>
       <c r="AD7">
         <v>83700000.0</v>
       </c>
       <c r="AE7">
         <v>-59100000.0</v>
       </c>
       <c r="AF7">
         <v>50800000.0</v>
       </c>
       <c r="AG7">
         <v>23500000.0</v>
       </c>
       <c r="AH7">
         <v>-45300000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>26120000.0</v>
       </c>
       <c r="G8">
         <v>-2606000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>9088000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>104829000.0</v>
       </c>
       <c r="L8">
         <v>71540000.0</v>
       </c>
       <c r="M8">
         <v>-43537000.0</v>
       </c>
@@ -38009,51 +38240,51 @@
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>15272000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
         <v>38433000.0</v>
       </c>
       <c r="C9">
         <v>-55453000.0</v>
       </c>
       <c r="D9">
         <v>-109756000.0</v>
       </c>
       <c r="E9">
         <v>-4129000.0</v>
       </c>
       <c r="F9">
         <v>26120000.0</v>
       </c>
       <c r="G9">
         <v>-2606000.0</v>
       </c>
       <c r="H9">
         <v>1086000.0</v>
       </c>
       <c r="I9">
         <v>9088000.0</v>
       </c>
@@ -38113,51 +38344,51 @@
       </c>
       <c r="AB9">
         <v>89000000.0</v>
       </c>
       <c r="AC9">
         <v>20500000.0</v>
       </c>
       <c r="AD9">
         <v>-70900000.0</v>
       </c>
       <c r="AE9">
         <v>-43100000.0</v>
       </c>
       <c r="AF9">
         <v>1300000.0</v>
       </c>
       <c r="AG9">
         <v>-5200000.0</v>
       </c>
       <c r="AH9">
         <v>8400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10">
         <v>-4621000.0</v>
       </c>
       <c r="C10">
         <v>-2906000.0</v>
       </c>
       <c r="D10">
         <v>1984000.0</v>
       </c>
       <c r="E10">
         <v>-14611000.0</v>
       </c>
       <c r="F10">
         <v>1365000.0</v>
       </c>
       <c r="G10">
         <v>2588000.0</v>
       </c>
       <c r="H10">
         <v>2425000.0</v>
       </c>
       <c r="I10">
         <v>-1955000.0</v>
       </c>
@@ -38205,51 +38436,51 @@
       </c>
       <c r="AB10">
         <v>2600000.0</v>
       </c>
       <c r="AC10">
         <v>3500000.0</v>
       </c>
       <c r="AD10">
         <v>4500000.0</v>
       </c>
       <c r="AE10">
         <v>-4700000.0</v>
       </c>
       <c r="AF10">
         <v>5000000.0</v>
       </c>
       <c r="AG10">
         <v>-1700000.0</v>
       </c>
       <c r="AH10">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>16481000.0</v>
       </c>
       <c r="F11">
         <v>-5924000.0</v>
       </c>
       <c r="G11">
         <v>-7437000.0</v>
       </c>
       <c r="H11">
         <v>-4438000.0</v>
       </c>
       <c r="I11">
         <v>-710000.0</v>
       </c>
       <c r="J11">
         <v>-11974000.0</v>
       </c>
       <c r="K11">
         <v>-44704000.0</v>
       </c>
@@ -38283,51 +38514,51 @@
       </c>
       <c r="V11">
         <v>15087000.0</v>
       </c>
       <c r="W11">
         <v>6824000.0</v>
       </c>
       <c r="X11">
         <v>431000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>16803000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>21982000.0</v>
       </c>
       <c r="F12">
         <v>34395000.0</v>
       </c>
       <c r="G12">
         <v>125840000.0</v>
       </c>
       <c r="H12">
         <v>52471000.0</v>
       </c>
       <c r="I12">
         <v>100782000.0</v>
       </c>
       <c r="J12">
         <v>1620466000.0</v>
       </c>
       <c r="K12">
         <v>454093000.0</v>
       </c>
@@ -38345,51 +38576,51 @@
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>-4215000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-76908000.0</v>
       </c>
       <c r="F13">
         <v>-38736000.0</v>
       </c>
       <c r="G13">
         <v>-34702000.0</v>
       </c>
       <c r="H13">
         <v>-43155000.0</v>
       </c>
       <c r="I13">
         <v>6451000.0</v>
       </c>
       <c r="J13">
         <v>19081000.0</v>
       </c>
       <c r="K13">
         <v>-36062000.0</v>
       </c>
@@ -38401,51 +38632,51 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
         <v>151095000.0</v>
       </c>
       <c r="C14">
         <v>156166000.0</v>
       </c>
       <c r="D14">
         <v>128777000.0</v>
       </c>
       <c r="E14">
         <v>83522000.0</v>
       </c>
       <c r="F14">
         <v>73223000.0</v>
       </c>
       <c r="G14">
         <v>73030000.0</v>
       </c>
       <c r="H14">
         <v>77045000.0</v>
       </c>
       <c r="I14">
         <v>51332000.0</v>
       </c>
@@ -38505,51 +38736,51 @@
       </c>
       <c r="AB14">
         <v>82500000.0</v>
       </c>
       <c r="AC14">
         <v>94800000.0</v>
       </c>
       <c r="AD14">
         <v>91400000.0</v>
       </c>
       <c r="AE14">
         <v>82300000.0</v>
       </c>
       <c r="AF14">
         <v>82400000.0</v>
       </c>
       <c r="AG14">
         <v>86600000.0</v>
       </c>
       <c r="AH14">
         <v>83700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>1122646000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>35388000.0</v>
       </c>
       <c r="M15">
         <v>48834000.0</v>
       </c>
       <c r="N15">
         <v>49816000.0</v>
       </c>
       <c r="O15">
@@ -38593,51 +38824,51 @@
       </c>
       <c r="AB15">
         <v>33400000.0</v>
       </c>
       <c r="AC15">
         <v>34400000.0</v>
       </c>
       <c r="AD15">
         <v>36400000.0</v>
       </c>
       <c r="AE15">
         <v>35400000.0</v>
       </c>
       <c r="AF15">
         <v>25300000.0</v>
       </c>
       <c r="AG15">
         <v>21300000.0</v>
       </c>
       <c r="AH15">
         <v>21200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
         <v>581568000.0</v>
       </c>
       <c r="C16">
         <v>329031000.0</v>
       </c>
       <c r="D16">
         <v>277965000.0</v>
       </c>
       <c r="E16">
         <v>167977000.0</v>
       </c>
       <c r="F16">
         <v>154276000.0</v>
       </c>
       <c r="G16">
         <v>155225000.0</v>
       </c>
       <c r="H16">
         <v>227608000.0</v>
       </c>
       <c r="I16">
         <v>397744000.0</v>
       </c>
@@ -38697,89 +38928,89 @@
       </c>
       <c r="AB16">
         <v>226900000.0</v>
       </c>
       <c r="AC16">
         <v>10400000.0</v>
       </c>
       <c r="AD16">
         <v>24900000.0</v>
       </c>
       <c r="AE16">
         <v>41100000.0</v>
       </c>
       <c r="AF16">
         <v>20200000.0</v>
       </c>
       <c r="AG16">
         <v>14700000.0</v>
       </c>
       <c r="AH16">
         <v>106800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
         <v>353347000.0</v>
       </c>
       <c r="C18">
         <v>246269000.0</v>
       </c>
       <c r="D18">
         <v>73117000.0</v>
       </c>
       <c r="E18">
         <v>23589000.0</v>
       </c>
       <c r="F18">
         <v>6055000.0</v>
       </c>
       <c r="G18">
         <v>-10914000.0</v>
       </c>
       <c r="H18">
         <v>-49421000.0</v>
       </c>
       <c r="I18">
         <v>-17450000.0</v>
       </c>
@@ -38839,51 +39070,51 @@
       </c>
       <c r="AB18">
         <v>177700000.0</v>
       </c>
       <c r="AC18">
         <v>206100000.0</v>
       </c>
       <c r="AD18">
         <v>263600000.0</v>
       </c>
       <c r="AE18">
         <v>147500000.0</v>
       </c>
       <c r="AF18">
         <v>133100000.0</v>
       </c>
       <c r="AG18">
         <v>-160500000.0</v>
       </c>
       <c r="AH18">
         <v>82400000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-188000.0</v>
       </c>
       <c r="D19">
         <v>-607625000.0</v>
       </c>
       <c r="E19">
         <v>-23809000.0</v>
       </c>
       <c r="F19">
         <v>25059000.0</v>
       </c>
       <c r="G19">
         <v>23396000.0</v>
       </c>
       <c r="H19">
         <v>10849000.0</v>
       </c>
       <c r="I19">
         <v>68530000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19">
@@ -38897,51 +39128,51 @@
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>117202000.0</v>
       </c>
       <c r="E20">
         <v>187832000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>3000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
@@ -38949,51 +39180,51 @@
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21">
         <v>1626000.0</v>
       </c>
       <c r="C21">
         <v>-103030000.0</v>
       </c>
       <c r="D21">
         <v>561323000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-40061000.0</v>
       </c>
       <c r="G21">
         <v>-98080000.0</v>
       </c>
       <c r="H21">
         <v>-133693000.0</v>
       </c>
       <c r="I21">
         <v>-121665000.0</v>
       </c>
@@ -39017,51 +39248,51 @@
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>389968000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
         <v>333453000.0</v>
       </c>
       <c r="C22">
         <v>179272000.0</v>
       </c>
       <c r="D22">
         <v>95621000.0</v>
       </c>
       <c r="E22">
         <v>-22193000.0</v>
       </c>
       <c r="F22">
         <v>-129660000.0</v>
       </c>
       <c r="G22">
         <v>-196696000.0</v>
       </c>
       <c r="H22">
         <v>-141219000.0</v>
       </c>
       <c r="I22">
         <v>-171771000.0</v>
       </c>
@@ -39121,51 +39352,51 @@
       </c>
       <c r="AB22">
         <v>76600000.0</v>
       </c>
       <c r="AC22">
         <v>210700000.0</v>
       </c>
       <c r="AD22">
         <v>315500000.0</v>
       </c>
       <c r="AE22">
         <v>146000000.0</v>
       </c>
       <c r="AF22">
         <v>76200000.0</v>
       </c>
       <c r="AG22">
         <v>42600000.0</v>
       </c>
       <c r="AH22">
         <v>24200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23">
         <v>-27667000.0</v>
       </c>
       <c r="C23">
         <v>-28823000.0</v>
       </c>
       <c r="D23">
         <v>89258000.0</v>
       </c>
       <c r="E23">
         <v>-190548000.0</v>
       </c>
       <c r="F23">
         <v>-14471000.0</v>
       </c>
       <c r="G23">
         <v>-1685000.0</v>
       </c>
       <c r="H23">
         <v>-15869000.0</v>
       </c>
       <c r="I23">
         <v>-6400000.0</v>
       </c>
@@ -39225,51 +39456,51 @@
       </c>
       <c r="AB23">
         <v>14400000.0</v>
       </c>
       <c r="AC23">
         <v>-31400000.0</v>
       </c>
       <c r="AD23">
         <v>17700000.0</v>
       </c>
       <c r="AE23">
         <v>-43000000.0</v>
       </c>
       <c r="AF23">
         <v>-132000000.0</v>
       </c>
       <c r="AG23">
         <v>63600000.0</v>
       </c>
       <c r="AH23">
         <v>-70800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24">
         <v>18279000.0</v>
       </c>
       <c r="C24">
         <v>27392000.0</v>
       </c>
       <c r="D24">
         <v>15506000.0</v>
       </c>
       <c r="E24">
         <v>13568000.0</v>
       </c>
       <c r="F24">
         <v>34010000.0</v>
       </c>
       <c r="G24">
         <v>38296000.0</v>
       </c>
       <c r="H24">
         <v>28847000.0</v>
       </c>
       <c r="I24">
         <v>89921000.0</v>
       </c>
@@ -39317,51 +39548,51 @@
       </c>
       <c r="X24">
         <v>12086000.0</v>
       </c>
       <c r="Y24">
         <v>13689000.0</v>
       </c>
       <c r="Z24">
         <v>17691000.0</v>
       </c>
       <c r="AA24">
         <v>43898000.0</v>
       </c>
       <c r="AB24">
         <v>71790000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
         <v>105456000.0</v>
       </c>
       <c r="C25">
         <v>72583000.0</v>
       </c>
       <c r="D25">
         <v>41359000.0</v>
       </c>
       <c r="E25">
         <v>50656000.0</v>
       </c>
       <c r="F25">
         <v>74536000.0</v>
       </c>
       <c r="G25">
         <v>169139000.0</v>
       </c>
       <c r="H25">
         <v>56558000.0</v>
       </c>
       <c r="I25">
         <v>111992000.0</v>
       </c>
@@ -39421,51 +39652,51 @@
       </c>
       <c r="AB25">
         <v>192900000.0</v>
       </c>
       <c r="AC25">
         <v>-151500000.0</v>
       </c>
       <c r="AD25">
         <v>-142900000.0</v>
       </c>
       <c r="AE25">
         <v>17300000.0</v>
       </c>
       <c r="AF25">
         <v>-46400000.0</v>
       </c>
       <c r="AG25">
         <v>-17900000.0</v>
       </c>
       <c r="AH25">
         <v>68300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26">
         <v>-90089000.0</v>
       </c>
       <c r="C26">
         <v>-90742000.0</v>
       </c>
       <c r="D26">
         <v>-35025000.0</v>
       </c>
       <c r="E26">
         <v>-187832000.0</v>
       </c>
       <c r="F26">
         <v>-953000.0</v>
       </c>
       <c r="G26">
         <v>-828000.0</v>
       </c>
       <c r="H26">
         <v>-4467000.0</v>
       </c>
       <c r="I26">
         <v>-4400000.0</v>
       </c>
@@ -39521,51 +39752,51 @@
         <v>2700000.0</v>
       </c>
       <c r="AA26">
         <v>9700000.0</v>
       </c>
       <c r="AB26">
         <v>400000.0</v>
       </c>
       <c r="AC26">
         <v>-108700000.0</v>
       </c>
       <c r="AD26">
         <v>-57100000.0</v>
       </c>
       <c r="AE26">
         <v>-80400000.0</v>
       </c>
       <c r="AF26">
         <v>4200000.0</v>
       </c>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27">
         <v>14483000.0</v>
       </c>
       <c r="C27">
         <v>13681000.0</v>
       </c>
       <c r="D27">
         <v>10755000.0</v>
       </c>
       <c r="E27">
         <v>7372000.0</v>
       </c>
       <c r="F27">
         <v>5638000.0</v>
       </c>
       <c r="G27">
         <v>5117000.0</v>
       </c>
       <c r="H27">
         <v>19603000.0</v>
       </c>
       <c r="I27">
         <v>13406000.0</v>
       </c>
@@ -39607,51 +39838,51 @@
       </c>
       <c r="V27">
         <v>3248000.0</v>
       </c>
       <c r="W27">
         <v>1845000.0</v>
       </c>
       <c r="X27">
         <v>465000.0</v>
       </c>
       <c r="Y27">
         <v>446000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
         <v>-135959000.0</v>
       </c>
       <c r="C28">
         <v>-222595000.0</v>
       </c>
       <c r="D28">
         <v>615556000.0</v>
       </c>
       <c r="E28">
         <v>-2716000.0</v>
       </c>
       <c r="F28">
         <v>-41014000.0</v>
       </c>
       <c r="G28">
         <v>-99765000.0</v>
       </c>
       <c r="H28">
         <v>-149562000.0</v>
       </c>
       <c r="I28">
         <v>-128062000.0</v>
       </c>
@@ -39711,51 +39942,51 @@
       </c>
       <c r="AB28">
         <v>-33000000.0</v>
       </c>
       <c r="AC28">
         <v>-174500000.0</v>
       </c>
       <c r="AD28">
         <v>-75800000.0</v>
       </c>
       <c r="AE28">
         <v>-158800000.0</v>
       </c>
       <c r="AF28">
         <v>-153100000.0</v>
       </c>
       <c r="AG28">
         <v>42300000.0</v>
       </c>
       <c r="AH28">
         <v>-92000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
         <v>379108000.0</v>
       </c>
       <c r="C29">
         <v>273849000.0</v>
       </c>
       <c r="D29">
         <v>104705000.0</v>
       </c>
       <c r="E29">
         <v>40226000.0</v>
       </c>
       <c r="F29">
         <v>15006000.0</v>
       </c>
       <c r="G29">
         <v>3986000.0</v>
       </c>
       <c r="H29">
         <v>-31423000.0</v>
       </c>
       <c r="I29">
         <v>3941000.0</v>
       </c>
@@ -39815,51 +40046,51 @@
       </c>
       <c r="AB29">
         <v>235100000.0</v>
       </c>
       <c r="AC29">
         <v>254400000.0</v>
       </c>
       <c r="AD29">
         <v>346100000.0</v>
       </c>
       <c r="AE29">
         <v>205500000.0</v>
       </c>
       <c r="AF29">
         <v>179200000.0</v>
       </c>
       <c r="AG29">
         <v>139200000.0</v>
       </c>
       <c r="AH29">
         <v>135700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
         <v>-7482000.0</v>
       </c>
       <c r="C30">
         <v>-188000.0</v>
       </c>
       <c r="D30">
         <v>-610273000.0</v>
       </c>
       <c r="E30">
         <v>-23809000.0</v>
       </c>
       <c r="F30">
         <v>25059000.0</v>
       </c>
       <c r="G30">
         <v>23396000.0</v>
       </c>
       <c r="H30">
         <v>10849000.0</v>
       </c>
       <c r="I30">
         <v>68530000.0</v>
       </c>
@@ -39908,1379 +40139,1389 @@
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ30"/>
+  <dimension ref="A1:EA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B2">
+        <v>581568000.0</v>
+      </c>
+      <c r="C2">
         <v>578761000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>431106000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>372307000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>349914000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>329031000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>290176000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>321501000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>287327000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>277965000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>282061000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>174723000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>172662000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>167977000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>122520000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>91760000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>143732000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>154276000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>153700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>153918000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>143395000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>155225000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>222008000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>226262000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>203955000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>227608000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>362632000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>383163000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>398035000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>397744000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>468554000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>464499000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>445319000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>453335000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1020844000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>683778000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>706404000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>678438000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>47980000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>668660000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>678438000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>48000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>88216000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>102984000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>78568000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>77388000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>124315000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>53451000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>60359000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>114146000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>45534000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>64813000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>40569000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>54187000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>136729000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>240574000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>320710000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>188300000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>302200000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>196400000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>245700000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>308000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>51700000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>122900000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>223100000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>336600000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>295700000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>314900000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>250800000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>201900000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>144600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>184700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>270200000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>228600000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>321000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>354600000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>393800000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>340800000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>257000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>224300000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>246100000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>167100000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>125700000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15100000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>15400000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>16000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>11800000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>14000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>17600000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>15900000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>37400000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10700000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>17800000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7900000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>10800000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>17300000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>11900000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>12000000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>36300000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>14100000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>95200000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>85900000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>268200000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>249300000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>226900000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>159100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>136700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>73700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>10400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>23600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>32500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>44700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>25000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>27900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>32500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>26900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>41200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>11300000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>28100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>34000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>28800000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>10200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>13800000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>10500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>23300000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>19900000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>65000000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>78500000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>106800000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>80000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B3">
+        <v>29808000</v>
+      </c>
+      <c r="C3">
         <v>14885000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5147000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5122000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5226000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10266000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4534000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5712000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6392000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10942000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8386000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5702000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8849000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8651000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4929000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6328000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4151000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1229000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6368000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>722000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>665000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1196000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10218000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>607000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1626000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2449000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4067000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5058000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5757000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3116000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>12275000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3341000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4098000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1677000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9245000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1227000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1627000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>8355000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>42260000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1931000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7578000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>42260000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13235000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>46392000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>92598000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>132509000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>103274000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>88537000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>39874000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>197237000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>177149000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>63875000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>156434000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>113924000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>136822000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>112394000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>77432000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>60101000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>141951000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>85406000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>69652000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>106649000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>117177000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>250315000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>141148000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>147960000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>91481000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>120360000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>92172000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>104969000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>108861000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>130188000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>129657000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>62313000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>75256000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>104910000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>111543000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>61832000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>45115000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>88127000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>40108000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>46799000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>45804000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>35931000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>43874000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>53408000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>39534000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>44160000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>70289000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>41784000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>56857000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>62292000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>136582000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>50586000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>54995000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>65016000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>99023000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>55000000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>46100000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>107200000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>109600000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>49700000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>209300000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>37200000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>6600000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>6300000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>8700000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>29600000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>12800000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>9900000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>21600000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>6800000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>10000000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>12000000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>17800000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>32600000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>20100000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>12500000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>13000000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>19700000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>12800000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>16600000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>13000000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>10600000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>5900000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>318100000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>18700000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>43200000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>12100000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>11900000</v>
       </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>2061000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>4685000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>30760000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-51972000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-10544000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>576000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-218000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>10523000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-11830000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-66783000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-4254000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>22307000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-23653000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-20531000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-14872000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>291000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-70810000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>4055000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>19180000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-8016000.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
-      <c r="AK4">
+      <c r="AK4"/>
+      <c r="AL4">
         <v>-22626000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>56600000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-25119000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>6263000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-9778000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>630458000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-40236000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-14768000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>24416000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>70864000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-6908000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-53787000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>68612000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-19279000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>24244000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-      <c r="BH4">
+      <c r="BH4"/>
+      <c r="BI4">
         <v>105763000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-49297000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
@@ -41305,190 +41546,191 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-12435000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-21338000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-5112000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7700000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7471000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6886000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2147000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2012000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9589000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3418000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-35519000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>67636000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-23393000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>3329000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7350000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-14336000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>21312000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4920000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7587000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4948000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>293700000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4864000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5832000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4948000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7942000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6710000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>31000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8559000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-7804000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>5299000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-12267000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1716000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4426000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4164000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8180000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-1220000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1789000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
@@ -41513,974 +41755,981 @@
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B6">
+        <v>34521000.0</v>
+      </c>
+      <c r="C6">
         <v>-26481000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>150462000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>58799000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>22393000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>20883000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>38855000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-31325000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>32097000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11688000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4096000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>107338000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2061000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4685000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45457000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>30760000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-51972000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-10544000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>576000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-218000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10523000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-11830000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-66783000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4254000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>22307000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-23653000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-135024000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-20531000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-14872000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>291000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-70810000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4055000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>19180000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8016000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-314440000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>337066000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-22626000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>27966000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>630458000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6263000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9778000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>630500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-40236000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-14768000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>24416000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1180000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-46927000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>70864000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-6908000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-53787000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>68612000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-19279000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>24244000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-13618000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-82542000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-103845000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-80136000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>132400000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-113900000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>105800000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-49300000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-62300000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>256400000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-71200000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-100200000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-113500000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>40900000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-19200000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>64100000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>48900000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>57400000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-40200000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-85500000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>41600000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-92400000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-33600000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-39200000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>53000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>83800000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>32700000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-21800000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>79000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>41400000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>110500000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-200000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-700000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>4200000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-2200000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-3600000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1700000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-21400000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>26700000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-7100000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>9900000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-3000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-6400000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>5400000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-200000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-24200000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>22200000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-81100000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>9200000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-182300000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>18900000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>22400000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>67800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>22400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>63000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>63300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-13200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-9000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-12100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>19700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-2900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-5200000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>5900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-14000000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>29900000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-16800000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-5900000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>5200000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>3000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-9200000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>8000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-2900000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-3600000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-45100000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-13500000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-28300000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>33200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B7">
+        <v>-101251000.0</v>
+      </c>
+      <c r="C7">
         <v>-70389000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>54280000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-24113000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-33501000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-26229000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8828000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-63295000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-32265000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-40658000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-48152000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-49904000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-44813000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-29030000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3901000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10907000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-46148000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-26013000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-9629000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-8031000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3017000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7199000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-38186000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>18323000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14470000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-42994000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-37611000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4502000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-14169000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>3196000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-24859000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>4747000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>11128000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>7394000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-20976000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>15438000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>5833000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>76446000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>56728000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>21445000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>301000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-22198000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-28282000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>36913000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>48171000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>33918000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>4004000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>51689000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-56697000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-42057000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-28275000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-94072000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-54606000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-41413000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-22521000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-171000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>1236000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-40000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-136800000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>123600000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-114500000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>75700000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-25100000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-58900000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>253200000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-92200000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-87500000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-50600000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-7700000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-43300000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>51400000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>37000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>43200000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-10300000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-70500000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>51000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-71900000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-41100000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-91100000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>63000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>71500000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>34900000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>2200000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>68700000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>57100000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>121700000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>32000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1100000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-10800000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>3800000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-10700000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-2800000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-17700000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>27000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>4800000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>11800000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>1700000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-9300000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-15900000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>13600000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-19200000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>1800000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-48300000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>400000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-165000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>29200000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>11500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>39000000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>20900000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>48800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>21600000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>35200000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-17800000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-7900000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>74200000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>6700000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-14600000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>35300000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-72200000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-14500000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>28300000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>32100000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-9400000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>27400000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-14400000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>18100000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>-22300000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>3100000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>-56400000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>-33800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-12186000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-25733000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>4784000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-19515000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-15570000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-488000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>4214000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>9636000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>12758000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-12040000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>14425000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>4447000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-9438000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-875000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-8717000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-2204000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>19832000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>4353000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-13435000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-1662000.0</v>
       </c>
-      <c r="AI8"/>
       <c r="AJ8"/>
-      <c r="AK8">
+      <c r="AK8"/>
+      <c r="AL8">
         <v>6650000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>51051000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>35515000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-8151000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>26414000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>32814000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>7835000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-9389000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>40280000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>-16766000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-7492000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-73490000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-57976000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-102957000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-62616000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-      <c r="BH8">
+      <c r="BH8"/>
+      <c r="BI8">
         <v>6182000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-21190000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
@@ -42505,1152 +42754,1158 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B9">
+        <v>-21196000.0</v>
+      </c>
+      <c r="C9">
         <v>-14363000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>47224000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-16105000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3587000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10901000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-30720000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-12587000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>5470000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-17616000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-17072000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-54765000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-12186000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-25733000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>26172000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4784000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-19515000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-15570000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-488000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4214000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9636000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12758000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-12040000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>14425000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4447000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-9438000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12882000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-875000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-8717000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2204000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>19832000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4353000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-13435000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1662000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6087000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-4139000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6650000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>51051000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>32814000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-8151000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>26414000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>32814000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>7835000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-9389000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>40280000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5339000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-24618000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>14786000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-39044000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-4783000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>17492000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-18115000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>18891000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>10974000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-28705000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-11009000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-9698000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-23401000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>394000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6182000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-21190000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-5883000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>18936000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>11469000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-9250000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-15634000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>36505000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>10142000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-51471000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3323000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>5977000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-4869000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-18653000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>11772000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-24599000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-16917000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>7732000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-17348000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-20987000.0</v>
       </c>
-      <c r="CB9"/>
       <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>-64521000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
-[...1 lines deleted...]
-      </c>
+      <c r="CG9"/>
       <c r="CH9">
         <v>-5691000.0</v>
       </c>
-      <c r="CI9"/>
+      <c r="CI9">
+        <v>-5691000.0</v>
+      </c>
       <c r="CJ9"/>
       <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>-4953000.0</v>
       </c>
-      <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9">
         <v>22058000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>-2400000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3400000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>1100000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-24000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-10200000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-10000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>7500000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>17300000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>5500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>14100000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>52100000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-24200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>15900000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>23800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>5000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-5400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>1900000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-8200000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-70300000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>6500000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>-12100000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-3000000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-23400000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>-13400000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>9200000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>-2700000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>20000000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>-12500000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>-5100000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>2200000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>7600000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-92684000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>54765000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12186000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25733000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-26172000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4784000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19515000.0</v>
       </c>
-      <c r="R10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10">
         <v>1365000.0</v>
       </c>
       <c r="U10">
         <v>1365000.0</v>
       </c>
       <c r="V10">
         <v>1365000.0</v>
       </c>
       <c r="W10">
-        <v>2588000.0</v>
+        <v>1365000.0</v>
       </c>
       <c r="X10">
         <v>2588000.0</v>
       </c>
       <c r="Y10">
         <v>2588000.0</v>
       </c>
       <c r="Z10">
         <v>2588000.0</v>
       </c>
       <c r="AA10">
-        <v>2425000.0</v>
+        <v>2588000.0</v>
       </c>
       <c r="AB10">
         <v>2425000.0</v>
       </c>
       <c r="AC10">
         <v>2425000.0</v>
       </c>
       <c r="AD10">
         <v>2425000.0</v>
       </c>
       <c r="AE10">
+        <v>2425000.0</v>
+      </c>
+      <c r="AF10">
         <v>-544000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-34000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-677000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>224000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1607000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-514000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-408000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3886000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1001000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1288000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3886000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1584000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6120000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5250000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4905000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7382000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-317000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-5822000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1681000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1967000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8263000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1097000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-5120000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-319000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1962000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1362000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1029000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1664000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-4433000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1579000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-647000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-658000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-1627000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>4490000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2622000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5396000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1100000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>697000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>4547000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3044000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>297000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>500000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1500000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-1300000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-200000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-1900000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="DA10">
         <v>-1900000.0</v>
       </c>
       <c r="DB10">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DC10">
         <v>-700000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-1700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>1900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>3400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-2000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-3300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>9400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-9900000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>6100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-1300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-1400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-300000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>1000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>2700000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>800000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>500000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>5900000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>-2200000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>-4700000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>-700000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-12639000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-10327000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>27659000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7117000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1975000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5247000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6012000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-7722000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-29000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1567000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3891000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>15448000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2730000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-19814000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-341000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3829000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-6277000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-9015000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>11349000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-25570000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4333000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>14068000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6459000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>9197331.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>13721000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>14008000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>13380000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-62272000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>23647000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-19459000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1575000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-32930000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>31623000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>10445000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-22989000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>63473000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-31116000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>39756000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>21382000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4786000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>15090000.0</v>
       </c>
-      <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>22198000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>22130000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>20793000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>25697000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>9942000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>12244000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4099000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>16276000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>19680000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>6801000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>19564000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>12240000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>26096000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>19524000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2867000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>7727000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>21186000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>25010000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>15087000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>6824000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>431000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>16803000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2820000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1243000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-78000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>938000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2862000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18360000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-372000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25849000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3283000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2747000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3209000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8070000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>56130000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>55429000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6211000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>30818000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13144000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4035000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4791000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>40160000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>22458000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15228000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>22936000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2067502150.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1082874000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>150916000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>50643000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>247929000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>122634000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>32887000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>53341000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>28331000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>32301000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14033000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>223122000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>-1878000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>832000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-17855000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>39162000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4077000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-11990000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
-      <c r="BH12">
+      <c r="BH12"/>
+      <c r="BI12">
         <v>12863000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>-8476000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
@@ -43675,161 +43930,162 @@
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>17500000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-37674000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-29126000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-14777000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-16983000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-31880000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-13268000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-13252000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-14098000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-8186000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-675000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8056000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-5317000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-36766000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-13046000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-9138000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-16286000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-4685000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-10166000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2610000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>18836000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>391000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-8962664.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>17973000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-13486000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-36062000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-5804000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>23090000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>85955000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -43869,1074 +44125,1082 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B14">
+        <v>66412000.0</v>
+      </c>
+      <c r="C14">
         <v>66619000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37838000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37334000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>36909000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>39014000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38736000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>39239000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>59445000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>38811000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>42788000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>43845000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21096000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>21048000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20983000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22252000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>22614000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>17673000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18618000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17911000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18224000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18470000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19416000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19343000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16986000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17285000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19416000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19047000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19548000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19034000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17383000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11377000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>11192000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11380000.0</v>
       </c>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
       <c r="AJ14">
+        <v>12195000.0</v>
+      </c>
+      <c r="AK14">
         <v>19298000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>36287000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>37592000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>45251000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>43845000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>44552000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>45200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>45422000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>45979000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>45657000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>45054000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>43331000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>43708000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>43111000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>42925000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>42391000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>42056000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>40108000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>38287000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>37181000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>36047000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>35784000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>35600000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>35200000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>33900000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>33700000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>34700000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>35100000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>35800000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>35000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>33600000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>32700000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>32300000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>31600000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>32700000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>32200000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>30700000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>30600000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>31600000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>31200000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>29800000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>28200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29900000.0</v>
       </c>
       <c r="CA14">
         <v>29900000.0</v>
       </c>
       <c r="CB14">
+        <v>29900000.0</v>
+      </c>
+      <c r="CC14">
         <v>28600000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>27800000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>107500000.0</v>
       </c>
-      <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>111483000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15"/>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>10000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>10000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>11799000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11790000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>11789000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>11837000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>11959000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>12518000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>12520000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>12461000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>12465000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12454000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>12436000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>12162000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12368000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>12492000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>12566000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>12600000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>12800000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="BJ15">
         <v>12900000.0</v>
       </c>
       <c r="BK15">
+        <v>12900000.0</v>
+      </c>
+      <c r="BL15">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="BM15">
         <v>12900000.0</v>
       </c>
       <c r="BN15">
         <v>12900000.0</v>
       </c>
       <c r="BO15">
         <v>12900000.0</v>
       </c>
       <c r="BP15">
+        <v>12900000.0</v>
+      </c>
+      <c r="BQ15">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="BR15">
         <v>12900000.0</v>
       </c>
       <c r="BS15">
+        <v>12900000.0</v>
+      </c>
+      <c r="BT15">
         <v>12800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="BU15">
         <v>12900000.0</v>
       </c>
       <c r="BV15">
+        <v>12900000.0</v>
+      </c>
+      <c r="BW15">
         <v>7700000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>8200000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>8300000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>8500000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>8400000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>8300000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>8500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8700000.0</v>
       </c>
       <c r="CD15">
         <v>8700000.0</v>
       </c>
       <c r="CE15">
+        <v>8700000.0</v>
+      </c>
+      <c r="CF15">
         <v>8600000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>8700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="CH15">
         <v>8600000.0</v>
       </c>
       <c r="CI15">
         <v>8600000.0</v>
       </c>
       <c r="CJ15">
+        <v>8600000.0</v>
+      </c>
+      <c r="CK15">
         <v>8500000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="CM15">
         <v>8500000.0</v>
       </c>
       <c r="CN15">
         <v>8500000.0</v>
       </c>
       <c r="CO15">
         <v>8500000.0</v>
       </c>
       <c r="CP15">
         <v>8500000.0</v>
       </c>
       <c r="CQ15">
         <v>8500000.0</v>
       </c>
       <c r="CR15">
+        <v>8500000.0</v>
+      </c>
+      <c r="CS15">
         <v>8400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="CT15">
         <v>8500000.0</v>
       </c>
       <c r="CU15">
-        <v>8400000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="CV15">
         <v>8400000.0</v>
       </c>
       <c r="CW15">
         <v>8400000.0</v>
       </c>
       <c r="CX15">
         <v>8400000.0</v>
       </c>
       <c r="CY15">
         <v>8400000.0</v>
       </c>
       <c r="CZ15">
+        <v>8400000.0</v>
+      </c>
+      <c r="DA15">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8400000.0</v>
       </c>
       <c r="DB15">
         <v>8400000.0</v>
       </c>
       <c r="DC15">
+        <v>8400000.0</v>
+      </c>
+      <c r="DD15">
         <v>8300000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>8400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8300000.0</v>
       </c>
       <c r="DF15">
         <v>8300000.0</v>
       </c>
       <c r="DG15">
+        <v>8300000.0</v>
+      </c>
+      <c r="DH15">
         <v>8500000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>8700000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>8900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>9200000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>9100000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>9000000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>9100000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>9000000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>9400000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>9300000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>7700000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>6600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6700000.0</v>
       </c>
       <c r="DT15">
         <v>6700000.0</v>
       </c>
       <c r="DU15">
+        <v>6700000.0</v>
+      </c>
+      <c r="DV15">
         <v>5300000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5300000.0</v>
       </c>
       <c r="DX15">
         <v>5300000.0</v>
       </c>
       <c r="DY15">
         <v>5300000.0</v>
       </c>
       <c r="DZ15">
         <v>5300000.0</v>
       </c>
+      <c r="EA15">
+        <v>5300000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B16">
+        <v>616089000.0</v>
+      </c>
+      <c r="C16">
         <v>552280000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>581568000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>431106000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>372307000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>349914000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>329031000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>290176000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>319424000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>289653000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>277965000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>282061000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>174723000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>172662000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>167977000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>122520000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91760000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>143732000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>154276000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>153700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>153918000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>143395000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>155225000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>222008000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>226262000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>203955000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>227608000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>362632000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>383163000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>398035000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>397744000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>468554000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>464499000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>445319000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>706404000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1020844000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>683778000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>706404000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>678438000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>674923000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>668660000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>678500000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>47980000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>88216000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>102984000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>78568000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>77388000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>124315000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>53451000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>60359000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>114146000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>45534000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>64813000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>40569000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>54187000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>136729000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>240574000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>320700000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>188300000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>302200000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>196400000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>245700000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>308100000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>51700000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>122900000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>223100000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>336600000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>295700000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>314900000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>250800000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>202000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>144500000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>184700000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>270200000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>228600000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>321000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>354600000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>393800000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>340800000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>257000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>224300000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>246100000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>167100000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>125600000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15200000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>15300000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>16000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>11800000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>14000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>17600000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>16000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>37400000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>10700000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>17800000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>7800000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>10900000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>17300000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>11800000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>12100000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>36300000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>14100000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>95100000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>85900000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>268200000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>249300000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>226900000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>159100000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>136700000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>73700000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>10400000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>23500000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>32600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>44700000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>25000000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>27300000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>32800000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>27200000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>41200000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>11300000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>28100000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>34000000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>13200000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>4600000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>18500000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>20400000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>16300000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>19900000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>65000000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>78500000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>113200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -45023,557 +45287,561 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B18">
+        <v>56414000.0</v>
+      </c>
+      <c r="C18">
         <v>4192999.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>147813000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>49620000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>80207000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>75707000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>86769000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>43424000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>72253000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>43823000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>38845000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>29237000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>892000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4143000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>40411000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>21785000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-25754000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-12853000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>570000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3221000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4186000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4520000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8038000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14022000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>13076000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-29974000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1214000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-21039000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-23323000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6273000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-30564000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1906000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>18869000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-7661000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-26982000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-17260000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-24990000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>61795000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>19707000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>8370000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-18481000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>19740000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>14267000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>24802000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>99000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-49355000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-13004000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>65807000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-8929000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-162449000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-117148000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-57642000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-152839000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-82712000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-100370000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-35215000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-8352000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4599000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-71451000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-24706000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-43152000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-60549000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-52477000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-149715000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-88348000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-119060000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>43119000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-25960000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-21772000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>52631000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>62739000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-26488000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-38657000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>71387000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>57344000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-5610000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>9657000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>40368000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>70885000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>31473000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>57192000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>62901000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>37696000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>29869000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-9574000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-3908000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>11466000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-11560000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-43289000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-12584000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-23357000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-23292000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-109282000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-9686000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-7295000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-15716000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-34923000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-14400000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>500000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-34800000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-74900000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>12000000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-175400000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-13400000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>27200000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>64700000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>23600000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>21700000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>67700000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-6100000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>49600000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>68200000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>94400000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>62400000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>79500000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>43800000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>77900000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>39600000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>52900000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>26500000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>32900000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>29200000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>38300000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>30400000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>36700000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-267800000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>61900000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-12400000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>19100000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>39100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-3918000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2102000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5850000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>5782000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4155000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3336000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1521000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2484000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-598948000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5906000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-2935000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>164000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2769000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-29102000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>2360000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6314000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3674000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>17912000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>9787000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3420000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>9985000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>9828000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>7003000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-312000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-532000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5158000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>6535000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>5272000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>25565000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>14050000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>46119000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>46119000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
@@ -45613,82 +45881,83 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...2 lines deleted...]
-      <c r="E20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>-2000.0</v>
       </c>
-      <c r="H20">
-[...2 lines deleted...]
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>117202000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -45759,216 +46028,219 @@
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B21">
+        <v>-1807000.0</v>
+      </c>
+      <c r="C21">
         <v>-26000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2709000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30876000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-14041000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-14023000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-62500000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>575000000.0</v>
       </c>
       <c r="N21">
         <v>575000000.0</v>
       </c>
       <c r="O21">
         <v>575000000.0</v>
       </c>
       <c r="P21">
+        <v>575000000.0</v>
+      </c>
+      <c r="Q21">
         <v>-22000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-108000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-263000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>112000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1358000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11487000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-27198000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-64560000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-28778000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2142000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-127235000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2666000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2283000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1509000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-109268000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1383000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1166000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-9848000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-297099926.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-212980000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2316000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2732000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2301000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2712000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2324000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>596324000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-44789000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-39776000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6740000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>40665000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>-2037000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3959000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>48157000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>18002000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-23271000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>314073000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>124772000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-6000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
@@ -45993,3296 +46265,3324 @@
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B22">
+        <v>27058000.0</v>
+      </c>
+      <c r="C22">
         <v>6140000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>333453000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1018000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>72702000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>42320000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>36619000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>45991000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>50354000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>46745000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>37328000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25549000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>21928000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>10816000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10182000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4910000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-25014000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-12271000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-38079000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-26407000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-29647000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-35527000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-29427000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-38081000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-110664000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-18524000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-60574000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-43806000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-15553000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-21286000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-90377000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-31183000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-11182000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-39029000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-23574000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1138168000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-524410000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-94855000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-297676000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-177623000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-88643000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-81800000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-19509000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-43999000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-15164000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-9076000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-160694000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>60825000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>43699000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>43417000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>12583000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>54172000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>30083000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>46591000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>29947000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>41356000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>32856000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>33600000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>34100000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-4900000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>24600000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>12000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>34400000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>19400000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>39800000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>56900000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>59900000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>98200000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>44500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>109700000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>117000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>95400000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>84800000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>85400000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>89400000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>86500000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>87500000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>87600000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>93400000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>104200000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>71400000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>64700000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>60000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>82200000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>28900000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>52400000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>19800000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>16300000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>12900000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-7000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>18300000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>12300000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>18000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>18600000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>23600000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>23400000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>23000000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>28300000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>33500000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>35300000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>39000000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>29300000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>22300000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>26300000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>8200000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>19000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>22200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>18900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>16500000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>51500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>39800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>56700000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>62800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>126500000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>74000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>64300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>50800000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>45500000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>43200000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>33000000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>24400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>12100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>24200000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>22400000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>17400000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>5200000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>11700000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>12300000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>13400000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>-2300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B23">
+        <v>-6645000.0</v>
+      </c>
+      <c r="C23">
         <v>-6189000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-19628000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-38861000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-287000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-7465000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-102000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-65000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-59000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-28597000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-141000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>96347000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1774000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
+        <v>-1427000.0</v>
+      </c>
+      <c r="P23">
         <v>-117249000.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
-        <v>-1267000.0</v>
+        <v>-22000.0</v>
       </c>
       <c r="R23">
-        <v>-1280000.0</v>
+        <v>-108000.0</v>
       </c>
       <c r="S23">
+        <v>-263001.0</v>
+      </c>
+      <c r="T23">
         <v>-12764000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-35000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-753000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-919000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-983000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-90000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-81000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-531000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-12758000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1352000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-181000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1578000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-4400000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1999000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-7528000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-212979000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1200000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-7659000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>595680000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1326000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1722000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>623380000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-31338000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-25000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-936000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>45577000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-101208000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>32000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1343000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>53355000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>19755000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1929000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1012000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>72003000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>21003000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>219000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>814000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>123900000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-200000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>164900000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-63000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-1600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>423700000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>159000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="BO23">
         <v>-100000.0</v>
       </c>
       <c r="BP23">
+        <v>-100000.0</v>
+      </c>
+      <c r="BQ23">
         <v>-6785000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-715000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-3777000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-2300000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4452000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-2993000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-44287000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-10662000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1727000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13300000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-7719000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-6042000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-4095000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2737000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-30261000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-4206000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-4662000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>29484000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>19388000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2464000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>27606000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>54668000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>20317000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>9959000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>299897000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>135837000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>23568000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>14824000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>11092000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>51821000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>14000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-20000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>60000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-108200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CY23">
         <v>100000.0</v>
       </c>
       <c r="CZ23">
+        <v>100000.0</v>
+      </c>
+      <c r="DA23">
         <v>-200000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>100000.0</v>
       </c>
-      <c r="DB23">
-[...1 lines deleted...]
-      </c>
       <c r="DC23">
+        <v>0.0</v>
+      </c>
+      <c r="DD23">
         <v>-1500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-3300000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-24900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-18200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>15000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-309200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-95200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-42700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>464800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>40700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-44900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-17400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-25600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-17400000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-49600000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-24100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-40900000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-5800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>129400000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>-600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>-47100000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>-7300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B24">
+        <v>14856000.0</v>
+      </c>
+      <c r="C24">
         <v>3329000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5331000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1204000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7328000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4416000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>10316000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1557000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>702000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>12463000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5902000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>945000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2943000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5716000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5093000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>312000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3535000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4628000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>54000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4396000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>18577000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10983000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6798000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>10592000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>11454000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9452000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3755000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4526000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10915000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9651000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>73422000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3531000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3476000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>9492000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>27867000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>6439000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5880000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2464000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>15081000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>605000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>12749000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>15081000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2085000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>12957000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>29366000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>16795000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>79244000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>19580000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>17157000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>67768000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>178470000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>71013000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1496000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>9253000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>9193000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3643000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4996000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>42029000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>30168000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>17939000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6677000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>45346000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>37882000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>26518000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>20079000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>153491000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>135818000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>124971000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>97890000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>39620000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>30719000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>20950000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>12405000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>82021000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>61201000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>58714000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>24501000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>74530000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>68366000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>55749000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>7280000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>225616000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>199625000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>191485000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3210000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>18266000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>14362000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>9762000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>8546000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>12086000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>8265000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>7883000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>4542000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>13689000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>8004000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>5342000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>1141000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>17691000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>10196000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>6647000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1432000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>43898000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>42448000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>42003000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>2731000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>71790000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B25">
+        <v>68495000.0</v>
+      </c>
+      <c r="C25">
         <v>6319000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-91818000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35207000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23033000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25030000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>23753000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>23608000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1152000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7028000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11736000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12918000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8883000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7822000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8344000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9946000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>25014000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7352000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>36043000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12986000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>11135000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14372000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>48102000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>13920000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>121243000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15373000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>81133000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3861000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-10817000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-9897000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>75553000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>16478000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8646000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11315000.0</v>
       </c>
-      <c r="AI25">
-[...1 lines deleted...]
-      </c>
       <c r="AJ25">
+        <v>12059000.0</v>
+      </c>
+      <c r="AK25">
         <v>1084845000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>464144000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>51855000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>256126000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>121542000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>31351000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>124539000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>26525000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>28842000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10750000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8279000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>198309000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-6467000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-6941000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-15119000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>29171000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-3147000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-5550000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-16656000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-12896000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-4296000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-2501000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>30139000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>136965000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-81039000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>87695000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-90421000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>19458000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>102133000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-266752000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>13388000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>128108000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>18332000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7432000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>51042000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-44058000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-67607000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-60645000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>20541000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>63435000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-71513000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>88264000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>23129000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>87856000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-83500000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-82600000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-156248000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>21300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-85100000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-51700000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-126445000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-800000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>17400000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>24900000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>31935000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>25900000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>29500000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>27000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-5146000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>19300000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>14100000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>39400000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>21600000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>29000000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>23500000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>14900000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>30600000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>59900000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-2900000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>190600000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>22800000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-1400000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-6600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>43100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-96500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>9800000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-16900000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>59400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-44200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-50900000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>5400000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>61800000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-28700000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>94900000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>27700000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-7000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>1600000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>36500000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-8800000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>39600000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>27000000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>53800000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>15400000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>74200000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>87100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
-        <v>-90089000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D26">
         <v>-90089000.0</v>
       </c>
       <c r="E26">
+        <v>-90089000.0</v>
+      </c>
+      <c r="F26">
         <v>-50814000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-39275000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-44103000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-13741000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-29397000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3501000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-35025000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-378000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1774000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3747000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-117202000.0</v>
       </c>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
       <c r="Q26">
+        <v>-100000.0</v>
+      </c>
+      <c r="R26">
         <v>-1159000.0</v>
       </c>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
       <c r="S26">
+        <v>-1016999.0</v>
+      </c>
+      <c r="T26">
         <v>-160000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-35000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-623000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-135000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-126000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-702000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-531000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1355000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1352000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-182000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1578000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-4400000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>2667.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-2000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-99999000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>31000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>994000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>800000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1700000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2746000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1675000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1900000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-20006000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>-65028000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>4600000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-34900000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>600000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>100000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>5200000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1600000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-19100000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>900000.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>200000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>800000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>100000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>400000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-47500000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-16100000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-116300000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-54200000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-77100000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>11300000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>7300000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-39100000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-88100000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>8600000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>4100000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-3900000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>100000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>3300000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>2200000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>2000000.0</v>
       </c>
-      <c r="CK26"/>
-      <c r="CL26">
+      <c r="CL26"/>
+      <c r="CM26">
         <v>4300000.0</v>
       </c>
-      <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>100000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>200000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>2300000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>200000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>3600000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>2600000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>1200000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>100000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>200000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>800000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>4100000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>1000000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>1500000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>800000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>200000.0</v>
       </c>
-      <c r="DC26"/>
       <c r="DD26"/>
-      <c r="DE26">
+      <c r="DE26"/>
+      <c r="DF26">
         <v>200000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>100000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>-36300000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>-56700000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>-15800000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>-64400000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>2500000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>4100000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>700000.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>-53800000.0</v>
       </c>
-      <c r="DO26">
+      <c r="DP26">
         <v>-28600000.0</v>
       </c>
-      <c r="DP26">
+      <c r="DQ26">
         <v>300000.0</v>
       </c>
-      <c r="DQ26">
+      <c r="DR26">
         <v>1700000.0</v>
       </c>
-      <c r="DR26">
+      <c r="DS26">
         <v>2800000.0</v>
       </c>
-      <c r="DS26">
+      <c r="DT26">
         <v>400000.0</v>
       </c>
-      <c r="DT26">
+      <c r="DU26">
         <v>600000.0</v>
       </c>
-      <c r="DU26">
+      <c r="DV26">
         <v>400000.0</v>
       </c>
-      <c r="DV26">
+      <c r="DW26">
         <v>700000.0</v>
       </c>
-      <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
-      <c r="DZ26">
+      <c r="DZ26"/>
+      <c r="EA26">
         <v>40900000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B27">
+        <v>6808000.0</v>
+      </c>
+      <c r="C27">
         <v>3063000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3454000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3481000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4057000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3491000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3886000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3569000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3460000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2766000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3508000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2496000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2648000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2103000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2028000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1923000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1963000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1458000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1439000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1523000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1504000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1172000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1158000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1223000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1401000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1335000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3004000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7384000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3588000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5627000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3439000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3828000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3183000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2956000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2559000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2554000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>326000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>-888000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1538000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1092000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1536000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3259000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3346000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3395000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3219000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4979000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5320000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5734000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5341000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5622000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4131000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>5288000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5711000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4403000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4741000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>5961000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4359000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>5161000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>4235000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2039000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>2905000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>8821000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2242000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2167000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2252000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1412000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468000.0</v>
       </c>
       <c r="BQ27">
         <v>2468000.0</v>
       </c>
       <c r="BR27">
+        <v>2468000.0</v>
+      </c>
+      <c r="BS27">
         <v>2458000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>2258000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>3207000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>2945000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>2759000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>2665000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>2613000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>3436000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>1971000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>6144000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>3248000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>1845000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>465000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27">
         <v>446000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B28">
+        <v>-34452000.0</v>
+      </c>
+      <c r="C28">
         <v>-32189000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3592000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7985000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-65142000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-59240000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-58230000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-76306000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-43461000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-44598000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-48843000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>671347000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1774000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5174000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-47000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-122000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1267000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1280000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-48000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1393000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-12240000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27333000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-65543000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-28868000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2223000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3131000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-139993000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4018000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2464000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3087000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-113668000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1382000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3165000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-9847000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-7528000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-212979000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-3516000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-7659000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>595670000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2712000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-4046000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>595700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-56588000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-52527000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5049000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>33740000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-113167000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-14523000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-15136000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>40894000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7290000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-32650000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>303324000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>59841000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8635000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-72273000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-76780000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>115900000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-47900000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>112500000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-12800000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-9300000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>297500000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>72100000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-31900000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-12100000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-13000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-20400000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-12000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-12600000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-15100000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-22200000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-59300000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-50600000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-152200000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-62300000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-73300000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6500000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>300000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-47200000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-95800000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-9700000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-4600000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-107500000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6100000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-600000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-11800000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>8100000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>31100000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>10400000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1500000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>46600000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>97700000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>13800000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1700000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>5100000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>39200000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>6700000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-28300000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>51800000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-7600000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-4200000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-7300000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-7000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-7500000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-8200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8300000.0</v>
       </c>
       <c r="DD28">
         <v>-8300000.0</v>
       </c>
       <c r="DE28">
+        <v>-8300000.0</v>
+      </c>
+      <c r="DF28">
         <v>-8200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-11500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-69700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-83600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-9700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-382800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-101800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-47600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>456400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-62800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-38000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-26400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-31600000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-21200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-55900000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-30200000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-45800000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-10500000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>124100000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-5900000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-52400000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>28300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B29">
+        <v>86222000.0</v>
+      </c>
+      <c r="C29">
         <v>19078000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>152960000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>54742000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>85433000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>85973000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>91303000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49136000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>78645000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>54765000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>47231000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>34939000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9741000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>12794000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>45340000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>28113000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-21603000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-11624000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6938000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2499000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4851000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5716000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2180000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14629000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>14702000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-27525000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>5281000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-15981000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-17566000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3157000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-18289000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>5247000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>22967000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-5984000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-17737000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-16033000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-23363000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>70150000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>61967000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>10301000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-10903000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>62000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>27502000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>71194000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>92697000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>83154000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>90270000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>154344000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>30945000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>34788000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>60001000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>6233000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>3595000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>31212000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>36452000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>77179000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>69080000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>64700000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>70500000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>60700000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>26500000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>46100000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>64700000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>100600000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>52800000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>28900000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>134600000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>94400000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>70400000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>157600000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>171600000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>103700000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>91000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>133700000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>132600000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>99300000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>121200000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>102200000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>116000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>119600000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>97300000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>109700000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>83500000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>65800000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>34300000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>49500000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>51000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>32600000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>27000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>29200000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>33500000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>39000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>27300000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>40900000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>47700000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>49300000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>64100000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>40600000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>46600000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>72400000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>34700000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>61700000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>33900000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>23800000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>33800000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>71000000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>32300000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>51300000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>80500000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>3800000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>71200000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>75000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>104400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>74400000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>97300000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>76400000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>98000000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>52100000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>65900000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>46200000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>45700000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>45800000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>51300000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>41000000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>42600000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>50300000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>43200000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>30800000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>31200000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>51000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B30">
+        <v>-14952000.0</v>
+      </c>
+      <c r="C30">
         <v>-11556000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>184000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3918000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2102000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5850000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5782000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4155000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3336000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1521000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2484000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-598948000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5906000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2935000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>164000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2769000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-29102000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2360000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-6314000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3674000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17912000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9787000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3420000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9985000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9828000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7003000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-312000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-532000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5158000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6535000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>61147000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>190000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-622000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7815000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>18622000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5212000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4253000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-5891000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-27179000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1326000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5171000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-27179000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-11150000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-33435000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-63232000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-115714000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-24030000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-68957000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-22717000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-129469000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1321000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7138000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-282675000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-104671000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-127629000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-108751000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-72436000.0</v>
       </c>
-      <c r="BF30">
-[...1 lines deleted...]
-      </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
+        <v>0.0</v>
+      </c>
+      <c r="BI30">
         <v>-67467000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-62975000.0</v>
       </c>
-      <c r="BJ30">
-[...1 lines deleted...]
-      </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
       <c r="BL30">
+        <v>0.0</v>
+      </c>
+      <c r="BM30">
         <v>-364945000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-121069000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>5718000.0</v>
       </c>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>53208000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>74016000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>111680000.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>14428000.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
+      <c r="EA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>