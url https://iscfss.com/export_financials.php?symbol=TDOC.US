--- v0 (2026-03-01)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1119,81 +1122,85 @@
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>45241000.0</v>
+      </c>
       <c r="C7">
         <v>42472000.0</v>
       </c>
       <c r="D7">
         <v>53589000.0</v>
       </c>
       <c r="E7">
         <v>38042000.0</v>
       </c>
       <c r="F7">
         <v>41773000.0</v>
       </c>
       <c r="G7">
         <v>43142000.0</v>
       </c>
       <c r="H7">
         <v>30082000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>178000.0</v>
+      </c>
       <c r="C8">
         <v>173000.0</v>
       </c>
       <c r="D8">
         <v>167000.0</v>
       </c>
       <c r="E8">
         <v>163000.0</v>
       </c>
       <c r="F8">
         <v>160000.0</v>
       </c>
       <c r="G8">
         <v>150000.0</v>
       </c>
       <c r="H8">
         <v>73000.0</v>
       </c>
       <c r="I8">
         <v>70000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1692,94 +1699,96 @@
       <c r="H22">
         <v>1.0</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
-        <v>2858300000.0</v>
+        <v>3100797000.0</v>
       </c>
       <c r="C23">
         <v>3516524000.0</v>
       </c>
       <c r="D23">
         <v>4392369000.0</v>
       </c>
       <c r="E23">
         <v>4700955000.0</v>
       </c>
       <c r="F23">
         <v>17734608000.0</v>
       </c>
       <c r="G23">
         <v>17755281000.0</v>
       </c>
       <c r="H23">
         <v>1602827000.0</v>
       </c>
       <c r="I23">
         <v>1528876000.0</v>
       </c>
       <c r="J23">
         <v>824391000.0</v>
       </c>
       <c r="K23">
         <v>303670000.0</v>
       </c>
       <c r="L23">
         <v>229737000.0</v>
       </c>
       <c r="M23">
         <v>92007000.0</v>
       </c>
       <c r="N23">
         <v>27386000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>994925000.0</v>
+      </c>
       <c r="C24">
         <v>991418000.0</v>
       </c>
       <c r="D24">
         <v>1538688000.0</v>
       </c>
       <c r="E24">
         <v>1535288000.0</v>
       </c>
       <c r="F24">
         <v>1225671000.0</v>
       </c>
       <c r="G24">
         <v>1379592000.0</v>
       </c>
       <c r="H24">
         <v>440410000.0</v>
       </c>
       <c r="I24">
         <v>414683000.0</v>
       </c>
       <c r="J24">
         <v>207370000.0</v>
       </c>
       <c r="K24">
@@ -1848,129 +1857,131 @@
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>248045000.0</v>
+        <v>259081999.0</v>
       </c>
       <c r="C28">
         <v>286286000.0</v>
       </c>
       <c r="D28">
         <v>468602000.0</v>
       </c>
       <c r="E28">
         <v>668740000.0</v>
       </c>
       <c r="F28">
         <v>386651000.0</v>
       </c>
       <c r="G28">
         <v>743408000.0</v>
       </c>
       <c r="H28">
         <v>-43861000.0</v>
       </c>
       <c r="I28">
         <v>-9306000.0</v>
       </c>
       <c r="J28">
         <v>164553000.0</v>
       </c>
       <c r="K28">
         <v>-5591000.0</v>
       </c>
       <c r="L28">
         <v>-28589000.0</v>
       </c>
       <c r="M28">
         <v>-20407000.0</v>
       </c>
       <c r="N28">
         <v>-212000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2380631000.0</v>
+      </c>
       <c r="C29">
         <v>3033220000.0</v>
       </c>
       <c r="D29">
         <v>3864761000.0</v>
       </c>
       <c r="E29">
         <v>3843033000.0</v>
       </c>
       <c r="F29">
         <v>17271428000.0</v>
       </c>
       <c r="G29">
         <v>17305956000.0</v>
       </c>
       <c r="H29">
         <v>1454435000.0</v>
       </c>
       <c r="I29">
         <v>1427802000.0</v>
       </c>
       <c r="J29">
         <v>766273000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>192826000.0</v>
+        <v>201660000.0</v>
       </c>
       <c r="C30">
         <v>223955000.0</v>
       </c>
       <c r="D30">
         <v>230063000.0</v>
       </c>
       <c r="E30">
         <v>235645000.0</v>
       </c>
       <c r="F30">
         <v>190124000.0</v>
       </c>
       <c r="G30">
         <v>169281000.0</v>
       </c>
       <c r="H30">
         <v>56948000.0</v>
       </c>
       <c r="I30">
         <v>43571000.0</v>
       </c>
       <c r="J30">
         <v>27094000.0</v>
       </c>
@@ -2005,212 +2016,216 @@
       </c>
       <c r="H31">
         <v>67487000.0</v>
       </c>
       <c r="I31">
         <v>28528000.0</v>
       </c>
       <c r="J31">
         <v>-99428000.0</v>
       </c>
       <c r="K31">
         <v>17811000.0</v>
       </c>
       <c r="L31">
         <v>106957000.0</v>
       </c>
       <c r="M31">
         <v>-103519000.0</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>44</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>714391000.0</v>
+      </c>
       <c r="C32">
         <v>722372000.0</v>
       </c>
       <c r="D32">
         <v>1068432000.0</v>
       </c>
       <c r="E32">
         <v>915619000.0</v>
       </c>
       <c r="F32">
         <v>894426000.0</v>
       </c>
       <c r="G32">
         <v>726958000.0</v>
       </c>
       <c r="H32">
         <v>497821000.0</v>
       </c>
       <c r="I32">
         <v>470297000.0</v>
       </c>
       <c r="J32">
         <v>115909000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
-        <v>1739171000.0</v>
+        <v>2013488000.0</v>
       </c>
       <c r="C33">
         <v>1852617000.0</v>
       </c>
       <c r="D33">
         <v>2903321000.0</v>
       </c>
       <c r="E33">
         <v>3415523000.0</v>
       </c>
       <c r="F33">
         <v>16509169000.0</v>
       </c>
       <c r="G33">
         <v>16695674000.0</v>
       </c>
       <c r="H33">
         <v>1014825000.0</v>
       </c>
       <c r="I33">
         <v>996140000.0</v>
       </c>
       <c r="J33">
         <v>668152000.0</v>
       </c>
       <c r="K33">
         <v>220953000.0</v>
       </c>
       <c r="L33">
         <v>78159000.0</v>
       </c>
       <c r="M33">
         <v>37345000.0</v>
       </c>
       <c r="N33">
         <v>20560000.0</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" t="s">
         <v>46</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>643000.0</v>
+      </c>
       <c r="C34">
         <v>720000.0</v>
       </c>
       <c r="D34">
         <v>1080000.0</v>
       </c>
       <c r="E34">
         <v>1618000.0</v>
       </c>
       <c r="F34">
         <v>10783000.0</v>
       </c>
       <c r="G34">
         <v>1616000.0</v>
       </c>
       <c r="H34">
         <v>11539000.0</v>
       </c>
       <c r="I34">
         <v>6191000.0</v>
       </c>
       <c r="J34">
         <v>4882000.0</v>
       </c>
       <c r="K34">
         <v>7609000.0</v>
       </c>
       <c r="L34">
         <v>6775000.0</v>
       </c>
       <c r="M34"/>
       <c r="N34"/>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
-        <v>1067856000.0</v>
+        <v>1310352999.0</v>
       </c>
       <c r="C35">
         <v>1083910000.0</v>
       </c>
       <c r="D35">
         <v>1645680000.0</v>
       </c>
       <c r="E35">
         <v>1993441000.0</v>
       </c>
       <c r="F35">
         <v>1357838000.0</v>
       </c>
       <c r="G35">
         <v>1538828000.0</v>
       </c>
       <c r="H35">
         <v>498621000.0</v>
       </c>
       <c r="I35">
         <v>453318000.0</v>
       </c>
       <c r="J35">
         <v>225158000.0</v>
       </c>
       <c r="K35">
         <v>51727000.0</v>
       </c>
       <c r="L35">
         <v>33187000.0</v>
       </c>
       <c r="M35">
         <v>25752000.0</v>
       </c>
       <c r="N35">
         <v>3190000.0</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>105803000.0</v>
+        <v>137623000.0</v>
       </c>
       <c r="C36">
         <v>81488000.0</v>
       </c>
       <c r="D36">
         <v>80258000.0</v>
       </c>
       <c r="E36">
         <v>78496000.0</v>
       </c>
       <c r="F36">
         <v>20703000.0</v>
       </c>
       <c r="G36">
         <v>18357000.0</v>
       </c>
       <c r="H36">
         <v>6545000.0</v>
       </c>
       <c r="I36">
         <v>1401000.0</v>
       </c>
       <c r="J36">
         <v>858000.0</v>
       </c>
@@ -2272,95 +2287,95 @@
       </c>
       <c r="I38">
         <v>1401000.0</v>
       </c>
       <c r="J38">
         <v>858000.0</v>
       </c>
       <c r="K38">
         <v>415000.0</v>
       </c>
       <c r="L38">
         <v>293000.0</v>
       </c>
       <c r="M38">
         <v>296000.0</v>
       </c>
       <c r="N38">
         <v>93000.0</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
-        <v>107016000.0</v>
+        <v>66362000.0</v>
       </c>
       <c r="C39">
         <v>103487000.0</v>
       </c>
       <c r="D39">
         <v>105797000.0</v>
       </c>
       <c r="E39">
         <v>75263000.0</v>
       </c>
       <c r="F39">
         <v>66219000.0</v>
       </c>
       <c r="G39">
         <v>47259000.0</v>
       </c>
       <c r="H39">
         <v>13990000.0</v>
       </c>
       <c r="I39">
         <v>10631000.0</v>
       </c>
       <c r="J39">
         <v>6839000.0</v>
       </c>
       <c r="K39">
         <v>3103000.0</v>
       </c>
       <c r="L39">
         <v>4192000.0</v>
       </c>
       <c r="M39">
         <v>966000.0</v>
       </c>
       <c r="N39">
         <v>751000.0</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>294466000.0</v>
+        <v>283429000.0</v>
       </c>
       <c r="C40">
         <v>239937000.0</v>
       </c>
       <c r="D40">
         <v>257014000.0</v>
       </c>
       <c r="E40">
         <v>232838000.0</v>
       </c>
       <c r="F40">
         <v>182437000.0</v>
       </c>
       <c r="G40">
         <v>176539000.0</v>
       </c>
       <c r="H40">
         <v>60694000.0</v>
       </c>
       <c r="I40">
         <v>44410000.0</v>
       </c>
       <c r="J40">
         <v>4602000.0</v>
       </c>
@@ -2487,51 +2502,53 @@
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>120766000.0</v>
       </c>
       <c r="N44">
         <v>74507000.0</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>138317000.0</v>
+      </c>
       <c r="C45">
         <v>127935000.0</v>
       </c>
       <c r="D45">
         <v>131831000.0</v>
       </c>
       <c r="E45">
         <v>71472000.0</v>
       </c>
       <c r="F45">
         <v>74014000.0</v>
       </c>
       <c r="G45">
         <v>75198000.0</v>
       </c>
       <c r="H45">
         <v>36748000.0</v>
       </c>
       <c r="I45">
         <v>10148000.0</v>
       </c>
       <c r="J45">
         <v>8963000.0</v>
       </c>
       <c r="K45">
@@ -2720,94 +2737,96 @@
       <c r="F50"/>
       <c r="G50">
         <v>42560000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>207370000.0</v>
       </c>
       <c r="K50">
         <v>2000000.0</v>
       </c>
       <c r="L50">
         <v>1250000.0</v>
       </c>
       <c r="M50">
         <v>833000.0</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>1029129000.0</v>
+        <v>1040165999.0</v>
       </c>
       <c r="C51">
         <v>1584613000.0</v>
       </c>
       <c r="D51">
         <v>1592277000.0</v>
       </c>
       <c r="E51">
         <v>1586922000.0</v>
       </c>
       <c r="F51">
         <v>1280131000.0</v>
       </c>
       <c r="G51">
         <v>1476732000.0</v>
       </c>
       <c r="H51">
         <v>470492000.0</v>
       </c>
       <c r="I51">
         <v>417293000.0</v>
       </c>
       <c r="J51">
         <v>235103000.0</v>
       </c>
       <c r="K51">
         <v>44424000.0</v>
       </c>
       <c r="L51">
         <v>26477000.0</v>
       </c>
       <c r="M51">
         <v>26029000.0</v>
       </c>
       <c r="N51">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>11037000.0</v>
+      </c>
       <c r="C52">
         <v>561060000.0</v>
       </c>
       <c r="D52">
         <v>10752000.0</v>
       </c>
       <c r="E52">
         <v>13592000.0</v>
       </c>
       <c r="F52">
         <v>12687000.0</v>
       </c>
       <c r="G52">
         <v>53998000.0</v>
       </c>
       <c r="H52">
         <v>5088000.0</v>
       </c>
       <c r="I52">
         <v>2610000.0</v>
       </c>
       <c r="J52">
         <v>27733000.0</v>
       </c>
       <c r="K52">
@@ -2864,95 +2883,95 @@
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54"/>
       <c r="N54"/>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
-        <v>2858300000.0</v>
+        <v>3100797000.0</v>
       </c>
       <c r="C55">
         <v>3516524000.0</v>
       </c>
       <c r="D55">
         <v>4392369000.0</v>
       </c>
       <c r="E55">
         <v>4700955000.0</v>
       </c>
       <c r="F55">
         <v>17734608000.0</v>
       </c>
       <c r="G55">
         <v>17755281000.0</v>
       </c>
       <c r="H55">
         <v>1602827000.0</v>
       </c>
       <c r="I55">
         <v>1528876000.0</v>
       </c>
       <c r="J55">
         <v>824391000.0</v>
       </c>
       <c r="K55">
         <v>303670000.0</v>
       </c>
       <c r="L55">
         <v>229737000.0</v>
       </c>
       <c r="M55">
         <v>92007000.0</v>
       </c>
       <c r="N55">
         <v>27386000.0</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
-        <v>1119129000.0</v>
+        <v>1087309000.0</v>
       </c>
       <c r="C56">
         <v>1663907000.0</v>
       </c>
       <c r="D56">
         <v>1489048000.0</v>
       </c>
       <c r="E56">
         <v>1285432000.0</v>
       </c>
       <c r="F56">
         <v>1225439000.0</v>
       </c>
       <c r="G56">
         <v>1059607000.0</v>
       </c>
       <c r="H56">
         <v>588002000.0</v>
       </c>
       <c r="I56">
         <v>532736000.0</v>
       </c>
       <c r="J56">
         <v>156239000.0</v>
       </c>
@@ -2996,51 +3015,51 @@
       </c>
       <c r="I57">
         <v>62439000.0</v>
       </c>
       <c r="J57">
         <v>40330000.0</v>
       </c>
       <c r="K57">
         <v>21073000.0</v>
       </c>
       <c r="L57">
         <v>17986000.0</v>
       </c>
       <c r="M57">
         <v>13024000.0</v>
       </c>
       <c r="N57">
         <v>5141000.0</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
-        <v>1472594000.0</v>
+        <v>1715091000.0</v>
       </c>
       <c r="C58">
         <v>2025445000.0</v>
       </c>
       <c r="D58">
         <v>2066296000.0</v>
       </c>
       <c r="E58">
         <v>2393210000.0</v>
       </c>
       <c r="F58">
         <v>1688851000.0</v>
       </c>
       <c r="G58">
         <v>1871477000.0</v>
       </c>
       <c r="H58">
         <v>588802000.0</v>
       </c>
       <c r="I58">
         <v>515757000.0</v>
       </c>
       <c r="J58">
         <v>265488000.0</v>
       </c>
@@ -3166,360 +3185,366 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX62"/>
+  <dimension ref="A1:AY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>45196000.0</v>
+      </c>
+      <c r="C2">
         <v>47967000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>52198000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>54434000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52054000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33130000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>37801000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>56111000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37674000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43637000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25998000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>16071000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>38625000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47690000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70783000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>94371000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>47412000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>47257000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>34655000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>42077000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>34377000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>46030000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21408000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10816000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8142000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9075000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6068000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6079000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7738000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7769000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4821000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5545000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3290000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3884000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1852000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1150000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1949000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2236000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>785000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>506000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1078000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2213000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2056000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6962000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3572000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2210000.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3528,52 +3553,53 @@
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3582,746 +3608,765 @@
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>-35422000.0</v>
+      </c>
+      <c r="C5">
         <v>-34728000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-34607000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-35398000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37245000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-38388000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-37106000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-38966000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-38629000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-36990000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-41520000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-38780000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-40997000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-42776000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-49266000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-29864000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11424000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6285000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1132000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12291000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5026000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>18518000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5628000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-21913000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-34793000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-17239000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-28058000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-12542000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-16858000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-13070000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4357000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2528000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3441000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4089000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3906000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>25000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>17000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-42000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
         <v>-1262000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-55452000.0</v>
       </c>
-      <c r="AX5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
-      <c r="AS6"/>
+      <c r="AS6">
+        <v>0.0</v>
+      </c>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
-    </row>
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
         <v>19</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>42239000.0</v>
+      </c>
       <c r="C7">
+        <v>45241000.0</v>
+      </c>
+      <c r="D7">
         <v>48026000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>41927000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43760000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>42472000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>47604000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>48434000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>50715000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>53589000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>34353000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>36809000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>35927000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>38042000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>41080000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>44274000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>40163000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>41773000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>42729000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>36493000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>40140000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>43142000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>37602000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>33703000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>35266000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>30082000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>31025000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>31749000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>28335000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>180000.0</v>
+      </c>
       <c r="C8">
-        <v>177000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="D8">
         <v>177000.0</v>
       </c>
       <c r="E8">
+        <v>177000.0</v>
+      </c>
+      <c r="F8">
         <v>175000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>173000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>172000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>171000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>169000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>167000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>166000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>165000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>164000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000.0</v>
       </c>
       <c r="P8">
         <v>162000.0</v>
       </c>
       <c r="Q8">
+        <v>162000.0</v>
+      </c>
+      <c r="R8">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="S8">
         <v>160000.0</v>
       </c>
       <c r="T8">
+        <v>160000.0</v>
+      </c>
+      <c r="U8">
         <v>159000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>17476451000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17409574000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>17358645000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>17299981000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17239092000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>17177152000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>17473336000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>17399023000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17314749000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17016628000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16857797000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2835274000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1879573000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1572024000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1538716000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1510205000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1483245000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1457156000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1434780000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1415840000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1062362000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>882804000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>866330000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>710010000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>635186000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>563832000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>435551000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>432711000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>312589000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>310861000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>309078000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>307998000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>23366000.0</v>
       </c>
-      <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>750738000.0</v>
+      </c>
+      <c r="C10">
         <v>781084000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>726249000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>679621000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1193332000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1298327000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1243866000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1162383000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1097935000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1123675000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1030527000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>958695000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>888579000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>918182000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>899631000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>881161000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>836444000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>893480000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>823828000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>783724000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>720104000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>733324000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1187299000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1308843000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>507956000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>514353000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>475242000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>440443000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>433958000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>423989000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>457554000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>105804000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>65179000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>42817000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>83119000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>409224000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>139948000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>50015000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>44032000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>55781000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>50193000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>55066000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>54064000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>15423000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>32060000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>46436000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
-      <c r="AW10">
+      <c r="AW10"/>
+      <c r="AX10">
         <v>-3212000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3212000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4330,762 +4375,776 @@
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>750738000.0</v>
+      </c>
+      <c r="C12">
         <v>781084000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>726249000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>679621000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1193332000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1298327000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1243866000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1162383000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1097935000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1123675000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1030527000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>958695000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>888579000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>918182000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>899631000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>883700000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>838988000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>896017000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>826366000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>786262000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>722634000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>786569000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1190369000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1311775000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>510775000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>517064000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>490875000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>472604000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>479703000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>478534000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>472528000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>132363000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>119734000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>122306000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>172877000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>440294000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>175953000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>65808000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>74948000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>112479000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>119715000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>137348000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>151998000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>15423000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>32060000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>46436000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>3212000.0</v>
       </c>
-      <c r="AX12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
+        <v>180000.0</v>
+      </c>
+      <c r="C13">
         <v>178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="D13">
         <v>177000.0</v>
       </c>
       <c r="E13">
+        <v>177000.0</v>
+      </c>
+      <c r="F13">
         <v>175000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>173000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>172000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>171000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>169000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>167000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>166000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>165000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>164000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000.0</v>
       </c>
       <c r="P13">
         <v>162000.0</v>
       </c>
       <c r="Q13">
+        <v>162000.0</v>
+      </c>
+      <c r="R13">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="S13">
         <v>160000.0</v>
       </c>
       <c r="T13">
+        <v>160000.0</v>
+      </c>
+      <c r="U13">
         <v>159000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>154000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>150000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>84000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>79000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>74000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="AB13">
         <v>72000.0</v>
       </c>
       <c r="AC13">
+        <v>72000.0</v>
+      </c>
+      <c r="AD13">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AE13">
         <v>70000.0</v>
       </c>
       <c r="AF13">
+        <v>70000.0</v>
+      </c>
+      <c r="AG13">
         <v>64000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>62000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>61000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>57000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>55000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AM13">
         <v>46000.0</v>
       </c>
       <c r="AN13">
-        <v>39000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="AO13">
         <v>39000.0</v>
       </c>
       <c r="AP13">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="AQ13">
         <v>38000.0</v>
       </c>
       <c r="AR13">
+        <v>38000.0</v>
+      </c>
+      <c r="AS13">
         <v>2855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AT13">
         <v>27000.0</v>
       </c>
-      <c r="AU13"/>
+      <c r="AU13">
+        <v>27000.0</v>
+      </c>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:50">
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>179122268.0</v>
+      </c>
+      <c r="C14">
         <v>176221530.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>175678949.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>175917000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>174154000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>172765000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>171496000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>170229583.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>167730746.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>166059023.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>165119379.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>164171372.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>162922691.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>162169564.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>161727962.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>161377695.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>160532301.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>159944335.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>159435165.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>156055090.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>152167606.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>128298005.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>83607902.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>76512870.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>73278857.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>72564855.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>72151094.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>71721246.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>70919496.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>70239511.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>68247655.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>62975535.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>61797762.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>58371458.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56493054.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>54572862.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52192859.0</v>
       </c>
       <c r="AL14">
         <v>52192859.0</v>
       </c>
       <c r="AM14">
+        <v>52192859.0</v>
+      </c>
+      <c r="AN14">
         <v>45860269.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>38717186.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>38584345.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>38460363.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>36099556.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>37046346.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>35796346.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27612862.0</v>
       </c>
       <c r="AU14">
         <v>27612862.0</v>
       </c>
       <c r="AV14">
         <v>27612862.0</v>
       </c>
       <c r="AW14">
         <v>27612862.0</v>
       </c>
-      <c r="AX14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AX14">
+        <v>27612862.0</v>
+      </c>
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>165000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>164000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000.0</v>
       </c>
       <c r="P15">
         <v>162000.0</v>
       </c>
       <c r="Q15">
+        <v>162000.0</v>
+      </c>
+      <c r="R15">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000.0</v>
       </c>
       <c r="S15">
         <v>160000.0</v>
       </c>
       <c r="T15">
+        <v>160000.0</v>
+      </c>
+      <c r="U15">
         <v>159000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>154000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>150000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>84000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>79000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>74000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="AB15">
         <v>72000.0</v>
       </c>
       <c r="AC15">
+        <v>72000.0</v>
+      </c>
+      <c r="AD15">
         <v>71000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AE15">
         <v>70000.0</v>
       </c>
       <c r="AF15">
+        <v>70000.0</v>
+      </c>
+      <c r="AG15">
         <v>64000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>62000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>61000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>57000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>55000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AM15">
         <v>46000.0</v>
       </c>
       <c r="AN15">
-        <v>39000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="AO15">
         <v>39000.0</v>
       </c>
       <c r="AP15">
-        <v>38000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="AQ15">
         <v>38000.0</v>
       </c>
       <c r="AR15">
+        <v>38000.0</v>
+      </c>
+      <c r="AS15">
         <v>2855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AT15">
         <v>27000.0</v>
       </c>
-      <c r="AU15"/>
+      <c r="AU15">
+        <v>27000.0</v>
+      </c>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16">
+        <v>65714000.0</v>
+      </c>
+      <c r="C16">
         <v>62305000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>70146000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>74697000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>73933000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>79296000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>88325000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>95434000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>101229000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>95659000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>99192000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>107385000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>95930000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>101832000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>90210000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>86254000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>83847000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>75569000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>72865000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>69293000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>70458000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>52356000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>46721000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>24813000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17872000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12465000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>14358000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12285000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10543000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7650000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8062000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7446000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4703000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4111000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3522000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2411000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1615000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1002000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>810000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>788000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>916000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>831000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10070000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12375000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7428000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5439000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5094,176 +5153,178 @@
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>56199000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>48097000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>54730000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>54811000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>54888000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>59299000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>60400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7788000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7913000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>87592000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>104552000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22780000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18976000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>18848000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>21678000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>22720000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>31710000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>29748000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>32444000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>34964000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>35175000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>12258000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>12906000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>14416000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1994000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1844000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1694000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1545000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1357000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1347000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1185000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1056000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>939000.0</v>
       </c>
-      <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>482000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5272,890 +5333,909 @@
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20">
         <v>283190000.0</v>
       </c>
       <c r="C20">
         <v>283190000.0</v>
       </c>
       <c r="D20">
         <v>283190000.0</v>
       </c>
       <c r="E20">
         <v>283190000.0</v>
       </c>
       <c r="F20">
         <v>283190000.0</v>
       </c>
       <c r="G20">
         <v>283190000.0</v>
       </c>
       <c r="H20">
         <v>283190000.0</v>
       </c>
       <c r="I20">
-        <v>1073190000.0</v>
+        <v>283190000.0</v>
       </c>
       <c r="J20">
         <v>1073190000.0</v>
       </c>
       <c r="K20">
         <v>1073190000.0</v>
       </c>
       <c r="L20">
         <v>1073190000.0</v>
       </c>
       <c r="M20">
         <v>1073190000.0</v>
       </c>
       <c r="N20">
         <v>1073190000.0</v>
       </c>
       <c r="O20">
+        <v>1073190000.0</v>
+      </c>
+      <c r="P20">
         <v>4846001000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>4858196000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>7899795000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>14504174000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>14470399000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>14454712000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>14451975000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>14581255000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1691355000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>742314000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>734386000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>746079000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>737647000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>748073000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>734459000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>737197000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>744062000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>745280000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>498277000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>498520000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>498549000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188184000.0</v>
       </c>
       <c r="AK20">
         <v>188184000.0</v>
       </c>
       <c r="AL20">
         <v>188184000.0</v>
       </c>
       <c r="AM20">
+        <v>188184000.0</v>
+      </c>
+      <c r="AN20">
         <v>188136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56342000.0</v>
       </c>
       <c r="AO20">
         <v>56342000.0</v>
       </c>
       <c r="AP20">
         <v>56342000.0</v>
       </c>
       <c r="AQ20">
         <v>56342000.0</v>
       </c>
       <c r="AR20">
+        <v>56342000.0</v>
+      </c>
+      <c r="AS20">
         <v>56260000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>33149000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>28454000.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>14786000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:50">
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>1235185000.0</v>
+      </c>
+      <c r="C21">
         <v>1297087000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1336653000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1383306000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1393381000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1431360000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1496698000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1547498000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1614238000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1677781000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1728302000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1784105000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1815948000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1836765000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1854263000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1872172000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1883897000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1910278000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1932012000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1963172000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1997214000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2020864000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>386573000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>213474000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>214666000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>225453000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>228838000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>239344000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>238314000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>247394000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>256834000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>264677000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>153493000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>159811000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>164570000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>21239000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>23078000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>24875000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>26386000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>13794000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>14588000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>15265000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>16854000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>16203000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>9247000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7530000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>20136000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>31557000.0</v>
+      </c>
+      <c r="C22">
         <v>38203000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39904000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38159000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>38012000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>38138000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>36993000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>34896000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>32268000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>29513000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35916000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>34054000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>45801000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>56342000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>59344000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>60260000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>70654000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>73079000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>56937000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>56990000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>58290000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>56498000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>11578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Y22">
         <v>1.0</v>
       </c>
       <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
+      <c r="AA22">
+        <v>1.0</v>
+      </c>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AD22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH22">
         <v>1.0</v>
       </c>
       <c r="AI22">
         <v>1.0</v>
       </c>
       <c r="AJ22">
         <v>1.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
         <v>1.0</v>
       </c>
-      <c r="AP22">
-[...1 lines deleted...]
-      </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
-      <c r="AS22"/>
-      <c r="AT22">
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22"/>
+      <c r="AU22">
         <v>1.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
-        <v>2858300000.0</v>
+        <v>2807261000.0</v>
       </c>
       <c r="C23">
+        <v>3100797000.0</v>
+      </c>
+      <c r="D23">
         <v>2878547000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2894004000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3444445000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3516524000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3528581000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3523638000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4320756000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4392369000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4327973000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4316405000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4309147000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4700955000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8103965000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8102775000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11092337000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17734608000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17652579000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17611119000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17582358000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>17755281000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3449385000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2418828000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1603077000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1602827000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1568429000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1565344000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1551625000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1528876000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1535182000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1199909000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>817524000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>824391000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>880924000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>674146000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>413953000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>303670000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>313268000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>203890000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>213483000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>229737000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>243280000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>106941000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>87361000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>92007000.0</v>
       </c>
-      <c r="AU23"/>
       <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>16203000.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>995811000.0</v>
+      </c>
       <c r="C24">
+        <v>994925000.0</v>
+      </c>
+      <c r="D24">
         <v>994044000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>993165000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>992290000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>991418000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>990551000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>989686000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1539546000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1538688000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1537833000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1536981000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1536134000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1535288000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1534448000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1533609000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1532780000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1225671000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1211375000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1201039000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1352977000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1379592000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>953484000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>948178000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>447221000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>440410000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>433760000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>427197000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>420893000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>414683000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>408653000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>402755000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>210432000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>207370000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>204393000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>201395000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>42434000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>42424000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>42469000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>27137000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>24957000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>25227000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>25863000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>31408000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>24902000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>25196000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:50">
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1536981000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1536134000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1535288000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1534448000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1533609000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1532780000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1225671000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1211375000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1201039000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1352977000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1379592000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>953484000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>948178000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>447221000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>440410000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>433760000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>427197000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>420893000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>414683000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>408653000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>402755000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>210432000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>207370000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>204393000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>201395000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>42434000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>42424000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>42469000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>27137000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>24957000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>25227000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>25863000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>31408000.0</v>
       </c>
-      <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6164,52 +6244,53 @@
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6218,2012 +6299,2056 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>248045000.0</v>
+        <v>287312000.0</v>
       </c>
       <c r="C28">
+        <v>259081999.0</v>
+      </c>
+      <c r="D28">
         <v>315821000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>355471000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>393442000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>286286000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>345012000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>426459000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>492326000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>468602000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>552446000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>627014000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>696440000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>668740000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>688761000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>709705000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>749551000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>386651000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>465427000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>489984000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>684842000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>743408000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-196213000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-326962000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-25469000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-43861000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-10457000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18503000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15270000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-9306000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-48901000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>296951000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>145253000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>164553000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>288212000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-165389000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-97514000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-5591000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>437000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-24394000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-23986000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-28589000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-26951000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>17235000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-6012000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-20407000.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
-      <c r="AW28">
+      <c r="AW28"/>
+      <c r="AX28">
         <v>3212000.0</v>
       </c>
-      <c r="AX28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:50">
+      <c r="AY28"/>
+    </row>
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2332127000.0</v>
+      </c>
       <c r="C29">
+        <v>2380631000.0</v>
+      </c>
+      <c r="D29">
         <v>2386159000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2415304000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2970044000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3033220000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3048976000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3042494000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3828444000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3864761000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3831883000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3832125000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3827360000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3843033000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7587109000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7618259000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10675390000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>17271428000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17198957000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>17202109000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>17182475000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17305956000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3184520000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2243107000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1447398000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
-        <v>192826000.0</v>
+        <v>222538000.0</v>
       </c>
       <c r="C30">
+        <v>201660000.0</v>
+      </c>
+      <c r="D30">
         <v>219480000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>234005000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>243234000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>223955000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>223542000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>229958000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>227852000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>230063000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>218741000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>227444000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>241080000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>235645000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>226169000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>227340000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>214345000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>190124000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>178072000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>179436000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>178341000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>169281000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>85803000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>76902000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>70721000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>56948000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>53669000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49778000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>50583000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>43571000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>39965000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>30701000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27094000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>26995000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14229000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15309000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13806000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12904000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13209000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>13819000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>12134000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9370000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8954000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8680000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6839000.0</v>
       </c>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
-    </row>
-    <row r="31" spans="1:50">
+      <c r="AY30"/>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-507442000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-511102000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-553948000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-556086000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-647603000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-645718000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-592667000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-368695000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-414829000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-416814000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-569147000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-665247000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>193335000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>367081000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>80555000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>67487000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>53106000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>41609000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>51721000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>28528000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>26875000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-310576000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-100902000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-99428000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-49402000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>232393000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>132171000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>17811000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>27778000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>81824000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>94173000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>106957000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>119341000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-30585000.0</v>
       </c>
-      <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-103519000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-    </row>
-    <row r="32" spans="1:50">
+      <c r="AY31"/>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
         <v>44</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>727469000.0</v>
+      </c>
       <c r="C32">
+        <v>714391000.0</v>
+      </c>
+      <c r="D32">
         <v>687669000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>671503000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>649406000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>722372000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>677255000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>615928000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1097421000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1068432000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>984451000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>937570000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>905363000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>915619000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>876187000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>885790000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>901358000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>894426000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>855211000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>828610000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>771966000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>726958000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1109218000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1279562000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>499264000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
-    </row>
-    <row r="33" spans="1:50">
+      <c r="AY32"/>
+    </row>
+    <row r="33" spans="1:51">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
-        <v>1739171000.0</v>
+        <v>1674922000.0</v>
       </c>
       <c r="C33">
+        <v>2013488000.0</v>
+      </c>
+      <c r="D33">
         <v>1785788000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1820734000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1842616000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1852617000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1919945000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2012313000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2868690000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2903321000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2940882000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2995441000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3022440000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3415523000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6816377000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6845506000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9884292000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>16509169000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>16495263000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>16506282000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>16550028000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>16695674000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2139342000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1015718000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1006649000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1014825000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1010469000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1032735000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1010836000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>996140000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1011929000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1021050000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>660592000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>668152000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>673568000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>217155000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>219127000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>220953000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>222036000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>76541000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>77310000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>78159000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>79332000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>76882000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>43899000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>37345000.0</v>
       </c>
-      <c r="AU33"/>
       <c r="AV33"/>
-      <c r="AW33">
+      <c r="AW33"/>
+      <c r="AX33">
         <v>-3212000.0</v>
       </c>
-      <c r="AX33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:50">
+      <c r="AY33"/>
+    </row>
+    <row r="34" spans="1:51">
       <c r="A34" t="s">
         <v>46</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>551000.0</v>
+      </c>
       <c r="C34">
+        <v>643000.0</v>
+      </c>
+      <c r="D34">
         <v>4237000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4245000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4322000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>720000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>736000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>1007000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>1023000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1080000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>1693000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1740000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1749000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1618000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1632000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9464000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>9697000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>10783000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>10889000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>10907000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1383000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1616000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1033000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>5257000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>10237000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>11539000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>7156000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>6990000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>4788000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>6191000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>5601000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>5579000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>6154000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>4882000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>7555000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>9254000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>8104000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>7609000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>6655000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>7441000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>7128000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>6775000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>6517000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>6625000.0</v>
       </c>
-      <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
-    </row>
-    <row r="35" spans="1:50">
+      <c r="AY34"/>
+    </row>
+    <row r="35" spans="1:51">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
-        <v>1067856000.0</v>
+        <v>1066074999.0</v>
       </c>
       <c r="C35">
+        <v>1310352999.0</v>
+      </c>
+      <c r="D35">
         <v>1081342000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1070098000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1064992000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1083910000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1089498000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1090825000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1643014000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1645680000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1631283000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1637867000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1636577000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1993441000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1639903000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1646646000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1643040000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1357838000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1362892000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1333822000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1492496000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1538828000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1017524000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1000351000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>505736000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>498621000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>489489000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>492283000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>478365000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>453318000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>449218000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>443509000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>228844000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>225158000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>393302000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>255083000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>52382000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>51727000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>50669000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>35935000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>33432000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>33187000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>33436000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>38972000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>28149000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>25752000.0</v>
       </c>
-      <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
-    </row>
-    <row r="36" spans="1:50">
+      <c r="AY35"/>
+    </row>
+    <row r="36" spans="1:51">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>105803000.0</v>
+        <v>106036000.0</v>
       </c>
       <c r="C36">
+        <v>137623000.0</v>
+      </c>
+      <c r="D36">
         <v>106664000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>101070000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>108816000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>81488000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>77912000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>116757000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>114206000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>80258000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>74452000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>72930000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>63993000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>78496000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>43656000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>37940000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>26629000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>20703000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>17890000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>18334000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>28002000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>18357000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7117000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>19884000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>15330000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>6545000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>6367000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>6376000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1372000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1401000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1316000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1059000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>827000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>858000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>822000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>308000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>424000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>415000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>390000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293000.0</v>
       </c>
       <c r="AP36">
         <v>293000.0</v>
       </c>
       <c r="AQ36">
+        <v>293000.0</v>
+      </c>
+      <c r="AR36">
         <v>284000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>265000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>285000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>296000.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>-3212000.0</v>
       </c>
-      <c r="AX36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:50">
+      <c r="AY36"/>
+    </row>
+    <row r="37" spans="1:51">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
-      <c r="AS37"/>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
-    </row>
-    <row r="38" spans="1:50">
+      <c r="AY37"/>
+    </row>
+    <row r="38" spans="1:51">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>74452000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>63993000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>48540000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>43656000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>37940000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>26629000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>20703000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>17890000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>18334000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>28002000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2085.87</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7117000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>19884000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>15330000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6545000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>6367000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>6376000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1372000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1401000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1316000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1059000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>827000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>659189000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>663941000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>209731000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>211686000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>213474000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>214912000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>70441000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>71223000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>71900000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>73480000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>72728000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>42681000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>36280000.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>20229000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:50">
+    <row r="39" spans="1:51">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
-        <v>107016000.0</v>
+        <v>127506000.0</v>
       </c>
       <c r="C39">
+        <v>66362000.0</v>
+      </c>
+      <c r="D39">
         <v>107126000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>121485000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>127251000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>103487000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>104235000.0</v>
       </c>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
       <c r="I39">
-        <v>128210000.0</v>
+        <v>84088000.0</v>
       </c>
       <c r="J39">
+        <v>94011000.0</v>
+      </c>
+      <c r="K39">
         <v>105797000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>101907000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>100771000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>111247000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>75263000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>102444000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>85969000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>84058000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>66219000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>95941000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>82149000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>73065000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>47259000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>22293000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>14433000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>14932000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>13990000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>26832000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>20454000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>21006000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>10631000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10760000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8396000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>6497000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6839000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>14968000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4936000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3564000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3103000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6760000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1661000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2639000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2096000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2580000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5682000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2722000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>966000.0</v>
       </c>
-      <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>751000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:50">
+    <row r="40" spans="1:51">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>294466000.0</v>
+        <v>283459000.0</v>
       </c>
       <c r="C40">
+        <v>283429000.0</v>
+      </c>
+      <c r="D40">
         <v>272519000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>226174000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>228848000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>239937000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>225332000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>216986000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>235070000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>257014000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>248820000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>231776000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>215865000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>232838000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>221579000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>165163000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>145816000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>182437000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>161808000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>132060000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>139280000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>176539000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>122716000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>80366000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>59836000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>60694000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>55091000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>42092000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>42906000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3198000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4073000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>6500000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>5663000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4602000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>35469000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>16126000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2617000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>15835000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>16704000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>11239000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>12620000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>14523000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>14001000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>17879000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>13127000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>9981000.0</v>
       </c>
-      <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>5074000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:50">
+    <row r="41" spans="1:51">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>59097000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>56479000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>56429000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>56520000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>60908000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>61845000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>81103000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>99227000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>86729000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>88975000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>106168000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>23813000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>24233000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>29085000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>33217000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>29876000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>38700000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>34536000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>38635000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>40565000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>40754000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>18412000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4882000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>7555000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>9254000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>8104000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>7609000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6655000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>7441000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>7128000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>6775000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>6517000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>6625000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2521000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>62000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>88000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:50">
+    <row r="42" spans="1:51">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>17865617000.0</v>
+      </c>
+      <c r="C42">
         <v>17850478000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>17831624000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>17812932000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>17787012000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>17759194000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>17726127000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>17689096000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>17637902000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>17591551000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>17535169000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>17476451000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>17409574000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>17358645000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>17299981000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>17239092000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>17177152000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>17473336000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>17399023000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>17314749000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>17016628000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>16857797000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2835274000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1879573000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1572024000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1538716000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1510205000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1483245000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>1457156000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1434780000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>1415840000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1062362000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>882804000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>866330000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>710010000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>635186000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>563832000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>435551000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>432711000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>312589000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>310861000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>309078000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>307998000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>23366000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>126533000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>7805000.0</v>
       </c>
-      <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
-    </row>
-    <row r="43" spans="1:50">
+      <c r="AY42"/>
+    </row>
+    <row r="43" spans="1:51">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8232,2336 +8357,2380 @@
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
-    </row>
-    <row r="44" spans="1:50">
+      <c r="AY43"/>
+    </row>
+    <row r="44" spans="1:51">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
-        <v>120766000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS44">
         <v>120766000.0</v>
       </c>
       <c r="AT44">
         <v>120766000.0</v>
       </c>
-      <c r="AU44"/>
+      <c r="AU44">
+        <v>120766000.0</v>
+      </c>
       <c r="AV44"/>
       <c r="AW44"/>
-      <c r="AX44">
+      <c r="AX44"/>
+      <c r="AY44">
         <v>74507000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:50">
+    <row r="45" spans="1:51">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>50511000.0</v>
+      </c>
       <c r="C45">
+        <v>138317000.0</v>
+      </c>
+      <c r="D45">
         <v>59281000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>53168000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>57229000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>127935000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>62145000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>64868000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>67056000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>131831000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>64938000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>65216000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>69309000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>71472000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>72457000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>70064000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>72837000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>75198000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>54297000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>40046000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>42267000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>36748000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>37617000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>38942000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>36691000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>10148000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>9717000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>10034000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>7995000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>8963000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>9627000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>7424000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>7441000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>7479000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>7124000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>6100000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>6087000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>6259000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>5852000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>4154000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1218000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1065000.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-    </row>
-    <row r="46" spans="1:50">
+      <c r="AY45"/>
+    </row>
+    <row r="46" spans="1:51">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>50511000.0</v>
+      </c>
+      <c r="C46">
         <v>53091000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>59281000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>53168000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>57229000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>56579000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>62145000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>64868000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>67056000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>72092000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>64938000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>65216000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>69309000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>71472000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>72457000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>77198000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>73971000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>74014000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>74962000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>70064000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>72837000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>75198000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>54297000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>40046000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>42267000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>36748000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>37617000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>38942000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>36691000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>10148000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>9717000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>10034000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>7995000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>8963000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>9627000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>7424000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>7441000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>7479000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>7124000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>6100000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>6087000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>6259000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>5852000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4154000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1218000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1065000.0</v>
       </c>
-      <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
-    </row>
-    <row r="47" spans="1:50">
+      <c r="AY46"/>
+    </row>
+    <row r="47" spans="1:51">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>64938000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>30392000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>29791000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>29641000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>72457000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>77198000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>28419000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>74014000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>74962000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>70064000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>28436000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>28551000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>20364000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9606000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>10092000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>10296000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>10021000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>9722000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>9841000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>10148000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>9717000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>10034000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>7995000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>8963000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>9627000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>7424000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>7441000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>7479000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>7124000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>6100000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>6087000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>6259000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>5852000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>4154000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1218000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1065000.0</v>
       </c>
-      <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>331000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:50">
+    <row r="48" spans="1:51">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-16494059000.0</v>
+      </c>
+      <c r="C48">
         <v>-16430222000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-16405079000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-16355572000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-16322912000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-16229900000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-16181491000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-16148215000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-15310544000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-15228655000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-15199765000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-15142692000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-15077515000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-15008287000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-11198216000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-11124740000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-8023279000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1421454000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1410469000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1326129000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1192310000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-992661000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-598694000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-562810000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-537128000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-507525000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-488481000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-468135000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-438811000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-408661000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-383782000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-360517000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-335439000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-311577000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-267194000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-235864000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-220449000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-204726000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-190465000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-160693000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-145814000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-130510000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-115503000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-102257000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-85193000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-72490000.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
-    </row>
-    <row r="49" spans="1:50">
+      <c r="AY48"/>
+    </row>
+    <row r="49" spans="1:51">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-15142692000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-15077515000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-15008287000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-11198216000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-11124740000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-8023279000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-1421454000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-1410469000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-1326129000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-1192310000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-992661000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-598694000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-562810000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-537128000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-507525000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-488481000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-468135000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-438811000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-408661000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-383782000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-360517000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-335439000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-311577000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-267194000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-235864000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-220449000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-204726000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-190465000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-160693000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-145814000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-130510000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-115503000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-102257000.0</v>
       </c>
-      <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
-    </row>
-    <row r="50" spans="1:50">
+      <c r="AY49"/>
+    </row>
+    <row r="50" spans="1:51">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>550724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>550723000.0</v>
       </c>
       <c r="G50">
         <v>550723000.0</v>
       </c>
       <c r="H50">
+        <v>550723000.0</v>
+      </c>
+      <c r="I50">
         <v>550722000.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>42560000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>5399000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>402755000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>210432000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>207370000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>371331000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>243835000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>42434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AM50">
         <v>2000000.0</v>
       </c>
       <c r="AN50">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO50">
         <v>4250000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1250000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>833000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-    </row>
-    <row r="51" spans="1:50">
+      <c r="AY50"/>
+    </row>
+    <row r="51" spans="1:51">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>1029129000.0</v>
+        <v>1038050000.0</v>
       </c>
       <c r="C51">
+        <v>1040165999.0</v>
+      </c>
+      <c r="D51">
         <v>1042070000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1035092000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1586774000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1584613000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1588878000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1588842000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1590261000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1592277000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1582973000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1585709000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1585019000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1586922000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1588392000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1590866000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1585995000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1280131000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1289255000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1273708000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1404946000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1476732000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>991086000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>981881000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>482487000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>470492000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>464785000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>458946000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>449228000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>458505000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>449890000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>440283000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>234588000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>235103000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>371331000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>243835000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>54391000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>44424000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>44469000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>31387000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>26207000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>26477000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>27113000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>32658000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>26048000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>26029000.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-    </row>
-    <row r="52" spans="1:50">
+      <c r="AY51"/>
+    </row>
+    <row r="52" spans="1:51">
       <c r="A52" t="s">
         <v>64</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>10501000.0</v>
+      </c>
       <c r="C52">
+        <v>11037000.0</v>
+      </c>
+      <c r="D52">
         <v>10227000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>9880000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>560686000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>561060000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>561431000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>561440000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>10744000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10752000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10787000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>11919000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>12958000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>13592000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>12864000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>12983000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>13052000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>12687000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>25590000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>26615000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>11829000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>53998000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>7276000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>5763000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5836000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5088000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5172000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5363000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5399000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>43822000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>41237000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>37528000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>24156000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>27733000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>31020000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>13459000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>11957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AM52">
         <v>2000000.0</v>
       </c>
       <c r="AN52">
+        <v>2000000.0</v>
+      </c>
+      <c r="AO52">
         <v>4250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250000.0</v>
       </c>
       <c r="AP52">
         <v>1250000.0</v>
       </c>
       <c r="AQ52">
         <v>1250000.0</v>
       </c>
       <c r="AR52">
         <v>1250000.0</v>
       </c>
       <c r="AS52">
+        <v>1250000.0</v>
+      </c>
+      <c r="AT52">
         <v>1146000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>833000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-    </row>
-    <row r="53" spans="1:50">
+      <c r="AY52"/>
+    </row>
+    <row r="53" spans="1:51">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
-[...1 lines deleted...]
-      </c>
+      <c r="N53"/>
       <c r="O53">
         <v>0.0</v>
       </c>
       <c r="P53">
+        <v>0.0</v>
+      </c>
+      <c r="Q53">
         <v>2539000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2544000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2538000.0</v>
       </c>
       <c r="T53">
         <v>2538000.0</v>
       </c>
       <c r="U53">
+        <v>2538000.0</v>
+      </c>
+      <c r="V53">
         <v>2530000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>53245000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>3070000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>2932000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2819000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>2711000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>15633000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>32161000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>45745000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>54545000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>14974000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>26559000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>54555000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>79489000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>89758000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>31070000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>36005000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>15793000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>30916000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>56698000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>69522000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>82282000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>97934000.0</v>
       </c>
-      <c r="AR53">
-[...3 lines deleted...]
-      <c r="AT53">
+      <c r="AS53">
+        <v>0.0</v>
+      </c>
+      <c r="AT53"/>
+      <c r="AU53">
         <v>82282000.0</v>
       </c>
-      <c r="AU53"/>
       <c r="AV53"/>
-      <c r="AW53">
+      <c r="AW53"/>
+      <c r="AX53">
         <v>6424000.0</v>
       </c>
-      <c r="AX53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:50">
+      <c r="AY53"/>
+    </row>
+    <row r="54" spans="1:51">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
-      <c r="AS54"/>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
-    </row>
-    <row r="55" spans="1:50">
+      <c r="AY54"/>
+    </row>
+    <row r="55" spans="1:51">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
-        <v>2858300000.0</v>
+        <v>2807261000.0</v>
       </c>
       <c r="C55">
+        <v>3100797000.0</v>
+      </c>
+      <c r="D55">
         <v>2878547000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2894004000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3444445000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3516524000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3528581000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3523638000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4320756000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4392369000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4327973000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4316405000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4309147000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4700955000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8103965000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8102775000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>11092337000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>17734608000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>17652579000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>17611119000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>17582358000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>17755281000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3449385000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2418828000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1603077000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1602827000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1568429000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1565344000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1551625000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1528876000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1535182000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1199909000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>817524000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>824391000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>880924000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>674146000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>413953000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>303670000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>313268000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>203890000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>213483000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>229737000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>243280000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>106941000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>87361000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>92007000.0</v>
       </c>
-      <c r="AU55"/>
       <c r="AV55"/>
       <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55">
         <v>27386000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:50">
+    <row r="56" spans="1:51">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
-        <v>1119129000.0</v>
+        <v>1132339000.0</v>
       </c>
       <c r="C56">
+        <v>1087309000.0</v>
+      </c>
+      <c r="D56">
         <v>1092759000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1073270000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1601829000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1663907000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1608636000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1511325000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1452066000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1489048000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1387091000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1320964000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1286707000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1285432000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1287588000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1257269000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1208045000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1225439000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1157316000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1104837000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1032330000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1059607000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1310043000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1403110000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>596428000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>588002000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>557960000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>532609000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>540789000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>532736000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>523253000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>178859000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>156932000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>156239000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>207356000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>456991000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>194826000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>82717000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>91232000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>127349000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>136173000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>151578000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>163948000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>30059000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>43462000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>54662000.0</v>
       </c>
-      <c r="AU56"/>
       <c r="AV56"/>
-      <c r="AW56">
+      <c r="AW56"/>
+      <c r="AX56">
         <v>3212000.0</v>
       </c>
-      <c r="AX56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:50">
+      <c r="AY56"/>
+    </row>
+    <row r="57" spans="1:51">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>404870000.0</v>
+      </c>
+      <c r="C57">
         <v>404738000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>405090000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>401767000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>952423000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>941535000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>931381000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>930727000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>388844000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>420616000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>402640000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>383394000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>381344000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>399769000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>411401000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>371479000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>306687000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>331013000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>302105000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>276227000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>260364000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>332649000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>200825000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>123548000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>97164000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>90181000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>85202000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>70421000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>71702000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>62439000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>58193000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>57019000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>37812000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>40330000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>40843000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>19687000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>18138000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>21073000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>20299000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>15995000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>14948000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>17986000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>17307000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>26091000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>17845000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>13024000.0</v>
       </c>
-      <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>5141000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:50">
+    <row r="58" spans="1:51">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
-        <v>1472594000.0</v>
+        <v>1470945000.0</v>
       </c>
       <c r="C58">
+        <v>1715091000.0</v>
+      </c>
+      <c r="D58">
         <v>1486432000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1471865000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2017415000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2025445000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2020879000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2021552000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2031858000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2066296000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2033923000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2021261000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2017921000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2393210000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2051304000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2018125000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1949727000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1688851000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1664997000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1610049000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1752860000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1871477000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1218349000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1123899000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>602900000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>588802000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>574691000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>562704000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>550067000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>515757000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>507411000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>500528000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>266656000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>265488000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>434145000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>274770000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>70520000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>72800000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>70968000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>51930000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>48380000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>51173000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>50743000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>65063000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>45994000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>38776000.0</v>
       </c>
-      <c r="AU58"/>
       <c r="AV58"/>
       <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>8331000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:50">
+    <row r="59" spans="1:51">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
-      <c r="AS59"/>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
-    </row>
-    <row r="60" spans="1:50">
+      <c r="AY59"/>
+    </row>
+    <row r="60" spans="1:51">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>1336316000.0</v>
+      </c>
+      <c r="C60">
         <v>1385706000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1392115000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1422139000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1427030000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1491079000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1507702000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1502086000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2288898000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2326073000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2294050000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2295144000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>2291226000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2307745000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6052661000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>6084650000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>9142610000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>16045757000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>15987582000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>16001070000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>15829498000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>15883804000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2231036000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1294929000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1000177000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1014025000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>993738000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1002640000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1001558000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1013119000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1027771000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>699381000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>550868000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>558903000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>446779000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>399376000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>343433000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>230870000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>242300000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>151960000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>165103000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>178564000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>192537000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>41878000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>41367000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>53231000.0</v>
       </c>
-      <c r="AU60"/>
       <c r="AV60"/>
-      <c r="AW60">
+      <c r="AW60"/>
+      <c r="AX60">
         <v>16203000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>19055000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:50">
+    <row r="61" spans="1:51">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
-      <c r="AS61"/>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
-    </row>
-    <row r="62" spans="1:50">
+      <c r="AY61"/>
+    </row>
+    <row r="62" spans="1:51">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
-      <c r="AR62">
+      <c r="AR62"/>
+      <c r="AS62">
         <v>120766000.0</v>
       </c>
-      <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
+      <c r="AY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10610,1145 +10779,1155 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>771593000.0</v>
       </c>
       <c r="C2">
         <v>751270000.0</v>
       </c>
       <c r="D2">
         <v>760031000.0</v>
       </c>
       <c r="E2">
         <v>743987000.0</v>
       </c>
       <c r="F2">
         <v>650258000.0</v>
       </c>
       <c r="G2">
         <v>390829000.0</v>
       </c>
       <c r="H2">
         <v>184465000.0</v>
       </c>
       <c r="I2">
         <v>128735000.0</v>
       </c>
       <c r="J2">
         <v>61623000.0</v>
       </c>
       <c r="K2">
         <v>31971000.0</v>
       </c>
       <c r="L2">
         <v>21041000.0</v>
       </c>
       <c r="M2">
         <v>9929000.0</v>
       </c>
       <c r="N2">
         <v>4186000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
         <v>363120000.0</v>
       </c>
       <c r="C3">
         <v>240511000.0</v>
       </c>
       <c r="D3">
         <v>254114000.0</v>
       </c>
       <c r="E3">
         <v>270643000.0</v>
       </c>
       <c r="F3">
         <v>207572000.0</v>
       </c>
       <c r="G3">
         <v>63692000.0</v>
       </c>
       <c r="H3">
         <v>38952000.0</v>
       </c>
       <c r="I3">
         <v>35601999.0</v>
       </c>
       <c r="J3">
         <v>19095000.0</v>
       </c>
       <c r="K3">
         <v>8270000.0</v>
       </c>
       <c r="L3">
         <v>4863000.0</v>
       </c>
       <c r="M3">
         <v>2320000.0</v>
       </c>
       <c r="N3">
         <v>754000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
         <v>-215816000.0</v>
       </c>
       <c r="C5">
         <v>-208788000.0</v>
       </c>
       <c r="D5">
         <v>-210501000.0</v>
       </c>
       <c r="E5">
         <v>-13739768000.0</v>
       </c>
       <c r="F5">
         <v>-238988000.0</v>
       </c>
       <c r="G5">
         <v>-418185000.0</v>
       </c>
       <c r="H5">
         <v>-73822000.0</v>
       </c>
       <c r="I5">
         <v>-65962999.0</v>
       </c>
       <c r="J5">
         <v>-62198000.0</v>
       </c>
       <c r="K5">
         <v>-52547000.0</v>
       </c>
       <c r="L5">
         <v>-52003000.0</v>
       </c>
       <c r="M5">
         <v>-14525000.0</v>
       </c>
       <c r="N5">
         <v>-5669000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
         <v>147304000.0</v>
       </c>
       <c r="C6">
         <v>31723000.0</v>
       </c>
       <c r="D6">
         <v>43613000.0</v>
       </c>
       <c r="E6">
         <v>-13469125000.0</v>
       </c>
       <c r="F6">
         <v>-31416000.0</v>
       </c>
       <c r="G6">
         <v>-354493000.0</v>
       </c>
       <c r="H6">
         <v>-34870000.0</v>
       </c>
       <c r="I6">
         <v>-30361000.0</v>
       </c>
       <c r="J6">
         <v>-43103000.0</v>
       </c>
       <c r="K6">
         <v>-44277000.0</v>
       </c>
       <c r="L6">
         <v>-47140000.0</v>
       </c>
       <c r="M6">
         <v>-12205000.0</v>
       </c>
       <c r="N6">
         <v>-4915000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>10500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
         <v>1758384000.0</v>
       </c>
       <c r="C9">
         <v>1818304000.0</v>
       </c>
       <c r="D9">
         <v>1842384000.0</v>
       </c>
       <c r="E9">
         <v>1662853000.0</v>
       </c>
       <c r="F9">
         <v>1382449000.0</v>
       </c>
       <c r="G9">
         <v>703133000.0</v>
       </c>
       <c r="H9">
         <v>368842000.0</v>
       </c>
       <c r="I9">
         <v>289172000.0</v>
       </c>
       <c r="J9">
         <v>171656000.0</v>
       </c>
       <c r="K9">
         <v>91186000.0</v>
       </c>
       <c r="L9">
         <v>56343000.0</v>
       </c>
       <c r="M9">
         <v>33599000.0</v>
       </c>
       <c r="N9">
         <v>15720000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
         <v>-235530000.0</v>
       </c>
       <c r="C10">
         <v>-993653000.0</v>
       </c>
       <c r="D10">
         <v>-219608000.0</v>
       </c>
       <c r="E10">
         <v>-13663343000.0</v>
       </c>
       <c r="F10">
         <v>-384656000.0</v>
       </c>
       <c r="G10">
         <v>-575993000.0</v>
       </c>
       <c r="H10">
         <v>-109455000.0</v>
       </c>
       <c r="I10">
         <v>-96966000.0</v>
       </c>
       <c r="J10">
         <v>-107007000.0</v>
       </c>
       <c r="K10">
         <v>-73706000.0</v>
       </c>
       <c r="L10">
         <v>-57984000.0</v>
       </c>
       <c r="M10">
         <v>-16649000.0</v>
       </c>
       <c r="N10">
         <v>-5925000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
         <v>-35208000.0</v>
       </c>
       <c r="C11">
         <v>7592000.0</v>
       </c>
       <c r="D11">
         <v>760000.0</v>
       </c>
       <c r="E11">
         <v>-3812000.0</v>
       </c>
       <c r="F11">
         <v>44137000.0</v>
       </c>
       <c r="G11">
         <v>-90857000.0</v>
       </c>
       <c r="H11">
         <v>-10591000.0</v>
       </c>
       <c r="I11">
         <v>118000.0</v>
       </c>
       <c r="J11">
         <v>-225000.0</v>
       </c>
       <c r="K11">
         <v>510000.0</v>
       </c>
       <c r="L11">
         <v>36000.0</v>
       </c>
       <c r="M11">
         <v>388000.0</v>
       </c>
       <c r="N11">
         <v>94000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
         <v>19714000.0</v>
       </c>
       <c r="C12">
         <v>23803000.0</v>
       </c>
       <c r="D12">
         <v>22282000.0</v>
       </c>
       <c r="E12">
         <v>9270000.0</v>
       </c>
       <c r="F12">
         <v>81141000.0</v>
       </c>
       <c r="G12">
         <v>59950000.0</v>
       </c>
       <c r="H12">
         <v>29355000.0</v>
       </c>
       <c r="I12">
         <v>26112000.0</v>
       </c>
       <c r="J12">
         <v>17491000.0</v>
       </c>
       <c r="K12">
         <v>2588000.0</v>
       </c>
       <c r="L12">
         <v>2199000.0</v>
       </c>
       <c r="M12">
         <v>1499000.0</v>
       </c>
       <c r="N12">
         <v>56000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>123</v>
+      </c>
+      <c r="B13">
+        <v>36770000.0</v>
+      </c>
       <c r="C13">
         <v>57071000.0</v>
       </c>
       <c r="D13">
         <v>46782000.0</v>
       </c>
       <c r="E13">
         <v>12674000.0</v>
       </c>
       <c r="F13">
         <v>776000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>29013000.0</v>
       </c>
       <c r="I13">
         <v>26112000.0</v>
       </c>
       <c r="J13">
         <v>17491000.0</v>
       </c>
       <c r="K13">
         <v>2588000.0</v>
       </c>
       <c r="L13">
         <v>2199000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
         <v>-200322000.0</v>
       </c>
       <c r="C15">
         <v>-1001245000.0</v>
       </c>
       <c r="D15">
         <v>-220368000.0</v>
       </c>
       <c r="E15">
         <v>-13659531000.0</v>
       </c>
       <c r="F15">
         <v>-428793000.0</v>
       </c>
       <c r="G15">
         <v>-485136000.0</v>
       </c>
       <c r="H15">
         <v>-98864000.0</v>
       </c>
       <c r="I15">
         <v>-97084000.0</v>
       </c>
       <c r="J15">
         <v>-106782000.0</v>
       </c>
       <c r="K15">
         <v>-74216000.0</v>
       </c>
       <c r="L15">
         <v>-58020000.0</v>
       </c>
       <c r="M15">
         <v>-17037000.0</v>
       </c>
       <c r="N15">
         <v>-6019000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-13659531000.0</v>
       </c>
       <c r="F16">
         <v>-428793000.0</v>
       </c>
       <c r="G16">
         <v>-485136000.0</v>
       </c>
       <c r="H16">
         <v>-98864000.0</v>
       </c>
       <c r="I16">
         <v>-97084000.0</v>
       </c>
       <c r="J16">
         <v>-106782000.0</v>
       </c>
       <c r="K16">
         <v>-74216000.0</v>
       </c>
       <c r="L16">
         <v>-58020000.0</v>
       </c>
       <c r="M16">
         <v>-20125000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>127</v>
+      </c>
+      <c r="B17">
+        <v>-200322000.0</v>
+      </c>
       <c r="C17">
         <v>-1001245000.0</v>
       </c>
       <c r="D17">
         <v>-220368000.0</v>
       </c>
       <c r="E17">
         <v>-13659531000.0</v>
       </c>
       <c r="F17">
         <v>-428793000.0</v>
       </c>
       <c r="G17">
         <v>-485136000.0</v>
       </c>
       <c r="H17">
         <v>-98864000.0</v>
       </c>
       <c r="I17">
         <v>-97084000.0</v>
       </c>
       <c r="J17">
         <v>-106782000.0</v>
       </c>
       <c r="K17">
         <v>-74216000.0</v>
       </c>
       <c r="L17">
         <v>-58020000.0</v>
       </c>
       <c r="M17">
         <v>-17037000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>128</v>
+      </c>
+      <c r="B18">
+        <v>17056000.0</v>
+      </c>
       <c r="C18">
         <v>33268000.0</v>
       </c>
       <c r="D18">
         <v>24500000.0</v>
       </c>
       <c r="E18">
         <v>-9270000.0</v>
       </c>
       <c r="F18">
         <v>-80365000.0</v>
       </c>
       <c r="G18">
         <v>-60495000.0</v>
       </c>
       <c r="H18">
         <v>-29013000.0</v>
       </c>
       <c r="I18">
         <v>-26112000.0</v>
       </c>
       <c r="J18">
         <v>-17491000.0</v>
       </c>
       <c r="K18">
         <v>-2588000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-859000.0</v>
       </c>
       <c r="F19">
         <v>-38660000.0</v>
       </c>
       <c r="G19">
         <v>-9077000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>13425848000.0</v>
       </c>
       <c r="F20">
         <v>26643000.0</v>
       </c>
       <c r="G20">
         <v>88236000.0</v>
       </c>
       <c r="H20">
         <v>6620000.0</v>
       </c>
       <c r="I20">
         <v>12257000.0</v>
       </c>
       <c r="J20">
         <v>14681000.0</v>
       </c>
       <c r="K20">
         <v>11076000.0</v>
       </c>
       <c r="L20">
         <v>9429000.0</v>
       </c>
       <c r="M20">
         <v>1507000.0</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
         <v>-262955000.0</v>
       </c>
       <c r="C21">
         <v>-1020886000.0</v>
       </c>
       <c r="D21">
         <v>-248553000.0</v>
       </c>
       <c r="E21">
         <v>-13198482000.0</v>
       </c>
       <c r="F21">
         <v>-265630999.0</v>
       </c>
       <c r="G21">
         <v>-506421000.0</v>
       </c>
       <c r="H21">
         <v>-80442000.0</v>
       </c>
       <c r="I21">
         <v>-70854000.0</v>
       </c>
       <c r="J21">
         <v>-75394000.0</v>
       </c>
       <c r="K21">
         <v>-62664000.0</v>
       </c>
       <c r="L21">
         <v>-55785000.0</v>
       </c>
       <c r="M21">
         <v>-15150000.0</v>
       </c>
       <c r="N21">
         <v>-5869000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
         <v>2792932000.0</v>
       </c>
       <c r="C23">
         <v>3590460000.0</v>
       </c>
       <c r="D23">
         <v>2850968000.0</v>
       </c>
       <c r="E23">
         <v>2634206000.0</v>
       </c>
       <c r="F23">
         <v>2298337999.0</v>
       </c>
       <c r="G23">
         <v>1600383000.0</v>
       </c>
       <c r="H23">
         <v>633749000.0</v>
       </c>
       <c r="I23">
         <v>488761000.0</v>
       </c>
       <c r="J23">
         <v>308673000.0</v>
       </c>
       <c r="K23">
         <v>185821000.0</v>
       </c>
       <c r="L23">
         <v>133169000.0</v>
       </c>
       <c r="M23">
         <v>58678000.0</v>
       </c>
       <c r="N23">
         <v>25775000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>135</v>
+      </c>
+      <c r="B25">
+        <v>376434000.0</v>
+      </c>
       <c r="C25">
         <v>382843000.0</v>
       </c>
       <c r="D25">
         <v>351323000.0</v>
       </c>
       <c r="E25">
         <v>270643000.0</v>
       </c>
       <c r="F25">
         <v>219621000.0</v>
       </c>
       <c r="G25">
         <v>78087000.0</v>
       </c>
       <c r="H25">
         <v>44952000.0</v>
       </c>
       <c r="I25">
         <v>35602000.0</v>
       </c>
       <c r="J25">
         <v>19095000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
         <v>277922000.0</v>
       </c>
       <c r="C26">
         <v>307274000.0</v>
       </c>
       <c r="D26">
         <v>348521000.0</v>
       </c>
       <c r="E26">
         <v>333629000.0</v>
       </c>
       <c r="F26">
         <v>311884000.0</v>
       </c>
       <c r="G26">
         <v>164941000.0</v>
       </c>
       <c r="H26">
         <v>64644000.0</v>
       </c>
       <c r="I26">
         <v>54373000.0</v>
       </c>
       <c r="J26">
         <v>34459000.0</v>
       </c>
       <c r="K26">
         <v>21815000.0</v>
       </c>
       <c r="L26">
         <v>14210000.0</v>
       </c>
       <c r="M26">
         <v>7573000.0</v>
       </c>
       <c r="N26">
         <v>3532000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27">
         <v>653372000.0</v>
       </c>
       <c r="C27">
         <v>910780000.0</v>
       </c>
       <c r="D27">
         <v>902634000.0</v>
       </c>
       <c r="E27">
         <v>850708000.0</v>
       </c>
       <c r="F27">
         <v>667307000.0</v>
       </c>
       <c r="G27">
         <v>380198000.0</v>
       </c>
       <c r="H27">
         <v>174612000.0</v>
       </c>
       <c r="I27">
         <v>144263000.0</v>
       </c>
       <c r="J27">
         <v>95647000.0</v>
       </c>
       <c r="K27">
         <v>60963000.0</v>
       </c>
       <c r="L27">
         <v>38212000.0</v>
       </c>
       <c r="M27">
         <v>19233000.0</v>
       </c>
       <c r="N27">
         <v>8531000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
         <v>431891000.0</v>
       </c>
       <c r="C28">
         <v>435490000.0</v>
       </c>
       <c r="D28">
         <v>464659000.0</v>
       </c>
       <c r="E28">
         <v>449855000.0</v>
       </c>
       <c r="F28">
         <v>438007000.0</v>
       </c>
       <c r="G28">
         <v>506684000.0</v>
       </c>
       <c r="H28">
         <v>164456000.0</v>
       </c>
       <c r="I28">
         <v>120897000.0</v>
       </c>
       <c r="J28">
         <v>84653000.0</v>
       </c>
       <c r="K28">
         <v>52685000.0</v>
       </c>
       <c r="L28">
         <v>51061000.0</v>
       </c>
       <c r="M28">
         <v>18998000.0</v>
       </c>
       <c r="N28">
         <v>8071999.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>139</v>
+      </c>
+      <c r="B29">
+        <v>-35208000.0</v>
+      </c>
       <c r="C29">
         <v>7592000.0</v>
       </c>
       <c r="D29">
         <v>760000.0</v>
       </c>
       <c r="E29">
         <v>-3812000.0</v>
       </c>
       <c r="F29">
         <v>44137000.0</v>
       </c>
       <c r="G29">
         <v>-90857000.0</v>
       </c>
       <c r="H29">
         <v>-10591000.0</v>
       </c>
       <c r="I29">
         <v>118000.0</v>
       </c>
       <c r="J29">
         <v>-225000.0</v>
       </c>
       <c r="K29">
         <v>510000.0</v>
       </c>
       <c r="L29">
         <v>36000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
         <v>2021339000.0</v>
       </c>
       <c r="C30">
         <v>2839190000.0</v>
       </c>
       <c r="D30">
         <v>2090937000.0</v>
       </c>
       <c r="E30">
         <v>1890219000.0</v>
       </c>
       <c r="F30">
         <v>1648079999.0</v>
       </c>
       <c r="G30">
         <v>1209554000.0</v>
       </c>
       <c r="H30">
         <v>449284000.0</v>
       </c>
       <c r="I30">
         <v>360026000.0</v>
       </c>
       <c r="J30">
         <v>247050000.0</v>
       </c>
       <c r="K30">
         <v>153850000.0</v>
       </c>
       <c r="L30">
         <v>112128000.0</v>
       </c>
       <c r="M30">
         <v>48749000.0</v>
       </c>
       <c r="N30">
         <v>21589000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
         <v>27425000.0</v>
       </c>
       <c r="C31">
         <v>27233000.0</v>
       </c>
       <c r="D31">
         <v>28945000.0</v>
       </c>
       <c r="E31">
         <v>-26861825000.0</v>
       </c>
       <c r="F31">
         <v>-119025000.0</v>
       </c>
       <c r="G31">
         <v>-69572000.0</v>
       </c>
       <c r="H31">
         <v>-29013000.0</v>
       </c>
       <c r="I31">
         <v>-26112000.0</v>
       </c>
       <c r="J31">
         <v>-31613000.0</v>
       </c>
       <c r="K31">
         <v>-11042000.0</v>
       </c>
       <c r="L31">
         <v>-2199000.0</v>
       </c>
       <c r="M31">
         <v>-1499000.0</v>
       </c>
       <c r="N31">
         <v>-56000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
         <v>2529977000.0</v>
       </c>
       <c r="C32">
         <v>2569574000.0</v>
       </c>
       <c r="D32">
         <v>2602415000.0</v>
       </c>
       <c r="E32">
         <v>2406840000.0</v>
       </c>
       <c r="F32">
         <v>2032707000.0</v>
       </c>
       <c r="G32">
         <v>1093962000.0</v>
       </c>
       <c r="H32">
         <v>553307000.0</v>
       </c>
       <c r="I32">
         <v>417907000.0</v>
       </c>
@@ -11767,550 +11946,557 @@
       <c r="N32">
         <v>19906000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>289813000.0</v>
+      </c>
+      <c r="C2">
         <v>197048000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>187179000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>190537000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>196829000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>188928000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>179745000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>188059000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>194538000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>193424000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>185960000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>190540000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>190107000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>188873000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>185619000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>182470000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>187025000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>174985000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>169041000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>160273000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>145959000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>122942000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>104725000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>90780000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>72382000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>55355000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>42799000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41634000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>44677000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>40028000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>34167000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>27684000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>26856000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>22716000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>16742000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10026000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12139000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10025000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>7112000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6891000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7943000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6478000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4488000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4793000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5281000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3769000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2151000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2027000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1982000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4186000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>94185000.0</v>
+      </c>
+      <c r="C3">
         <v>79778000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10514000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>48710000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>45975000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>53936000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>53755000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>65805000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>67015000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>73559000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>71657000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>55716000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>53182000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>53467000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>53231000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>53087000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>53003000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>38165000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>52744000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>52180000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>49483000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>37806000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13783000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9893000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9710000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5092000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11417000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10880000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11563000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>9556999.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9746000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8046000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8253000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>7402000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>6418000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2668000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2607000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2597000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2607000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1558000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1508000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1546000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1491000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>923000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>903000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>702000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>650000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>554000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>414000.0</v>
       </c>
-      <c r="AX3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:50">
+      <c r="AY3"/>
+    </row>
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -12327,388 +12513,395 @@
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
+        <v>-55474000.0</v>
+      </c>
+      <c r="C5">
         <v>-28668000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-45696000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-46035000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-54938000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-42157000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-40364000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-49191000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-77076000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-29920000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-58490000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-59035000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-63056000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-32375000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-66459000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-63660000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-64872000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-36870000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-56236000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-67527000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-78355000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-400956000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5670000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5552000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17347000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13111000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-17949000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-20887000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-21875000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-16402999.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-15620000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-16417000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-16959000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-21386000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-12238000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-11392000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-13795000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-12509000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-13244000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-12927000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-13867000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-12423000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-11840000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-15318000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-12593000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-6047000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3857000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2658000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2188000.0</v>
       </c>
-      <c r="AX5">
-[...3 lines deleted...]
-    <row r="6" spans="1:50">
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
+        <v>38711000.0</v>
+      </c>
+      <c r="C6">
         <v>51110000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-35182000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2675000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8963000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11779000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13391000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16614000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10061000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>43639000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13167000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3319000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-9874000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21092000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-13228000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10573000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11869000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1295000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3492000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-15347000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-28872000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-363150000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19453000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4341000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7637000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8019000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-6532000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10007000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-10312000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-6846000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5874000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-8371000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-8706000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-13984000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5820000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-8724000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-11188000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-9912000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-10637000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-11369000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-12359000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-10877000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-10349000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-14395000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-11690000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5345000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3207000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2104000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1774000.0</v>
       </c>
-      <c r="AX6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -12725,86 +12918,87 @@
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -12821,780 +13015,798 @@
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>324032000.0</v>
+      </c>
+      <c r="C9">
         <v>445221000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>439260000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>441363000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>432540000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>451563000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>460763000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>454385000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>451593000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>467103000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>474278000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>461866000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>439137000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>448836000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>425783000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>409909000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>378325000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>379250000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>352617000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>342866000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>307716000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>260379000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>184087000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>150250000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>108417000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>101134000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>95170000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>88642000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>83896000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>82713000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>76795000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>66876000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>62788000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>54424000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>51908000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>34565000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>30759000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>27375000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>25269000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>19597000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>18945000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16161000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>15485000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>13490000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>11207000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>9158000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8754000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8262000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7425000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15720000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>-60842000.0</v>
+      </c>
+      <c r="C10">
         <v>-33618000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-50222000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-40423000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-111267000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-48171000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-32496000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-833787000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-79199000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-25375000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-59557000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-66129000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-68547000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3811912000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-74647000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3102649000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6674135000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-60726000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-80697000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-130622999.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-112610000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-479424000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-38174000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-28081000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-30314000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-23169000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-27644000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-29234000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-29408000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-24500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-23444000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-25057000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-23965000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-45037000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-31200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-15266000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-15504000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-14111000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-29584000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-14869000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-15142000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-14846000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-13084000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-16893000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-13161000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-6832000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4367000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3207000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2242000.0</v>
       </c>
-      <c r="AX10">
-[...3 lines deleted...]
-    <row r="11" spans="1:50">
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
+        <v>2995000.0</v>
+      </c>
+      <c r="C11">
         <v>-8475000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-715000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-7763000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-18255000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>238000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>780000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3884000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2690000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3515000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2484000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-952000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>681000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1841000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1171000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1188000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>388000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-49741000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3643000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3196000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>87039000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-85457000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2290000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2399000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-711000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4125000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-7298000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>90000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>742000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>379000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-180000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>22000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-103000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-654000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>130000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>150000.0</v>
       </c>
       <c r="AL11">
         <v>150000.0</v>
       </c>
       <c r="AM11">
+        <v>150000.0</v>
+      </c>
+      <c r="AN11">
         <v>188000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>10000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>162000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>161000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>162000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>171000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-458000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>161000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>162000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-7000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>72000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>94000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
+        <v>5368000.0</v>
+      </c>
+      <c r="C12">
         <v>4950000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4526000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4473000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5765000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6846000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5660000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5648000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5649000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5538000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5646000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5835000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5263000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1893000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6149000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5562000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5480000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>18872000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18895000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20473000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22125000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>20819000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17222000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13262000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9303000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7581000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7211000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6521000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6663000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7666000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6910000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4873000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7813000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8202000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>774000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>702000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>881000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>873000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>407000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>427000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>500000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>489000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>642000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>568000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>585000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>510000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>349000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>54000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>56000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>123</v>
+      </c>
+      <c r="B13">
+        <v>6490000.0</v>
+      </c>
       <c r="C13">
+        <v>6951000.0</v>
+      </c>
+      <c r="D13">
         <v>7081000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10064000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12674000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>14231000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>15326000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13572000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13942000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13707000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12606000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>11558000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>8911000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>9303000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>7581000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7700000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7211000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6521000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -13611,994 +13823,1014 @@
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
+        <v>-63837000.0</v>
+      </c>
+      <c r="C15">
         <v>-25143000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-49507000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-32660000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-93012000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-48409000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-33276000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-837671000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-81889000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-28890000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-57073000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-65177000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-69228000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3810071000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-73476000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3101461000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-6674523000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-10985000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-84340000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-133819000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-199649000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-393967000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-35884000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-25682000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-29603000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-19044000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-20346000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-29324000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-30150000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-24879000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-23264000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-25079000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-23862000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-44383000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-31330000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-15415000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-15654000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-14261000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-29772000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-14879000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-15304000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-15007000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-13246000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-17064000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-12703000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-6993000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-4529000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-3200000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-2314000.0</v>
       </c>
-      <c r="AX15">
-[...3 lines deleted...]
-    <row r="16" spans="1:50">
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-57073000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-65177000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-69228000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3810071000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-73476000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3101461000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-6674523000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-10985000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-84340000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-133819000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-199649000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-393967000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-35884000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-25682000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-29603000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-19044000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-20346000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-29324000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-30150000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-24879000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-23264000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-25079000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-23862000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-44383000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-31330000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-15415000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-15654000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-14261000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-29772000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-14879000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-15304000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-58020000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-13246000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-17064000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>-20125000.0</v>
       </c>
-      <c r="AU16">
-[...1 lines deleted...]
-      </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>127</v>
+      </c>
+      <c r="B17">
+        <v>-63837000.0</v>
+      </c>
       <c r="C17">
+        <v>-25143000.0</v>
+      </c>
+      <c r="D17">
         <v>-49507000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-32660000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-93012000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-48409000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-33276000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-837671000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-81889000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-28890000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-57073000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-65177000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-69228000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3810071000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-73476000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3101461000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-6674523000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-10985000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-84340000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-133819000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-199649000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-393967000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-35884000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-25682000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-29603000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-19044000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-20346000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-29324000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-30150000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-24879000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-23264000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-25079000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-23862000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-44383000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-31330000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-15415000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-15654000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-14261000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-29772000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-14879000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-15304000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-58020000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-13246000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-17064000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-17037000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>128</v>
+      </c>
+      <c r="B18">
+        <v>1122000.0</v>
+      </c>
       <c r="C18">
+        <v>2001000.0</v>
+      </c>
+      <c r="D18">
         <v>2555000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5591000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>6909000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7385000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9666000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7924000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8293000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>8169000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6960000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5723000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3648000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1892000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1346000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4337000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5480000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-18872000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-18895000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20473000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-22125000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-20819000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-17222000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13151000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9303000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-7581000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-7700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-7211000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6521000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>11351000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>4907000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1748000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1571000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1760000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>724000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-425000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1226000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-31202000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-5807000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-99000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1227000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-7751000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>12610000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>14046000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3786855000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1594000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>3032892000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>6604507000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>4559000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4340000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>11421000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>6323000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>57550000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>25395000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1627000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>3664000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1380000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1995000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1136000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2109000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2457000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1842000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>5908000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2050000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>3317000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>8631000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2390000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>343000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2181000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>7229000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1666000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>9429000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>1507000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>-48729000.0</v>
+      </c>
+      <c r="C21">
         <v>-35997000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-51962000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-54385000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-120611000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-48215000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-44401000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-841148000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-87122000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-35081000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-64724999.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-71645000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-77102000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3815553000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-71730000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3096552000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-6669379000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-41429000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-60576000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-78948000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-84678000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-458506000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-19725000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7179000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-21011000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-15588000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-19944000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-22023000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-22887000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-17837000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-15778000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-18147000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-19092000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-24559000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-21541000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-14492000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-14802000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-13230000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-20257000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-14462000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-14715000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-14346000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-12595000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-16251000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-12593000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-6247000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3857000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2858000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2188000.0</v>
       </c>
-      <c r="AX21">
-[...3 lines deleted...]
-    <row r="22" spans="1:50">
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -14615,1420 +14847,1455 @@
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>662574000.0</v>
+      </c>
+      <c r="C23">
         <v>678266000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>678401000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>686285000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>749980000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>688706000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>684909000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1483592000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>733253000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>695608000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>724962999.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>724051000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>706346000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4453262000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>683132000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3688931000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7234729000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>595664000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>582234000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>582087000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>538353000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>841827000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>308537000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>248209000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>201810000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>172077000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>157913000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>152299000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>151460000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>140578000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>126740000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>112707000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>108736000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>101699000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>90191000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>59083000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>57700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>50630000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>52638000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>40950000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>41603000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>36985000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>32568000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>34534000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>29081000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>19174000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14762000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13147000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>11595000.0</v>
       </c>
-      <c r="AX23">
-[...3 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AY23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>135</v>
+      </c>
+      <c r="B25">
+        <v>94185000.0</v>
+      </c>
       <c r="C25">
+        <v>99222000.0</v>
+      </c>
+      <c r="D25">
         <v>92152000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>94887000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>90173000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>91671000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>91814000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>98853000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>100505000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>101483000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>97490000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>78830000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>73520000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>78880000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>65433000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>63454000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>62876000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>57029000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>55071000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>55090000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>52431000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>40058000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>15374000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11427000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11228000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11092000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11417000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10880000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11563000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9557000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9746000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8046000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8253000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>7402000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>6418000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2668000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2607000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2597000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2607000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1558000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1508000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1546000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1491000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>923000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>903000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>702000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>650000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>554000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>414000.0</v>
       </c>
-      <c r="AX25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
+        <v>67865000.0</v>
+      </c>
+      <c r="C26">
         <v>71608000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>67572000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>113076000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>69958000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>20701000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>108200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>107511000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>81388000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>30943000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>106934000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>87309000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>86985000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>82931000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>84590000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>78696000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>87412000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>72867000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>80250000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>80759000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>78008000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>92697000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>29958000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>23029000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>19257000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>16245999.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>15746000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>16665000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>15987000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>13544000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>13577000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>14348000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>12904000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>10446000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>9964000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>7537000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>6512000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5894000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5867000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4829000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>5225000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>4160000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3941000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>3203000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2906000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2357000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1960000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2064000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1192000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3532000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:50">
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27">
+        <v>202803000.0</v>
+      </c>
+      <c r="C27">
         <v>99704000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>119292000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>217498000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>216878000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>227452000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>224927000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>220708000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>237693000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>200607000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>238461000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>232286000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>231280000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>202721000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>233554000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>222504000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>191929000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>172318000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>173680000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>167077000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>154232000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>187693000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>75785000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>66265000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>50455000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>42107000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>47441000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>42448000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>42616000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>38064000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>37971000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>34120000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>34108000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>29720000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>25721000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>19602000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>20604000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>17271000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>16707999.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>13664000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>13320000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>10666000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>10395000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>9127000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>8023000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4854000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5247000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4469000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4663000.0</v>
       </c>
-      <c r="AX27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>102093000.0</v>
+      </c>
+      <c r="C28">
         <v>108422000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>102581000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>108114000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>112774000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>99996000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>114245000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>109552000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>111697000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>108957000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>115716000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>125841000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>114145000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>119844000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>112090000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>112998000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>104923000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>118603000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>103016000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>111216000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>105172000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>343985000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>59742000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>56615000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>46342000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>46005000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>40315000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>40568000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>37568000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>37951000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31121000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>26779000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>24482000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>28242000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22043000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16149999.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14831000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>14122000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>13331000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12473000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12759000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>12212000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11498000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>15555000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11968000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6492000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4754000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3833000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3344000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>20835000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>139</v>
+      </c>
+      <c r="B29">
+        <v>2995000.0</v>
+      </c>
       <c r="C29">
+        <v>-8475000.0</v>
+      </c>
+      <c r="D29">
         <v>-715000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7763000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18255000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>238000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>780000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3884000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2690000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3515000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2484000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-952000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>681000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1840000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1171000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1188000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>388000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-49741000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3643000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3196000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>87039000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-85457000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2290000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2399000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-711000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4125000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-7298000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>90000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>742000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>372761000.0</v>
+      </c>
+      <c r="C30">
         <v>481218000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>491222000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>495748000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>553151000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>499778000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>505164000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1295533000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>538715000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>502184000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>539002999.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>533511000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>516239000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4264389000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>497513000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3506461000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7047704000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>420679000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>413193000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>421814000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>392394000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>718885000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>203812000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>157429000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>129428000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>116722000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>115114000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>110665000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>106783000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>100550000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>92573000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>85023000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>81880000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>78983000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>73449000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>49057000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>45561000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>40605000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>45526000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>34059000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>33660000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>30507000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>28080000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>29741000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>23800000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>15405000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12611000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11120000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9613000.0</v>
       </c>
-      <c r="AX30">
-[...3 lines deleted...]
-    <row r="31" spans="1:50">
+      <c r="AY30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
+        <v>-12113000.0</v>
+      </c>
+      <c r="C31">
         <v>2379000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1740000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>13962000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>9344000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>44000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>11905000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7361000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7923000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>9706000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5167999.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5516000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>8555000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3641000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2917000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6097000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4756000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-19297000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-20121000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-51674999.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-27932000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-20918000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-18449000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-20902000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9303000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-7581000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7700000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-7211000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6521000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6663000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-7666000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-6910000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4873000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-20478000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-9659000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-774000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-702000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-881000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-9327000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-407000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-427000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-500000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-489000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-642000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-568000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-585000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-510000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-349000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-54000.0</v>
       </c>
-      <c r="AX31">
-[...3 lines deleted...]
-    <row r="32" spans="1:50">
+      <c r="AY31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
+        <v>613845000.0</v>
+      </c>
+      <c r="C32">
         <v>642269000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>626439000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>631900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>629369000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>640491000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>640508000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>642444000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>646131000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>660527000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>660238000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>652406000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>629244000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>637709000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>611402000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>592379000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>565350000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>554235000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>521658000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>503139000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>453675000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>383321000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>288812000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>241030000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>180799000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>156489000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>137969000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>130276000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>128573000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>122741000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>110962000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>94560000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>89644000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>77140000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>68650000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>44591000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>42898000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>37400000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>32381000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>26488000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>26888000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>22639000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>19973000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>18283000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>16488000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>12927000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>10905000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>10289000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>9407000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>19906000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -16079,1153 +16346,1161 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
         <v>1298327000.0</v>
       </c>
       <c r="C2">
         <v>1123675000.0</v>
       </c>
       <c r="D2">
         <v>918182000.0</v>
       </c>
       <c r="E2">
         <v>893480000.0</v>
       </c>
       <c r="F2">
         <v>733324000.0</v>
       </c>
       <c r="G2">
         <v>514353000.0</v>
       </c>
       <c r="H2">
         <v>423989000.0</v>
       </c>
       <c r="I2">
         <v>42817000.0</v>
       </c>
       <c r="J2">
         <v>50015000.0</v>
       </c>
       <c r="K2">
         <v>55066000.0</v>
       </c>
       <c r="L2">
         <v>46436000.0</v>
       </c>
       <c r="M2">
         <v>3212000.0</v>
       </c>
       <c r="N2">
         <v>8694000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
         <v>8893000</v>
       </c>
       <c r="C3">
         <v>10790000</v>
       </c>
       <c r="D3">
         <v>156348000</v>
       </c>
       <c r="E3">
         <v>16480000</v>
       </c>
       <c r="F3">
         <v>8534000</v>
       </c>
       <c r="G3">
         <v>26042000</v>
       </c>
       <c r="H3">
         <v>10900000</v>
       </c>
       <c r="I3">
         <v>8407000</v>
       </c>
       <c r="J3">
         <v>5515000</v>
       </c>
       <c r="K3">
         <v>3412000</v>
       </c>
       <c r="L3">
         <v>7817000</v>
       </c>
       <c r="M3">
         <v>1734000</v>
       </c>
       <c r="N3">
         <v>1294000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>28046000.0</v>
       </c>
       <c r="F4">
         <v>161956000.0</v>
       </c>
       <c r="G4">
         <v>214650000.0</v>
       </c>
       <c r="H4">
         <v>89976000.0</v>
       </c>
       <c r="I4">
         <v>381172000.0</v>
       </c>
       <c r="J4">
         <v>-7198000.0</v>
       </c>
       <c r="K4">
         <v>-5051000.0</v>
       </c>
       <c r="L4">
         <v>8630000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1195000.0</v>
       </c>
       <c r="F5">
         <v>84293000.0</v>
       </c>
       <c r="G5">
         <v>46004000.0</v>
       </c>
       <c r="H5">
         <v>80024000.0</v>
       </c>
       <c r="I5">
         <v>20454000.0</v>
       </c>
       <c r="J5">
         <v>16509000.0</v>
       </c>
       <c r="K5">
         <v>-3089000.0</v>
       </c>
       <c r="L5">
         <v>2252000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
         <v>-517243000.0</v>
       </c>
       <c r="C6">
         <v>174652000.0</v>
       </c>
       <c r="D6">
         <v>205493000.0</v>
       </c>
       <c r="E6">
         <v>24702000.0</v>
       </c>
       <c r="F6">
         <v>160156000.0</v>
       </c>
       <c r="G6">
         <v>218971000.0</v>
       </c>
       <c r="H6">
         <v>90364000.0</v>
       </c>
       <c r="I6">
         <v>381172000.0</v>
       </c>
       <c r="J6">
         <v>-7198000.0</v>
       </c>
       <c r="K6">
         <v>-5051000.0</v>
       </c>
       <c r="L6">
         <v>8630000.0</v>
       </c>
       <c r="M6">
         <v>43224000.0</v>
       </c>
       <c r="N6">
         <v>-5482000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
         <v>1075000.0</v>
       </c>
       <c r="C7">
         <v>-36315000.0</v>
       </c>
       <c r="D7">
         <v>11643000.0</v>
       </c>
       <c r="E7">
-        <v>-60971000.0</v>
+        <v>-48388000.0</v>
       </c>
       <c r="F7">
-        <v>-50324000.0</v>
+        <v>-43986000.0</v>
       </c>
       <c r="G7">
         <v>-90483000.0</v>
       </c>
       <c r="H7">
         <v>-1404000.0</v>
       </c>
       <c r="I7">
         <v>-1130000.0</v>
       </c>
       <c r="J7">
         <v>720000.0</v>
       </c>
       <c r="K7">
         <v>-4473000.0</v>
       </c>
       <c r="L7">
         <v>-427000.0</v>
       </c>
       <c r="M7">
         <v>1023000.0</v>
       </c>
       <c r="N7">
         <v>-1686000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-61641000.0</v>
       </c>
       <c r="F8">
         <v>-17510000.0</v>
       </c>
       <c r="G8">
         <v>-21091000.0</v>
       </c>
       <c r="H8">
         <v>-15884000.0</v>
       </c>
       <c r="I8">
         <v>-10931000.0</v>
       </c>
       <c r="J8">
         <v>-3659000.0</v>
       </c>
       <c r="K8">
         <v>-2900000.0</v>
       </c>
       <c r="L8">
         <v>-6542000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
         <v>25126000.0</v>
       </c>
       <c r="C9">
         <v>-375000.0</v>
       </c>
       <c r="D9">
         <v>-10252000.0</v>
       </c>
       <c r="E9">
-        <v>-61641000.0</v>
+        <v>-49058000.0</v>
       </c>
       <c r="F9">
-        <v>-17510000.0</v>
+        <v>-11172000.0</v>
       </c>
       <c r="G9">
         <v>-21091000.0</v>
       </c>
       <c r="H9">
         <v>-15884000.0</v>
       </c>
       <c r="I9">
         <v>-10931000.0</v>
       </c>
       <c r="J9">
         <v>-3659000.0</v>
       </c>
       <c r="K9">
         <v>-2900000.0</v>
       </c>
       <c r="L9">
         <v>-6795000.0</v>
       </c>
       <c r="M9">
         <v>-5079000.0</v>
       </c>
       <c r="N9">
         <v>-928000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
         <v>399000.0</v>
       </c>
       <c r="C10">
         <v>-9749000.0</v>
       </c>
       <c r="D10">
         <v>24095000.0</v>
       </c>
       <c r="E10">
         <v>14800000.0</v>
       </c>
       <c r="F10">
         <v>-19494000.0</v>
       </c>
       <c r="G10">
         <v>-24732000.0</v>
       </c>
       <c r="H10">
         <v>10277000.0</v>
       </c>
       <c r="I10">
         <v>1712000.0</v>
       </c>
       <c r="J10">
         <v>-923000.0</v>
       </c>
       <c r="K10">
         <v>-2448000.0</v>
       </c>
       <c r="L10">
         <v>4093000.0</v>
       </c>
       <c r="M10">
         <v>2032000.0</v>
       </c>
       <c r="N10">
         <v>-461000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5026000.0</v>
       </c>
       <c r="F11">
         <v>21742000.0</v>
       </c>
       <c r="G11">
         <v>-37785000.0</v>
       </c>
       <c r="H11">
         <v>6094000.0</v>
       </c>
       <c r="I11">
         <v>8834000.0</v>
       </c>
       <c r="J11">
         <v>1992000.0</v>
       </c>
       <c r="K11">
         <v>1516000.0</v>
       </c>
       <c r="L11">
         <v>3863000.0</v>
       </c>
       <c r="M11">
         <v>2099000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13635806000.0</v>
       </c>
       <c r="F12">
         <v>453486000.0</v>
       </c>
       <c r="G12">
         <v>399734000.0</v>
       </c>
       <c r="H12">
         <v>58499000.0</v>
       </c>
       <c r="I12">
         <v>38265000.0</v>
       </c>
       <c r="J12">
         <v>32022000.0</v>
       </c>
       <c r="K12">
         <v>18362000.0</v>
       </c>
       <c r="L12">
         <v>5943000.0</v>
       </c>
       <c r="M12">
         <v>2335000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-31246000.0</v>
       </c>
       <c r="F13">
         <v>-35062000.0</v>
       </c>
       <c r="G13">
         <v>25584000.0</v>
       </c>
       <c r="H13">
         <v>14823000.0</v>
       </c>
       <c r="I13">
         <v>10192000.0</v>
       </c>
       <c r="J13">
         <v>2845000.0</v>
       </c>
       <c r="K13">
         <v>-840000.0</v>
       </c>
       <c r="L13">
         <v>6980000.0</v>
       </c>
       <c r="M13">
         <v>4003000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
         <v>363120000.0</v>
       </c>
       <c r="C14">
         <v>382843000.0</v>
       </c>
       <c r="D14">
         <v>348721000.0</v>
       </c>
       <c r="E14">
-        <v>270643000.0</v>
+        <v>267784000.0</v>
       </c>
       <c r="F14">
         <v>219621000.0</v>
       </c>
       <c r="G14">
         <v>78087000.0</v>
       </c>
       <c r="H14">
         <v>44952000.0</v>
       </c>
       <c r="I14">
         <v>35602000.0</v>
       </c>
       <c r="J14">
         <v>19095000.0</v>
       </c>
       <c r="K14">
         <v>8270000.0</v>
       </c>
       <c r="L14">
         <v>4863000.0</v>
       </c>
       <c r="M14">
         <v>2320000.0</v>
       </c>
       <c r="N14">
         <v>754000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>32333000.0</v>
       </c>
       <c r="H15">
         <v>32677000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
         <v>781084000.0</v>
       </c>
       <c r="C16">
         <v>1298327000.0</v>
       </c>
       <c r="D16">
         <v>1123675000.0</v>
       </c>
       <c r="E16">
         <v>918182000.0</v>
       </c>
       <c r="F16">
         <v>893480000.0</v>
       </c>
       <c r="G16">
         <v>733324000.0</v>
       </c>
       <c r="H16">
         <v>514353000.0</v>
       </c>
       <c r="I16">
         <v>423989000.0</v>
       </c>
       <c r="J16">
         <v>42817000.0</v>
       </c>
       <c r="K16">
         <v>50015000.0</v>
       </c>
       <c r="L16">
         <v>55066000.0</v>
       </c>
       <c r="M16">
         <v>46436000.0</v>
       </c>
       <c r="N16">
         <v>3212000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-2084000.0</v>
       </c>
       <c r="J17">
         <v>191000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
         <v>285464000.0</v>
       </c>
       <c r="C18">
         <v>282890000.0</v>
       </c>
       <c r="D18">
         <v>193673000.0</v>
       </c>
       <c r="E18">
         <v>172812000.0</v>
       </c>
       <c r="F18">
         <v>185456000.0</v>
       </c>
       <c r="G18">
         <v>-79553000.0</v>
       </c>
       <c r="H18">
         <v>18969000.0</v>
       </c>
       <c r="I18">
         <v>-13267000.0</v>
       </c>
       <c r="J18">
         <v>-39956000.0</v>
       </c>
       <c r="K18">
         <v>-55207000.0</v>
       </c>
       <c r="L18">
         <v>-54998000.0</v>
       </c>
       <c r="M18">
         <v>-13093000.0</v>
       </c>
       <c r="N18">
         <v>-7347000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>160</v>
+      </c>
+      <c r="B19">
+        <v>-27135000.0</v>
+      </c>
       <c r="C19">
         <v>-124052000.0</v>
       </c>
       <c r="D19">
         <v>-173732000.0</v>
       </c>
       <c r="E19">
         <v>2507000.0</v>
       </c>
       <c r="F19">
         <v>60901000.0</v>
       </c>
       <c r="G19">
         <v>2496000.0</v>
       </c>
       <c r="H19">
         <v>47100000.0</v>
       </c>
       <c r="I19">
         <v>27823000.0</v>
       </c>
       <c r="J19">
         <v>-63508000.0</v>
       </c>
       <c r="K19">
         <v>66571000.0</v>
       </c>
       <c r="L19">
         <v>-82619000.0</v>
       </c>
       <c r="M19">
         <v>-82619000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>330843000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>161</v>
-[...3 lines deleted...]
-      <c r="D21"/>
+        <v>162</v>
+      </c>
+      <c r="B21">
+        <v>-550629000.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21">
         <v>-3147000.0</v>
       </c>
       <c r="F21">
         <v>-914000.0</v>
       </c>
       <c r="G21">
         <v>965930000.0</v>
       </c>
       <c r="H21">
         <v>850873000.0</v>
       </c>
       <c r="I21">
         <v>279162000.0</v>
       </c>
       <c r="J21">
         <v>203961000.0</v>
       </c>
       <c r="K21">
         <v>17824000.0</v>
       </c>
       <c r="L21">
         <v>468000.0</v>
       </c>
       <c r="M21">
         <v>19700000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
         <v>-200322000.0</v>
       </c>
       <c r="C22">
         <v>-1001245000.0</v>
       </c>
       <c r="D22">
         <v>-220368000.0</v>
       </c>
       <c r="E22">
         <v>-13659531000.0</v>
       </c>
       <c r="F22">
         <v>-428793000.0</v>
       </c>
       <c r="G22">
         <v>-485136000.0</v>
       </c>
       <c r="H22">
         <v>-98864000.0</v>
       </c>
       <c r="I22">
         <v>-97084000.0</v>
       </c>
       <c r="J22">
         <v>-106782000.0</v>
       </c>
       <c r="K22">
         <v>-74216000.0</v>
       </c>
       <c r="L22">
         <v>-58020000.0</v>
       </c>
       <c r="M22">
         <v>-17037000.0</v>
       </c>
       <c r="N22">
         <v>-6019000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
         <v>-4108000.0</v>
       </c>
       <c r="C23">
         <v>-2000.0</v>
       </c>
       <c r="D23">
-        <v>10854000.0</v>
+        <v>-278000.0</v>
       </c>
       <c r="E23">
         <v>-2741000.0</v>
       </c>
       <c r="F23">
         <v>-730000.0</v>
       </c>
       <c r="G23">
         <v>97289000.0</v>
       </c>
       <c r="H23">
         <v>35094000.0</v>
       </c>
       <c r="I23">
         <v>35607000.0</v>
       </c>
       <c r="J23">
         <v>12916000.0</v>
       </c>
       <c r="K23">
         <v>2524000.0</v>
       </c>
       <c r="L23">
         <v>428000.0</v>
       </c>
       <c r="M23">
         <v>50829000.0</v>
       </c>
       <c r="N23">
         <v>15398000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24">
         <v>-175946000.0</v>
       </c>
       <c r="C24">
         <v>-113262000.0</v>
       </c>
       <c r="D24">
         <v>1000.0</v>
       </c>
       <c r="E24">
         <v>2514000.0</v>
       </c>
       <c r="F24">
         <v>8715000.0</v>
       </c>
       <c r="G24">
         <v>-26042000.0</v>
       </c>
       <c r="H24">
         <v>-7390000.0</v>
       </c>
       <c r="I24">
         <v>5530000.0</v>
       </c>
       <c r="J24">
         <v>-66390000.0</v>
       </c>
       <c r="K24">
         <v>65267000.0</v>
       </c>
       <c r="L24">
         <v>-84161000.0</v>
       </c>
       <c r="M24">
         <v>-665000.0</v>
       </c>
       <c r="N24">
         <v>-1090000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
         <v>91477000.0</v>
       </c>
       <c r="C25">
         <v>803591000.0</v>
       </c>
       <c r="D25">
         <v>10378000.0</v>
       </c>
       <c r="E25">
-        <v>13646991000.0</v>
+        <v>13419415000.0</v>
       </c>
       <c r="F25">
-        <v>411686000.0</v>
+        <v>102762000.0</v>
       </c>
       <c r="G25">
         <v>58648000.0</v>
       </c>
       <c r="H25">
         <v>29351000.0</v>
       </c>
       <c r="I25">
         <v>16230000.0</v>
       </c>
       <c r="J25">
         <v>22235000.0</v>
       </c>
       <c r="K25">
         <v>10391000.0</v>
       </c>
       <c r="L25">
         <v>3292000.0</v>
       </c>
       <c r="M25">
         <v>1414000.0</v>
       </c>
       <c r="N25">
         <v>506000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-278000.0</v>
       </c>
       <c r="E26">
         <v>12385000.0</v>
       </c>
       <c r="F26">
         <v>42591000.0</v>
       </c>
       <c r="G26">
         <v>-26703000.0</v>
       </c>
       <c r="H26">
         <v>-1569000.0</v>
       </c>
       <c r="I26">
         <v>364729000.0</v>
       </c>
       <c r="J26">
         <v>271544000.0</v>
       </c>
       <c r="K26">
         <v>2774000.0</v>
       </c>
       <c r="L26">
         <v>163546000.0</v>
       </c>
       <c r="M26">
         <v>-368000.0</v>
       </c>
       <c r="N26">
         <v>-71000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
         <v>80414000.0</v>
       </c>
       <c r="C27">
         <v>145951000.0</v>
       </c>
       <c r="D27">
         <v>201550000.0</v>
       </c>
       <c r="E27">
         <v>217852000.0</v>
       </c>
       <c r="F27">
         <v>302586000.0</v>
       </c>
       <c r="G27">
         <v>475531000.0</v>
       </c>
       <c r="H27">
         <v>66702000.0</v>
       </c>
       <c r="I27">
         <v>43769000.0</v>
       </c>
       <c r="J27">
         <v>30597000.0</v>
       </c>
       <c r="K27">
         <v>7723000.0</v>
       </c>
       <c r="L27">
         <v>3075000.0</v>
       </c>
       <c r="M27">
         <v>533000.0</v>
       </c>
       <c r="N27">
         <v>298000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
         <v>-551652000.0</v>
       </c>
       <c r="C28">
         <v>8312000.0</v>
       </c>
       <c r="D28">
         <v>10854000.0</v>
       </c>
       <c r="E28">
         <v>6497000.0</v>
       </c>
       <c r="F28">
         <v>40947000.0</v>
       </c>
       <c r="G28">
         <v>859136000.0</v>
       </c>
       <c r="H28">
         <v>35094000.0</v>
       </c>
       <c r="I28">
         <v>645612000.0</v>
       </c>
       <c r="J28">
         <v>475431000.0</v>
       </c>
       <c r="K28">
         <v>20598000.0</v>
       </c>
       <c r="L28">
         <v>164014000.0</v>
       </c>
       <c r="M28">
         <v>70161000.0</v>
       </c>
       <c r="N28">
         <v>18327000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
         <v>294357000.0</v>
       </c>
       <c r="C29">
         <v>293680000.0</v>
       </c>
       <c r="D29">
         <v>350021000.0</v>
       </c>
       <c r="E29">
         <v>189292000.0</v>
       </c>
       <c r="F29">
         <v>193990000.0</v>
       </c>
       <c r="G29">
         <v>-53511000.0</v>
       </c>
       <c r="H29">
         <v>29869000.0</v>
       </c>
       <c r="I29">
         <v>-4860000.0</v>
       </c>
       <c r="J29">
         <v>-34441000.0</v>
       </c>
       <c r="K29">
         <v>-51795000.0</v>
       </c>
       <c r="L29">
         <v>-47181000.0</v>
       </c>
       <c r="M29">
         <v>-11359000.0</v>
       </c>
       <c r="N29">
         <v>-6053000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
         <v>-266003000.0</v>
       </c>
       <c r="C30">
         <v>-124052000.0</v>
       </c>
       <c r="D30">
         <v>-156347000.0</v>
       </c>
       <c r="E30">
         <v>-167743000.0</v>
       </c>
       <c r="F30">
         <v>-72981000.0</v>
       </c>
       <c r="G30">
         <v>-590975000.0</v>
       </c>
       <c r="H30">
         <v>25013000.0</v>
       </c>
       <c r="I30">
         <v>-257496000.0</v>
       </c>
@@ -17244,4046 +17519,4118 @@
       <c r="N30">
         <v>-17756000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX30"/>
+  <dimension ref="A1:AY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
       <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:50">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
+        <v>781084000.0</v>
+      </c>
+      <c r="C2">
         <v>726249000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>679621000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1193332000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1298327000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1243866000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1162383000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1097935000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1123675000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1030527000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>958695000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>888579000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>918182000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>899631000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>881161000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>836444000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>893480000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>823828000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>783724000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>720104000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>733324000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1187299000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1308843000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>507956000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>514352999.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>475242000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>440443000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>433958000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>423989000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>457554000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>105804000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>65179000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>42817000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>83119000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>409224000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>139948000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>50015000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>44032000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>55781000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>50193000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>55066000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>54064000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15423000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>32060000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>46436000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>51490000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>604000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3212000.0</v>
       </c>
-      <c r="AX2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+    </row>
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
+        <v>1660000</v>
+      </c>
+      <c r="C3">
         <v>2619000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>31318000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1268000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>31585000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>29644000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>31148000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1912000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1149000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1404000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>37647000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1904000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2363000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6195000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3830000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2542000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3913000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2923000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1206000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2290000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2115000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1152000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9297000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5162000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>962000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3395000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3282000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2553000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1670000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2917000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2087000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2375000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1028000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1999000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1932000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>812000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>772000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1442000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>534000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>776000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>660000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1162000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2340000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3516000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>799000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>503000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>258000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>572000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>401000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>204000</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>68820000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-29115000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>16039000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>22207000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>46298000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-56498000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>69758000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>42667000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>61412000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-11881000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-458425000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-122843000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>799113000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-3195000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>37710000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>35837000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>6460000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>9969000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-33565000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>351750000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>40625000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>22362000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-40302000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-326105000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>269276000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>89933000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>5983000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-11749000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>5588000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-4873000.0</v>
       </c>
-      <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>30227000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1072000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-15046000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>28368000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2326000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-12191000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>16454000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>13262000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>50496000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4081000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9402000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4025000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13252000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>27375000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>43217000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>13571000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2745000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>20491000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1283000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12444000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1243000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>5484000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5164000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>8807000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2029000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>509000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1493000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-430000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1911000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>745000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
+        <v>-30346000.0</v>
+      </c>
+      <c r="C6">
         <v>54835000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>46628000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-513711000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-104995000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>54461000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>81483000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>64448000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-25740000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>93148000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>71832000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>70116000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-29603000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>18551000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>18470000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>44717000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-57036000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>69652000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>40104000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>63620000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-13220000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-453975000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-121544000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>800887000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6396999.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>39111000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>34799000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6485000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9969000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-33565000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>351750000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>40625000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>22362000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-40302000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-326105000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>269276000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>89933000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5983000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-11749000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>5588000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4873000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1002000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>38641000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-16637000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-14376000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-5054000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>50886000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-396000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2212000.0</v>
       </c>
-      <c r="AX6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:50">
+      <c r="AY6"/>
+    </row>
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
+        <v>-35633000.0</v>
+      </c>
+      <c r="C7">
         <v>4101000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24010000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>13454000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-40490000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10744000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14441000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-9590000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-51910000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10866000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11901000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>32052000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-43176000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-36215000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11292000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>47586000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-83634000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>9027000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7623000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2686000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-69660000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-107236000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>18294000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9894000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-11546000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1233000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6103000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-493000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-6999000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-1147000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>7340000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2352000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-9675000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2905000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>2005000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4615000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2995000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>269000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1714000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-766000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-5690000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2116000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-6527000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>7595000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>621000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1160000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1328000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-678000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-787000.0</v>
       </c>
-      <c r="AX7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>7014000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-14046000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-16374000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1319000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-16106000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-27842000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1897000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2834000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-4856000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-11717000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-4641000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>8323000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-7554000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-17219000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-3498000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-5149000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>1014000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-8251000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3396000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-3508000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>711000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-4738000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-473000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>623000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-1809000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-1385000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>989000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-42000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-2462000.0</v>
       </c>
-      <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
+        <v>-20996000.0</v>
+      </c>
+      <c r="C9">
         <v>17462000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>16161000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6773000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-15270000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4050000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6646000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5104000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2133000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-9556000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6336000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7014000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-14046000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-16373999.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1319000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-16106000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-27842000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1897000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2834000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-4856000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-11717000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4641000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8323000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-7554000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-17219000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3498000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-5149000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1014000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-8251000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3396000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3508000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>711000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4738000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-473000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>623000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1809000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-1385000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>989000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-42000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2462000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3380000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-776000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-358000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2281000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1228000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-305000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-479000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-3067000.0</v>
       </c>
-      <c r="AX9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
+        <v>6315000.0</v>
+      </c>
+      <c r="C10">
         <v>1438000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-654000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1515000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1421000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2296000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2941000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3091000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5849000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2367000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10613000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1091000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1735000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9951000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2023000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-16833000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-427000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>643000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2877000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-22340000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2392000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3231000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>19973000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4509000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6282000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4513000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>13017000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4206000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6773000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4368000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3513000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-7549000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2471000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3133000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1022000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-872000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1026000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1648000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1098000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>736000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2102000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3244000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2215000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-26000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1344000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>453000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>261000.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1311000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-11589000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-35620000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1872000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-21862000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>50269000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-40855000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12855000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3577000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>7367000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-38546000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-66237000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>29273000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>14022000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-14843000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>12482000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4756000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2035000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-13179000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>6860000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4370000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5007000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-7403000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1807000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-111000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2009000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1713000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3147000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1155000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1187000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-3973000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-612000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>2099000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>53283000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>54629000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>51195000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3832106000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>59772000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3082890000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6662708000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>28137000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>98237000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>128260000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>182023000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>331381000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>21526000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>30085000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16742000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18825000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9241000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18799000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11634000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13051000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10393000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6426000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8395000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16826000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6471000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5172000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3553000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3117000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10722000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2296000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2227000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6403000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>2335000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>6621000.0</v>
       </c>
       <c r="M13">
+        <v>6621000.0</v>
+      </c>
+      <c r="N13">
         <v>-35646000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-1670000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>32738000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3472000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-65786000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>11108000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>14461000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-468000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-60163000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11921000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-7723000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15211000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6175000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1850000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>13602000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1909000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1280000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2283000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>12576000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-263000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4404000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2845000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>3702000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4790000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-439000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-840000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1557000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>966000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>6980000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>4003000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
+        <v>91724000.0</v>
+      </c>
+      <c r="C14">
         <v>99986000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>92152000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>86985000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>90173000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>91671000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>91814000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>98853000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>100505000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>101483000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>96849000.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
-        <v>73520000.0</v>
+        <v>78187000.0</v>
       </c>
       <c r="N14">
+        <v>72839000.0</v>
+      </c>
+      <c r="O14">
         <v>78880000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>65433000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>63454000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>62876000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>57029000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>55071000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>55914000.0</v>
       </c>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
       <c r="V14">
+        <v>52431000.0</v>
+      </c>
+      <c r="W14">
         <v>36960000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15374000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11427000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9710000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11092000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11417000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10880000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11563000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9557000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9746000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8046000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8253000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7402000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6418000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2668000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2607000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2597000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2607000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1558000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1508000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1546000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1491000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>923000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>903000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>702000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>650000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>554000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>414000.0</v>
       </c>
-      <c r="AX14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+    </row>
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
+        <v>750738000.0</v>
+      </c>
+      <c r="C16">
         <v>781084000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>726249000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>679621000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1193332000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1298327000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1243866000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1162383000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1097935000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1123675000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1030527000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>958695000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>888579000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>918182000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>899631000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>881161000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>836444000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>893480000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>823828000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>783724000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>720104000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>733324000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1187299000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1308843000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>507956000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>514353000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>475242000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>440443000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>433958000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>423989000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>457554000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>105804000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>65179000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>42817000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>83119000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>409224000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>139948000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>50015000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>44032000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>55781000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>50193000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>55066000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>54064000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>15423000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>32060000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>46436000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>51490000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>604000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3212000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>-177000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1142000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-241000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-764000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>63000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>94000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>97000.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
+        <v>7856000.0</v>
+      </c>
+      <c r="C18">
         <v>85123000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>67946000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>90164000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-15666000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>56258000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>79027000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>86771000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7771000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>128678000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>67954000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>99278000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10793000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>59354000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>59191000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>89927000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-35660000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>80285000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>75385000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>49927000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-20141000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-116088000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>22898000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>30388000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-7282000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>14727000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10208000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3596000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-9562000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-441000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8094000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6021000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-14899000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-9274000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-13677000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3726000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-13279000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-9487000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-15409000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-12521000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-17790000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-13966000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-19122000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-10775000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-11135000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-4787000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2246000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-3463000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2597000.0</v>
       </c>
-      <c r="AX18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>160</v>
+      </c>
+      <c r="B19">
+        <v>-700000.0</v>
+      </c>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19">
         <v>-48720000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-59696000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-123268000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-29644000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-31148000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-27748000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-35512000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-36506000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-37647000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-36570000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-45624000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-53891000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2507000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-44837000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-27567000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-20075000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-34708000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>10901000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>50000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2496000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-155460000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-9662000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11928000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>12935000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>16470000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>8695000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>9000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-39506000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>11500000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>30829000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>25000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>10342000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-58573000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>4940000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-20217000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>15154000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>25856000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>12827000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>12734000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-82619000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-82619000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-173000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1516000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1987000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-987000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1689000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>601000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1180000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-923000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>588000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-10000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2526000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>975930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>771870000.0</v>
       </c>
       <c r="Z21">
         <v>771870000.0</v>
       </c>
       <c r="AA21">
         <v>771870000.0</v>
       </c>
-      <c r="AB21"/>
+      <c r="AB21">
+        <v>771870000.0</v>
+      </c>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>15000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>279126000.0</v>
       </c>
       <c r="AG21">
         <v>279126000.0</v>
       </c>
       <c r="AH21">
+        <v>279126000.0</v>
+      </c>
+      <c r="AI21">
         <v>-180249000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>122488000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>263722000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12948000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5188000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-313000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>468000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>19700000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
+        <v>-63837000.0</v>
+      </c>
+      <c r="C22">
         <v>-25143000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-49507000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-32660000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-93012000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-48409000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-33276000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-837671000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-81889000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-28890000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-57073000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-65177000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-69228000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3810071000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-73476000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3101461000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-6674523000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-10985000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-84340000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-133818999.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-199649000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-393967000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-35884000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-25682000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-29603000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-19044000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-20346000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-29324000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-30150000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-24879000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-23264000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-25079000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-23862000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-44383000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-31330000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-15415000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-15654000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-14261000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-29772000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-14879000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-15304000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-15007000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-13246000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-17064000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-12703000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-6993000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-4529000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-3201000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-2314000.0</v>
       </c>
-      <c r="AX22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
+        <v>-2848000.0</v>
+      </c>
+      <c r="C23">
         <v>1000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>-4109000.0</v>
+      </c>
+      <c r="E23">
         <v>-549933000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>769000.0</v>
       </c>
-      <c r="F23">
-[...1 lines deleted...]
-      </c>
       <c r="G23">
+        <v>176000.0</v>
+      </c>
+      <c r="H23">
         <v>-259000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-23000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>104000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2887000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>1160000.0</v>
+      </c>
+      <c r="M23">
         <v>950000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>499000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-488000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>541000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-34000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2760000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>385000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-6176000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4030000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1031000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-29662000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>445000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-19742000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>164000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10041000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9153000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5198000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10702000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7434000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>10472000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5490000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12198000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4160000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2915000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4340000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1501000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>315000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>532000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>100000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>549000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>102000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>165594000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4414000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>28000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-267000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>50132000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>16911000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>385000.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:50">
+      <c r="AY23"/>
+    </row>
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24">
+        <v>-34162000.0</v>
+      </c>
+      <c r="C24">
         <v>-31700000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-29838000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-58474000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-55934000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-23512000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-89750000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-25836000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-34363000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-31854000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-34666000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-43261000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2507000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-750000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-42295000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3264000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>5565000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-13894000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-12654000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3150000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-11527000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-8066000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-4483000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1966000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2742000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1686000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-16206000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>30000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-1370000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-268952000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>24529000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8933000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-380543000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-133000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-152000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>37013000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-37207000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-273000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-385000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-368000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-98047000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-415000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-434000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-170000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-101000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-212000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-182000.0</v>
       </c>
-      <c r="AX24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
+        <v>3711000.0</v>
+      </c>
+      <c r="C25">
         <v>2845000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12990000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8516000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>60950000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6180000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3906000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>792016000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1489000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4955000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4061000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
-        <v>52395000.0</v>
+        <v>3597000.0</v>
       </c>
       <c r="N25">
+        <v>7038000.0</v>
+      </c>
+      <c r="O25">
         <v>3784099000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7524000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3032099000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6605417000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16136000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18945000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>130617000.0</v>
       </c>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
       <c r="V25">
+        <v>25548000.0</v>
+      </c>
+      <c r="W25">
         <v>435369000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14142000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18620000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>27939000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6964000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7778000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6518000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6843000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6602000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4813000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>649000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4166000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>16173000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5270000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>504000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>288000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>675000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8112000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>698000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>906000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1633000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>620000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>549000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>490000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>581000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>282000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>294000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>257000.0</v>
       </c>
-      <c r="AX25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-278000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>3085000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3027000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3353000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2080000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-313000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>7265000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5639000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>8140000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>8256000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>20556000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-26703000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7114000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>21097000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>14889000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>73000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>244000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1886000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8854000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>6252000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>341289000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>8545000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>8643000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>139355000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2680000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4386000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>125123000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>315000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1869000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>94000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>496000.0</v>
       </c>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-368000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
+        <v>14611000.0</v>
+      </c>
+      <c r="C27">
         <v>15911000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16996000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>22344000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>25163000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>27472000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>34047000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>42107000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>42325000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>46823000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>52964000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>55725000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>46038000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>50754000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>55662000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>51000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>60436000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>61615000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>71701000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>82970000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>86300000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>414380000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>20908000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>21928000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>18315000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>18457000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>17354000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>17368000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>13523000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>12683000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>12195000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>11059000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>7832000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>16969000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5966000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4565000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3097000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2525000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2276000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1634000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1288000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>979000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>718000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>567000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>811000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>105000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>119000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>147000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>162000.0</v>
       </c>
-      <c r="AX27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>-2449000.0</v>
+      </c>
+      <c r="C28">
         <v>1104000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3592000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-549933000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>769000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2058000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>698000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3805000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1751000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1775000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5068000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4208000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3353000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4381000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>634000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1334000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2816000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6625000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>784000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11363000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>22175000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>70436000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>422000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>773225000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15053000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10041000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9153000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5198000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10702000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7449000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>341349000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>284616000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12198000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-41463000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>125403000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>268062000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>123429000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>316000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14817000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5282000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>183000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-460000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>160032000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4414000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>28000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-267000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>53132000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>16911000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>385000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>18327000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
+        <v>9516000.0</v>
+      </c>
+      <c r="C29">
         <v>87742000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>99264000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>91432000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15919000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>85902000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>110175000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>88683000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8920000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>130082000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>105601000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>101182000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13156000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>65549000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>63021000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>92469000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-31747000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>83208000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>76591000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>52217000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-18026000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-114936000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>32195000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>35550000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-6320000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18122000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13490000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6149000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-7892000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2476000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>10181000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3646000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-13871000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-7275000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-11745000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2914000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-12507000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-8045000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-14875000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-11745000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-17130000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-12804000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-16782000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-7259000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-10336000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-4284000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1988000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-2891000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-2196000.0</v>
       </c>
-      <c r="AX29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
+        <v>-36522000.0</v>
+      </c>
+      <c r="C30">
         <v>-34319000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-48720000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-59696000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-123268000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-29644000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-31148000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-27748000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-35512000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-36506000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-37647000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-36570000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-45624000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-53891000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-41448000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-44837000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-27567000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-20075000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-34708000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2168000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-16030000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-413925000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-155460000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9662000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11928000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9547000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13194000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5064000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7336000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-42348000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>461000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-239581000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>23972000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8342000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-439860000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4128000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-20989000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13712000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-11691000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>12051000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>12074000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14266000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-104609000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-13792000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4068000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-503000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-258000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-14416000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-401000.0</v>
       </c>
-      <c r="AX30"/>
+      <c r="AY30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>