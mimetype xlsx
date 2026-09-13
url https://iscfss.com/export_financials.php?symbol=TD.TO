--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2022-10-31</t>
   </si>
   <si>
     <t>2021-10-31</t>
   </si>
   <si>
     <t>2020-10-31</t>
   </si>
   <si>
     <t>2019-10-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
@@ -5384,713 +5387,719 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW62"/>
+  <dimension ref="A1:DX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>97</v>
       </c>
       <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
         <v>100</v>
       </c>
       <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>103</v>
       </c>
       <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
         <v>106</v>
       </c>
       <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
         <v>109</v>
       </c>
       <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
         <v>112</v>
       </c>
       <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
         <v>115</v>
       </c>
       <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
         <v>118</v>
       </c>
       <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
         <v>121</v>
       </c>
       <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
         <v>124</v>
       </c>
       <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
         <v>127</v>
       </c>
       <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
         <v>130</v>
       </c>
       <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
         <v>133</v>
       </c>
       <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
         <v>136</v>
       </c>
       <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
         <v>139</v>
       </c>
       <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
         <v>142</v>
       </c>
       <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
         <v>145</v>
       </c>
       <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
         <v>148</v>
       </c>
       <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
         <v>151</v>
       </c>
       <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
         <v>154</v>
       </c>
       <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
         <v>157</v>
       </c>
       <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
         <v>160</v>
       </c>
       <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
         <v>163</v>
       </c>
       <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
         <v>166</v>
       </c>
       <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
         <v>169</v>
       </c>
       <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
         <v>172</v>
       </c>
       <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
         <v>175</v>
       </c>
       <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
         <v>178</v>
       </c>
       <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
         <v>181</v>
       </c>
       <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
         <v>184</v>
       </c>
       <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
       <c r="DW1" t="s">
         <v>187</v>
       </c>
+      <c r="DX1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>39418000000.0</v>
+      </c>
+      <c r="C2">
         <v>42071000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44904000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>41040000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>32464000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45045000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>39839000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>39863000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37637000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>43971000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44851000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43607000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31057000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>36463000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30118000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32105000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>37370000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>33487000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>32694000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>37206000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30522000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>25796000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>43925000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42856000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>22969000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34730000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>33314000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30302000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>28214000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25538000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32073000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>34626000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20408000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>23099000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>30571000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>38331000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22578000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>35816000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>29794000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>23218000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>30648000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>30597000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28002000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>27447000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19907000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21967000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>29171000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>22804000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14340000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17258000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14622000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>12846000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14890000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11037000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12096000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10123000000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>11514000000.0</v>
       </c>
-      <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>12818000000.0</v>
       </c>
-      <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>13106000000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>12459000000.0</v>
       </c>
-      <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
-      <c r="BX2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>15000000000.0</v>
       </c>
-      <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>11896000000.0</v>
       </c>
-      <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>12014000000.0</v>
       </c>
-      <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>1532553000.0</v>
       </c>
-      <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2">
         <v>1787553000.0</v>
       </c>
-      <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>1943973000.0</v>
       </c>
-      <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>1366005000.0</v>
       </c>
-      <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
-      <c r="DT2">
+      <c r="DT2"/>
+      <c r="DU2">
         <v>1426717000.0</v>
       </c>
-      <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
+      <c r="DX2"/>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6176,52 +6185,53 @@
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
+      <c r="DX3"/>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6307,379 +6317,383 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>10771000000.0</v>
+      </c>
+      <c r="C5">
         <v>9802000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10868000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>12874000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10737000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11032000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>10520000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7904000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6015000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4166000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3830000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2750000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>735000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4108000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1923000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1988000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2359000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2791000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7532000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7097000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9164000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7742000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11152000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13437000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14307000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>15970000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11087000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10581000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9933000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9743000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7983000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6639000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>6498000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5923000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4472000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>8006000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>6564000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>11853000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>9131000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>11834000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11037000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>8689000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>13467000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>10209000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>10477000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>7569000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>9956000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4936000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3834000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4206000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4874000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3166000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2650000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3401000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3058000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3645000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3872000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>2959000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3877000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>536000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1241000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2153000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-971000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1005000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>725000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1181000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>867000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1015000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>598000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2968000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2173058014.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1648629149.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1139000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-594735785.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1186746988.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1670608268.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1442870834.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-94287299.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-266901822.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-917760574.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-951465098.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-506866138.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-665680473.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-695477624.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-362434186.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-298488665.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-212106177.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-264569617.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-55888224.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>30165913.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-44997353.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-121324014.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>7036307.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4296148.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1520681.0</v>
       </c>
-      <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-91101375.0</v>
       </c>
-      <c r="DH5"/>
-      <c r="DI5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>204988662.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>37938440.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>85044415.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
+      <c r="DX5"/>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6765,134 +6779,137 @@
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
+      <c r="DX6"/>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7">
+        <v>5354000000.0</v>
+      </c>
+      <c r="C7">
         <v>5290000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5250000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5352000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5089000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5004000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5198000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>5013000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5057000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5116000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5139000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5050000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>4972000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5165000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5122000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5313000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5243000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5408000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5499000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5473000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5572000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5588000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5833000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6095000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5508000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5696000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5646000000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -6948,119 +6965,122 @@
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
+        <v>37024000000.0</v>
+      </c>
+      <c r="C8">
         <v>35934000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>36176000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>36352000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>35759000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>36274000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>36666000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>36261000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>36110000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>35760000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>36171000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>36287000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>37086000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>37105000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>36347000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>35616000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>31094000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>29677000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>28870000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>28766000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>29645000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>27740000000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7121,133 +7141,134 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>315000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>285000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>243000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>199000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>189000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>204000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>195000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>161000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>185000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>179000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>169000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>154000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>148000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>173000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>125000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>126000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000000.0</v>
       </c>
       <c r="X9">
         <v>121000000.0</v>
       </c>
       <c r="Y9">
+        <v>121000000.0</v>
+      </c>
+      <c r="Z9">
         <v>128000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>124000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000000.0</v>
       </c>
       <c r="AC9">
         <v>157000000.0</v>
       </c>
       <c r="AD9">
+        <v>157000000.0</v>
+      </c>
+      <c r="AE9">
         <v>162000000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
@@ -7300,435 +7321,439 @@
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
+      <c r="DX9"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>6812000000.0</v>
+      </c>
+      <c r="C10">
         <v>117228000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>119959000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>116929000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>122532000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>145742000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>142992000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>178023000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>99886000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>93973000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>81381000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>105069000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>89041000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>110198000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>150365000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>145850000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>136999000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>133590000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>172210000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>165893000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>173360000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>194127000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>223356000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>170594000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>166929000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>153390000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>39130000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30446000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>39709000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33462000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36052000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>35455000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>40119000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>40584000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>48789000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>55156000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>49714000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>59498000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>58186000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>57621000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>58198000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>51070000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>51943000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>45853000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>52623000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>49025000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>53523000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>46554000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>39807000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>36891000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>47036000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>32164000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>24821000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>22793000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>33748000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>25128000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>20249000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>21363000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>15876000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>24112000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>19308000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>16758000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>20242000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>22072000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>23446000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>24672000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>25639000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>21517000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>17959000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13242000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>19684120000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>17946000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>15164000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>18118344000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>15135542000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>16536000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>13328719000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>11790349000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>10837155000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10782000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12194818000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>12341186000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>13383022000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>13418000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>12479491000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>10853904000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10587943000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9038040000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>10236860000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>9433704000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>8065114000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>7718581000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>7813116000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>6945439000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9016119000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>6537383000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7860649000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6998589000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>6386821000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5945088000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>5692661000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4313575000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>7363214000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4186719000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>6697384000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5663507000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>8971933000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6226276000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>8307102000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7595915000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>8531047000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3079025000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>6925019000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>6877881000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>5742974000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>7586960000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>596003000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>549986000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>718965000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>5215920000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>642023000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>672975000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>725948000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>4351000000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>3132007000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>2606795000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>3844908000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7814,1385 +7839,1396 @@
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>6812000000.0</v>
+      </c>
+      <c r="C12">
         <v>446587000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>453203000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>156064000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>245261000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>262503000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>251466000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>230491000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>175568000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>169013000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>497779000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>455674000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>501387000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>522727000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>530812000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>427366000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>504321000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>505663000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>552615000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>482317000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>552869000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>565983000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>619450000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>471711000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>572570000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>557513000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>460581000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>364503000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>447529000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>427672000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>403694000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>309243000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>412260000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>418467000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>409528000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>439914000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>381624000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>395392000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>366275000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>322094000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>360915000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>331674000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>348616000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>327156000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>341006000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>311561000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>321846000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>239553000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>287648000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>265414000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>276433000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>267712000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>275960000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>267030000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>286350000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>279162000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>186347000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>183467000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>169726000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>242641000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>152303000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>133736000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>133593000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>218959000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>134852000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>124763000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>116704000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>193626000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>67715000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>73206000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>107627827000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>194989000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>122972000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>134269640000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>123020080000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>159483000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>143444788000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>106317249000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>148136390000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>119225000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>113782102000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>149925198000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>147011834000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>105568000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>110700380000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>106328715000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>112785909000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>97820044000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>103339987000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>104612642000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>107619111000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>80083081000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>99456797000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>112858370000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>100304136000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>72993769000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>102926366000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>109880822000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>113378742000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>92334550000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>105932722000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>102152948000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>97769450000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>76457508000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>86976813000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>78806280000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>91141927000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>82998382000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>88496088000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>75766885000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>78835927000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>52576941000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>84541043000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>66342878000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>57208970000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>51718913000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>18422054000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>40620916000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>16107966000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>18716923000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>14370070000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>13695984000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>11145959000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>21637000000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>16648932000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>12939311000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>12387158000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>24149000000.0</v>
+      </c>
+      <c r="C13">
         <v>24309000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>24551000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>24727000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>24971000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>25136000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>25528000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>25373000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>25222000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>25257000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>25318000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>25434000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>25833000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>25852000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>25094000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24363000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>23744000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>23127000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>23170000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>23066000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>22945000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>22790000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>22645000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>22487000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>22361000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>21766000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>21773000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>21713000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>21722000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>21718000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>21661000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>21221000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>21099000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>21203000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>21094000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>20931000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>20912000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>20809000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>20836000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>20711000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>20597000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>20499000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>20395000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>20294000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>20180000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>20076000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>19948000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>19811000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>19705000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>19593000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>19452000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>19316000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>19218000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>19133000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>19023000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>18691000000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>18351000000.0</v>
       </c>
-      <c r="BF13"/>
       <c r="BG13"/>
-      <c r="BH13">
+      <c r="BH13"/>
+      <c r="BI13">
         <v>18417000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>17498000000.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BK13"/>
+      <c r="BL13">
         <v>16975000000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>16730000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>16443000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>16003000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>15548000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>15357000000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>15073000000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>14875000000.0</v>
       </c>
-      <c r="BS13"/>
-      <c r="BT13">
+      <c r="BT13"/>
+      <c r="BU13">
         <v>13241000000.0</v>
       </c>
-      <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
-      <c r="BX13">
+      <c r="BX13"/>
+      <c r="BY13">
         <v>6577000000.0</v>
       </c>
-      <c r="BY13"/>
       <c r="BZ13"/>
-      <c r="CA13">
+      <c r="CA13"/>
+      <c r="CB13">
         <v>6417401529.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>6334000000.0</v>
       </c>
-      <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>6245394663.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
-      <c r="CG13">
+      <c r="CG13"/>
+      <c r="CH13">
         <v>5743847190.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>5632241814.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>3475564376.0</v>
       </c>
-      <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>1652200000.0</v>
+      </c>
+      <c r="C14">
         <v>1665500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1684700000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1701500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1718900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1741700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1750700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748600000.0</v>
       </c>
       <c r="I14">
         <v>1748600000.0</v>
       </c>
       <c r="J14">
+        <v>1748600000.0</v>
+      </c>
+      <c r="K14">
         <v>1764100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1778200000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1807800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1836300000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1830300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1823100000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1814400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1807100000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1808300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1824100000.0</v>
       </c>
       <c r="T14">
         <v>1824100000.0</v>
       </c>
       <c r="U14">
+        <v>1824100000.0</v>
+      </c>
+      <c r="V14">
         <v>1821800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1819900000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1815800000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1813900000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1803500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1804400000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1813600000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1814500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1828600000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1830000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1836200000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1830500000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1834000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1847500000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1846200000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1849900000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1850200000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1858700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1860300000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1858800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1856600000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1853900000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1857500000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1857200000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1855700000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1853400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1849700000.0</v>
       </c>
       <c r="AV14">
         <v>1849700000.0</v>
       </c>
       <c r="AW14">
+        <v>1849700000.0</v>
+      </c>
+      <c r="AX14">
         <v>1846500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1844800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1841100000.0</v>
       </c>
       <c r="AZ14">
         <v>1841100000.0</v>
       </c>
       <c r="BA14">
+        <v>1841100000.0</v>
+      </c>
+      <c r="BB14">
         <v>1848100000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1847400000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1845200000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1840000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1832000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1825200000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1818400000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1794200000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1782400000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1802000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1792800000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1767400000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1750200000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1738800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728400000.0</v>
       </c>
       <c r="BP14">
         <v>1728400000.0</v>
       </c>
       <c r="BQ14">
+        <v>1728400000.0</v>
+      </c>
+      <c r="BR14">
         <v>1710800000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1699600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668400000.0</v>
       </c>
       <c r="BT14">
         <v>1668400000.0</v>
       </c>
       <c r="BU14">
+        <v>1668400000.0</v>
+      </c>
+      <c r="BV14">
         <v>1622000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1518102540.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1449200000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1461083440.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1453800000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1451800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1449800000.0</v>
       </c>
       <c r="CB14">
         <v>1449800000.0</v>
       </c>
       <c r="CC14">
+        <v>1449800000.0</v>
+      </c>
+      <c r="CD14">
         <v>1449400000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1450273418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1437800000.0</v>
       </c>
       <c r="CF14">
         <v>1437800000.0</v>
       </c>
       <c r="CG14">
+        <v>1437800000.0</v>
+      </c>
+      <c r="CH14">
         <v>1426800000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1392200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323800000.0</v>
       </c>
       <c r="CJ14">
         <v>1323800000.0</v>
       </c>
       <c r="CK14">
+        <v>1323800000.0</v>
+      </c>
+      <c r="CL14">
         <v>1271874856.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1324000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1320000000.0</v>
       </c>
       <c r="CN14">
         <v>1320000000.0</v>
       </c>
       <c r="CO14">
+        <v>1320000000.0</v>
+      </c>
+      <c r="CP14">
         <v>1310600000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1304400000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1295620436.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1299400000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1293200000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1294200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1293600000.0</v>
       </c>
       <c r="CV14">
         <v>1293600000.0</v>
       </c>
       <c r="CW14">
+        <v>1293600000.0</v>
+      </c>
+      <c r="CX14">
         <v>1256400000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1255800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247400000.0</v>
       </c>
       <c r="CZ14">
         <v>1247400000.0</v>
       </c>
       <c r="DA14">
+        <v>1247400000.0</v>
+      </c>
+      <c r="DB14">
         <v>1243600000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1243200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248156723.0</v>
       </c>
       <c r="DD14">
         <v>1248156723.0</v>
       </c>
       <c r="DE14">
+        <v>1248156723.0</v>
+      </c>
+      <c r="DF14">
         <v>1196295932.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>1187147634.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171839440.0</v>
       </c>
       <c r="DH14">
         <v>1171839440.0</v>
       </c>
       <c r="DI14">
+        <v>1171839440.0</v>
+      </c>
+      <c r="DJ14">
         <v>1177691443.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>1186193300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1168904440.0</v>
       </c>
       <c r="DL14">
         <v>1168904440.0</v>
       </c>
       <c r="DM14">
+        <v>1168904440.0</v>
+      </c>
+      <c r="DN14">
         <v>1221323999.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>901289035.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225618937.0</v>
       </c>
       <c r="DP14">
         <v>1225618937.0</v>
       </c>
       <c r="DQ14">
+        <v>1225618937.0</v>
+      </c>
+      <c r="DR14">
         <v>1194444444.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>1211428571.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>1222857143.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>1196283564.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>1228571429.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>1184615385.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>1214285714.0</v>
       </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>22645000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>22487000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>22361000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>21766000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21773000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>21713000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>21722000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>21718000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>21661000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>21221000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>21099000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>21203000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>21094000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>20931000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>20912000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>20809000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>20836000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>20711000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>20597000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>20499000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>20395000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>20294000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>20180000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>20076000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19948000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19811000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>19705000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>19593000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>19452000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>19316000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>19218000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>19133000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>19023000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>18691000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>18351000000.0</v>
       </c>
-      <c r="BF15"/>
       <c r="BG15"/>
-      <c r="BH15">
+      <c r="BH15"/>
+      <c r="BI15">
         <v>18417000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>17498000000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BK15"/>
+      <c r="BL15">
         <v>16975000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>16730000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>16443000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>16003000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>15548000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>15357000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>15073000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>14875000000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>6417401529.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>6245394663.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>5743847190.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>5632241814.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3475564376.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
+      <c r="DX15"/>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>172109000000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>177241000000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>173168000000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>159885000000.0</v>
       </c>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>131472000000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
@@ -9231,52 +9267,53 @@
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
+      <c r="DX16"/>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9362,52 +9399,53 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -9493,109 +9531,110 @@
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
+      <c r="DX18"/>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>953436000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>920854000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>908716000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>888644000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>934678000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>908130000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>903341000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>840101000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>686306000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>662880000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>661188000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>626125000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -9648,722 +9687,729 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
+        <v>18981000000.0</v>
+      </c>
+      <c r="C20">
         <v>18460000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>18472000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>18980000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>18775000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>18703000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>19579000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>18851000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>18700000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>18658000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>18098000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>18602000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>17804000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>18183000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>17293000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>17656000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>16730000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>16753000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>16615000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>16232000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>16341000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>15979000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>16540000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>17148000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>17229000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>17823000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>17047000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>16976000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>17006000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>17232000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>16941000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>16536000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>16360000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>16169000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>15558000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>16156000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>15630000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>16942000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>16222000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>16662000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>16262000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>15689000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>17386000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>16337000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>16342000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>15122000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>15848000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>14233000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>13822000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>13879000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>14079000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>13297000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>13121000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>12897000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>12292000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>12311000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>12463000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>12283000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>12438000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>14376000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>13814000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>13685000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>14212000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>14460000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>14442000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>14280000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>14855000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>15015000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>14951000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>16384000000.0</v>
       </c>
-      <c r="BS20"/>
-      <c r="BT20">
+      <c r="BT20"/>
+      <c r="BU20">
         <v>14842000000.0</v>
       </c>
-      <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
-      <c r="BX20">
+      <c r="BX20"/>
+      <c r="BY20">
         <v>7918000000.0</v>
       </c>
-      <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
-      <c r="CB20">
-[...1 lines deleted...]
-      </c>
+      <c r="CB20"/>
       <c r="CC20">
         <v>7396000000.0</v>
       </c>
-      <c r="CD20"/>
+      <c r="CD20">
+        <v>7396000000.0</v>
+      </c>
       <c r="CE20"/>
-      <c r="CF20">
+      <c r="CF20"/>
+      <c r="CG20">
         <v>6518000000.0</v>
       </c>
-      <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>3841000000.0</v>
+      </c>
+      <c r="C21">
         <v>3624000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3437000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3409000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3296000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3167000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3163000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3044000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2973000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2897000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2799000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2771000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2730000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2715000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2333000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2303000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2194000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2181000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2152000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2123000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2140000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1915000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1999000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2125000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2232000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2369000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2422000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2503000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2565000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2623000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2647000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2459000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2483000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2509000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2521000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2618000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2586000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2716000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2661000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2639000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2542000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2509000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2723000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2671000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2695000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2636000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2793000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2680000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2662000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2656000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2691000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2493000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2490000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2472000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2212000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2217000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2174000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2189000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2274000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2068000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2041000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2164000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2344000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2093000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2165000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2287000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2457000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2546000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2678000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3062000000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>3141000000.0</v>
       </c>
-      <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
-      <c r="BX21">
+      <c r="BX21"/>
+      <c r="BY21">
         <v>2104000000.0</v>
       </c>
-      <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
-      <c r="CB21">
-[...1 lines deleted...]
-      </c>
+      <c r="CB21"/>
       <c r="CC21">
         <v>1946000000.0</v>
       </c>
       <c r="CD21">
+        <v>1946000000.0</v>
+      </c>
+      <c r="CE21">
         <v>3763536899.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21">
         <v>2124000000.0</v>
       </c>
-      <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
-      <c r="CJ21">
+      <c r="CJ21"/>
+      <c r="CK21">
         <v>11488661302.0</v>
       </c>
-      <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
-      <c r="DD21">
+      <c r="DD21"/>
+      <c r="DE21">
         <v>4050022069.0</v>
       </c>
-      <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
-      <c r="DH21">
+      <c r="DH21"/>
+      <c r="DI21">
         <v>5654885013.0</v>
       </c>
-      <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-47458000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-50405000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-211273000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-598474000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-502749000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-524099000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-531134000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-592091000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-502514000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-502194000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-540235000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-585033000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-530314000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-536327000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>74000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>77000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>67000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>109000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>114000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>121000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>81000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>87000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>91000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>81000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>72000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>84000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>86000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>78000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>83000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>110000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>106000000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
@@ -10407,553 +10453,559 @@
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
+      <c r="DX22"/>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>2111861000000.0</v>
+      </c>
+      <c r="C23">
         <v>2085105000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2099306000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2094558000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2035162000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2064274000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2093554000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2061751000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1967181000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1966668000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1910892000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1955139000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1887075000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1926452000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1928284000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1917528000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1840811000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1825276000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1778588000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1728672000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1703093000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1669058000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1735595000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1715865000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1697305000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1673745000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1457429000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1415290000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1405442000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1356588000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1322506000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1334903000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1292504000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1283836000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1261316000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1278995000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1202381000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1251920000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1186883000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1176967000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1182436000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1124786000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1173584000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1104373000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1099202000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1030954000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1080155000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>960511000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>921750000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>896468000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>908896000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>862021000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>835101000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>826407000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>818482000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>811106000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>806283000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>773186000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>773666000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>735493000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>664812000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>629867000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>616368000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>667409000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>603467000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>573905000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>567454000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>558778000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>544590000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>574882000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>585365044000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>564773644000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>508839000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>503620655000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>435152610000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>422648000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>403889895000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>396734332000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>408216343000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>395353000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>385844553000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>388595512000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>384377560000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>366918000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>368422922000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>359544081000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>333316795000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>311026579000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>309193613000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>312304950000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>316236104000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>273531584000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>302215030000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>321652585000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>311438564000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>278040498000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>309569279000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>300716638000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>310427689000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>287838438000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>295836391000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>288002150000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>284053365000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>264817240000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>272742271000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>270082938000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>233914931000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>214416654000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>222486007000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>208040992000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>213484968000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>181830992000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>208746032000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>189518969000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>177039027000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>163851993000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>156126947000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>153205948000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>136105944000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>125644013000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>118743026000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>114790061000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>106595932000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>109008000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>104680733000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>103530434000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>102021024000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>223991000000.0</v>
+      </c>
+      <c r="C24">
         <v>222876000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>225935000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>47267000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>207901000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>45794000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>54753000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>48466000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>192118000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>190444000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>175677000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>178862000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>54759000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>161847000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>55433000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>53886000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>143121000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>140438000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>55790000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11230000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>40208000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>40237000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>40218000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>11477000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12477000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>14024000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10711000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>10725000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10596000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>8968000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>8893000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>63038000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>61128000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>61825000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>59401000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>63749000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>64160000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>61840000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>59724000000.0</v>
       </c>
-      <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
@@ -10997,133 +11049,134 @@
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
+      <c r="DX24"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>50352000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>52619000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>48692000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>50798000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>59951000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>53479000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>59731000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>62099000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>60555000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>59199000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>63204000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>64062000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>61289000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16703000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16875000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16857000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17216000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>17572000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>17985000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19720000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>16357000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>10725000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10596000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8968000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -11176,170 +11229,173 @@
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
+      <c r="DX25"/>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26">
+        <v>578339000000.0</v>
+      </c>
+      <c r="C26">
         <v>587937000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>587388000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>576186000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>559409000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>551349000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>557867000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>536017000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>528043000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>534662000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>536299000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>531280000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>533685000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>564564000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>570464000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>562881000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>558375000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>539976000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>533761000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>504317000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>357275000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>330248000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>488534000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>504743000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>489413000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>436675000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>425443000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>407460000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>394410000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>386066000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>371799000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>249768000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>240953000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>235575000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>228013000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>229590000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>205053000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>215574000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>202733000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
@@ -11383,52 +11439,53 @@
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11514,517 +11571,523 @@
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>291052000000.0</v>
+      </c>
+      <c r="C28">
         <v>575062000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>569681000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>546650000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>506587000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>481965000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>516605000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>484540000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>511231000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>511054000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>492617000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>463594000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>467079000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>462330000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>411481000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>356210000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>321925000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>305730000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>262190000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>234968000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>233565000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>203119000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>220627000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>276776000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>294260000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>302459000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>380394000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>376240000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>369110000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>339930000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>313659000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>322780000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>88827000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>90853000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>70290000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>267409000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>67241000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>53614000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>39266000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>209569000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>40963000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>53465000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>53615000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>162911000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>63702000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>51519000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>50354000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>195293000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>58671000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>57635000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>44999000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>57784000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>65243000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>67700000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>62840000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>76520000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>35022000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>57505000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>54596000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>67201000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>34249000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>19892000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>41816000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>62702000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>14177000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>32066000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>23877000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>7338000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>14312000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>17974000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>13493117000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13144000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>37865000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>32743621000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>40117470000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>9487000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>39459057000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>33884637000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>45198119000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>14773000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>38304107000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>41213576000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>34511834000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3004000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>27499694000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>25416877000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>29361201000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>24122165000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>25781770000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>25780886000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>34526204000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>21359620000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>30833099000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>38752685000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>30028893000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>23518692000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>39018211000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>42795986000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>48046887000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>35019838000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>45105505000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>38657862000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>35873182000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>28559245000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>31740488000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>27787322000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>29101128000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>31277034000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>37184923000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>27056018000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>27358967000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>21981942000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>37190930000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>27904223000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>25928935000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>20643008000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>29668091000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>30864004000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>21626095000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>15289097000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>17167926000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>16694078000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>1624107000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>7778000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>5789980000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>5411891000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-1285619000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>562977000000.0</v>
+      </c>
+      <c r="C29">
         <v>581301000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>584579000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>553279000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>530778000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>550254000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>568409000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>559922000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>523935000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>509151000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>496312000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>498013000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>488849000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>525265000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>516782000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>468853000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>421977000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>394021000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>379746000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>134115000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>133415000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>129802000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>129993000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>130812000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>127638000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>129547000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>120885000000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -12080,421 +12143,425 @@
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
+      <c r="DX29"/>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>5587000000.0</v>
+      </c>
+      <c r="C30">
         <v>13218000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15344000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>46234000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43321000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>55458000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>51130000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>44616000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>54703000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56713000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>55822000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>54627000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>44761000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>49789000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45613000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40325000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>45062000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>44915000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>40474000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>45559000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36778000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34226000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>55394000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>49380000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34787000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>47387000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>40255000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>34591000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35065000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>33213000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>40680000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>39835000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>26818000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>27826000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33296000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>40680000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26714000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>42953000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>33138000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>27551000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>34951000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>35898000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>33486000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>32614000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>27089000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>27512000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>34405000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>26030000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>16639000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>19569000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17009000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16675000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16407000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>14963000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16538000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>13510000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>468000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>413000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>386000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12331000000.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30">
         <v>311000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>350000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>15037000000.0</v>
       </c>
-      <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>12042000000.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>15923000000.0</v>
       </c>
-      <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>15822000000.0</v>
       </c>
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>11899472680.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>3763536899.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>13374660527.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>11488661302.0</v>
       </c>
-      <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
-      <c r="DD30">
+      <c r="DD30"/>
+      <c r="DE30">
         <v>4050022069.0</v>
       </c>
-      <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>5654885013.0</v>
       </c>
-      <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
+      <c r="DX30"/>
     </row>
-    <row r="31" spans="1:127">
+    <row r="31" spans="1:128">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>86541000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>89626000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>86627000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>85831000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>78084000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>75691000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>79266000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>75773000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>74731000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>71676000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>71240000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>70580000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>67210000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>67345000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>63540000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>62428000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>61015000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>59699000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>56735000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>55059000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>53004000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>51897000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>49368000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>50690000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>48918000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>50536000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>48402000000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
@@ -12538,52 +12605,53 @@
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
+      <c r="DX31"/>
     </row>
-    <row r="32" spans="1:127">
+    <row r="32" spans="1:128">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12669,435 +12737,439 @@
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
+      <c r="DX32"/>
     </row>
-    <row r="33" spans="1:127">
+    <row r="33" spans="1:128">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>2099462000000.0</v>
+      </c>
+      <c r="C33">
         <v>1623374000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1628931000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1890445000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1744445000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1744637000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1788613000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1784850000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1735116000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1739335000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1355605000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1443376000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1339046000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1352115000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1350211000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1448514000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1290079000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1273259000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1184318000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1199496000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1112281000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1067703000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1059628000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1193624000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1088812000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1067614000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>955400000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1014899000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>921545000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>894295000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>876847000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>984875000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>852531000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>836613000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>817562000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>797395000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>793112000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>812600000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>786570000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>826416000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>785630000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>756310000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>790604000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>743734000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>730080000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>690990000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>722918000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>694099000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>616481000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>610667000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>614539000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>576480000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>542734000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>544414000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>515594000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>518434000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>619468000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>589306000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>603554000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>480521000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>512509000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>495820000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>482425000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>432808000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>468615000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>449142000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>450750000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>351551000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>476875000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>501676000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>477737217000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>352302000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>385867000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>369351015000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>312132530000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>249685000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>260445107000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>290417083000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>260079953000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>261253000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>272062451000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>234906777000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>237365726000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>246267000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>257722542000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>253215365000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>220530886000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>201717874000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>205853626000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>207692308000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>208616993000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>193448503000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>202758232000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>208794215000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>211134428000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>205046729000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>206642914000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>190835816000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>197048947000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>195503888000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>189903670000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>185849201000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>186283915000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>188359732000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>185765458000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>191276659000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>142773003000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>127367956000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>133989919000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>132274106000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>134649041000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>123599167000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>124204989000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>123176092000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>119830057000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>108550063000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>137704893000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>112585032000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>119997978000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>106927090000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>104372956000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>101094078000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>95449973000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>87371000000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>88031801000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>90591123000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>89633867000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:127">
+    <row r="34" spans="1:128">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -13183,818 +13255,825 @@
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
+      <c r="DX34"/>
     </row>
-    <row r="35" spans="1:127">
+    <row r="35" spans="1:128">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>1745997000000.0</v>
+      </c>
+      <c r="C35">
         <v>317130000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>330717000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>325289000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>298891000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>335669000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>335023000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>313097000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>292566000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>301960000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>278377000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>303763000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>290782000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>281560000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>290573000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>293618000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>264227000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>273766000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>215927000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>221218000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>217089000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>221771000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>229161000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>257706000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>249052000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>248055000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>220165000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>251565000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>228255000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>215008000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>209720000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>239701000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>111172000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>114756000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>126863000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>230148000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>135044000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>130264000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>125804000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>385202000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>143453000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>138112000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>143184000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>30346000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>134467000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>131610000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>153134000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>904280000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>120793000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>124863000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>129613000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>126679000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>133544000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>148348000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>145340000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>64472000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>205923000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>164841000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>172871000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>149468000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>129540000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>124994000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>85398000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>139178000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>114194000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>85088000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>87622000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>78915000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>96911000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>112932000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>122776549000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>105239000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>83241000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>248605586000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>82693775000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>67649000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>71830476000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>68319468000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>68078777000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>54027000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>64617038000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>69771129000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>67895995000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>53570000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>65055712000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>63060453000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>66072935000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>59857352000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>52419162000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>56295077000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>58938592000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>53099037000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>55887982000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>54251754000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>56023418000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>48845794000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>45458432000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>37108358000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>39329954000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>43175686000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>38871560000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>37111486000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>36856543000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>37141334000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>32150713000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>35676836000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>29280961000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>26089451000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>26230063000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>26823924000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>28074029000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>29154808000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>22432048000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>22424767000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>22826999000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>19655964000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>18279807000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>19745043000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>18979916000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>13231839000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>12398928000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>12833901000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>22601017000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>10656283000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>11767184000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>12678233000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>15580792000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:127">
+    <row r="36" spans="1:128">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>697514000000.0</v>
+      </c>
+      <c r="C36">
         <v>256568000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>265812000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>419620000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>408967000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>387901000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>398962000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>339948000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>367338000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>358814000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7576000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>12389000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16346000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>16426000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>17019000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16715000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>18087000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>16988000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>14162000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>14735000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>14841000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>14298000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>12980000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>8929000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7426000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>9200000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>11264000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>10821000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>13123000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>13982000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>15762000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>15469000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>13206000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>12843000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>12871000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>15063000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>14775000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>14713000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>9630000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>13602000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>13866000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>13260000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>14459000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>14757000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>12354000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>13424000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>10460000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>11486000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>11050000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>10334000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>7346000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5009000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>6981000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>7841000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>7428000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>6422000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>23506000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>21874000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>20358000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>7075000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>27662000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>26202000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>24503000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>6968000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>20212000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>20704000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>22521000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>9844000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>22240000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>25086000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>121328663000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>11112000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>73941000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>73101266000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>71208835000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>9461000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>29903099000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>56506933000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>31774250000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>8924000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>52927933000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>28298537000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>19994310000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>6316000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>17324599000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>17272040000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>53220045000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>5829066000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>41795077000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>45896065000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>49228428000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>42185151000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>47770898000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>48824288000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>51315389000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>41965732000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>42026920000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>30536302000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>34832885000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>35053166000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>30738532000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>28740786000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>28043772000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>28775510000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>36004756000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>41923874000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>30628038000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>18240400000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>26444779000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>25689132000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>29308959000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>22661059000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>23320030000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>23100215000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>21304063000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>13624982000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>23753963000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>23117146000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>34845936000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>9400134000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>14631991000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>14075970000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>14524052000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>8130000000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>9863083000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>10462058000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>9236344000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:127">
+    <row r="37" spans="1:128">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -14080,1141 +14159,1147 @@
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
+      <c r="DX37"/>
     </row>
-    <row r="38" spans="1:127">
+    <row r="38" spans="1:128">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>6001000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6499000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6836000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6350000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6117000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2061751000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-680250000000.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1202067000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1121105000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1099620000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1063193000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1105281000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1003048000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1011052000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>930200000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>941762000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>892236000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>854447000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>861768000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>927696000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>883103000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>908785000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>834679000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>909904000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>810046000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>769354000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>737890000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>850107000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>826083000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>818000000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>788517000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>815736000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>774257000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>786784000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>755313000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>740892000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>773293000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>739539000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>781793000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>701565000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>755734000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>711404000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>752430000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>624940000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>653558000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>637411000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>643782000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>560766000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>565359000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>582406000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>560378000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>538595000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>563453000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>541549000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>541055000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>384656000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>442469000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>409811000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>391873000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>351720000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>382598000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>361433000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>363191000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>320819000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>315943000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>331223000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>386263520157.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>334966802308.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>329322000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>315964436408.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>288636546185.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>231759299877.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>229117239911.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>253222407099.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>228369194592.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>206724419835.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>240807783686.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>218506196271.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>201158397816.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>186226236863.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>197608669033.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>191211586902.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>206411560406.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>152823701536.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>191787092483.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>198100918690.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>198804923241.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>179729658445.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>194491978609.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>213593011600.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>200211374697.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>181154205607.0</v>
       </c>
-      <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
-      <c r="DA38">
+      <c r="DA38"/>
+      <c r="DB38">
         <v>177494054697.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>180005924170.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>152813078705.0</v>
       </c>
-      <c r="DD38"/>
-      <c r="DE38">
+      <c r="DE38"/>
+      <c r="DF38">
         <v>144075835089.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>136622027717.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>140526967820.0</v>
       </c>
-      <c r="DH38"/>
-      <c r="DI38">
+      <c r="DI38"/>
+      <c r="DJ38">
         <v>141092063492.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>136968217608.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>133449978157.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>121337980566.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>102146933149.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>123659033790.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>108804960237.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>94854180603.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>94725985983.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>91562014976.0</v>
       </c>
-      <c r="DS38">
+      <c r="DT38">
         <v>85202034085.0</v>
       </c>
-      <c r="DT38">
+      <c r="DU38">
         <v>80957970819.0</v>
       </c>
-      <c r="DU38">
+      <c r="DV38">
         <v>80455231872.0</v>
       </c>
-      <c r="DV38">
+      <c r="DW38">
         <v>82178826563.0</v>
       </c>
-      <c r="DW38">
+      <c r="DX38">
         <v>79867739533.0</v>
       </c>
     </row>
-    <row r="39" spans="1:127">
+    <row r="39" spans="1:128">
       <c r="A39" t="s">
         <v>69</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>1926000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1828000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1815000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2135000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1676000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2345000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1794000000.0</v>
       </c>
       <c r="I39">
         <v>1794000000.0</v>
       </c>
       <c r="J39">
+        <v>1794000000.0</v>
+      </c>
+      <c r="K39">
         <v>1607000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1686000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1462000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1881000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1821000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1648000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1323000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1349000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1439000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1181000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1300000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1165000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1146000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1123000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1150000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1136000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1231000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1193000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1297000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1303000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1408000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1285000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>950000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>895000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>930000000.0</v>
       </c>
       <c r="AI39">
         <v>930000000.0</v>
       </c>
       <c r="AJ39">
+        <v>930000000.0</v>
+      </c>
+      <c r="AK39">
         <v>1006000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>931000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>975000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>900000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>906000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>940000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>904000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>878000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>869000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1027000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>891000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>986000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>829000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>982000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>818000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>915000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1154000000.0</v>
       </c>
-      <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
-      <c r="CS39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>293426761678.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>285278344050.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>295602724537.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>273445484843.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>281264525994.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>274379606879.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>266445810224.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>250004568992.0</v>
       </c>
-      <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
-      <c r="DD39">
+      <c r="DD39"/>
+      <c r="DE39">
         <v>201494041489.0</v>
       </c>
-      <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
-      <c r="DH39">
+      <c r="DH39"/>
+      <c r="DI39">
         <v>170473066831.0</v>
       </c>
-      <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
+      <c r="DX39"/>
     </row>
-    <row r="40" spans="1:127">
+    <row r="40" spans="1:128">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>-39418000000.0</v>
+      </c>
+      <c r="C40">
         <v>1137246000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1139351000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1167213000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1161634000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1149134000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1165398000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1140347000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1111006000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1099161000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1081927000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1110785000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1072106000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1086565000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1102797000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1136266000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1125947000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1125083000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1121907000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1097163000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1074953000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1057229000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1056861000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1040638000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1006964000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>985116000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>837667000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>631589000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>793929000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>796073000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>780022000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>700313000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>988561000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>973081000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>946723000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>684613000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>893063000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>934914000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>898574000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>761577000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>878170000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>824328000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>864909000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>681613000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>804714000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>756244000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>775372000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>613704000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>680099000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>655634000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>670962000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>636565000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>603912000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>585787000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>573798000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>561843000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>517550000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>495051000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>496267000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>504301000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>458445000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>437936000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>438458000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>452538000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>420750000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>404492000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>401690000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>409771000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>388478000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>401955000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>402229597000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>395188000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>354218000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>185490255000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>285682731000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>300581000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>267736131000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>270161952000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>269688418000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>288346000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>255786854000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>252990957000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>256284706000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>272476000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>251437492000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>248513854000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>221962292000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>206893441000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>211503660000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>211539833000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>205615405000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>182880127000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>198627920000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>211833024000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>206237835000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>189190031000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>206945368000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>203076682000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>206237922000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>193913665000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>197366972000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>198425983000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>194639485000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>185807188000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>193146551000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>191559538000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>157476996000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>140385465000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>143656034000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>141265062000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>144436017000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>120677111000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>137344067000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>127673013000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>118084025000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>110625968000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>103822053000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>98698967000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>90999057000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>87563077000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>84624021000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>80573043000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>77761957000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>81131000000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>80416393000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>79412594000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>80636522000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:127">
+    <row r="41" spans="1:128">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>27232000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>26048000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>25257000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>22571000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17285000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>14628000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>13972000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>15306000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>15568000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>13296000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>15693000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>18682000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>15758000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>15612000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>15558000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>121977000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>42098000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>47448000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>15381000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>14286000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>47475000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>46527000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>46073000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>14914000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>13931000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>14814000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>15178000000.0</v>
       </c>
-      <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
@@ -15258,435 +15343,439 @@
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
+      <c r="DX41"/>
     </row>
-    <row r="42" spans="1:127">
+    <row r="42" spans="1:128">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>338000000.0</v>
+      </c>
+      <c r="C42">
         <v>287000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>299000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>281000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>149000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>145000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>100000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>169000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>135000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>152000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>87000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>26000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>184000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>52000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>73000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>81000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>49000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-102000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-46000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>11000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-69000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-7000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-54000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>88000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>74000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>102000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>37000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>122000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>117000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>107000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>16000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>42000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>24000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>81000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>128000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>31000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>177000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-52000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-17000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>167000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>150000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>181000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>143000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>162000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>205000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>201000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>32000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>150000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>90000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>52000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>13000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>23000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>34000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>64000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>47000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>29000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>24000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>18110000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>17784000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>8758000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>178000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>17465000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>211000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>7989000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>225000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>252000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>310000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>321000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>339000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>350000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>15121681415.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>349881674.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>13445000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>13200723327.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>6753012048.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>118840696.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>6643594932.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>6579034942.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>65843621.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>65998205.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>6409096052.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>50240036.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>6061675011.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>40000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>35508755.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>27707809.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>23567353.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>3391855644.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>3244178310.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>3281228575.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>3192165167.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>3179480417.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>3077680833.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>3000143205.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>2918187347.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>2845794393.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>2782264450.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>2726987612.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>2662759385.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>2259958737.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>2256880734.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>2254299754.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>2248538450.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>2060615291.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1467003567.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>1660248815.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>2141637731.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>2006767692.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>1367589527.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>1206418672.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>1444175857.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>1301126718.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>852910053.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>1186542590.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>1096985584.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>1297141248.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>6509028256.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>788187656.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>1057285349.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>1305016722.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>-277312079.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>490401634.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>739692139.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>878061838.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>5367731990.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>5212594329.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>5175340295.0</v>
       </c>
     </row>
-    <row r="43" spans="1:127">
+    <row r="43" spans="1:128">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15772,52 +15861,53 @@
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
+      <c r="DX43"/>
     </row>
-    <row r="44" spans="1:127">
+    <row r="44" spans="1:128">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -15903,820 +15993,825 @@
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
+      <c r="DX44"/>
     </row>
-    <row r="45" spans="1:127">
+    <row r="45" spans="1:128">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
-      <c r="D45">
+      <c r="D45"/>
+      <c r="E45">
         <v>13883000000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>13718000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-      <c r="L45">
+      <c r="L45"/>
+      <c r="M45">
         <v>13423000000.0</v>
       </c>
-      <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-      <c r="P45">
+      <c r="P45"/>
+      <c r="Q45">
         <v>13235000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>9740000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>10136000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>9625000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9858000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>9624000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>5513000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5463000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>5500000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>5353000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>5324000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>5212000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>5187000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>5102000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>5313000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>5154000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>5461000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>5355000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>5482000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>5309000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>5160000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>5557000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>5314000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>5304000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>5100000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>5317000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>4930000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>4742000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>4758000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>4840000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>4635000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>4523000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>4421000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>4353000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>4402000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>4267000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>4174000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>4186000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>4084000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>4061000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>4354000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>3837000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>4247000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>3934000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>3862000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>3961000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>4078000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>3887000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>4166000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>4202310718.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3833573834.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3687000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3715089411.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>1817269076.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>1821965755.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>1824086892.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>1904603439.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>1876543210.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>1862448110.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>1864464306.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>1856648431.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>1701183432.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>1800684851.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1772988858.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1711586902.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1223021583.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1330163375.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1221556886.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1351981352.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>1360508205.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>1417644732.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>1442443006.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>1479306888.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>1532846715.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>1633956386.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>1672209026.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>1643405990.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>1718675748.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>1831455325.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>1961773700.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>2036240786.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>2620296807.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>2791653975.0</v>
       </c>
-      <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
-      <c r="DD45">
+      <c r="DD45"/>
+      <c r="DE45">
         <v>1737972635.0</v>
       </c>
-      <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
-      <c r="DH45">
+      <c r="DH45"/>
+      <c r="DI45">
         <v>1665997839.0</v>
       </c>
-      <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
-      <c r="DL45">
+      <c r="DL45"/>
+      <c r="DM45">
         <v>1504999296.0</v>
       </c>
-      <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
-      <c r="DP45">
+      <c r="DP45"/>
+      <c r="DQ45">
         <v>1349966555.0</v>
       </c>
-      <c r="DQ45"/>
       <c r="DR45"/>
       <c r="DS45"/>
-      <c r="DT45">
+      <c r="DT45"/>
+      <c r="DU45">
         <v>954758399.0</v>
       </c>
-      <c r="DU45"/>
       <c r="DV45"/>
       <c r="DW45"/>
+      <c r="DX45"/>
     </row>
-    <row r="46" spans="1:127">
+    <row r="46" spans="1:128">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>10207000000.0</v>
+      </c>
+      <c r="C46">
         <v>9979000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9915000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>10132000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9850000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9711000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>10151000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9837000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9572000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9517000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>9524000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>9434000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>9191000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>9364000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>9202000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>9400000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>9098000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>9235000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>9289000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9181000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9253000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9261000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9740000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>10136000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>9625000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9858000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>9624000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5513000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5463000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5500000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>5353000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>5324000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>5212000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5187000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>5102000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>5313000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>5154000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>5461000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>5355000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>5482000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>5309000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>5160000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>5557000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>5314000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>5304000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>5100000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>5317000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>4930000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>4742000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>4758000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>4840000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4635000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>4523000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>4421000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>4353000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>4402000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>4267000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>4174000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>4186000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>4084000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>4061000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>4354000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>3837000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>4247000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3934000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>3862000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>3961000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>4078000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3887000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>4166000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>4202310718.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3833573834.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3687000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3715089411.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1817269076.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1821965755.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>1824086892.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>1904603439.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>1876543210.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>1862448110.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>1864464306.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>1856648431.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>1701183432.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>1800684851.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1772988858.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1711586902.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1223021583.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1330163375.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1221556886.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1351981352.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>1360508205.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>1417644732.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>1442443006.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>1479306888.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>1532846715.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>1633956386.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>1672209026.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>1643405990.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>1718675748.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>1831455325.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>1961773700.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>2036240786.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>2620296807.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>2791653975.0</v>
       </c>
-      <c r="DA46"/>
       <c r="DB46"/>
       <c r="DC46"/>
-      <c r="DD46">
+      <c r="DD46"/>
+      <c r="DE46">
         <v>1737972635.0</v>
       </c>
-      <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46"/>
-      <c r="DH46">
+      <c r="DH46"/>
+      <c r="DI46">
         <v>1665997839.0</v>
       </c>
-      <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
-      <c r="DL46">
+      <c r="DL46"/>
+      <c r="DM46">
         <v>1504999296.0</v>
       </c>
-      <c r="DM46"/>
       <c r="DN46"/>
       <c r="DO46"/>
-      <c r="DP46">
+      <c r="DP46"/>
+      <c r="DQ46">
         <v>1349966555.0</v>
       </c>
-      <c r="DQ46"/>
       <c r="DR46"/>
       <c r="DS46"/>
-      <c r="DT46">
+      <c r="DT46"/>
+      <c r="DU46">
         <v>954758399.0</v>
       </c>
-      <c r="DU46"/>
       <c r="DV46"/>
       <c r="DW46"/>
+      <c r="DX46"/>
     </row>
-    <row r="47" spans="1:127">
+    <row r="47" spans="1:128">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>9915000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>10132000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>9850000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9711000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>10151000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>9837000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>9191000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>9364000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>9202000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>9400000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9098000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>9235000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>9289000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>9181000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>9253000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>9261000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9740000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>10136000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>9625000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9858000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>9624000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5513000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5463000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>5500000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>5353000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>5324000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5212000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>5187000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>5102000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>5313000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5154000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>5461000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>5355000000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
@@ -16760,427 +16855,431 @@
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
+      <c r="DX47"/>
     </row>
-    <row r="48" spans="1:127">
+    <row r="48" spans="1:128">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>78882000000.0</v>
+      </c>
+      <c r="C48">
         <v>78295000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>78253000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>78320000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>78749000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>78640000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>71718000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>70826000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>69316000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>71904000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>72347000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>73008000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>74659000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>74849000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>73501000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>73698000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>69090000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>67046000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>65621000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>63944000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>61167000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>59035000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>56032000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>53845000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>49934000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>49702000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>50119000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>49497000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>48818000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>47980000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>46660000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>46145000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>44223000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>43363000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>41744000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>40489000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>39473000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>37577000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>37330000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>35452000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>34387000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>33442000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>32585000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>32053000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>30764000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>29362000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>28373000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>27585000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>26970000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>26134000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>25108000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>23982000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>24122000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>23674000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>22772000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>21763000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>20943000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>19970000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>19003000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>18213000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>23445000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>22623000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>21914000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>14781000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>20548000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>19956000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>19356000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>18632000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>18383000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>18039000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>17985497000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>17857000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>17362000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>16863572000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>16498996000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>15954000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>15377489000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>14865225000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>14375073000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>13725000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>13544519000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>13069108000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>12652481000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>10650000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>10357536000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>10230479000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>9915654000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>9540356000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>9176314000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>8897573000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>8867125000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>8517737000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>8326766000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>8089646000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>8804745000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>8710280000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>9193983000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>9700486000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>9784572000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>9652436000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>9489297000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>9375000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>9169540000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>9038989000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>9512485000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>9215047000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>8853299000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>8693541000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>8011435000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>6674544000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>6451881000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>6386942000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>6424036000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>5939585000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>5832969000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>5459935000.0</v>
       </c>
-      <c r="DM48"/>
-      <c r="DN48">
+      <c r="DN48"/>
+      <c r="DO48">
         <v>5556828000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>5132632000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>4840000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>6023361000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>5332607000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>4953271000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>4636000000.0</v>
       </c>
-      <c r="DU48"/>
       <c r="DV48"/>
       <c r="DW48"/>
+      <c r="DX48"/>
     </row>
-    <row r="49" spans="1:127">
+    <row r="49" spans="1:128">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -17266,166 +17365,169 @@
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
+      <c r="DX49"/>
     </row>
-    <row r="50" spans="1:127">
+    <row r="50" spans="1:128">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50">
+        <v>224846000000.0</v>
+      </c>
+      <c r="C50">
         <v>245732000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>244673000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>211743000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>208271000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>220585000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>240321000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>251317000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>231129000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>217228000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>219053000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>217897000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>216579000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>258557000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>252173000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>215981000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>183614000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>160721000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>160593000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>129088000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>92830000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>90533000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>101150000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>103175000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>121370000000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>136343000000.0</v>
       </c>
-      <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>135640000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>120640000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>105486000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>104392000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>103818000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>101612000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>89678000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>94203000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>209255000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>202465000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>187388000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
@@ -17469,1197 +17571,1207 @@
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
+      <c r="DX50"/>
     </row>
-    <row r="51" spans="1:127">
+    <row r="51" spans="1:128">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>297864000000.0</v>
+      </c>
+      <c r="C51">
         <v>692290000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>689640000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>663579000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>629119000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>627707000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>659597000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>662563000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>611117000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>605027000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>573998000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>568663000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>556120000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>572528000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>561846000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>502060000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>458924000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>439320000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>434400000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>400861000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>406925000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>397246000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>443983000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>447370000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>461189000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>455849000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>419524000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>406686000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>408819000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>373392000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>349711000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>358235000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>128946000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>131437000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>119079000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>322565000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>116955000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>113112000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>97452000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>267190000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>99161000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>104535000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>105558000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>208764000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>116325000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>100544000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>103877000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>241847000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>98478000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>94526000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>92035000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>89948000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>90064000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>90493000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>96588000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>101648000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>55271000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>78868000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>70472000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>91313000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>53557000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>36650000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>62058000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>84774000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>37623000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>56738000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>49516000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>28855000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>32271000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>31216000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>33177237000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>31090000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>53029000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>50861965000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>55253012000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>26023000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>52787776000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>45674986000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>56035273000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>25555000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>50498925000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>53554762000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>47894857000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>16422000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>39979185000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>36270781000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>39949144000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>33160205000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>36018629000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>35214589000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>42591318000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>29078201000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>38646214000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>45698124000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>39045012000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>30056075000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>46878860000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>49794574000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>54433708000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>40964926000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>50798165000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>42971437000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>43236396000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>32745964000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>38437872000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>33450829000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>38073061000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>37503310000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>45492025000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>34651933000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>35890014000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>25060966000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>44115949000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>34782105000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>31671909000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>28229968000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>30264094000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>31413991000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>22345060000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>20505017000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>17809949000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>17367052000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>2350055000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>12129000000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>8921987000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>8018686000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>2559289000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:127">
+    <row r="52" spans="1:128">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>238849000000.0</v>
+      </c>
+      <c r="C52">
         <v>464124000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>458455000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>432893000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>416129000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>407987000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>434177000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>453217000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>413942000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>409467000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>393182000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>384751000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>380289000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>405516000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>392706000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>344005000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>310560000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>293474000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>306025000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>273185000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>280267000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>269605000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>309967000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>279166000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>325553000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>312379000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>277466000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>236723000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>268553000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>234922000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>218984000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>200360000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>94609000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>96177000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>83948000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>179337000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>78118000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>74608000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>59338000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>124928000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>58762000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>63828000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>65437000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>166398000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>74027000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>59495000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>59623000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>133736000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>51703000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>44741000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>39578000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>34414000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>31786000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>30011000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>37344000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>38816000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>34493000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>67293000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>58883000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>25991000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>32064000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>24146000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>49524000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>22191000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>25239000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>44410000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>37134000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>16472000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>19852000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>18747000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>20682153000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>18654000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>39551000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>38395620000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>43314257000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>16574000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>42782451000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>36464781000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>46826573000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>18655000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>43584116000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>44020319000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>38876878000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>11284000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>34409208000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>30701511000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>32078889000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>27516459000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>30347305000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>29484437000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>36895183000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>23191349000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>33502674000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>41437777000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>34726277000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>25713396000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>42798100000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>45717422000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>50020592000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>36073639000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>45111621000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>38075860000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>38385549000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>27863235000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>33598395000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>29123223000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>34892072000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>34285714000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>42001956000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>31240992000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>32331017000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>21521994000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>40572940000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>31357051000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>28207951000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>24901000000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>26975052000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>27871963000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>19400997000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>18170033000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>15433970000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>15022056000.0</v>
       </c>
-      <c r="DS52"/>
-      <c r="DT52">
+      <c r="DT52"/>
+      <c r="DU52">
         <v>9741000000.0</v>
       </c>
-      <c r="DU52">
+      <c r="DV52">
         <v>6515969000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>5614176000.0</v>
       </c>
-      <c r="DW52"/>
+      <c r="DX52"/>
     </row>
-    <row r="53" spans="1:127">
+    <row r="53" spans="1:128">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>320471000000.0</v>
+      </c>
+      <c r="C53">
         <v>329359000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>333244000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>39135000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>122729000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>116761000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>108474000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>52468000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>75682000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>75040000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>416398000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>350605000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>412346000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>412529000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>380447000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>281516000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>367322000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>372073000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>380405000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>316424000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>379509000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>371856000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>396094000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>301117000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>405641000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>404123000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>421451000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>334057000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>407820000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>394210000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>367642000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>273788000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>372141000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>377883000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>360739000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>384758000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>331910000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>335894000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>308089000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>264473000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>302717000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>280604000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>296673000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>281303000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>288383000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>262536000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>268323000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>192999000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>247841000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>228523000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>229397000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>235548000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>251139000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>244237000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>252602000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>254034000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>166098000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>162104000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>153850000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>218529000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>132995000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>116978000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>113351000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>196887000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>111406000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>100091000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>91065000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>172109000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>49756000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>59964000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>87943707000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>177043000000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>107808000000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>116151296000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>107884538000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>142947000000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>130116069000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>94526900000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>137299236000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>108443000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>101587284000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>137584013000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>133628812000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>92150000000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>98220889000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>95474811000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>102197966000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>88782004000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>93103127000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>95178939000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>99553997000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>72364500000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>91643681000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>105912931000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>91288017000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>66456386000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>95065717000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>102882233000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>106991921000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>86389462000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>100240061000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>97839373000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>90406236000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>72270789000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>80279429000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>73142773000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>82169994000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>76772105000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>80188986000.0</v>
       </c>
-      <c r="DF53">
+      <c r="DG53">
         <v>68170970000.0</v>
       </c>
-      <c r="DG53">
+      <c r="DH53">
         <v>70304880000.0</v>
       </c>
-      <c r="DH53">
+      <c r="DI53">
         <v>49497916000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DJ53">
         <v>77616024000.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DK53">
         <v>59464996000.0</v>
       </c>
-      <c r="DK53">
+      <c r="DL53">
         <v>51465997000.0</v>
       </c>
-      <c r="DL53">
+      <c r="DM53">
         <v>44131953000.0</v>
       </c>
-      <c r="DM53">
+      <c r="DN53">
         <v>17826051000.0</v>
       </c>
-      <c r="DN53">
+      <c r="DO53">
         <v>40070930000.0</v>
       </c>
-      <c r="DO53">
+      <c r="DP53">
         <v>15389001000.0</v>
       </c>
-      <c r="DP53">
+      <c r="DQ53">
         <v>13501003000.0</v>
       </c>
-      <c r="DQ53">
+      <c r="DR53">
         <v>13728047000.0</v>
       </c>
-      <c r="DR53">
+      <c r="DS53">
         <v>13023009000.0</v>
       </c>
-      <c r="DS53">
+      <c r="DT53">
         <v>10420011000.0</v>
       </c>
-      <c r="DT53">
+      <c r="DU53">
         <v>17286000000.0</v>
       </c>
-      <c r="DU53">
+      <c r="DV53">
         <v>13516925000.0</v>
       </c>
-      <c r="DV53">
+      <c r="DW53">
         <v>10332516000.0</v>
       </c>
-      <c r="DW53">
+      <c r="DX53">
         <v>8542249000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:127">
+    <row r="54" spans="1:128">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -18745,1584 +18857,1597 @@
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
+      <c r="DX54"/>
     </row>
-    <row r="55" spans="1:127">
+    <row r="55" spans="1:128">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>2111861000000.0</v>
+      </c>
+      <c r="C55">
         <v>2085105000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2099306000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2094558000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2035162000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2064274000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2093554000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2061751000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1967181000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1966668000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1910892000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1955139000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1887075000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1926452000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1928284000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1917528000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1840811000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1825276000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1778588000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1728672000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1703093000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1669058000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1735595000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1715865000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1697305000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1673745000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1457429000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1415290000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1405442000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1356588000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1322506000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1334903000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1292504000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1283836000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1261316000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1278995000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1202381000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1251920000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1186883000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1176967000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1182436000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1124786000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1173584000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1104373000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1099202000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1030954000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1080155000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>960511000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>921750000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>896468000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>908896000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>862021000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>835101000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>826407000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>818482000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>811106000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>806283000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>773186000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>773666000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>735493000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>664812000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>629867000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>616368000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>667409000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>603467000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>573905000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>567454000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>557219000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>544590000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>574882000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>585365044000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>563214000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>508839000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>503620655000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>435152610000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>422124000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>403889895000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>396734332000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>408216343000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>392914000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>385844553000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>388595512000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>384377560000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>365210000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>368422922000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>359544081000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>333316795000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>311026579000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>309193613000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>312304950000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>316236104000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>273531584000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>302215030000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>321652585000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>311438564000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>278040498000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>309569279000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>300716638000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>310427689000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>287838438000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>295836391000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>288002150000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>284053365000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>264817240000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>272742271000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>270082938000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>233914931000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>214416654000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>222486007000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>208040992000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>213484968000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>181830992000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>208746032000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>189518969000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>177039027000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>163851993000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>156126947000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>153205948000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>136105944000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>125644013000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>118743026000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>114790061000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>106595932000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>109008000000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>104680733000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>103530434000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>102021024000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:127">
+    <row r="56" spans="1:128">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>12399000000.0</v>
+      </c>
+      <c r="C56">
         <v>461731000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>470375000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>204113000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>290717000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>319637000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>304941000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>276901000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>232065000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>227333000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>555287000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>511763000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>548029000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>574337000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>578073000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>469014000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>550732000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>552017000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>594270000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>529176000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>590812000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>601355000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>675967000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>522241000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>608493000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>606131000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>502029000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>400391000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>483897000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>462293000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>445659000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>350028000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>439973000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>447223000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>443754000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>481600000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>409269000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>439320000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>400313000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>350551000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>396806000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>368476000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>382980000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>360639000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>369122000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>339964000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>357237000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>266412000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>305269000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>285801000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>294357000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>285541000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>292367000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>281993000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>302888000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>292672000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>186815000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>183880000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>170112000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>254972000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>152303000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>134047000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>133943000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>234601000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>134852000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>124763000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>116704000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>205668000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>67715000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>73206000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>107627827000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>210912000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>122972000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>134269640000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>123020080000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>172439000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>143444788000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>106317249000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>148136390000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>131661000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>113782102000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>153688735000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>147011834000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>118943000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>110700380000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>106328715000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>112785909000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>109308705000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>103339987000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>104612642000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>107619111000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>80083081000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>99456797000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>112858370000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>100304136000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>72993769000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>102926366000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>109880822000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>113378742000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>92334550000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>105932722000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>102152948000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>97769450000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>76457508000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>86976813000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>78806280000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>91141927000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>87048698000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>88496088000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>75766885000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>78835927000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>58231826000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>84541043000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>66342878000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>57208970000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>55301929000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>18422054000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>40620916000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>16107966000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>18716923000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>14370070000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>13695984000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>11145959000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>21637000000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>16648932000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>12939311000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>12387158000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:127">
+    <row r="57" spans="1:128">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>238849000000.0</v>
+      </c>
+      <c r="C57">
         <v>1643657000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1642993000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1641442000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1610877000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1602514000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1639527000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1633494000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1563039000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1552726000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1520080000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1539305000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1483629000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1528778000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1525867000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1512527000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1473992000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1452098000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1460684000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1407636000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1386097000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1352772000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1411009000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1362660000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1355787000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1332356000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1148462000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1076024000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1090805000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1056682000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1031116000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1015162000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1103645000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1092418000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1061279000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>973657000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>993873000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1045417000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>987777000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>860808000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>967779000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>918851000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>958726000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1006999000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>898770000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>837747000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>864392000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>717166000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>746202000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>717836000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>725374000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>683959000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>650639000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>626900000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>623362000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>610949000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>552293000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>562426000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>555247000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>542021000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>490545000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>462082000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>487982000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>488359000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>446436000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>448902000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>438824000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>439584000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>408330000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>420702000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>422911750000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>426301000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>393769000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>223885875000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>328996988000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>333071000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>310518582000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>306626733000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>316514991000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>319255000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>299370970000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>297011276000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>295161584000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>295774000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>285846700000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>279215365000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>254041181000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>235942453000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>241850965000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>241024270000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>242510588000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>206071476000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>232130594000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>253270801000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>240964112000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>214903427000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>249743468000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>248794104000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>256258514000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>229987304000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>242478593000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>236501843000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>233025034000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>213670423000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>226744946000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>220682761000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>192369068000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>176458732000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>185657990000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>172506054000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>176767034000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>144143078000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>177917007000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>159030064000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>146291976000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>136892973000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>130797105000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>126570930000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>110400054000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>105733110000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>100057991000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>95595099000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>77761957000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>92298717000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>86932362000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>85026770000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>80636522000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:127">
+    <row r="58" spans="1:128">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>1984846000000.0</v>
+      </c>
+      <c r="C58">
         <v>1960787000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1973710000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1966731000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1909768000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1938183000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1974550000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1946591000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1855605000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1854686000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1798457000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1843068000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1774411000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1810338000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1816440000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1806145000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1738219000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1725864000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1676611000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1628854000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1603186000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1574543000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1640170000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1620366000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1604839000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1580411000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1368627000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1327589000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1319060000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1271690000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1240836000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1254863000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1214817000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1207174000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1188142000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1203805000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1128917000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1175681000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1113581000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1102753000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1111232000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1056963000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1101910000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1037345000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1033237000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>969357000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1017526000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>904280000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>866995000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>842699000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>854987000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>810638000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>784183000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>775248000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>768702000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>762106000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>758216000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>727267000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>728118000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>691489000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>620085000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>587076000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>573380000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>627537000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>560630000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>533990000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>526446000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>518499000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>505241000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>533634000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>545688299000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>531540000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>477010000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>472491461000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>411690763000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>400720000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>382349058000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>374946201000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>384593768000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>373282000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>363988008000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>366782405000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>363057579000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>349344000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>350902412000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>342275819000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>320114116000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>295799805000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>294270126000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>297319347000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>301449179000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>259170513000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>288018576000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>307522555000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>296987530000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>263749221000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>295201900000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>285902462000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>295588468000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>273162990000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>281350153000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>273613329000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>269881577000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>250811758000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>258895660000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>256359597000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>221650029000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>202548183000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>211888053000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>199329978000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>204841064000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>173297885000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>200349055000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>181454832000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>169118975000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>156548937000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>149076912000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>146315973000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>129379970000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>118964950000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>112456919000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>108428999000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>100362974000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>102955000000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>98699545000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>97705004000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>96217314000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:127">
+    <row r="59" spans="1:128">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -20408,492 +20533,496 @@
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
+      <c r="DX59"/>
     </row>
-    <row r="60" spans="1:127">
+    <row r="60" spans="1:128">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>127015000000.0</v>
+      </c>
+      <c r="C60">
         <v>124318000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>125596000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>127827000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>125394000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>126091000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>119004000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>115160000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>111576000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>111982000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>112435000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>112071000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>112664000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>116114000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>111844000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>111383000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>102592000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>99412000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>101977000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>99818000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>99907000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>94515000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>95425000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>95499000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>92466000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>93334000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>88802000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>87701000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>86382000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>84898000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>81670000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>79047000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>76694000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>75670000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>72188000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>74207000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>71876000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>74587000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>71680000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>72564000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>69571000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>66211000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>69990000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>65418000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>64326000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>60008000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>61009000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>54682000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>53224000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>52235000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>52366000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>49875000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>49419000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>49667000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>48295000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>47523000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>46585000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>44434000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>44059000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>42521000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>43275000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>41330000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>41524000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>38379000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>41336000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>38424000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>39474000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>38720000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>37788000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>39627000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>38050639000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>31674000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>31293000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>30594736000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>22940763000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>21404000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>21003088000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>21774820000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>21015873000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>19632000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>19427537000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>19283242000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>18472918000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>15866000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>15774458000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>15591940000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>13202679000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>13977079000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>13673985000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>13735088000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>13536263000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>13110906000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>12946806000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>12879851000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>13201034000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>13040498000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>13467933000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>13914066000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>13939490000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>13404222000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>13224771000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>13109644000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>12890121000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>12349985000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>12216112000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>12100118000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>11925926000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>11533029000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>10218026000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>8711014000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>8643904000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>8533107000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>8396977000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>8064137000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>7920052000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>7303056000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>7050034000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>6889975000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>6725974000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>6679064000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>6286107000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>6361062000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>6232958000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>6053000000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>5981187000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>5825430000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>5803710000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:127">
+    <row r="61" spans="1:128">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-188000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-152000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-189000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-123000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-171000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-37000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-59000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-25000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-131000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-41000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-44000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-49000000.0</v>
       </c>
-      <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
@@ -20946,52 +21075,53 @@
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
+      <c r="DX61"/>
     </row>
-    <row r="62" spans="1:127">
+    <row r="62" spans="1:128">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21077,50 +21207,51 @@
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
+      <c r="DX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21210,51 +21341,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>59064000000.0</v>
       </c>
       <c r="C2">
         <v>67170000000.0</v>
       </c>
       <c r="D2">
         <v>53663000000.0</v>
       </c>
       <c r="E2">
         <v>14746000000.0</v>
       </c>
       <c r="F2">
         <v>5226000000.0</v>
       </c>
       <c r="G2">
         <v>18578000000.0</v>
       </c>
       <c r="H2">
         <v>21152000000.0</v>
       </c>
       <c r="I2">
         <v>16663000000.0</v>
       </c>
@@ -21308,51 +21439,51 @@
       </c>
       <c r="Z2">
         <v>10999841295.0</v>
       </c>
       <c r="AA2">
         <v>10549802010.0</v>
       </c>
       <c r="AB2">
         <v>8168309548.0</v>
       </c>
       <c r="AC2">
         <v>7506096620.0</v>
       </c>
       <c r="AD2">
         <v>5363892410.0</v>
       </c>
       <c r="AE2">
         <v>5006956522.0</v>
       </c>
       <c r="AF2">
         <v>5068000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>2166000000.0</v>
       </c>
       <c r="C3">
         <v>2027000000.0</v>
       </c>
       <c r="D3">
         <v>1911000000.0</v>
       </c>
       <c r="E3">
         <v>1766000000.0</v>
       </c>
       <c r="F3">
         <v>2066000000.0</v>
       </c>
       <c r="G3">
         <v>2141000000.0</v>
       </c>
       <c r="H3">
         <v>1405000000.0</v>
       </c>
       <c r="I3">
         <v>1391000000.0</v>
       </c>
@@ -21406,87 +21537,87 @@
       </c>
       <c r="Z3">
         <v>1807649579.0</v>
       </c>
       <c r="AA3">
         <v>1605239111.0</v>
       </c>
       <c r="AB3">
         <v>254524055.0</v>
       </c>
       <c r="AC3">
         <v>223954314.0</v>
       </c>
       <c r="AD3">
         <v>158005915.0</v>
       </c>
       <c r="AE3">
         <v>134983278.0</v>
       </c>
       <c r="AF3">
         <v>132000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5">
         <v>23643000000.0</v>
       </c>
       <c r="C5">
         <v>10830000000.0</v>
       </c>
       <c r="D5">
         <v>12888000000.0</v>
       </c>
       <c r="E5">
         <v>20424000000.0</v>
       </c>
       <c r="F5">
         <v>17134000000.0</v>
       </c>
       <c r="G5">
         <v>11914000000.0</v>
       </c>
       <c r="H5">
         <v>13229000000.0</v>
       </c>
       <c r="I5">
         <v>13773000000.0</v>
       </c>
@@ -21540,51 +21671,51 @@
       </c>
       <c r="Z5">
         <v>1226789399.0</v>
       </c>
       <c r="AA5">
         <v>1329576607.0</v>
       </c>
       <c r="AB5">
         <v>4079741062.0</v>
       </c>
       <c r="AC5">
         <v>1732057416.0</v>
       </c>
       <c r="AD5">
         <v>1729052246.0</v>
       </c>
       <c r="AE5">
         <v>1410033445.0</v>
       </c>
       <c r="AF5">
         <v>1246000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>25809000000.0</v>
       </c>
       <c r="C6">
         <v>12857000000.0</v>
       </c>
       <c r="D6">
         <v>14799000000.0</v>
       </c>
       <c r="E6">
         <v>22190000000.0</v>
       </c>
       <c r="F6">
         <v>19200000000.0</v>
       </c>
       <c r="G6">
         <v>14055000000.0</v>
       </c>
       <c r="H6">
         <v>14634000000.0</v>
       </c>
       <c r="I6">
         <v>15164000000.0</v>
       </c>
@@ -21638,123 +21769,123 @@
       </c>
       <c r="Z6">
         <v>3034438978.0</v>
       </c>
       <c r="AA6">
         <v>2934815718.0</v>
       </c>
       <c r="AB6">
         <v>4334265117.0</v>
       </c>
       <c r="AC6">
         <v>1956011730.0</v>
       </c>
       <c r="AD6">
         <v>1887058161.0</v>
       </c>
       <c r="AE6">
         <v>1545016723.0</v>
       </c>
       <c r="AF6">
         <v>1378000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>56776000000.0</v>
       </c>
       <c r="C9">
         <v>52003000000.0</v>
       </c>
       <c r="D9">
         <v>48591000000.0</v>
       </c>
       <c r="E9">
         <v>44695000000.0</v>
       </c>
       <c r="F9">
         <v>42490000000.0</v>
       </c>
       <c r="G9">
         <v>36042000000.0</v>
       </c>
       <c r="H9">
         <v>37700000000.0</v>
       </c>
       <c r="I9">
         <v>36053000000.0</v>
       </c>
@@ -21808,51 +21939,51 @@
       </c>
       <c r="Z9">
         <v>9917473416.0</v>
       </c>
       <c r="AA9">
         <v>9524824856.0</v>
       </c>
       <c r="AB9">
         <v>7513608945.0</v>
       </c>
       <c r="AC9">
         <v>5687914802.0</v>
       </c>
       <c r="AD9">
         <v>5112096888.0</v>
       </c>
       <c r="AE9">
         <v>4064080267.0</v>
       </c>
       <c r="AF9">
         <v>3659000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>23643000000.0</v>
       </c>
       <c r="C10">
         <v>10830000000.0</v>
       </c>
       <c r="D10">
         <v>12888000000.0</v>
       </c>
       <c r="E10">
         <v>20424000000.0</v>
       </c>
       <c r="F10">
         <v>17134000000.0</v>
       </c>
       <c r="G10">
         <v>11914000000.0</v>
       </c>
       <c r="H10">
         <v>13229000000.0</v>
       </c>
       <c r="I10">
         <v>13773000000.0</v>
       </c>
@@ -21906,51 +22037,51 @@
       </c>
       <c r="Z10">
         <v>1226789000.0</v>
       </c>
       <c r="AA10">
         <v>1329577000.0</v>
       </c>
       <c r="AB10">
         <v>4079741000.0</v>
       </c>
       <c r="AC10">
         <v>1732057000.0</v>
       </c>
       <c r="AD10">
         <v>1729052000.0</v>
       </c>
       <c r="AE10">
         <v>1410033000.0</v>
       </c>
       <c r="AF10">
         <v>1246000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
         <v>3105000000.0</v>
       </c>
       <c r="C11">
         <v>1988000000.0</v>
       </c>
       <c r="D11">
         <v>2254000000.0</v>
       </c>
       <c r="E11">
         <v>2995000000.0</v>
       </c>
       <c r="F11">
         <v>2836000000.0</v>
       </c>
       <c r="G11">
         <v>19000000.0</v>
       </c>
       <c r="H11">
         <v>2735000000.0</v>
       </c>
       <c r="I11">
         <v>3182000000.0</v>
       </c>
@@ -22004,51 +22135,51 @@
       </c>
       <c r="Z11">
         <v>-155530868.0</v>
       </c>
       <c r="AA11">
         <v>304599452.0</v>
       </c>
       <c r="AB11">
         <v>1099014271.0</v>
       </c>
       <c r="AC11">
         <v>611051088.0</v>
       </c>
       <c r="AD11">
         <v>641036474.0</v>
       </c>
       <c r="AE11">
         <v>496053512.0</v>
       </c>
       <c r="AF11">
         <v>452000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
         <v>54559000000.0</v>
       </c>
       <c r="C12">
         <v>62917000000.0</v>
       </c>
       <c r="D12">
         <v>50730000000.0</v>
       </c>
       <c r="E12">
         <v>13679000000.0</v>
       </c>
       <c r="F12">
         <v>5450000000.0</v>
       </c>
       <c r="G12">
         <v>11336000000.0</v>
       </c>
       <c r="H12">
         <v>18123000000.0</v>
       </c>
       <c r="I12">
         <v>14183000000.0</v>
       </c>
@@ -22102,51 +22233,51 @@
       </c>
       <c r="Z12">
         <v>10079352484.0</v>
       </c>
       <c r="AA12">
         <v>10070057874.0</v>
       </c>
       <c r="AB12">
         <v>7893188171.0</v>
       </c>
       <c r="AC12">
         <v>7056027165.0</v>
       </c>
       <c r="AD12">
         <v>5003943107.0</v>
       </c>
       <c r="AE12">
         <v>4854983278.0</v>
       </c>
       <c r="AF12">
         <v>4888000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13">
         <v>87621000000.0</v>
       </c>
       <c r="C13">
         <v>93389000000.0</v>
       </c>
       <c r="D13">
         <v>80674000000.0</v>
       </c>
       <c r="E13">
         <v>41032000000.0</v>
       </c>
       <c r="F13">
         <v>27987000000.0</v>
       </c>
       <c r="G13">
         <v>33933000000.0</v>
       </c>
       <c r="H13">
         <v>40451000000.0</v>
       </c>
       <c r="I13">
         <v>35188000000.0</v>
       </c>
@@ -22160,51 +22291,51 @@
         <v>24830000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>-18000000.0</v>
       </c>
       <c r="I14">
         <v>993000000.0</v>
       </c>
       <c r="J14">
         <v>983000000.0</v>
       </c>
       <c r="K14">
         <v>1650000000.0</v>
       </c>
@@ -22214,51 +22345,51 @@
       <c r="M14">
         <v>1549000000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>20538000000.0</v>
       </c>
       <c r="C15">
         <v>8842000000.0</v>
       </c>
       <c r="D15">
         <v>10634000000.0</v>
       </c>
       <c r="E15">
         <v>17429000000.0</v>
       </c>
       <c r="F15">
         <v>14298000000.0</v>
       </c>
       <c r="G15">
         <v>11895000000.0</v>
       </c>
       <c r="H15">
         <v>11668000000.0</v>
       </c>
       <c r="I15">
         <v>11262000000.0</v>
       </c>
@@ -22312,51 +22443,51 @@
       </c>
       <c r="Z15">
         <v>1382320267.0</v>
       </c>
       <c r="AA15">
         <v>1024977155.0</v>
       </c>
       <c r="AB15">
         <v>2980726791.0</v>
       </c>
       <c r="AC15">
         <v>1121006328.0</v>
       </c>
       <c r="AD15">
         <v>1088015772.0</v>
       </c>
       <c r="AE15">
         <v>913979933.0</v>
       </c>
       <c r="AF15">
         <v>794000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16">
         <v>19973000000.0</v>
       </c>
       <c r="C16">
         <v>8316000000.0</v>
       </c>
       <c r="D16">
         <v>10071000000.0</v>
       </c>
       <c r="E16">
         <v>17170000000.0</v>
       </c>
       <c r="F16">
         <v>14049000000.0</v>
       </c>
       <c r="G16">
         <v>11628000000.0</v>
       </c>
       <c r="H16">
         <v>11416000000.0</v>
       </c>
       <c r="I16">
         <v>11048000000.0</v>
       </c>
@@ -22372,51 +22503,51 @@
       <c r="M16">
         <v>7633000000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17">
         <v>20538000000.0</v>
       </c>
       <c r="C17">
         <v>8842000000.0</v>
       </c>
       <c r="D17">
         <v>10782000000.0</v>
       </c>
       <c r="E17">
         <v>17429000000.0</v>
       </c>
       <c r="F17">
         <v>14298000000.0</v>
       </c>
       <c r="G17">
         <v>11895000000.0</v>
       </c>
       <c r="H17">
         <v>11686000000.0</v>
       </c>
       <c r="I17">
         <v>11334000000.0</v>
       </c>
@@ -22432,51 +22563,51 @@
       <c r="M17">
         <v>7883000000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>33062000000.0</v>
       </c>
       <c r="C18">
         <v>30472000000.0</v>
       </c>
       <c r="D18">
         <v>29944000000.0</v>
       </c>
       <c r="E18">
         <v>27353000000.0</v>
       </c>
       <c r="F18">
         <v>24131000000.0</v>
       </c>
       <c r="G18">
         <v>25611000000.0</v>
       </c>
       <c r="H18">
         <v>23931000000.0</v>
       </c>
       <c r="I18">
         <v>22239000000.0</v>
       </c>
@@ -22490,129 +22621,129 @@
         <v>18724000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>2000000.0</v>
       </c>
       <c r="K20">
         <v>-13000000.0</v>
       </c>
       <c r="L20">
         <v>524000000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>23643000000.0</v>
       </c>
       <c r="C21">
         <v>10830000000.0</v>
       </c>
       <c r="D21">
         <v>12888000000.0</v>
       </c>
       <c r="E21">
         <v>20424000000.0</v>
       </c>
       <c r="F21">
         <v>17134000000.0</v>
       </c>
       <c r="G21">
         <v>11914000000.0</v>
       </c>
       <c r="H21">
         <v>13229000000.0</v>
       </c>
       <c r="I21">
         <v>13773000000.0</v>
       </c>
@@ -22666,87 +22797,87 @@
       </c>
       <c r="Z21">
         <v>1226789000.0</v>
       </c>
       <c r="AA21">
         <v>1329577000.0</v>
       </c>
       <c r="AB21">
         <v>4079741000.0</v>
       </c>
       <c r="AC21">
         <v>1732057000.0</v>
       </c>
       <c r="AD21">
         <v>1729052000.0</v>
       </c>
       <c r="AE21">
         <v>1410033000.0</v>
       </c>
       <c r="AF21">
         <v>1246000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>92197000000.0</v>
       </c>
       <c r="C23">
         <v>108343000000.0</v>
       </c>
       <c r="D23">
         <v>89366000000.0</v>
       </c>
       <c r="E23">
         <v>39017000000.0</v>
       </c>
       <c r="F23">
         <v>30582000000.0</v>
       </c>
       <c r="G23">
         <v>42706000000.0</v>
       </c>
       <c r="H23">
         <v>45623000000.0</v>
       </c>
       <c r="I23">
         <v>38943000000.0</v>
       </c>
@@ -22800,87 +22931,87 @@
       </c>
       <c r="Z23">
         <v>19690525312.0</v>
       </c>
       <c r="AA23">
         <v>18745050259.0</v>
       </c>
       <c r="AB23">
         <v>11602177431.0</v>
       </c>
       <c r="AC23">
         <v>11461954006.0</v>
       </c>
       <c r="AD23">
         <v>8746937052.0</v>
       </c>
       <c r="AE23">
         <v>7661003344.0</v>
       </c>
       <c r="AF23">
         <v>7481000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>2166000000.0</v>
       </c>
       <c r="C25">
         <v>2027000000.0</v>
       </c>
       <c r="D25">
         <v>1911000000.0</v>
       </c>
       <c r="E25">
         <v>1766000000.0</v>
       </c>
       <c r="F25">
         <v>2066000000.0</v>
       </c>
       <c r="G25">
         <v>2141000000.0</v>
       </c>
       <c r="H25">
         <v>1405000000.0</v>
       </c>
       <c r="I25">
         <v>1391000000.0</v>
       </c>
@@ -22890,87 +23021,87 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27">
         <v>1643000000.0</v>
       </c>
       <c r="C27">
         <v>1516000000.0</v>
       </c>
       <c r="D27">
         <v>1452000000.0</v>
       </c>
       <c r="E27">
         <v>1355000000.0</v>
       </c>
       <c r="F27">
         <v>1203000000.0</v>
       </c>
       <c r="G27">
         <v>1187000000.0</v>
       </c>
       <c r="H27">
         <v>1202000000.0</v>
       </c>
       <c r="I27">
         <v>803000000.0</v>
       </c>
@@ -23006,51 +23137,51 @@
       </c>
       <c r="T27">
         <v>445000000.0</v>
       </c>
       <c r="U27">
         <v>470000000.0</v>
       </c>
       <c r="V27">
         <v>469000000.0</v>
       </c>
       <c r="W27">
         <v>384000000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>24316000000.0</v>
       </c>
       <c r="C28">
         <v>23380000000.0</v>
       </c>
       <c r="D28">
         <v>20767000000.0</v>
       </c>
       <c r="E28">
         <v>16294000000.0</v>
       </c>
       <c r="F28">
         <v>15085000000.0</v>
       </c>
       <c r="G28">
         <v>14779000000.0</v>
       </c>
       <c r="H28">
         <v>14043000000.0</v>
       </c>
       <c r="I28">
         <v>12821000000.0</v>
       </c>
@@ -23104,51 +23235,51 @@
       </c>
       <c r="Z28">
         <v>3707348040.0</v>
       </c>
       <c r="AA28">
         <v>3399329881.0</v>
       </c>
       <c r="AB28">
         <v>2483448580.0</v>
       </c>
       <c r="AC28">
         <v>2167001080.0</v>
       </c>
       <c r="AD28">
         <v>1825940008.0</v>
       </c>
       <c r="AE28">
         <v>1452040134.0</v>
       </c>
       <c r="AF28">
         <v>1305000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>3410000000.0</v>
       </c>
       <c r="C29">
         <v>2691000000.0</v>
       </c>
       <c r="D29">
         <v>3168000000.0</v>
       </c>
       <c r="E29">
         <v>3986000000.0</v>
       </c>
       <c r="F29">
         <v>3621000000.0</v>
       </c>
       <c r="G29">
         <v>1152000000.0</v>
       </c>
       <c r="H29">
         <v>2735000000.0</v>
       </c>
       <c r="I29">
         <v>3182000000.0</v>
       </c>
@@ -23162,51 +23293,51 @@
         <v>1523000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>33133000000.0</v>
       </c>
       <c r="C30">
         <v>41173000000.0</v>
       </c>
       <c r="D30">
         <v>35703000000.0</v>
       </c>
       <c r="E30">
         <v>24271000000.0</v>
       </c>
       <c r="F30">
         <v>25356000000.0</v>
       </c>
       <c r="G30">
         <v>24128000000.0</v>
       </c>
       <c r="H30">
         <v>24471000000.0</v>
       </c>
       <c r="I30">
         <v>22280000000.0</v>
       </c>
@@ -23260,51 +23391,51 @@
       </c>
       <c r="Z30">
         <v>8690684017.0</v>
       </c>
       <c r="AA30">
         <v>8195248249.0</v>
       </c>
       <c r="AB30">
         <v>3433867883.0</v>
       </c>
       <c r="AC30">
         <v>3955857386.0</v>
       </c>
       <c r="AD30">
         <v>3383044642.0</v>
       </c>
       <c r="AE30">
         <v>2654046822.0</v>
       </c>
       <c r="AF30">
         <v>2413000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B31">
         <v>-381000000.0</v>
       </c>
       <c r="C31"/>
       <c r="D31">
         <v>-2677000000.0</v>
       </c>
       <c r="E31">
         <v>-375000000.0</v>
       </c>
       <c r="F31">
         <v>-47000000.0</v>
       </c>
       <c r="G31">
         <v>-801000000.0</v>
       </c>
       <c r="H31">
         <v>-975000000.0</v>
       </c>
       <c r="I31">
         <v>-888000000.0</v>
       </c>
       <c r="J31">
         <v>-706000000.0</v>
@@ -23356,51 +23487,51 @@
       </c>
       <c r="Z31">
         <v>-10079352484.0</v>
       </c>
       <c r="AA31">
         <v>-10070057874.0</v>
       </c>
       <c r="AB31">
         <v>-7893041048.0</v>
       </c>
       <c r="AC31">
         <v>-7056027165.0</v>
       </c>
       <c r="AD31">
         <v>-5003943107.0</v>
       </c>
       <c r="AE31">
         <v>-4854983278.0</v>
       </c>
       <c r="AF31">
         <v>-4846473029.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
         <v>67780000000.0</v>
       </c>
       <c r="C32">
         <v>57223000000.0</v>
       </c>
       <c r="D32">
         <v>52334000000.0</v>
       </c>
       <c r="E32">
         <v>49031000000.0</v>
       </c>
       <c r="F32">
         <v>42696000000.0</v>
       </c>
       <c r="G32">
         <v>43650000000.0</v>
       </c>
       <c r="H32">
         <v>41062000000.0</v>
       </c>
       <c r="I32">
         <v>38986000000.0</v>
       </c>
@@ -23473,1168 +23604,1175 @@
       <c r="AF32">
         <v>8727000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW32"/>
+  <dimension ref="A1:DX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>97</v>
       </c>
       <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
         <v>100</v>
       </c>
       <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>103</v>
       </c>
       <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
         <v>106</v>
       </c>
       <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
         <v>109</v>
       </c>
       <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
         <v>112</v>
       </c>
       <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
         <v>115</v>
       </c>
       <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
         <v>118</v>
       </c>
       <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
         <v>121</v>
       </c>
       <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
         <v>124</v>
       </c>
       <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
         <v>127</v>
       </c>
       <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
         <v>130</v>
       </c>
       <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
         <v>133</v>
       </c>
       <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
         <v>136</v>
       </c>
       <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
         <v>139</v>
       </c>
       <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
         <v>142</v>
       </c>
       <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
         <v>145</v>
       </c>
       <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
         <v>148</v>
       </c>
       <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
         <v>151</v>
       </c>
       <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
         <v>154</v>
       </c>
       <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
         <v>157</v>
       </c>
       <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
         <v>160</v>
       </c>
       <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
         <v>163</v>
       </c>
       <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
         <v>166</v>
       </c>
       <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
         <v>169</v>
       </c>
       <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
         <v>172</v>
       </c>
       <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
         <v>175</v>
       </c>
       <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
         <v>178</v>
       </c>
       <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
         <v>181</v>
       </c>
       <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
         <v>184</v>
       </c>
       <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
       <c r="DW1" t="s">
         <v>187</v>
       </c>
+      <c r="DX1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>12579000000.0</v>
+      </c>
+      <c r="C2">
         <v>12121000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12946000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13859000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14190000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14797000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16218000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16943000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17298000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16603000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16326000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15760000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14412000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12479000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11013000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7686000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4089000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1679000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1292000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1054000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1265000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1014000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1893000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2314000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4232000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6493000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5138000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5254000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5275000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5034000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5534000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4908000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4417000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3767000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3571000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3134000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2862000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2586000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2619000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2352000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2227000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2174000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2214000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1951000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2006000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1862000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1970000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1978000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1905000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1931000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2087000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1999000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2117000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1983000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2072000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2345000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2270000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2191000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2201000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1740000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1772000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2131000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2292000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1914000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1794000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1766000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1995000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2177000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2236000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2732000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3105000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2763101355.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2981000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2944544907.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3211847390.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3032015458.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2822915557.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2846367166.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2872427984.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2686839648.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2475393144.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2146924193.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2298588985.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1796160105.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1777886617.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1639798489.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1611262714.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1253585001.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1281437126.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1044837515.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1265219694.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1197114814.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1497326204.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1543749105.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1551094891.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2517089558.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2787015044.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1870785636.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2162204974.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2550300011.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2597859327.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>2774877150.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3128466497.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2730241962.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2963733650.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2790284361.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1987847222.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2044030950.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>2024977430.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2023924143.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2074935791.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2163088306.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>2105971278.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1663994274.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1573030435.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1617786276.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1298001379.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1243926278.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1204070629.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1230949926.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1271000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1217000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>1288000000.0</v>
       </c>
-      <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>1304000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>1303000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>1176000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>190</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>561000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>338000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>572000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>528000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>534000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>532000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>544000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="J3">
         <v>492000000.0</v>
       </c>
       <c r="K3">
+        <v>492000000.0</v>
+      </c>
+      <c r="L3">
         <v>499000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>505000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>496000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>479000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>431000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>463000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>430000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>438000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>435000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>475000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>469000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>543000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>579000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>636000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>503000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>509000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>493000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>377000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>345000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>344000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>339000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>366000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>336000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>356000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>333000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>332000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>337000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>320000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>318000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>350000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>334000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>329000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>324000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>320000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>315000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>314000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>301000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>320000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>261000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>276000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000000.0</v>
       </c>
       <c r="AZ3">
         <v>283000000.0</v>
       </c>
       <c r="BA3">
+        <v>283000000.0</v>
+      </c>
+      <c r="BB3">
         <v>257000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>253000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>246000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>263000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>236000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>242000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>244000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>317000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>313000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>279000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>273000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>332000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>288000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>281000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>292000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>317000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>314000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>310000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>312000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>291267207.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>317776820.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>202051727.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>203815261.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>237908856.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>218056100.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>204998332.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>199882422.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>223694225.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>209187406.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>202527461.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>212790168.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>229937913.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>234910476.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>207041524.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>195981146.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>225896415.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>221554423.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>234835074.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>238221281.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>265942168.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>266156009.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>272611134.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>285888078.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>309177081.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>323357236.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>332115347.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>345319183.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>423857530.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>440917356.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>472180644.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>470694049.0</v>
       </c>
-      <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
-      <c r="DC3">
+      <c r="DC3"/>
+      <c r="DD3">
         <v>63657407.0</v>
       </c>
-      <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
+      <c r="DX3"/>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -24718,820 +24856,825 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>5026000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5171000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4102000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4241000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>12040000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3260000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3991000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>423000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3099000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3317000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3358000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3403000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3924000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2235000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7678000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3649000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4611000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4486000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4467000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4297000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4435000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3935000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4588000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2365000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1518000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3443000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3201000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3758000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3679000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2591000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3416000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3580000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3531000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3246000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3249000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3407000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2649000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3016000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2764000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2813000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2409000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2660000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1990000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2677000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2115000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2388000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2030000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2360000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2355000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2330000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1781000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1697000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1949000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2084000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1718000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1932000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1990000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1689000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1849000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1766000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1644000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1848000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1350000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1439000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1449000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1539000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>893000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1065000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>502000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>500000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>956557584.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1119000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1011653607.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1204819277.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1247676226.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1351293791.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1112590128.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1138154027.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>937286225.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1031790927.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>982471810.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>2526172052.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>843105828.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>423656177.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>812342570.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>850905482.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>739955836.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>743845642.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>667763609.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>944944415.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>571801160.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>630453138.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-272089360.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>466849148.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-378352980.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-696753761.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>144268465.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>441945193.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>144220591.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>296636085.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>394656019.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>392744716.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>361978509.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>326991676.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-77014218.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>716145833.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1360053366.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>1702076437.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>534062728.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>483909956.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>298950840.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>445049131.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>497924123.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>490024756.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>444007449.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>468917988.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>388020106.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>428090039.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>379114110.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>335028171.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>344996597.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>351017043.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>185220637.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>201722017.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>200135593.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>207741027.0</v>
       </c>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>5847000000.0</v>
+      </c>
+      <c r="C6">
         <v>5587000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5509000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4674000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4769000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12574000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3792000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4535000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>915000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3591000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3816000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3863000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3899000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4403000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2666000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>8141000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4079000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5049000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4921000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4942000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4766000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4978000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4514000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5224000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2868000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2027000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3936000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3578000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4103000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4023000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2930000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3782000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3916000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3887000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3579000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3581000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3744000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2969000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3334000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3114000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3147000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2738000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2984000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2310000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2992000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2429000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2689000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2350000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2621000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2631000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2613000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2064000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1954000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2202000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2330000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1981000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2168000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2232000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1933000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2166000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2079000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1923000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2121000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1682000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1727000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1730000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1831000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1210000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1379000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812000000.0</v>
       </c>
       <c r="BS6">
         <v>812000000.0</v>
       </c>
       <c r="BT6">
+        <v>812000000.0</v>
+      </c>
+      <c r="BU6">
         <v>1247824791.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1436776820.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1213705334.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1408634538.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1485585082.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1569349891.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1317588460.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1338036449.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1160980450.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1240978333.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1184999271.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2738962220.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1073043741.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>658566653.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1019384094.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1046886628.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>965852251.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>965400065.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>902598683.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1183165696.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>837743328.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>896609147.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>521774.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>752737226.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-69175899.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-373396525.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>476383812.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>787264376.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>568078121.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>737553441.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>866836663.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>863438765.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>361978509.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>326991676.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-77014218.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>779803240.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1360053366.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1702076437.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>534062728.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>483909956.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>298950840.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>445049131.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>497924123.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>490024756.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>444007449.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>468917988.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>388020106.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>428090039.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>379114110.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>335000000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>345000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>351000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>185220637.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>364000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>262000000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>280000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -25615,54 +25758,55 @@
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25746,1671 +25890,1686 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>15988000000.0</v>
+      </c>
+      <c r="C9">
         <v>14906000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15462000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14913000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>14510000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13664000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13689000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13634000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>13042000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12687000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>12640000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12179000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12200000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11860000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>12295000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>11309000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11152000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10914000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11096000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10952000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10640000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10497000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10401000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10111000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8388000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>7216000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9605000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>9363000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9760000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9512000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>9065000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9375000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9254000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8836000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8588000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8618000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8705000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7891000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>8405000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8119000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>8068000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7595000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>7887000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>7200000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>7490000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7298000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>7170000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6758000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7090000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6963000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>6797000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>8915000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6529000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>6107000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>6106000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4706000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5331000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>5285000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>5162000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>5003000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4973000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4807000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5038000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>4316000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4405000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>4402000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>4520000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4024000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>4110000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3553000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>3520000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3171050319.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3828000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3226843480.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3489959839.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3581655705.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3548077947.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3392124237.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3374485596.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1612251895.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>3231134744.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>3137211120.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>3289713245.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>3095882081.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>3058650668.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2889168766.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2797072687.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2666324021.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2650698603.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2959001783.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2893065114.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>2556880700.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>2535885168.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2315623658.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2446776156.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>1492178540.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>1192399050.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2096597146.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>2523364486.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2359369440.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>2441896025.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2512285012.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>2602308500.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2482613203.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>2416765755.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>2652547394.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1971932870.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>2520045575.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>1767077942.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>1673085339.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>1555068742.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>1322986608.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>1478004535.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>1483035075.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>1403960972.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>1399209224.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>1319090283.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>1208182072.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>1185874107.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>1100084115.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>1003000000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>986000000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>975000000.0</v>
       </c>
-      <c r="DT9"/>
-      <c r="DU9">
+      <c r="DU9"/>
+      <c r="DV9">
         <v>972000000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>861000000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>839000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>5847000000.0</v>
+      </c>
+      <c r="C10">
         <v>5026000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5171000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4102000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4241000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12040000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3260000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3991000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>423000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3099000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3317000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3358000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3403000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3924000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2235000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7678000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3649000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4611000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4486000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4467000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4297000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4435000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3935000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4588000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2365000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1518000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3443000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3201000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3758000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3679000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2591000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3416000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3580000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3531000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3246000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3249000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3407000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2649000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3016000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2764000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2813000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2409000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2660000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1990000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2677000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2115000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2388000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2030000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2360000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2355000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2330000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1781000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1697000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1949000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2084000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1718000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1932000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1990000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1689000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1849000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1766000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1644000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1848000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1350000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1439000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1449000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1539000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>893000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1065000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>502000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>500000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>956557584.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1119000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1011653607.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1204819277.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1247676000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1351294000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1112590128.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1138154027.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>937286225.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1031791000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>982471810.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2526172000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>843105828.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>423656177.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>812342570.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>850905482.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>739955836.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>743845642.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>667763609.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>944944415.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>571801160.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>630453138.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-272089360.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>466849148.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-378352980.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-696753761.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>144268465.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>441945193.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>144220591.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>296636085.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>394656019.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>392744716.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>361978509.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>326991676.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-77014218.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>716145833.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1360053366.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>1702076437.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>534062728.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>483909956.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>298950840.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>445049131.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>497924123.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>490024756.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>444007449.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>468917988.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>388020106.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>428090039.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>379114110.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>335000000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>345000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>351000000.0</v>
       </c>
-      <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>364000000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>262000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>280000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
+        <v>1232000000.0</v>
+      </c>
+      <c r="C11">
         <v>775000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1128000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>822000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>905000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>911000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>467000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>356000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>604000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>535000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>493000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>472000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>522000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>618000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>654000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1007000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>435000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>800000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>753000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>686000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>752000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>740000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>658000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-555000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>117000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>454000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>646000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>813000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>773000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>503000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>691000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>705000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>746000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1040000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>640000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>760000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>257000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>596000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>555000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>576000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>466000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>546000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>259000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>502000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>344000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>418000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>370000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>330000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>447000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>365000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>240000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>249000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>289000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>359000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>178000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>291000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>351000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>272000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>321000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>348000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>306000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>343000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>374000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>310000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>308000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>270000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>55000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>209000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-8000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-92000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>8347107.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>122000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>159734780.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>234939759.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>153671830.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>248109892.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>234054354.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>217519106.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>174830148.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>235320738.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>244501507.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>219617660.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>253323861.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>12244398.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>212846348.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>220788886.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>127481199.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>178310047.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>156314274.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>341450503.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>71279844.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>129468055.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1432049.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>120133820.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-180097084.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-289786223.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-9408813.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>63361318.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-80607321.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-44342508.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>15356265.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-44970769.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>106918120.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>44589774.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-118483412.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>270543981.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>512044665.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>229009931.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>185995624.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>171929294.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>65019342.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>157974301.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>190980673.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>197029270.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>155026825.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>173949001.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>148003351.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>164038280.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>130106006.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>112000000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>125000000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>129000000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-185220637.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>139000000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>98000000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>101000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
+        <v>11662000000.0</v>
+      </c>
+      <c r="C12">
         <v>11120000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>11907000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12878000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13218000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13457000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15006000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15834000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16227000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15531000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>15325000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14882000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13646000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11879000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10323000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7069000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3738000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1652000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1220000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1177000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1302000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1391000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1580000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1397000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2044000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3275000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4219000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4363000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4620000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4401000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4684000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4238000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3856000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3211000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2878000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2556000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2357000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2086000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1986000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1804000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1671000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1590000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1572000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1442000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1569000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1487000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1608000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1607000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1567000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1539000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1631000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1647000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1640000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1566000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1687000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1780000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1832000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1803000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1797000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1406000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1398000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1782000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1871000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1510000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1455000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1401000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1478000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1447000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1679000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1960000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2475000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2493334918.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2693000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2712477396.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2956827310.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2892657597.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2651474816.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2674431503.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2708994709.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2516040242.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2366783573.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2131293960.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2184797451.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1810456658.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1737480103.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1619647355.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1601339618.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1327368184.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1298735862.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1236802413.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1369772367.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1279959516.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1438221222.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1446369755.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1438564477.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1566519413.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1537608868.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1470911087.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1837478220.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2359168998.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2408256881.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>2504606880.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2858641883.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>2595325412.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2828478002.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2655509479.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>1912615741.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>2044109360.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>2000000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1948942378.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1899984892.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2101076296.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>1842932729.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>1602004295.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>1509975244.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1377892107.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>1258028946.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>1203993298.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1164038280.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>1206914019.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>1228000000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>1175000000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>1245000000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>185220637.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>1264000000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>1243000000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>1116000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13">
+        <v>20958000000.0</v>
+      </c>
+      <c r="C13">
         <v>19981000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>20696000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>21423000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>21744000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>21582000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>22872000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>23774000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>23806000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>22996000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>22813000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>22376000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>20935000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>19307000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>18056000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14699000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>10782000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>8029000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>7091000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7045000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6944000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6783000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>7215000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7360000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>7707000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>9007000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>9859000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10091000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10261000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>9889000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27463,114 +27622,115 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
-      <c r="X14">
-[...1 lines deleted...]
-      </c>
+      <c r="X14"/>
       <c r="Y14">
         <v>0.0</v>
       </c>
-      <c r="Z14"/>
+      <c r="Z14">
+        <v>0.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF14"/>
       <c r="AG14">
         <v>993000000.0</v>
       </c>
       <c r="AH14">
+        <v>993000000.0</v>
+      </c>
+      <c r="AI14">
         <v>992000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>986000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>983000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1588000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1652000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1622000000.0</v>
       </c>
-      <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
@@ -27614,543 +27774,547 @@
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
+      <c r="DX14"/>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>4615000000.0</v>
+      </c>
+      <c r="C15">
         <v>4251000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>4043000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3280000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3336000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>11129000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2793000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3635000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-181000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2564000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2824000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2886000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2881000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3306000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1581000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6671000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3214000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3811000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3733000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3781000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3545000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3695000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3277000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5143000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2248000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1515000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2989000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2856000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3248000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3172000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2392000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2942000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3087000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2898000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2335000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2677000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2740000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2475000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2504000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2274000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2329000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2024000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2194000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1810000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2238000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1831000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2033000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1719000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2080000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1962000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2015000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1595000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1497000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1691000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1758000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1571000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1677000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1667000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1452000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1566000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1450000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1379000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1536000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>994000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1177000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1176000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1297000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>878000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>912000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>545000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>653000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>948210477.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>997000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>851918827.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>969879518.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1094004396.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1103183899.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>878535774.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>920634921.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>762456077.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>796470189.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>737970303.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2306554392.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>589781967.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>411411779.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>599496222.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>630116596.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>612474637.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>565535595.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>511449335.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>603493912.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>500521316.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>500985083.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-273521409.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>346715328.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-198255896.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-406967538.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>153677278.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>378583875.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>224827912.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>340978593.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>379299754.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>437715485.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>255060389.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>282401902.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>41469194.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>445601852.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>848008701.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1473066506.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>348067104.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>311980662.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>233931498.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>287074830.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>306943450.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>292995486.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>288980624.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>294968987.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>240016755.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>264051759.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>249008104.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>223000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>220000000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>222000000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>185220637.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>225000000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>164000000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>179000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>3942000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3089000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3248000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10929000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2707000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3442000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>2889000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3141000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1499000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>6564000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3171000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3745000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3690000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3718000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3489000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3630000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3212000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5079000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2180000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1447000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2922000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2788000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3186000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3110000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2332000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2891000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3028000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2846000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2283000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2627000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2693000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2427000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2456000000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
@@ -28194,170 +28358,173 @@
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
+      <c r="DX16"/>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17">
+        <v>4615000000.0</v>
+      </c>
+      <c r="C17">
         <v>4251000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>4043000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3280000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3336000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>11129000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2793000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3635000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-181000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2564000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2824000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2886000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2963000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>3351000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1582000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>6671000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3214000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3811000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>3733000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3781000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3545000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>3695000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>3277000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5143000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2248000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1515000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2989000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2856000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3248000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3172000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2410000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2960000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3105000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2916000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2353000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2712000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2769000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2503000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2533000000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -28401,143 +28568,146 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>9296000000.0</v>
+      </c>
+      <c r="C18">
         <v>8861000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8789000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>8545000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8526000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8125000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7866000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7940000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7579000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7465000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7488000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7494000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>7289000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7428000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7733000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>7630000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7044000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6377000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6302000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>6262000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>5642000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5392000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>5635000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>6367000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>6483000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6460000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>6301000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6175000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>6024000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>5872000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28590,54 +28760,55 @@
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
+      <c r="DX18"/>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -28721,54 +28892,55 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28852,437 +29024,441 @@
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>5847000000.0</v>
+      </c>
+      <c r="C21">
         <v>5026000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5171000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4102000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4241000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12040000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3260000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3991000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>423000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3099000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3317000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3358000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3403000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3924000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2235000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7678000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3649000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4611000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4486000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4467000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4297000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4435000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3935000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4588000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2365000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1518000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3443000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3201000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3758000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3679000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2591000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3416000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3580000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3531000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3246000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3249000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3407000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2649000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3016000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2764000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2813000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2409000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2660000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1990000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2677000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2115000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2388000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2030000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2360000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2355000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2330000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1781000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1697000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1949000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2084000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1718000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1932000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1990000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1689000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1849000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1766000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1644000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1848000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1350000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1439000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1449000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1539000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>893000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1065000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>502000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>500000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>956557584.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1119000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1011653607.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1204819277.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1247676000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1351294000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1112590128.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1138154027.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>937286225.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1031791000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>982471810.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2526172000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>843105828.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>423656177.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>812342570.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>850905482.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>739955836.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>743845642.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>667763609.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>944944415.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>571801160.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>630453138.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-272089360.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>466849148.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-378352980.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-696753761.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>144268465.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>441945193.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>144220591.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>296636085.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>394656019.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>392744716.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>361978509.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>326991676.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-77014218.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>716145833.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1360053366.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1702076437.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>534062728.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>483909956.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>298950840.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>445049131.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>497924123.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>490024756.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>444007449.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>468917988.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>388020106.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>428090039.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>379114110.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>335000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>345000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>351000000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>185220637.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>364000000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>262000000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>280000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -29366,437 +29542,441 @@
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
+      <c r="DX22"/>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>22720000000.0</v>
+      </c>
+      <c r="C23">
         <v>22001000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23237000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>24670000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24459000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16421000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>26647000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>26586000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29917000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>26191000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>25649000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24581000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>23209000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20415000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21073000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11317000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11592000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7982000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7902000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7539000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7608000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7076000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8359000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7837000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10255000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12191000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11300000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11416000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11277000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10867000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>12008000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10867000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>10091000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9072000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8913000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8503000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8160000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7828000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8008000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7707000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7482000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7360000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7441000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7161000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6819000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7045000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6752000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6706000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6635000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6539000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6554000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>9133000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6949000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6141000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6094000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5333000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5669000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5486000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5674000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4894000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4979000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>5294000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5482000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>4880000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4760000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4719000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>4976000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5308000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>5281000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5783000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>6125000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4977594090.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5690000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5159734780.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5496987952.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5365994937.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5019699713.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>5125901275.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>5108759553.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3361805318.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4674736961.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4301663503.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3062130178.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>4048936358.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>4412881108.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3716624685.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3557429919.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3179953186.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3188290087.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3336075689.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3213340393.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3182194354.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3402758234.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4131462123.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3531021899.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4387621078.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4676167855.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>3823114317.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>4243624267.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>4765448860.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4743119267.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>4892506143.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5338030281.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>4850876656.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>5053507729.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>5519845973.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3243634259.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>3204023159.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>2089978935.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>3162946754.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>3146094577.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>3187124074.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>3138926682.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>2649105226.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>2486966651.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>2572988051.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>2148173674.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>2064088244.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1961854697.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>1951919931.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1939000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>1858000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>1912000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>185220637.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1912000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>1902000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>1735000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -29880,389 +30060,393 @@
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
+      <c r="DX24"/>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>591000000.0</v>
+      </c>
+      <c r="C25">
         <v>561000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>546000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>572000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>528000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>534000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>532000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>544000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="J25">
         <v>492000000.0</v>
       </c>
       <c r="K25">
+        <v>492000000.0</v>
+      </c>
+      <c r="L25">
         <v>499000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>505000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>496000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>479000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>431000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>463000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>430000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>438000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>435000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>475000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>469000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>543000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>579000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>636000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>503000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>509000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>493000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>377000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>345000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>344000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>339000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>366000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>336000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>356000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>333000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>332000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>337000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>320000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>318000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>350000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>334000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>329000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>324000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>320000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>315000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-18000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-15000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>320000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>261000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>276000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000000.0</v>
       </c>
       <c r="AZ25">
         <v>283000000.0</v>
       </c>
       <c r="BA25">
+        <v>283000000.0</v>
+      </c>
+      <c r="BB25">
         <v>257000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>253000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>246000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>263000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>236000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>242000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>244000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>317000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>284000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>293000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>288000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>332000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>288000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>281000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>292000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>317000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>314000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>309807276.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>312192724.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>291267207.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>317776820.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>202051727.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>203815261.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>237908856.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>218056100.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>204998332.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>199882422.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>223694225.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>209187406.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>202527461.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>212790168.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>229937913.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>234910476.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>207041524.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>195981146.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>225896415.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>221554423.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>234835074.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>238221281.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>265942168.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>266156009.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>272611134.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>285888078.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>309177081.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>323357236.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>332115347.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>345319183.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>423857530.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>440917356.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>472180644.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>470694049.0</v>
       </c>
-      <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
+      <c r="DX25"/>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -30346,817 +30530,824 @@
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>214</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>444000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>355000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>484000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>391000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>427000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>341000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>431000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>366000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>394000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>325000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>418000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>335000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>386000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>313000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>403000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>329000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>336000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>287000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>378000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>286000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>272000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>267000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>224000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>258000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>170000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>313000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>206000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>197000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>206000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>160000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>257000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>206000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>184000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>156000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>203000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>173000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>184000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>166000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>198000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>190000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>182000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>173000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>198000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>192000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>181000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>157000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>217000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>182000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>186000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>171000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>194000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000000.0</v>
       </c>
       <c r="BB27">
         <v>171000000.0</v>
       </c>
       <c r="BC27">
+        <v>171000000.0</v>
+      </c>
+      <c r="BD27">
         <v>149000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>221000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>157000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>164000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>126000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>203000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>137000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>140000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>113000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>595000000.0</v>
       </c>
-      <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>146000000.0</v>
       </c>
-      <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>566000000.0</v>
       </c>
-      <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>137659784.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>139545772.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>131000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>102471368.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>110441767.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>114509329.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>106484932.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>110926234.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>112874780.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>470099854.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>96014290.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>133136095.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>468768450.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27">
+      <c r="CH27"/>
+      <c r="CI27">
         <v>125944584.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>104192508.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>384052670.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>5883000000.0</v>
+      </c>
+      <c r="C28">
         <v>6193000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6579000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6198000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6059000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5902000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6157000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6444000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5758000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5498000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5680000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5109000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5391000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5001000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4922000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4230000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4156000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3874000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4034000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3701000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3882000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3566000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3936000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3511000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3856000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3598000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3813000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3449000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3561000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3467000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3554000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3364000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3267000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3055000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3135000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3042000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3046000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3016000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3160000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2906000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3018000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2853000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2983000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2867000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2861000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2872000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2943000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2862000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2923000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2726000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2773000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4984000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3063000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2500000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2497000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1401000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1791000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1829000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1784000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1294000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1808000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2020000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1829000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1074000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1596000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1630000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1934000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>323000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1569000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1922000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1902000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1248441179.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1342000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1137231264.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1170682731.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1118616005.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1160685763.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1169162507.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1156966490.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1115301493.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1101934608.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1092999889.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1174328630.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1126024727.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1082404800.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1028967255.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>981146118.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>907975807.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>956753160.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>970793912.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>943620963.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>941069502.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>958345061.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>893598740.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>965632603.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>802158487.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>867775139.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>881292144.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1013781087.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>886247123.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>941896024.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>915233415.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>963873482.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>868117039.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>887336504.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>981931280.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>662615741.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>650024964.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>650015047.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>605981036.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>576975374.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>568059281.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>565986395.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>553042233.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>479976700.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>527938630.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>453066850.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>426975705.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>417980860.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>412051128.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>358000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>338000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>344000000.0</v>
       </c>
-      <c r="DT28"/>
-      <c r="DU28">
+      <c r="DU28"/>
+      <c r="DV28">
         <v>333000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>318000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>304000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>1232000000.0</v>
+      </c>
+      <c r="C29">
         <v>775000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1128000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>822000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>905000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>985000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>698000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>534000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>794000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>729000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>634000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>628000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>727000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>866000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>947000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1297000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>703000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1002000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>984000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>910000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>922000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>962000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>827000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-202000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>445000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>250000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>659000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>646000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>813000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>773000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31209,1181 +31400,1189 @@
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
+      <c r="DX29"/>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>10141000000.0</v>
+      </c>
+      <c r="C30">
         <v>9880000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10291000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>10811000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10269000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1624000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10429000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9643000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12619000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9588000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9323000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8821000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8797000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7936000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10060000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3631000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7503000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6303000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6610000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6485000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6343000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6062000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6466000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5523000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6023000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5698000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6162000000.0</v>
       </c>
       <c r="AB30">
         <v>6162000000.0</v>
       </c>
       <c r="AC30">
+        <v>6162000000.0</v>
+      </c>
+      <c r="AD30">
         <v>6002000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5833000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6474000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5959000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5674000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5305000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5342000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5369000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5298000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5242000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5389000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5355000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5255000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5186000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5227000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5210000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4813000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5183000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4782000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4728000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4730000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4608000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4467000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7134000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4832000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4158000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4022000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2988000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3399000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3295000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3473000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3154000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3207000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3163000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3190000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2966000000.0</v>
       </c>
       <c r="BM30">
         <v>2966000000.0</v>
       </c>
       <c r="BN30">
+        <v>2966000000.0</v>
+      </c>
+      <c r="BO30">
         <v>2953000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2981000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3131000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3045000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3051000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3020000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2214492735.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2709000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2215189873.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2285140562.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2333979479.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2196784156.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2279534109.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2236331569.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>674965670.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2199343817.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2154739310.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>763541193.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2252776253.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2634994491.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2076826196.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1946167205.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1926368185.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1906852961.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2291238174.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1948120699.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1985079540.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1905432030.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2587713018.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1979927008.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1870531520.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1889152811.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1952328681.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2081419293.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2215148849.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2145259940.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2117628993.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2209563784.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2120634694.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2089774079.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2729561612.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1255787037.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1159992209.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>65001505.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1139022611.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1071158786.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1024035768.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1032955404.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>985110952.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>913936216.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>955201775.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>850172295.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>820161966.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>757784068.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>720970005.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>668000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>641000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>624000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>185220637.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>608000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>599000000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>559000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:127">
+    <row r="31" spans="1:128">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-190000000.0</v>
       </c>
-      <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31">
         <v>423000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-333000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-476000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-363000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-175000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-157000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-133000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-147000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-145000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>77000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-160000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-179000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-174000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-173000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-180000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-199000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-203000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-202000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-197000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-365000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-222000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-194000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-217000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-221000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>7000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-241000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>5000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-167000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-192000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-165000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-183000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-175000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-50000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-64000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-412000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-76000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-415000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-68000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-111000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-63000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-60000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-73000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-201000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-51000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-67000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-59000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-130000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>1932000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1990000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>1689000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1444000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1766000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1644000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>1848000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1528000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1439000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1449000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1539000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>893000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1065000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>502000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>500000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-2493334918.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-2693000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2712477396.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-2956827310.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-2892657597.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-2652539666.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-2674431503.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-2708994709.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-2516040242.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2366783573.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-2131293960.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2184797451.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1810456658.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1737480103.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1619647355.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1601339618.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1327368184.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1257485030.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1236802413.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1369772367.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1279959516.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1438221222.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1446369755.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1470498784.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-1566519413.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1575613618.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1470911087.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1908759702.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2359168998.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2408256881.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2504606880.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-2858641883.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-1915777076.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-1621581452.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-3073163509.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1992042824.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-275718238.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>1820042130.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-479066374.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-592234478.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-71019260.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-749055177.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-492197567.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-444007570.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-1012299781.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-522260510.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-516196594.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-431594554.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-283097805.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>1368639549.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>1328801907.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>1507112701.0</v>
       </c>
-      <c r="DT31"/>
-      <c r="DU31">
+      <c r="DU31"/>
+      <c r="DV31">
         <v>364000000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>262000000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>280000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:127">
+    <row r="32" spans="1:128">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
+        <v>28567000000.0</v>
+      </c>
+      <c r="C32">
         <v>27027000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>28408000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>28772000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>28700000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>28461000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29907000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>30577000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>30340000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>29290000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>28966000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>27939000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>26612000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>24339000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>23308000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>18995000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>15241000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>12593000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>12388000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>12006000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>11905000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11511000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12294000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>12425000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12620000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>13709000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>14743000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>14617000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>15035000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>14546000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>14599000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>14283000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>13671000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>12603000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12159000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>11752000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>11567000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>10477000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>11024000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10471000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>10295000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>9769000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>10101000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>9151000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>9496000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>9160000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>9140000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>8736000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>8995000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>8894000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>8884000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>10914000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>8646000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>8090000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>8178000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>7051000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>7601000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>7476000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>7363000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>6743000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>6745000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>6938000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>7330000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>6230000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>6199000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>6168000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>6515000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>6201000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>6346000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>6285000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>6625000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>5934151674.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>6809000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>6171388387.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>6701807229.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>6613671163.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>6370993504.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>6238491403.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>6246913580.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>4299091543.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>5706527888.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>5284135313.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>5588302230.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>4892042186.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>4836537285.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>4528967255.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>4408335401.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>3919909022.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>3932135729.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>4003839298.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>4158284808.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>3753995514.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>4033211372.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>3859372763.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>3997871047.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>4009268098.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>3979414094.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>3967382782.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>4685569460.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>4909669451.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>5039755352.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>5287162162.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>5730774997.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>5212855165.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>5380499405.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>5442831755.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>3959780092.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>4564076525.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>3792055372.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>3697009482.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>3630004533.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>3486074914.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>3583975813.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>3147029349.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>2976991407.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>3016995500.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>2617091662.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>2452108350.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>2389944736.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>2331034041.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>2274000000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>2203000000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>2263000000.0</v>
       </c>
-      <c r="DT32"/>
-      <c r="DU32">
+      <c r="DU32"/>
+      <c r="DV32">
         <v>2276000000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>2164000000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>2015000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -32475,51 +32674,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
         <v>6437000000.0</v>
       </c>
       <c r="C2">
         <v>6721000000.0</v>
       </c>
       <c r="D2">
         <v>8556000000.0</v>
       </c>
       <c r="E2">
         <v>5931000000.0</v>
       </c>
       <c r="F2">
         <v>6445000000.0</v>
       </c>
       <c r="G2">
         <v>4863000000.0</v>
       </c>
       <c r="H2">
         <v>4735000000.0</v>
       </c>
       <c r="I2">
         <v>3971000000.0</v>
       </c>
@@ -32573,51 +32772,51 @@
       </c>
       <c r="Z2">
         <v>1521980638.0</v>
       </c>
       <c r="AA2">
         <v>1463600366.0</v>
       </c>
       <c r="AB2">
         <v>1378990731.0</v>
       </c>
       <c r="AC2">
         <v>1200030869.0</v>
       </c>
       <c r="AD2">
         <v>906069568.0</v>
       </c>
       <c r="AE2">
         <v>526020067.0</v>
       </c>
       <c r="AF2">
         <v>662026502.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
         <v>2145000000</v>
       </c>
       <c r="C3">
         <v>2177000000</v>
       </c>
       <c r="D3">
         <v>1844000000</v>
       </c>
       <c r="E3">
         <v>1454000000</v>
       </c>
       <c r="F3">
         <v>1129000000</v>
       </c>
       <c r="G3">
         <v>1757000000</v>
       </c>
       <c r="H3">
         <v>1385000000</v>
       </c>
       <c r="I3">
         <v>587000000</v>
       </c>
@@ -32671,123 +32870,123 @@
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>193420652</v>
       </c>
       <c r="AB3">
         <v>273061645</v>
       </c>
       <c r="AC3">
         <v>342028091</v>
       </c>
       <c r="AD3">
         <v>155048585</v>
       </c>
       <c r="AE3">
         <v>880936455</v>
       </c>
       <c r="AF3">
         <v>179226342</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
         <v>1075000000.0</v>
       </c>
       <c r="C6">
         <v>-284000000.0</v>
       </c>
       <c r="D6">
         <v>-1835000000.0</v>
       </c>
       <c r="E6">
         <v>2625000000.0</v>
       </c>
       <c r="F6">
         <v>-514000000.0</v>
       </c>
       <c r="G6">
         <v>1582000000.0</v>
       </c>
       <c r="H6">
         <v>128000000.0</v>
       </c>
       <c r="I6">
         <v>764000000.0</v>
       </c>
@@ -32841,51 +33040,51 @@
       </c>
       <c r="Z6">
         <v>439612760.0</v>
       </c>
       <c r="AA6">
         <v>57873895.0</v>
       </c>
       <c r="AB6">
         <v>85037517.0</v>
       </c>
       <c r="AC6">
         <v>179039976.0</v>
       </c>
       <c r="AD6">
         <v>-388959302.0</v>
       </c>
       <c r="AE6">
         <v>379933111.0</v>
       </c>
       <c r="AF6">
         <v>-138401821.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B7">
         <v>-88579000000.0</v>
       </c>
       <c r="C7">
         <v>42243000000.0</v>
       </c>
       <c r="D7">
         <v>-78856000000.0</v>
       </c>
       <c r="E7">
         <v>20233000000.0</v>
       </c>
       <c r="F7">
         <v>34530000000.0</v>
       </c>
       <c r="G7">
         <v>212058000000.0</v>
       </c>
       <c r="H7">
         <v>-13987000000.0</v>
       </c>
       <c r="I7">
         <v>-12225000000.0</v>
       </c>
@@ -32939,87 +33138,87 @@
       </c>
       <c r="Z7">
         <v>1714013649.0</v>
       </c>
       <c r="AA7">
         <v>-7744441060.0</v>
       </c>
       <c r="AB7">
         <v>170663528.0</v>
       </c>
       <c r="AC7">
         <v>-281987961.0</v>
       </c>
       <c r="AD7">
         <v>-92099704.0</v>
       </c>
       <c r="AE7">
         <v>-232107023.0</v>
       </c>
       <c r="AF7">
         <v>231000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>812000000.0</v>
       </c>
       <c r="E9">
         <v>-412000000.0</v>
       </c>
       <c r="F9">
         <v>-288000000.0</v>
       </c>
       <c r="G9">
         <v>-108000000.0</v>
       </c>
       <c r="H9">
         <v>-26000000.0</v>
       </c>
       <c r="I9">
         <v>-104000000.0</v>
       </c>
       <c r="J9">
         <v>-283000000.0</v>
       </c>
       <c r="K9">
@@ -33041,87 +33240,87 @@
       <c r="Q9">
         <v>610000000.0</v>
       </c>
       <c r="R9">
         <v>224000000.0</v>
       </c>
       <c r="S9">
         <v>27000000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -33131,51 +33330,51 @@
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-475000000.0</v>
       </c>
       <c r="F12">
         <v>-711000000.0</v>
       </c>
       <c r="G12">
         <v>4665000000.0</v>
       </c>
       <c r="H12">
         <v>4479000000.0</v>
       </c>
       <c r="I12">
         <v>5265000000.0</v>
       </c>
       <c r="J12">
         <v>3984000000.0</v>
       </c>
       <c r="K12">
         <v>4204000000.0</v>
       </c>
@@ -33185,51 +33384,51 @@
       <c r="M12">
         <v>2714000000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-129337000000.0</v>
       </c>
       <c r="F13">
         <v>-13425000000.0</v>
       </c>
       <c r="G13">
         <v>18430000000.0</v>
       </c>
       <c r="H13">
         <v>-68896000000.0</v>
       </c>
       <c r="I13">
         <v>-64260000000.0</v>
       </c>
       <c r="J13">
         <v>-29253000000.0</v>
       </c>
       <c r="K13">
         <v>-59793000000.0</v>
       </c>
@@ -33239,51 +33438,51 @@
       <c r="M13">
         <v>-59346000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B14">
         <v>2166000000.0</v>
       </c>
       <c r="C14">
         <v>2027000000.0</v>
       </c>
       <c r="D14">
         <v>1911000000.0</v>
       </c>
       <c r="E14">
         <v>1766000000.0</v>
       </c>
       <c r="F14">
         <v>2066000000.0</v>
       </c>
       <c r="G14">
         <v>2141000000.0</v>
       </c>
       <c r="H14">
         <v>1405000000.0</v>
       </c>
       <c r="I14">
         <v>1391000000.0</v>
       </c>
@@ -33337,51 +33536,51 @@
       </c>
       <c r="Z14">
         <v>1807649579.0</v>
       </c>
       <c r="AA14">
         <v>1605239111.0</v>
       </c>
       <c r="AB14">
         <v>253935560.0</v>
       </c>
       <c r="AC14">
         <v>223954314.0</v>
       </c>
       <c r="AD14">
         <v>158005915.0</v>
       </c>
       <c r="AE14">
         <v>134983278.0</v>
       </c>
       <c r="AF14">
         <v>131441574.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15">
         <v>7663000000.0</v>
       </c>
       <c r="C15">
         <v>7160000000.0</v>
       </c>
       <c r="D15">
         <v>5825000000.0</v>
       </c>
       <c r="E15">
         <v>6665000000.0</v>
       </c>
       <c r="F15">
         <v>5555000000.0</v>
       </c>
       <c r="G15">
         <v>3660000000.0</v>
       </c>
       <c r="H15">
         <v>5157000000.0</v>
       </c>
       <c r="I15">
         <v>4634000000.0</v>
       </c>
@@ -33435,51 +33634,51 @@
       </c>
       <c r="Z15">
         <v>766544993.0</v>
       </c>
       <c r="AA15">
         <v>627474871.0</v>
       </c>
       <c r="AB15">
         <v>475945270.0</v>
       </c>
       <c r="AC15">
         <v>436950147.0</v>
       </c>
       <c r="AD15">
         <v>366004788.0</v>
       </c>
       <c r="AE15">
         <v>334046823.0</v>
       </c>
       <c r="AF15">
         <v>301699906.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B16">
         <v>7512000000.0</v>
       </c>
       <c r="C16">
         <v>6437000000.0</v>
       </c>
       <c r="D16">
         <v>6721000000.0</v>
       </c>
       <c r="E16">
         <v>8556000000.0</v>
       </c>
       <c r="F16">
         <v>5931000000.0</v>
       </c>
       <c r="G16">
         <v>6445000000.0</v>
       </c>
       <c r="H16">
         <v>4863000000.0</v>
       </c>
       <c r="I16">
         <v>4735000000.0</v>
       </c>
@@ -33533,87 +33732,87 @@
       </c>
       <c r="Z16">
         <v>1961593398.0</v>
       </c>
       <c r="AA16">
         <v>1521474261.0</v>
       </c>
       <c r="AB16">
         <v>1464028248.0</v>
       </c>
       <c r="AC16">
         <v>1379070845.0</v>
       </c>
       <c r="AD16">
         <v>517110266.0</v>
       </c>
       <c r="AE16">
         <v>905953178.0</v>
       </c>
       <c r="AF16">
         <v>523624681.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B18">
         <v>-71791000000.0</v>
       </c>
       <c r="C18">
         <v>52760000000.0</v>
       </c>
       <c r="D18">
         <v>-67146000000.0</v>
       </c>
       <c r="E18">
         <v>37495000000.0</v>
       </c>
       <c r="F18">
         <v>49000000000.0</v>
       </c>
       <c r="G18">
         <v>228346000000.0</v>
       </c>
       <c r="H18">
         <v>-555000000.0</v>
       </c>
       <c r="I18">
         <v>5106000000.0</v>
       </c>
@@ -33667,51 +33866,51 @@
       </c>
       <c r="Z18">
         <v>-4832566259.0</v>
       </c>
       <c r="AA18">
         <v>-6105696010.0</v>
       </c>
       <c r="AB18">
         <v>-10082389290.0</v>
       </c>
       <c r="AC18">
         <v>-17114986881.0</v>
       </c>
       <c r="AD18">
         <v>-8217011689.0</v>
       </c>
       <c r="AE18">
         <v>-1903946488.0</v>
       </c>
       <c r="AF18">
         <v>-2008000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19">
         <v>5958000000.0</v>
       </c>
       <c r="C19">
         <v>-45422000000.0</v>
       </c>
       <c r="D19">
         <v>76226000000.0</v>
       </c>
       <c r="E19">
         <v>-32920000000.0</v>
       </c>
       <c r="F19">
         <v>-42281000000.0</v>
       </c>
       <c r="G19">
         <v>-224115000000.0</v>
       </c>
       <c r="H19">
         <v>5506000000.0</v>
       </c>
       <c r="I19">
         <v>1549000000.0</v>
       </c>
@@ -33727,51 +33926,51 @@
       <c r="M19">
         <v>-33427000000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20">
         <v>16622000000.0</v>
       </c>
       <c r="C20">
         <v>13376000000.0</v>
       </c>
       <c r="D20">
         <v>8571000000.0</v>
       </c>
       <c r="E20">
         <v>16805000000.0</v>
       </c>
       <c r="F20">
         <v>12833000000.0</v>
       </c>
       <c r="G20">
         <v>8917000000.0</v>
       </c>
       <c r="H20">
         <v>10911000000.0</v>
       </c>
       <c r="I20">
         <v>9322000000.0</v>
       </c>
@@ -33779,51 +33978,51 @@
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21">
         <v>-2575000000.0</v>
       </c>
       <c r="C21">
         <v>1102000000.0</v>
       </c>
       <c r="D21">
         <v>-2359000000.0</v>
       </c>
       <c r="E21">
         <v>-657000000.0</v>
       </c>
       <c r="F21">
         <v>-550000000.0</v>
       </c>
       <c r="G21">
         <v>-126000000.0</v>
       </c>
       <c r="H21">
         <v>1773000000.0</v>
       </c>
       <c r="I21">
         <v>-718000000.0</v>
       </c>
@@ -33839,51 +34038,51 @@
       <c r="M21">
         <v>13344000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
         <v>20538000000.0</v>
       </c>
       <c r="C22">
         <v>8842000000.0</v>
       </c>
       <c r="D22">
         <v>10782000000.0</v>
       </c>
       <c r="E22">
         <v>17429000000.0</v>
       </c>
       <c r="F22">
         <v>14298000000.0</v>
       </c>
       <c r="G22">
         <v>11895000000.0</v>
       </c>
       <c r="H22">
         <v>11686000000.0</v>
       </c>
       <c r="I22">
         <v>14516000000.0</v>
       </c>
@@ -33937,51 +34136,51 @@
       </c>
       <c r="Z22">
         <v>1382320267.0</v>
       </c>
       <c r="AA22">
         <v>1024977155.0</v>
       </c>
       <c r="AB22">
         <v>2980726791.0</v>
       </c>
       <c r="AC22">
         <v>1121006328.0</v>
       </c>
       <c r="AD22">
         <v>1088015772.0</v>
       </c>
       <c r="AE22">
         <v>913979933.0</v>
       </c>
       <c r="AF22">
         <v>794000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B23">
         <v>730000000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-17906000000.0</v>
       </c>
       <c r="E23">
         <v>125698000000.0</v>
       </c>
       <c r="F23">
         <v>-5449000000.0</v>
       </c>
       <c r="G23">
         <v>240492000000.0</v>
       </c>
       <c r="H23">
         <v>-220000000.0</v>
       </c>
       <c r="I23">
         <v>-72000000.0</v>
       </c>
       <c r="J23">
         <v>-392000000.0</v>
@@ -34033,51 +34232,51 @@
       </c>
       <c r="Z23">
         <v>8328836692.0</v>
       </c>
       <c r="AA23">
         <v>5303076455.0</v>
       </c>
       <c r="AB23">
         <v>21125496542.0</v>
       </c>
       <c r="AC23">
         <v>10459947524.0</v>
       </c>
       <c r="AD23">
         <v>23080974510.0</v>
       </c>
       <c r="AE23">
         <v>4822876254.0</v>
       </c>
       <c r="AF23">
         <v>5235000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B24">
         <v>61591000000.0</v>
       </c>
       <c r="C24">
         <v>-71153000000.0</v>
       </c>
       <c r="D24">
         <v>78070000000.0</v>
       </c>
       <c r="E24">
         <v>30455000000.0</v>
       </c>
       <c r="F24">
         <v>-729000000.0</v>
       </c>
       <c r="G24">
         <v>-138266000000.0</v>
       </c>
       <c r="H24">
         <v>4578000000.0</v>
       </c>
       <c r="I24">
         <v>20465000000.0</v>
       </c>
@@ -34131,51 +34330,51 @@
       </c>
       <c r="Z24">
         <v>-28566894.0</v>
       </c>
       <c r="AA24">
         <v>-3307950045.0</v>
       </c>
       <c r="AB24">
         <v>-2818890687.0</v>
       </c>
       <c r="AC24">
         <v>-1010804136.0</v>
       </c>
       <c r="AD24">
         <v>-22824954232.0</v>
       </c>
       <c r="AE24">
         <v>-12552107023.0</v>
       </c>
       <c r="AF24">
         <v>-1324000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
         <v>-3007000000.0</v>
       </c>
       <c r="C25">
         <v>2886000000.0</v>
       </c>
       <c r="D25">
         <v>785900000.0</v>
       </c>
       <c r="E25">
         <v>-981000000.0</v>
       </c>
       <c r="F25">
         <v>-1023000000.0</v>
       </c>
       <c r="G25">
         <v>4578000000.0</v>
       </c>
       <c r="H25">
         <v>1759000000.0</v>
       </c>
       <c r="I25">
         <v>1626000000.0</v>
       </c>
@@ -34229,51 +34428,51 @@
       </c>
       <c r="Z25">
         <v>-8527217902.0</v>
       </c>
       <c r="AA25">
         <v>33505939.0</v>
       </c>
       <c r="AB25">
         <v>-13348536119.0</v>
       </c>
       <c r="AC25">
         <v>-17729896589.0</v>
       </c>
       <c r="AD25">
         <v>-9099845093.0</v>
       </c>
       <c r="AE25">
         <v>-1916923077.0</v>
       </c>
       <c r="AF25">
         <v>-2973000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B26">
         <v>-20835000000.0</v>
       </c>
       <c r="C26">
         <v>-17131000000.0</v>
       </c>
       <c r="D26">
         <v>-13234000000.0</v>
       </c>
       <c r="E26">
         <v>-14302000000.0</v>
       </c>
       <c r="F26">
         <v>-11764000000.0</v>
       </c>
       <c r="G26">
         <v>-9877000000.0</v>
       </c>
       <c r="H26">
         <v>-12168000000.0</v>
       </c>
       <c r="I26">
         <v>-10425000000.0</v>
       </c>
@@ -34307,51 +34506,51 @@
       <c r="S26">
         <v>-12000000.0</v>
       </c>
       <c r="T26">
         <v>-45000000.0</v>
       </c>
       <c r="U26">
         <v>-55000000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>-616000000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>1331100000.0</v>
       </c>
       <c r="E27">
         <v>883500000.0</v>
       </c>
       <c r="F27">
         <v>1406600000.0</v>
       </c>
       <c r="G27">
         <v>299200000.0</v>
       </c>
       <c r="H27">
         <v>747100000.0</v>
       </c>
       <c r="I27">
         <v>690500000.0</v>
       </c>
       <c r="J27">
         <v>1001800000.0</v>
       </c>
       <c r="K27">
@@ -34377,51 +34576,51 @@
       </c>
       <c r="T27">
         <v>20000000.0</v>
       </c>
       <c r="U27">
         <v>31000000.0</v>
       </c>
       <c r="V27">
         <v>20000000.0</v>
       </c>
       <c r="W27">
         <v>11000000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B28">
         <v>9641000000.0</v>
       </c>
       <c r="C28">
         <v>95163000000.0</v>
       </c>
       <c r="D28">
         <v>-1507000000.0</v>
       </c>
       <c r="E28">
         <v>84879000000.0</v>
       </c>
       <c r="F28">
         <v>-56316000000.0</v>
       </c>
       <c r="G28">
         <v>298926000000.0</v>
       </c>
       <c r="H28">
         <v>-24472000000.0</v>
       </c>
       <c r="I28">
         <v>-6527000000.0</v>
       </c>
@@ -34475,51 +34674,51 @@
       </c>
       <c r="Z28">
         <v>15188065386.0</v>
       </c>
       <c r="AA28">
         <v>-1719463905.0</v>
       </c>
       <c r="AB28">
         <v>33904663822.0</v>
       </c>
       <c r="AC28">
         <v>6789936719.0</v>
       </c>
       <c r="AD28">
         <v>30243064357.0</v>
       </c>
       <c r="AE28">
         <v>13229966555.0</v>
       </c>
       <c r="AF28">
         <v>6056000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B29">
         <v>-2646000000.0</v>
       </c>
       <c r="C29">
         <v>27927000000.0</v>
       </c>
       <c r="D29">
         <v>36772000000.0</v>
       </c>
       <c r="E29">
         <v>47749000000.0</v>
       </c>
       <c r="F29">
         <v>102019000000.0</v>
       </c>
       <c r="G29">
         <v>-28887000000.0</v>
       </c>
       <c r="H29">
         <v>118440000000.0</v>
       </c>
       <c r="I29">
         <v>15000000.0</v>
       </c>
@@ -34573,51 +34772,51 @@
       </c>
       <c r="Z29">
         <v>-4832566259.0</v>
       </c>
       <c r="AA29">
         <v>-5912275358.0</v>
       </c>
       <c r="AB29">
         <v>-9808739150.0</v>
       </c>
       <c r="AC29">
         <v>-16772958790.0</v>
       </c>
       <c r="AD29">
         <v>-8061963104.0</v>
       </c>
       <c r="AE29">
         <v>-1023010033.0</v>
       </c>
       <c r="AF29">
         <v>-1828000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B30">
         <v>-6598000000.0</v>
       </c>
       <c r="C30">
         <v>-123372000000.0</v>
       </c>
       <c r="D30">
         <v>-37196000000.0</v>
       </c>
       <c r="E30">
         <v>-130385000000.0</v>
       </c>
       <c r="F30">
         <v>-45878000000.0</v>
       </c>
       <c r="G30">
         <v>-268509000000.0</v>
       </c>
       <c r="H30">
         <v>-93857000000.0</v>
       </c>
       <c r="I30">
         <v>1549000000.0</v>
       </c>
@@ -34690,1139 +34889,1145 @@
       <c r="AF30">
         <v>-4367000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW30"/>
+  <dimension ref="A1:DX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>97</v>
       </c>
       <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
         <v>100</v>
       </c>
       <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
         <v>103</v>
       </c>
       <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
         <v>106</v>
       </c>
       <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
         <v>109</v>
       </c>
       <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
         <v>112</v>
       </c>
       <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
         <v>115</v>
       </c>
       <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
         <v>118</v>
       </c>
       <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
         <v>121</v>
       </c>
       <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
         <v>124</v>
       </c>
       <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
         <v>127</v>
       </c>
       <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
         <v>130</v>
       </c>
       <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
         <v>133</v>
       </c>
       <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
         <v>136</v>
       </c>
       <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
         <v>139</v>
       </c>
       <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
         <v>142</v>
       </c>
       <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
         <v>145</v>
       </c>
       <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
         <v>148</v>
       </c>
       <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
         <v>151</v>
       </c>
       <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
         <v>154</v>
       </c>
       <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
         <v>157</v>
       </c>
       <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
         <v>160</v>
       </c>
       <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
         <v>163</v>
       </c>
       <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
         <v>166</v>
       </c>
       <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
         <v>169</v>
       </c>
       <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
         <v>172</v>
       </c>
       <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
         <v>175</v>
       </c>
       <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
         <v>178</v>
       </c>
       <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
         <v>181</v>
       </c>
       <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
         <v>184</v>
       </c>
       <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
       <c r="DW1" t="s">
         <v>187</v>
       </c>
+      <c r="DX1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
+        <v>5858000000.0</v>
+      </c>
+      <c r="C2">
         <v>6287000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7512000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5517000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5501000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6552000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6437000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7245000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6308000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6333000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6721000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7420000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6874000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6988000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8556000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5674000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5633000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7001000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5931000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5817000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5718000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6250000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6445000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5410000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5297000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5073000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4863000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5012000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5009000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4381000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4735000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5541000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4197000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3896000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3971000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4113000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5271000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3748000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3907000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3593000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3292000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3204000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3154000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3542000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2945000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2899000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2781000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3099000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2873000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2874000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3581000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3067000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3042000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3136000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3436000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2989000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3087000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2870000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3096000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2899000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3086000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2609000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2574000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2969000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2629000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2481000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2414000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2477000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2437000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2850294985.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2517207473.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2783009212.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2519590115.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2036144578.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1790160643.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1985943989.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1994453688.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2112874780.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2018812463.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1958366331.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>-4505972982.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2157487483.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1672735548.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2172156239.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1797229219.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1729099479.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1404118085.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1836327345.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1515151515.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1769454738.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1467707782.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1547987616.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1357582701.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1572384428.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1902372263.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1673792557.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1911557159.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1460478378.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1961032789.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1648318043.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1769041769.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1599460351.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1521511018.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1770214031.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2092713270.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1966001157.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1463975694.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2069064099.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1666958753.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>2654177368.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1379060281.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>117973348.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>44050686.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>528032620.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>516965196.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>46052690.0</v>
       </c>
-      <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>718964820.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>906052029.0</v>
       </c>
-      <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>725948323.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>525975811.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>567645127.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>317877574.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>325637152.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>662228458.0</v>
       </c>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
+        <v>731000000</v>
+      </c>
+      <c r="C3">
         <v>624000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>531000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>637000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>575000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>436000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>497000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>713000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>568000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>425000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>471000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>554000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>514000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>373000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>403000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>461000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>254000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>406000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>333000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>358000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>286000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>183000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>302000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>940000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>67000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>538000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>212000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>216000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>113000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>292000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>173000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>261000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>175000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000000</v>
       </c>
       <c r="AI3">
         <v>225000000</v>
       </c>
       <c r="AJ3">
+        <v>225000000</v>
+      </c>
+      <c r="AK3">
         <v>305000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>143000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>251000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>21000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>341000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>305000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>241000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>392000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>159000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>352000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>69000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>530000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>340000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>105000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>54000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>338000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>242000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>233000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>197000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>79000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>265000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>216000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>109000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>237000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>149000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
         <v>498000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>213000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>33000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>26000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>357000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>123000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>78379548</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>507620452</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>263337671</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>106423838</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>84434786</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>77309237</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>98016303</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>5093677</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>122110807</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>96413874</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>94294501</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
         <v>75102412</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>121746821</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>152765677</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
         <v>192629128</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>64827169</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>10587612</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>64954127</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CP3">
         <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
+        <v>0</v>
+      </c>
+      <c r="CS3">
         <v>45615320</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>68091845</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
-        <v>593272171</v>
+        <v>0</v>
       </c>
       <c r="CW3">
         <v>593272171</v>
       </c>
       <c r="CX3">
-        <v>0</v>
+        <v>593272171</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
+        <v>0</v>
+      </c>
+      <c r="DA3">
         <v>193420652</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
       <c r="DC3">
         <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
       <c r="DG3">
         <v>0</v>
       </c>
       <c r="DH3">
         <v>0</v>
       </c>
       <c r="DI3">
         <v>0</v>
       </c>
@@ -35846,54 +36051,57 @@
       </c>
       <c r="DP3">
         <v>0</v>
       </c>
       <c r="DQ3">
         <v>0</v>
       </c>
       <c r="DR3">
         <v>0</v>
       </c>
       <c r="DS3">
         <v>0</v>
       </c>
       <c r="DT3">
         <v>0</v>
       </c>
       <c r="DU3">
         <v>0</v>
       </c>
       <c r="DV3">
         <v>0</v>
       </c>
       <c r="DW3">
         <v>0</v>
       </c>
+      <c r="DX3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -35977,54 +36185,55 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -36108,774 +36317,781 @@
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
+      <c r="DX5"/>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
+        <v>954000000.0</v>
+      </c>
+      <c r="C6">
         <v>-429000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1225000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1995000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1051000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>115000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-808000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>937000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-25000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-388000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-699000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>546000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-114000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1568000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2882000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>41000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1368000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1070000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>114000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>99000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-532000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-195000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1035000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>113000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>224000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>210000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-149000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>628000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-354000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-806000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1344000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>301000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-75000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-142000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1158000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1523000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-159000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>314000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>301000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>88000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>50000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-388000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>597000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>46000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>118000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-318000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>226000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-707000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>514000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>25000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-94000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-300000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>447000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-98000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>217000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-226000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>197000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-187000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>477000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>35000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-395000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>340000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>148000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>67000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-63000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>40000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-413294985.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>333087512.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-266174195.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>263419097.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>483445537.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>245983935.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-196141700.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-8509699.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-118421092.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>94062317.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>61155715.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6464339313.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-6663460465.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>484751935.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-498995299.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>374927020.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>68129740.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>324981394.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-431791866.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>321175830.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-254303223.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>301746956.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-80230792.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>190404915.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-214801727.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-329987835.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>228076602.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-237764602.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>451078781.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-500554411.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>313275355.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-120723726.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>169581418.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>77949333.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-248739770.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-322499239.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>126712113.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>502025463.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-605035851.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>402105346.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-967020808.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>1275117087.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>5948518.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>117973348.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>44050686.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>11067424.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-78966194.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>46052690.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-168958589.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-187087209.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>263951250.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-31056940.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-52933711.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>199972512.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-43794300.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>249767553.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-7759578.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-336591306.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B7">
+        <v>-16708000000.0</v>
+      </c>
+      <c r="C7">
         <v>5289000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>29572000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-14827000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-26459000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8142000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-55435000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>75390000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-10937000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2012000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-24222000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10655000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-34503000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-57599000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2698000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4334000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>15634000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-15675000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>24608000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>18500000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-528000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-16577000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>41507000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>18618000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>55744000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>133103000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>5696000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-3561000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-283000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-6198000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-7239000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2496000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>3462000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-10418000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-2718000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>14314000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-10053000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>4818000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>5394000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2625000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>21988000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2831000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>12684000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>8337000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2116000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3455000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>16603000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2439000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>11666000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-15009000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>15176000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>5605000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>6440000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>9061000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1974000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>63000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>5122000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-4555000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4864000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-4309000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-294000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-4377000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>611000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-3079000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>942000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1341000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-329000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-2047000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>11433000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>7187000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>902000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>10554565984.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>7664423184.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-4281338131.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>593373494.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-747806781.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-5879558986.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>9358462918.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-2855967078.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-3290081833.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-341193319.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>2781838012.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-9271734183.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>33265607455.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>6175967731.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>3344119598.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-9243363930.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-11989617449.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>12059728069.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>1693195764.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-13579936474.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-9825962.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>9679333619.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-1454392803.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-8068734793.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>342161150.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>3523699270.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-3605867812.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-552827499.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>1658967777.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-1416084349.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-811885819.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>2283016040.0</v>
       </c>
-      <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
-      <c r="DC7">
+      <c r="DC7"/>
+      <c r="DD7">
         <v>63657407.0</v>
       </c>
-      <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -36959,246 +37175,247 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9">
         <v>206000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>164000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>297000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>484000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>28000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-150000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-136000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-73000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-53000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-30000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-114000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-128000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-16000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>27000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-76000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-79000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>33000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-46000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>63000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-76000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>56000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-71000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-27000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-62000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>20000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-232000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-74000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>10000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>19000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>133000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-155000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-99000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-188000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>45000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-52000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>32000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-106000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-44000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-86000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>75000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-214000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-25000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-261000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>203000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-219000000.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>-345000000.0</v>
       </c>
-      <c r="BH9"/>
-      <c r="BI9">
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>-582000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>512000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-671000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>876000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-102000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>379000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-543000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>148000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-1325000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1174000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>227000000.0</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
@@ -37210,54 +37427,55 @@
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
+      <c r="DX9"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -37341,69 +37559,68 @@
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
+      <c r="DX10"/>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -37438,51 +37655,53 @@
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
-      <c r="AN11"/>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
@@ -37526,148 +37745,149 @@
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>349000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-256000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>296000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-205000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-369000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>128000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-29000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-2916000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>478000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>607000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1120000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-1596000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2081000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2691000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1489000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1125000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1139000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1014000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1201000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1034000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>900000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1050000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2281000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>886000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1257000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>491000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1350000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
@@ -37711,148 +37931,149 @@
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
+      <c r="DX12"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>9819000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-41813000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-13573000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-59195000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-12856000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-30995000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-26291000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2379000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-22698000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-4199000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>15552000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16423000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>42510000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-17341000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-23201000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-18586000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-16536000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-34894000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1120000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-22277000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-9861000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-34947000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2833000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-23632000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>37088000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-27530000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-8242000000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
@@ -37896,1131 +38117,1141 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B14">
+        <v>591000000.0</v>
+      </c>
+      <c r="C14">
         <v>561000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>546000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>572000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>528000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>534000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>532000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>544000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492000000.0</v>
       </c>
       <c r="J14">
         <v>492000000.0</v>
       </c>
       <c r="K14">
+        <v>492000000.0</v>
+      </c>
+      <c r="L14">
         <v>499000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>505000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>496000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>479000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>431000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>463000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>430000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>438000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>435000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>475000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>469000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>543000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>579000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>636000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>503000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>509000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>493000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>377000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>345000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>344000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>339000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>366000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>336000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>356000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>333000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>332000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>337000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>320000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>318000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>350000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>334000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>329000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>324000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>320000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>315000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-18000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-15000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>320000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>261000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>276000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>283000000.0</v>
       </c>
       <c r="AZ14">
         <v>283000000.0</v>
       </c>
       <c r="BA14">
+        <v>283000000.0</v>
+      </c>
+      <c r="BB14">
         <v>257000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>253000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>246000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>263000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>236000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>242000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>244000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>317000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>284000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>293000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>288000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>332000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>288000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>281000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>292000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>317000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>314000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>309807276.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>312192724.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>291267207.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>317776820.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>202051727.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>203815261.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>237908856.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>218056100.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>204998332.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>199882422.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>223694225.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>209187406.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>202527461.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>212790168.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>229937913.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>234910476.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>207041524.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>195981146.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>225896415.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>221554423.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>234835074.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>238221281.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>265942168.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>266156009.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>272611134.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>285888078.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>309177081.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>323357236.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>332115347.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>345319183.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>423857530.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>440917356.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>472180644.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>470694049.0</v>
       </c>
-      <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
+      <c r="DX14"/>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15">
+        <v>1934000000.0</v>
+      </c>
+      <c r="C15">
         <v>3759000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>141000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1970000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1886000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2015000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1792000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1844000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1719000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1853000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1744000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1793000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2908000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124000000.0</v>
       </c>
       <c r="O15">
         <v>1124000000.0</v>
       </c>
       <c r="P15">
+        <v>1124000000.0</v>
+      </c>
+      <c r="Q15">
         <v>2156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562000000.0</v>
       </c>
       <c r="R15">
         <v>1562000000.0</v>
       </c>
       <c r="S15">
+        <v>1562000000.0</v>
+      </c>
+      <c r="T15">
         <v>2947000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2770000000.0</v>
       </c>
       <c r="U15">
         <v>2770000000.0</v>
       </c>
       <c r="V15">
+        <v>2770000000.0</v>
+      </c>
+      <c r="W15">
         <v>1399000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1386000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1383000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>908000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1415000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1337000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1338000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1317000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1314000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1188000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1180000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1192000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1199000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1063000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1073000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1070000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1077000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>991000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>978000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>970000000.0</v>
       </c>
       <c r="AP15">
         <v>970000000.0</v>
       </c>
       <c r="AQ15">
+        <v>970000000.0</v>
+      </c>
+      <c r="AR15">
         <v>890000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>889000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>873000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>886000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>796000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>816000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>795000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>831000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>746000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>742000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>702000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>718000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>485000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>469000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>449000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>469000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>483000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>485000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>456000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>460000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>434000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>438000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>437000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>444000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>447000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>562000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>403000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>409333333.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>416666667.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>434787510.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>341662950.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>462364830.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>396586345.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>391495968.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>360645390.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>368374872.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>331569665.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>252422612.0</v>
       </c>
-      <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>304961311.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>298563363.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>283186406.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>280699266.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>235673530.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>252155042.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>241473997.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>244146961.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>230280572.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>230604186.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>204049487.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>202930701.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>203771290.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>200438801.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>201867335.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>200286398.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>199588151.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>197737654.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>195650091.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>197771249.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>175386000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>171172850.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>171941831.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>142288431.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>142071759.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>127916380.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>124104747.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>111973697.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>111950446.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>112989452.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>112937073.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>105009351.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>106014271.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>91022017.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>90955963.0</v>
       </c>
-      <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
+      <c r="DX15"/>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B16">
+        <v>6812000000.0</v>
+      </c>
+      <c r="C16">
         <v>5858000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6287000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7512000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5517000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5501000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6552000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6437000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7245000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6308000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>6333000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6721000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7420000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6874000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6988000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8556000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5674000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5633000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7001000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5931000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5817000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5718000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6250000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6445000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5410000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5297000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5073000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4863000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5012000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5009000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4381000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4735000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5541000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4197000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3896000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3971000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>4113000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5271000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3748000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3907000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3593000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3292000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3204000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3154000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3542000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2945000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2899000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2781000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3099000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2873000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2874000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3581000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3067000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3042000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3136000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3436000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2989000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3087000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2870000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3096000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2899000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3086000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2609000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2574000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2969000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2629000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2481000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2414000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2477000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2437000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2850294985.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2516835017.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2783009212.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2519590115.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2036144578.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1789802289.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1985943989.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1994453688.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2112874780.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2019522046.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1958366331.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>-4505972982.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2157487483.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1673160940.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2172156239.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1797229219.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1729099479.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1404535479.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1836327345.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1515151515.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1769454738.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1467756824.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1547987616.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1357582701.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1572384428.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1901869159.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1673792557.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1911557159.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1460478378.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1961593398.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1648318043.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1769041769.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1599460351.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1521474261.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1770214031.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2092713270.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1966001157.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>1464028248.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>2069064099.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-967020808.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>2654177368.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>5948518.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>117973348.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>44050686.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>528032620.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-78966194.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>46052690.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>-168958589.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>718964820.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>263951250.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>-31056940.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>-52933711.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>725948323.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>523850827.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>567645127.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>317877574.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>325637152.0</v>
       </c>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39104,553 +39335,559 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B18">
+        <v>-11781000000.0</v>
+      </c>
+      <c r="C18">
         <v>10204000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>35092000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-10050000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22267000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>11302000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-50776000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>78981000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10494000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4856000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-20583000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>13964000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-31315000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-54450000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4655000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2130000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>18655000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-11704000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28414000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>19428000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2756000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12877000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>45354000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>21861000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>60264000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>137449000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10455000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>581000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4336000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1960000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3480000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1585000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>7585000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-6369000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2231000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>17904000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-5719000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>7853000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>9545000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>751000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>25312000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>668000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>15809000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>10894000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>4950000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-335000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>18723000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>4660000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>14648000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-12123000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>17880000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>7387000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>8287000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>11222000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>235000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1851000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>7271000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-2411000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>6508000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-2553000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2080000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-2635000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2045000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-1625000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2183000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>142000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>1779000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-352000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>13300000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>8711000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2094000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>11795390420.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>10871863798.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-746917750.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-2469879518.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>696022628.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-2856516131.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>10236904786.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-4344503233.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>404922280.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-2470648851.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>3014745665.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-7828857533.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>6371581732.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>2390007059.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>3667047948.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-7980649963.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1218493518.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-394601994.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>6834911422.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-16855479089.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>10640325496.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>1072225826.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>2713018199.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-9373479319.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>14188303327.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1539442705.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>5113613068.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-7023602091.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>9468656983.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-1464921031.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-5805871991.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-7030430220.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>1988834311.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-570833639.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-488106404.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-7035590278.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>2379836947.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-4609999000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>1962994000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-9814927000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>9020009000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-15139005000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-7803039612.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-3192951798.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-1448990000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-1154087399.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-4926915000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-687019814.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-2298889000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-455000000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>501000000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>349000000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>488524190.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>341000000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>745000000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19">
+        <v>1477000000.0</v>
+      </c>
+      <c r="C19">
         <v>-6717000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-3504000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>7771000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>26127000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4808000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>49921000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-80125000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>14915000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3659000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>23447000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8104000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>36251000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>54016000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5301000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3507000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-17852000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>11095000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-22656000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-16456000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3408000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>18716000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-41136000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-19121000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-57534000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-138898000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-8562000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>906000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4352000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>3874000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>5078000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-3128000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-2710000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>7478000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>496000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-23900000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-302000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-21901000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-15571000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
@@ -39694,116 +39931,119 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20">
+        <v>6265000000.0</v>
+      </c>
+      <c r="C20">
         <v>3247000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3568000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4745000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3326000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3223000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>5328000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3480000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>4221000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2387000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>3288000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2009000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2140000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2452000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1970000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>6742000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3111000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3942000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3010000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2613000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>4322000000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -39865,164 +40105,167 @@
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21">
+        <v>-186000000.0</v>
+      </c>
+      <c r="C21">
         <v>-425000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-169000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-530000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-671000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3250000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1876000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1383000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1664000000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-174000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-168000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-103000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-227000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-145000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-157000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-128000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-113000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-166000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-137000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-134000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1123000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-1636000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2879000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-207000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>106000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1644000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-21000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>44000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1719000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-618000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>31000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1850000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>10203000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5010000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>15270000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>8115000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
@@ -40066,1784 +40309,1799 @@
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
+        <v>4615000000.0</v>
+      </c>
+      <c r="C22">
         <v>4251000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4043000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3280000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3336000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11129000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2793000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3635000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-181000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2564000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2824000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2886000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2881000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3306000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1581000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6671000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3214000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3811000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3733000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1070000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3545000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3695000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3277000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4941000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2693000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1765000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3648000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3502000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4061000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3945000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2913000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3651000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3810000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3662000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3393000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3352000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3529000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2760000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3129000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2858000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2934000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2518000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2769000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2098000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2768000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2203000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2478000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2116000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2437000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2435000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2407000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1862000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1772000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2006000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2143000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1571000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1994000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2044000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1750000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1566000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1450000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1332000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1541000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>994000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1177000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1176000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1297000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>878000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>912000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>545000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>653000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>948210477.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1062980395.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>852503444.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>969879518.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1094004396.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1102446478.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>879697858.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>920634921.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>762456077.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>796386067.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>737991773.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2306554392.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>589781967.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>410305773.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>599102548.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>630116596.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>612474637.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>523330139.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>509902496.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>603493912.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>500521316.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>501103379.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-272248766.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>346715328.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-198255896.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-406529751.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>153045850.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>375415809.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>224827912.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>340539038.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>379237832.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>437715485.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>255060389.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>282653733.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>41661181.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>445601852.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>848008701.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>1473056000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>347976000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>311981000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>233931000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>287075000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>307004514.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>292995486.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>288981000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>294986000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>239997000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>264051759.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>249008000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>223000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>220000000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>222000000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>224869967.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>225000000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>164000000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>179000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B23">
+        <v>10223000000.0</v>
+      </c>
+      <c r="C23">
         <v>-3901000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-17677000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>832000000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>17776000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4462000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-10007000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-35000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-43538000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-32119000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-8255000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3884000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>798000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>847000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>31071000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-11876000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1745000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1382000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>31704000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>42341000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8692000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-34460000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21899000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>906000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>445000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2580000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-665000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000000.0</v>
       </c>
       <c r="AG23">
         <v>-18000000.0</v>
       </c>
       <c r="AH23">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AI23">
         <v>328000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-18000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9821000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>317000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-28000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-29000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-8826000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-5095000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1637000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1054000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-6900000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14396000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-74000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6977000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-6548000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8348000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3003000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4114000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2529000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1770000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-7451000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1832000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4304000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3111000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2624000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>8893000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>15942000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>36727000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-276000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-862000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>636000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>23936000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4997000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>11221000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>15576000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-17092000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1835000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>10921000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>20740297404.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6210266099.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>16823219943.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>9721887550.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>8452394972.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-2693144146.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>458862898.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7496766608.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4629551771.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2803066600.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-3677227093.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5425580337.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-4499270259.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3288279396.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-2363268421.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>14718432150.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-4672609912.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-29377690.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5784877004.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>22734250927.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-15771325153.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-13206135209.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6145112190.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>17048357666.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-19790015614.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>5906237170.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-3161128890.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>12320608268.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-20687982879.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>16198944878.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>3792241355.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>9025633338.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-7083136544.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>1548668716.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-6267415964.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>17077546296.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-1550391007.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>2763270000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-3150027000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>23717933000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-16401134000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>9701944000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>9633107622.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>7430027668.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>13561015000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-4579064019.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>16566971000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>5021970616.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>4593990000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>4130000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>7524000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-3018000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>3337264853.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1887000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-444000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>1634000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B24">
+        <v>-18580000000.0</v>
+      </c>
+      <c r="C24">
         <v>-3338000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-13455000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7790000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>24672000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-9911000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>39040000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-77193000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4202000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-10894000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>21136000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-13048000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>19634000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>41884000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-7024000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-532000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3736000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>37674000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2951000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2665000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>21881000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>26037000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-55614000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2630000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-14759000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-112534000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-8474000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9114000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-6244000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3218000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-951000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3858000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1809000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8506000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>6292000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-19613000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>8626000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>211000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-724000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>14948000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-13116000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>8082000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-9833000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>11559000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-16508000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>9137000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-17706000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2178000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-15994000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>11698000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-22857000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-7354000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2519000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>8114000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-5495000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-3254000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2232000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-7243000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-4628000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1439000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-36108000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2563000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2868000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-1416000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-13931000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-1020000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-10236000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-48606000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-9031000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>41088484759.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>45093515241.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>8895813425.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-23502245437.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-34350915414.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>33497991967.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-7357314648.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-9332819040.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-5558875516.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3124044679.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>8575043664.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3737458890.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-6514114443.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-728265818.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>59320874552.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-61682370903.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-1959733664.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-3117092533.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>52853606613.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-54669261232.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-3222265931.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-1825039704.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>2116471700.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1512868150.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1815000489.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-2712895377.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2618465158.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-4480382848.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>529556348.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-5265325519.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>771127296.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-2829792469.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>4008812115.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-1978713836.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>1926691135.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-643399446.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-755009490.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-7926793981.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>46913882963.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>130079000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>8429971000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-18484968000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>63740130000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>1642937000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-887903190.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-3966069609.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>3146949000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-1957872999.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-11809015000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-4522038011.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-2912086000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-3706000000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-8078000000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>2869000000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-4048809685.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-1977000000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-309000000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-2043000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
+        <v>1043000000.0</v>
+      </c>
+      <c r="C25">
         <v>1288000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2008000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1359000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1343000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-7610000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1901000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>214000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>875000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>943000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>854000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-580200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>610000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>379000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>406000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-678000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>41000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-175000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-169000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-358000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-237000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-552000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>124000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-959000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1850000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2983000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>704000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>559000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>329000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>332000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>539000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>346000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>290000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>392000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>543000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>230000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>346000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>353000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>506000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>426000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>398000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>474000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>545000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>390000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>332000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>290000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>215000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>265000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>241000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>267000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>291000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>160000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>370000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-124000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-110000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1833000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>139000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-150000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-155000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>9000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>748000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>241000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-343000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>306000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>213000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>195000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>407000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>561000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>538000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>748000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>777000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-474042220.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2510363845.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2729994722.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-4272088353.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>61704950.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1971198513.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-273056565.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-2683127572.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2878807846.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-3043801447.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-474575107.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-1170914884.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-27437573340.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-4014454250.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-149978724.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>484991318.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>12285316223.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-13183629177.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>4511979006.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-4084171519.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>9867692739.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-9336208892.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>4198623404.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-1815693431.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>14289656729.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-1578716615.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>8360050963.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-7063202915.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7394800448.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-693209996.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-5557094967.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-9671713387.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1927194574.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-853487372.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-529767585.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-7515914351.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1804889891.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-6083055000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>1615018000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-10126907000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>9128106000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-15426080000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-8110044126.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-3485947284.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-1582922000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-1449073399.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-5166912000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-951071573.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-1666961000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-678000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>281000000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>127000000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>442880565.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>116000000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>581000000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-108000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B26">
+        <v>-7365000000.0</v>
+      </c>
+      <c r="C26">
         <v>-5857000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-5922000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-5637000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5206000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-5718000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5124000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3435000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3575000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-3876000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-4917000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-5665000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3192000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2420000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1957000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2834000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2159000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-4580000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4729000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2559000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2593000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-3433000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-3179000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2145000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2181000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2931000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2620000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2936000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-3237000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-3306000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-2689000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-2410000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-4302000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1783000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1930000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-3239000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2226000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-3233000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2528000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1419000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1412000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1422000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-2118000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-1155000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-1475000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-1485000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1195000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1122000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1264000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-912000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-1138000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-1446000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-1411000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-728000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-821000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-1055000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-607000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-716000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-895000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-1316000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-374000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-542000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-541000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-508000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-544000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-1520000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-512000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>130000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-60000000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
@@ -41857,205 +42115,206 @@
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>10400000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>10100000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1302200000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12600000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>858000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7100000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8300000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>10100000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1385600000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5100000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5900000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>290100000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2100000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3100000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3900000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>738100000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2700000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3300000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>681500000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2500000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3400000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3100000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>989800000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2700000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>4300000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>789300000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3200000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1300000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-1300000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>541900000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6200000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5700000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>788200000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5500000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>7200000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>7700000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>688400000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6200000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>6600000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7600000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>494800000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
@@ -42082,1197 +42341,1207 @@
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B28">
+        <v>7003000000.0</v>
+      </c>
+      <c r="C28">
         <v>22799000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-27546000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3592000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4437000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7760000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>288000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-416000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4065000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1768000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3564000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7363000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4134000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-136000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1214000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1525000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-755000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-795000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4794000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2829000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1563000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3530000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1623000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2627000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2564000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>972000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1910000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1847000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-47000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1637000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2121000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>709000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3562000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-910000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2764000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7838000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>979000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1976000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3419000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-7745000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-6084000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1296000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-3326000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-7597000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>15032000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1622000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6103000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-7435000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7426000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2276000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3400000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1523000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-134000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-8125000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4747000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3869000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3754000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2244000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8421000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>15648000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>35974000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-610000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1214000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>393000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>20473000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6534000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12379000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>16468000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-12812000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-3385000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>11942000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>17134435204.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7909844240.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>11952623029.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14401606426.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5273158128.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4166964713.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-10241046424.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10554967666.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6689316890.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1320751685.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1827899967.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>9393491124.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-4180980966.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6449454846.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-6046869756.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>19162738774.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-7591649668.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>257110351.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-1838384189.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>36017734251.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-25467918243.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-20635795815.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>12454154824.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>25903284672.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-34365673630.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>807235425.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-7954022854.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>25981308411.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-13522943788.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>6542704506.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2887836972.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>19280467696.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-13254838459.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>6369497777.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-12473012112.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>17638888889.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-9569138302.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>13549069000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-4505977000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>34429974000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-35907115000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>18937997000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>12634983471.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>11124071647.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>4769046000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>3885076283.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>16566971000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>5021970616.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>4593990000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>4130000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>7524000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-3018000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>3337264853.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>1887000000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-444000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>1634000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B29">
+        <v>-11050000000.0</v>
+      </c>
+      <c r="C29">
         <v>10828000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35623000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-9413000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-21692000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11738000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-50279000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>79694000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-9926000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5281000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-20112000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14518000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-30801000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-54077000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5058000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2591000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18909000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-11298000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28747000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19786000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3042000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-12694000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>45656000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22801000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>60576000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>137818000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10667000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>797000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>4449000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1668000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3307000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1846000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>7760000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-6144000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>2231000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>18209000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-5719000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8104000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9566000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1092000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>25617000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>668000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>16201000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>11053000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>5302000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-335000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>19253000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>5000000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>14753000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-12069000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>18218000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>7629000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>8520000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>11419000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>314000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2116000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>7487000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-2302000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>6745000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-2404000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>1892000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-2292000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>2045000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-1127000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2396000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>175000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1805000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>5000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>13177000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>8789000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2602000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>12058728091.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>10978287636.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-662482964.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-2392570281.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>794038931.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-2851422454.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>10359015593.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-4248089359.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>499216781.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-2379421293.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>3247782139.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-7753755121.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>6493328553.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2542772736.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>4206090769.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-7980649963.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1411122646.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-455379383.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>6899738591.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-16844891477.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>10705279623.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1108814624.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2713018199.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-9373479319.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>14233918647.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1607534550.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>5113613068.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-7023602091.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>9468656983.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-1464921031.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-5805871991.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-7030430220.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>2182254963.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-570833639.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-488106404.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-7035590278.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>2652898592.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-4609999000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>1962994000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-9814927000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>9362037000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-15139005000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-7803039612.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-3192951798.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-1293941000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-1154087399.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-4926915000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-687019814.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-1417953000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-455000000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>501000000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>349000000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>667750532.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>341000000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>745000000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>71000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B30">
+        <v>4814000000.0</v>
+      </c>
+      <c r="C30">
         <v>-34052000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9119000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14948000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26127000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4808000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>49921000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-80125000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14915000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3659000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23447000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8104000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35615000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>54016000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5301000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1489000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-18106000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>10689000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-22989000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-16790000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4561000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15873000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-44068000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-19121000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-57779000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-138729000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-8562000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>906000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4352000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3874000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5078000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3389000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2885000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7253000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>570000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-26267000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3796000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4723000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-6230000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6915000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-19308000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>931000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-12963000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3843000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-19885000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2098000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-25447000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2057000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-21943000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9823000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-22449000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8673000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-8404000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-3393000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4179000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-5531000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-3860000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>305000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-15404000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-13112000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-38068000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3466000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-765000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>348000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-22549000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-6485000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-14099000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-16544000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-173000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-5582000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-14242000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-29593353480.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-18683218753.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-10810824975.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-11825301205.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-6147145072.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1282043386.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-172499097.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-6264550265.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-7121621184.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>961276149.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-5188378664.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-1110605371.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-2795940736.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-8574979821.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1893402641.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-10871992062.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>5768373519.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>527222532.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-5322156927.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-18876389624.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>14827145868.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>19715097971.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-15381452541.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-16858272506.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>20359184111.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2651208799.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3290783862.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-19458260732.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4366930253.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-5199637085.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>3087321558.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-12172088143.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>10825760603.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-6123410477.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>13089982940.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-10102719907.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>6290928478.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-8536965000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1575963000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-23339931000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>26551027000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-3681019000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-4787893173.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-7920052425.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-3554072000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-2684936194.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-11809015000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-4522038011.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-2912086000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-3706000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-8078000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>2869000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-4048809685.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-1977000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-309000000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-2043000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>