--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -11103,201 +11103,201 @@
       <c r="O2">
         <v>190702.0</v>
       </c>
       <c r="P2">
         <v>8260000.0</v>
       </c>
       <c r="Q2">
         <v>234582.0</v>
       </c>
       <c r="R2">
         <v>-35548125.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>125</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-204444466.0</v>
       </c>
       <c r="D3">
         <v>-154614813.0</v>
       </c>
       <c r="E3">
-        <v>-127797070.0</v>
+        <v>70168389.0</v>
       </c>
       <c r="F3">
         <v>-62741925.0</v>
       </c>
       <c r="G3">
         <v>-124459017.0</v>
       </c>
       <c r="H3">
         <v>-141256888.0</v>
       </c>
       <c r="I3">
         <v>-133946115.0</v>
       </c>
       <c r="J3">
         <v>-146529143.0</v>
       </c>
       <c r="K3">
         <v>-121015823.0</v>
       </c>
       <c r="L3">
-        <v>-120275495.0</v>
+        <v>4329371.0</v>
       </c>
       <c r="M3">
-        <v>-87923127.0</v>
+        <v>6085664.0</v>
       </c>
       <c r="N3">
         <v>-57647333.0</v>
       </c>
       <c r="O3">
         <v>-42432535.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>31855601.0</v>
       </c>
       <c r="R3"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>141829466.0</v>
       </c>
       <c r="D5">
         <v>154614813.0</v>
       </c>
       <c r="E5">
-        <v>-44199771.0</v>
+        <v>127797070.0</v>
       </c>
       <c r="F5">
         <v>133790774.0</v>
       </c>
       <c r="G5">
         <v>71374488.0</v>
       </c>
       <c r="H5">
         <v>30580789.0</v>
       </c>
       <c r="I5">
         <v>81182187.0</v>
       </c>
       <c r="J5">
         <v>113438000.0</v>
       </c>
       <c r="K5">
         <v>95822833.0</v>
       </c>
       <c r="L5">
-        <v>101379518.0</v>
+        <v>120275495.0</v>
       </c>
       <c r="M5">
-        <v>78101376.0</v>
+        <v>50796798.0</v>
       </c>
       <c r="N5">
         <v>55307886.0</v>
       </c>
       <c r="O5">
         <v>27413288.0</v>
       </c>
       <c r="P5">
         <v>7050377.0</v>
       </c>
       <c r="Q5">
         <v>38906533.0</v>
       </c>
       <c r="R5"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
         <v>-22839866.0</v>
       </c>
       <c r="C6">
         <v>-62614618.0</v>
       </c>
       <c r="D6">
-        <v>86285172.0</v>
+        <v>154614813.0</v>
       </c>
       <c r="E6">
-        <v>88438173.0</v>
+        <v>197965459.0</v>
       </c>
       <c r="F6">
         <v>71048849.0</v>
       </c>
       <c r="G6">
         <v>71374488.0</v>
       </c>
       <c r="H6">
         <v>30580789.0</v>
       </c>
       <c r="I6">
         <v>81182187.0</v>
       </c>
       <c r="J6">
         <v>90647717.0</v>
       </c>
       <c r="K6">
         <v>95937335.0</v>
       </c>
       <c r="L6">
-        <v>94478977.0</v>
+        <v>124604866.0</v>
       </c>
       <c r="M6">
-        <v>50796798.0</v>
+        <v>56882462.0</v>
       </c>
       <c r="N6">
         <v>64379247.0</v>
       </c>
       <c r="O6">
         <v>29016087.0</v>
       </c>
       <c r="P6">
         <v>7050377.0</v>
       </c>
       <c r="Q6">
         <v>70527552.0</v>
       </c>
       <c r="R6">
         <v>-44710966.0</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -12812,162 +12812,162 @@
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>8915870.0</v>
       </c>
       <c r="I3">
         <v>-55552361.0</v>
       </c>
       <c r="J3">
         <v>-41491497.0</v>
       </c>
       <c r="K3">
         <v>-37297353.0</v>
       </c>
       <c r="L3">
         <v>-40466939.0</v>
       </c>
       <c r="M3">
         <v>-39892783.0</v>
       </c>
       <c r="N3">
         <v>-36957738.0</v>
       </c>
       <c r="O3">
-        <v>-33499085.0</v>
+        <v>70168389.0</v>
       </c>
       <c r="P3">
         <v>-34559433.0</v>
       </c>
       <c r="Q3">
         <v>-30639407.0</v>
       </c>
       <c r="R3">
-        <v>-29099144.0</v>
+        <v>4221096.0</v>
       </c>
       <c r="S3">
         <v>-27295447.0</v>
       </c>
       <c r="T3">
         <v>-29209612.0</v>
       </c>
       <c r="U3">
         <v>-28479542.0</v>
       </c>
       <c r="V3">
         <v>-28547273.0</v>
       </c>
       <c r="W3">
         <v>-29900682.0</v>
       </c>
       <c r="X3">
         <v>-29851954.0</v>
       </c>
       <c r="Y3">
         <v>-31697810.0</v>
       </c>
       <c r="Z3">
         <v>-33008570.0</v>
       </c>
       <c r="AA3">
         <v>-34557382.0</v>
       </c>
       <c r="AB3">
         <v>-37733507.0</v>
       </c>
       <c r="AC3">
         <v>-34958269.0</v>
       </c>
       <c r="AD3">
         <v>-34007731.0</v>
       </c>
       <c r="AE3">
-        <v>-34105222.0</v>
+        <v>9002279.0</v>
       </c>
       <c r="AF3">
         <v>-34583507.0</v>
       </c>
       <c r="AG3">
         <v>-34050382.0</v>
       </c>
       <c r="AH3">
         <v>-31207007.0</v>
       </c>
       <c r="AI3">
         <v>-39179505.0</v>
       </c>
       <c r="AJ3">
         <v>-35780776.0</v>
       </c>
       <c r="AK3">
         <v>-38931943.0</v>
       </c>
       <c r="AL3">
         <v>-32636915.0</v>
       </c>
       <c r="AM3">
         <v>-31768807.0</v>
       </c>
       <c r="AN3">
         <v>-31863907.0</v>
       </c>
       <c r="AO3">
         <v>-28967451.0</v>
       </c>
       <c r="AP3">
-        <v>-28415660.0</v>
+        <v>4197741.0</v>
       </c>
       <c r="AQ3">
-        <v>-32779348.0</v>
+        <v>4329371.0</v>
       </c>
       <c r="AR3">
         <v>-28865693.0</v>
       </c>
       <c r="AS3">
         <v>-31585356.0</v>
       </c>
       <c r="AT3">
         <v>-27045099.0</v>
       </c>
       <c r="AU3">
-        <v>-27146459.0</v>
+        <v>6085664.0</v>
       </c>
       <c r="AV3">
         <v>-22281039.0</v>
       </c>
       <c r="AW3">
         <v>-19875353.0</v>
       </c>
       <c r="AX3">
         <v>-18620270.0</v>
       </c>
       <c r="AY3">
         <v>-17174980.0</v>
       </c>
       <c r="AZ3">
-        <v>-14147454.0</v>
+        <v>110977.0</v>
       </c>
       <c r="BA3">
         <v>-11791145.0</v>
       </c>
       <c r="BB3">
         <v>-14241084.0</v>
       </c>
       <c r="BC3">
         <v>-14249200.0</v>
       </c>
       <c r="BD3">
         <v>-9748205.0</v>
       </c>
       <c r="BE3">
         <v>-2487431.0</v>
       </c>
       <c r="BF3">
         <v>-4841182.0</v>
       </c>
       <c r="BG3"/>
       <c r="BH3">
         <v>-275705.0</v>
       </c>
       <c r="BI3">
         <v>97475.0</v>
@@ -13120,162 +13120,162 @@
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>33877641.0</v>
       </c>
       <c r="I5">
         <v>24002673.0</v>
       </c>
       <c r="J5">
         <v>59778857.0</v>
       </c>
       <c r="K5">
         <v>35823683.0</v>
       </c>
       <c r="L5">
         <v>68800015.0</v>
       </c>
       <c r="M5">
         <v>67497262.0</v>
       </c>
       <c r="N5">
         <v>36957738.0</v>
       </c>
       <c r="O5">
-        <v>60354798.0</v>
+        <v>33499085.0</v>
       </c>
       <c r="P5">
         <v>24391467.0</v>
       </c>
       <c r="Q5">
         <v>39880541.0</v>
       </c>
       <c r="R5">
         <v>29099144.0</v>
       </c>
       <c r="S5">
         <v>36961107.0</v>
       </c>
       <c r="T5">
         <v>18691595.0</v>
       </c>
       <c r="U5">
         <v>17767186000000.0</v>
       </c>
       <c r="V5">
         <v>18441386.0</v>
       </c>
       <c r="W5">
         <v>53146795.0</v>
       </c>
       <c r="X5">
         <v>20122713.0</v>
       </c>
       <c r="Y5">
         <v>21052373.0</v>
       </c>
       <c r="Z5">
         <v>22052924.0</v>
       </c>
       <c r="AA5">
         <v>-13302419.0</v>
       </c>
       <c r="AB5">
         <v>25314195.0</v>
       </c>
       <c r="AC5">
         <v>23813638.0</v>
       </c>
       <c r="AD5">
         <v>23320098.0</v>
       </c>
       <c r="AE5">
-        <v>-11673058.0</v>
+        <v>34105222.0</v>
       </c>
       <c r="AF5">
         <v>24511933.0</v>
       </c>
       <c r="AG5">
         <v>23946229.0</v>
       </c>
       <c r="AH5">
         <v>21565113.0</v>
       </c>
       <c r="AI5">
         <v>29952062.0</v>
       </c>
       <c r="AJ5">
         <v>27567731.0</v>
       </c>
       <c r="AK5">
         <v>31036316.0</v>
       </c>
       <c r="AL5">
         <v>24881888.0</v>
       </c>
       <c r="AM5">
         <v>24153676.0</v>
       </c>
       <c r="AN5">
         <v>25665057.0</v>
       </c>
       <c r="AO5">
         <v>23133724.0</v>
       </c>
       <c r="AP5">
-        <v>22870379.0</v>
+        <v>16048126.0</v>
       </c>
       <c r="AQ5">
-        <v>26914736.0</v>
+        <v>8175264.0</v>
       </c>
       <c r="AR5">
         <v>24254967.0</v>
       </c>
       <c r="AS5">
         <v>27269335.0</v>
       </c>
       <c r="AT5">
         <v>22940482.0</v>
       </c>
       <c r="AU5">
-        <v>22684317.0</v>
+        <v>27146459.0</v>
       </c>
       <c r="AV5">
         <v>19200190.0</v>
       </c>
       <c r="AW5">
         <v>18426208.0</v>
       </c>
       <c r="AX5">
         <v>17790654.0</v>
       </c>
       <c r="AY5">
         <v>16262266.0</v>
       </c>
       <c r="AZ5">
-        <v>13587979.0</v>
+        <v>16525026.0</v>
       </c>
       <c r="BA5">
         <v>9397066.0</v>
       </c>
       <c r="BB5">
         <v>12779280.0</v>
       </c>
       <c r="BC5">
         <v>7902556.0</v>
       </c>
       <c r="BD5">
         <v>9548929.0</v>
       </c>
       <c r="BE5">
         <v>8921038.0</v>
       </c>
       <c r="BF5">
         <v>9238102.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>8668423.0</v>
       </c>
@@ -13299,174 +13299,174 @@
       <c r="C6">
         <v>-103186995.0</v>
       </c>
       <c r="D6">
         <v>24369712.0</v>
       </c>
       <c r="E6">
         <v>-15906584.0</v>
       </c>
       <c r="F6">
         <v>20894588.0</v>
       </c>
       <c r="G6">
         <v>-38028202.0</v>
       </c>
       <c r="H6">
         <v>21632960.0</v>
       </c>
       <c r="I6">
         <v>-51276517.0</v>
       </c>
       <c r="J6">
         <v>5057141.0</v>
       </c>
       <c r="K6">
-        <v>-1473670.0</v>
+        <v>37297353.0</v>
       </c>
       <c r="L6">
-        <v>28333076.0</v>
+        <v>40466939.0</v>
       </c>
       <c r="M6">
-        <v>27604479.0</v>
+        <v>39892783.0</v>
       </c>
       <c r="N6">
         <v>25408567.0</v>
       </c>
       <c r="O6">
-        <v>130523187.0</v>
+        <v>103667474.0</v>
       </c>
       <c r="P6">
-        <v>36406973.0</v>
+        <v>34559433.0</v>
       </c>
       <c r="Q6">
-        <v>9241134.0</v>
+        <v>30639407.0</v>
       </c>
       <c r="R6">
-        <v>21794164.0</v>
+        <v>33320240.0</v>
       </c>
       <c r="S6">
         <v>40959973.0</v>
       </c>
       <c r="T6">
-        <v>21414696.0</v>
+        <v>29209612.0</v>
       </c>
       <c r="U6">
-        <v>65538907.0</v>
+        <v>28479542.0</v>
       </c>
       <c r="V6">
         <v>44290272.0</v>
       </c>
       <c r="W6">
-        <v>56724661.0</v>
+        <v>29900682.0</v>
       </c>
       <c r="X6">
-        <v>56245540.0</v>
+        <v>29851954.0</v>
       </c>
       <c r="Y6">
-        <v>56996704.0</v>
+        <v>31697810.0</v>
       </c>
       <c r="Z6">
-        <v>-59774463.0</v>
+        <v>33008570.0</v>
       </c>
       <c r="AA6">
         <v>9658505.0</v>
       </c>
       <c r="AB6">
-        <v>30857363.0</v>
+        <v>37733507.0</v>
       </c>
       <c r="AC6">
-        <v>320749.0</v>
+        <v>34958269.0</v>
       </c>
       <c r="AD6">
         <v>33704951.0</v>
       </c>
       <c r="AE6">
-        <v>4774061.0</v>
+        <v>43107501.0</v>
       </c>
       <c r="AF6">
-        <v>25262950.0</v>
+        <v>34583507.0</v>
       </c>
       <c r="AG6">
-        <v>14221797.0</v>
+        <v>34050382.0</v>
       </c>
       <c r="AH6">
         <v>36830679.0</v>
       </c>
       <c r="AI6">
         <v>19669493.0</v>
       </c>
       <c r="AJ6">
         <v>20131497.0</v>
       </c>
       <c r="AK6">
         <v>26434797.0</v>
       </c>
       <c r="AL6">
         <v>24411928.0</v>
       </c>
       <c r="AM6">
         <v>28207314.0</v>
       </c>
       <c r="AN6">
         <v>25873813.0</v>
       </c>
       <c r="AO6">
         <v>25809085.0</v>
       </c>
       <c r="AP6">
-        <v>16048126.0</v>
+        <v>20245867.0</v>
       </c>
       <c r="AQ6">
-        <v>8175264.0</v>
+        <v>12504635.0</v>
       </c>
       <c r="AR6">
         <v>22368766.0</v>
       </c>
       <c r="AS6">
         <v>25054343.0</v>
       </c>
       <c r="AT6">
         <v>23376036.0</v>
       </c>
       <c r="AU6">
-        <v>714885.0</v>
+        <v>33232123.0</v>
       </c>
       <c r="AV6">
         <v>14695012.0</v>
       </c>
       <c r="AW6">
         <v>15414270.0</v>
       </c>
       <c r="AX6">
         <v>22970672.0</v>
       </c>
       <c r="AY6">
         <v>19382828.0</v>
       </c>
       <c r="AZ6">
-        <v>16525026.0</v>
+        <v>16636003.0</v>
       </c>
       <c r="BA6">
         <v>12119891.0</v>
       </c>
       <c r="BB6">
         <v>16351502.0</v>
       </c>
       <c r="BC6">
         <v>8293958.0</v>
       </c>
       <c r="BD6">
         <v>9948050.0</v>
       </c>
       <c r="BE6">
         <v>6423678.0</v>
       </c>
       <c r="BF6">
         <v>4350401.0</v>
       </c>
       <c r="BG6">
         <v>3315418.0</v>
       </c>
       <c r="BH6">
         <v>-11695566.0</v>
       </c>
@@ -14272,51 +14272,51 @@
       </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" t="s">
         <v>134</v>
       </c>
       <c r="B12">
         <v>16048448.0</v>
       </c>
       <c r="C12">
         <v>15101734.0</v>
       </c>
       <c r="D12">
         <v>16816947.0</v>
       </c>
       <c r="E12">
         <v>17087833.0</v>
       </c>
       <c r="F12">
-        <v>15330000.0</v>
+        <v>15330111.0</v>
       </c>
       <c r="G12">
         <v>16311000.0</v>
       </c>
       <c r="H12">
         <v>21161000.0</v>
       </c>
       <c r="I12">
         <v>19726829.0</v>
       </c>
       <c r="J12">
         <v>12151028.0</v>
       </c>
       <c r="K12">
         <v>10790398.0</v>
       </c>
       <c r="L12">
         <v>12133863.0</v>
       </c>
       <c r="M12">
         <v>12288304.0</v>
       </c>
       <c r="N12">
         <v>10626322.0</v>
       </c>
@@ -16617,51 +16617,51 @@
       <c r="BB27">
         <v>36273.0</v>
       </c>
       <c r="BC27">
         <v>37079.0</v>
       </c>
       <c r="BD27">
         <v>37098.0</v>
       </c>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
     </row>
     <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>150</v>
       </c>
       <c r="B28">
         <v>1481060.0</v>
       </c>
       <c r="C28">
-        <v>5147141.0</v>
+        <v>2509270.0</v>
       </c>
       <c r="D28">
         <v>2720939.0</v>
       </c>
       <c r="E28">
         <v>3141743.0</v>
       </c>
       <c r="F28">
         <v>2945717.0</v>
       </c>
       <c r="G28">
         <v>2913645.0</v>
       </c>
       <c r="H28">
         <v>3168984.0</v>
       </c>
       <c r="I28">
         <v>2595003.0</v>
       </c>
       <c r="J28">
         <v>2537929.0</v>
       </c>
       <c r="K28">
         <v>13420171.0</v>
       </c>
@@ -17086,64 +17086,70 @@
         <v>46724440.0</v>
       </c>
       <c r="BH30">
         <v>420268.0</v>
       </c>
       <c r="BI30">
         <v>1923964.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:63">
       <c r="A31" t="s">
         <v>153</v>
       </c>
       <c r="B31">
         <v>-16048448.0</v>
       </c>
       <c r="C31">
         <v>-15785146.0</v>
       </c>
-      <c r="D31"/>
-[...1 lines deleted...]
-      <c r="F31"/>
+      <c r="D31">
+        <v>-16816947.0</v>
+      </c>
+      <c r="E31">
+        <v>-17087833.0</v>
+      </c>
+      <c r="F31">
+        <v>-17084633.0</v>
+      </c>
       <c r="G31">
-        <v>-81461654.0</v>
+        <v>-18046438.0</v>
       </c>
       <c r="H31">
-        <v>-12244681.0</v>
+        <v>-21160551.0</v>
       </c>
       <c r="I31">
-        <v>-106828878.0</v>
+        <v>-19726829.0</v>
       </c>
       <c r="J31">
-        <v>-36434356.0</v>
+        <v>-13230224.0</v>
       </c>
       <c r="K31">
         <v>-50411707.0</v>
       </c>
       <c r="L31">
         <v>-27630843.0</v>
       </c>
       <c r="M31">
         <v>-23642097.0</v>
       </c>
       <c r="N31">
         <v>-14208419.0</v>
       </c>
       <c r="O31">
         <v>-81284309.0</v>
       </c>
       <c r="P31">
         <v>-8320426.0</v>
       </c>
       <c r="Q31">
         <v>-30767482.0</v>
       </c>
       <c r="R31">
         <v>-16650184.0</v>
       </c>